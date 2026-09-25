--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc59ca2c0c4376430743cde3e6c0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bfeccb079884b8edcf8a65005d7cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c7e1d15c155f3a0a14c8dbb43b8673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3829ae5732a4a578b9257246793cf0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d039ba9d7671590976ed651d05d3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458fec689b00b3038a2340951b11f866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d46a27b04ebaa924586e15edf16047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d07d953e5dd51e17f652d68b96fb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c299c160cec49806375bbec9d1f399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0fa11eedc41aa1d64f63905216fe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460c52183e3c10936cd279a12eb6e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ffa125fb3f86b053a974136fa34f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b389519dc4e3889f8d22d862cf45d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c38a0d70406813a5144c660d5d88814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c085571ad0ed2009ad210468a08a51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ef64f219cf6a3ced1b6c7f03e05e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d43a6c41e9da4ebd9da4724d3e3f3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8715c5d3831e3ced0365c5a985992e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c46aa1b1bbd2465863853950575019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb99de81ad5cd2c534b9cc54b7adc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beaa05e07550dc95e004e3764edc0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70600fa48e4229e05ad65a94cd1fac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1240bf0266c830c05813a4f10814d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d4c8df82912df14c5d168b3c35c5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2fe15e166f4b1209c821c9ec784325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984071879eda81271eb6b4a02e43e1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd769372b39e74870634ec9fbbfbd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3a44355b70aa4f93c3d20fe7c40328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671711c7071ae73bceba28ed04983829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae715d3927b6c5d2fe82a714a3bb9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d68aa967f70b8ef4ff709cc009b6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf916769b8e7e7189d6a3facd5e361832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607884756a52b81d668b9b00d7a82c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d923e9637d5fe3408c38ac77c6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad95d19a5969ec3687f26161aa8f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f844ca2a4102fad83497c3f7542536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d75d8769de87e4e150ebaceea08237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384ad07dc12fc3b74d2ea0483bcd1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f74ff5834e0f9121ba5ba6392ef7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b6eda6897c9fca217c630247954d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf3b36522a52e8d26c8d9dbd2922e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e12e446cb18982aed3a122cd1aa0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c94ffc6cf6170ba1d466987537fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45f862884c8e0371c81398a2eb70f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3fd5e725aeab3303d7f60d80c70dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f40e119486d4e576e3fa4594a693646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbeecbb8279b0c239e2ed66112f8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e084ecf17f1097604aea7ab6e3a58148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7efd61903cb673b194c5c6a104d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c198552128509a99668a71071704a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3706a7be13d00ce9d5ee4438efe0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd312c207888618717aa2fa76e8f7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69991fc51e7970a3b82ff0fe9cf0dd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c0ca321f6e2a9230c1dfb3d8a86654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb86edb149e4d764e9f9310cb640b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec75b0beb867bb9cfe9d478a72439056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b225e54b9bf2986e4ac8b54c9caf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957580a4359eae9e9f7137b63ee1cd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a2656e9c1a69edb653c1c44c296459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87fd4645c43c3a076d09cf8f3c67e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d41c7eaa5c835bcb4ee6c0e419c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9e54d4d391e5c1f9b9f6ec639c5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e3db4d1a1f8bf65ad287ea5fd71d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a29ae7367a0007e8628ccf5c3912364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c4284e58c67e0062b33644eb985765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf843d3b9372e05b2849336b11ad6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6188397bc5d13c4e011bb362d0313167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2289dd095d1cee00e8d00694cb2ab668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc7f5d048936a0026b81570c1391769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ce2d8ad0edcbdc192b77dfce743c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e97a2313979e430269b8c6efa2be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244369ed4338cc2468edcf714b36a83972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5e60a6d8fd0c751784f1eb91efbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a368452ce5d02c184f5561162490574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75cf04803f117701be61fd9e05eb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271377d272e47fe2ffe7b9b81a7c327376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b046ca08df84ba4d9ada6ea09bc4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5493f1059a4d483176fa7f663d12e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2f62d9be26a9002e7430ef3f4a0cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b26886a89e6f2da4eb52d7ea1ca0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa528dca9ca5ae9bb976e45821632f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a65d9f6ba3a344f6723f9743f28c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac57437f956f6dea43db17bb97847d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9939e7d7a0963f282b185e91da17f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ac5bba358e24e54e6c6ab2bbfa5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abef1b95edf267d419c8fa9348bd7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f99b80f4af18293682e7f6e3f243587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e6a755b064061ac6bf488163f0d7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378e7b306e84273b335346498b197189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77687a26ea1f240b2d7216c4e0d5a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc9705a88ddd7c8b92dc0d6dfb082d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ad23b5631717b7edeb4cc56f461f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49294bd942ce5445dba05cba9c64221993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e3c56b465aa1c6f93066d773a17b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a744ea85affdcd5bfb2867a172a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c50d150fa5d68b247882ba8d54a8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dbf688029b31b1596fefa36ff46e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a0c3c19af6032066edd99518327f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285243f6e649a90ee73e5c647e12fdfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50abbb5955c5615fddde86b7f5c96d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77fcdfa5d4e06c44bcb06e5fc79de0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805259d7d1a8540021b56645ae20a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12fdfd7abc5b8ea50c7167136d68c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd6da30027325827460dd0e1c115f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d4bb1cdf7a416ed270d568335adf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e8c10ef3775f9f6f1047743704fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bd46256911e23b58f0066105d68c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67279ae9688f100bad3e15de5e3ec81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007edbf04c3c65171af936db06e0086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515c69a020c696825100c3f732a0467110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7191cf10d6866143a52c1516de6bec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66016339f1ad28a8f591cb81b5c3a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdf4e17f96b506fe858a61e27cff65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948353e46b9431f8da618543b348f15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865daf2323ce0067b527ea9c49cd42b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac328c6a693494f755a844764fcf10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968257d2689285b9d2133ddb6fdd8a88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c69a13e331606f332777a985eea05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda42af20fdf041bef96e3cba886283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e817225eff43a6621712f96a9804120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32931b23b37b96c1d3ed0b6c8c98b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e581c1c4af894e4f5c4440ab5ba310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993beacd474f021e3d2e4db45f569cb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d43fa1f6ae340e0385349ece8808f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebebc18b3566608b26f338da72c49c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3fab61bb67778c17ce926c2cff2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc20e03c606bba006ed1ec3e360efe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e80bdf9b22d65877dd72a27da3728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ab7674b44ca5229eb26d8e658e22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5df7b854de726f60a43f9ea5bd6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd9e1e47acefaa2413bf526fc9775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb5d39ba8c346fd64bc2c8d421ab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513be25612fef4fade1b7e89eef8410f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53abde35cbdd1e145bda51c7c16f6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e7511bdcf69212027e5230e2527bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c96ec71b94400c1c7c56da965c65b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661e49e4ad22e276cb30441dc05ff0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b717409e88dbf34628e28db2bad7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0d1d36242ebd46576e99aa3024e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadfc713178bcacea3596ea1dd7db4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb036a044df1f159cf8419e108df4dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf063ed756cf48700c3e8d2d21578056142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab727f4bcef1daaaf3f3ccbb157e99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c740c5be84402322526bf49b2fb2316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a487b463998f4c73dcd0fd3df088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e2883e4838ed5e6df388b77ee72f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131bff7e052b5d784a28a0bd0cd5cc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8b07d423f7365b8eaf2d8152d6b3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d636653c9de7bee08680c1d2e5e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd49d4e6a9d0bc3f9b5e100ccf645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c0fa5d4e73bfdce44d80614bddba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1181f966e9fa9a9d287aa825a499e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75e57201fb3d65a659978ae72ce0eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c14dc4c9a3d9fa1e3c8c547a851b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ad35ace1b662c8294591b1f6c13b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342396b2f070e252bd173443de9e81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c74e93b69ea9e4e818bbba3b00f95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5630c674c68d07de2404eb44b1c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6319e7233cdee82175429860c2a6f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c1ce93cbdad601b412b023e2ffc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e76267c95e005273bad1708623b3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e6b93939de3eeab89a486e8fe8b6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40bf1555bc518752de884c5277e30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8288b183f57cfdcdcab81a1b56255f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ae6c2a42266cae0986ed43372bdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f265e7a3649eb6feb844ef17c66f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c32abbcd798c2087c76e28e286cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bfda9bbacae5f83c3d8cff74dfab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b1e8cc9adcd83698eefa94752b25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf1b69de459d69374eaa15e0fbc1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2d395353ca022f3558b5d607e836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf32dbea79466a552daf08eca0b4f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79b071a4af3189a8ed9d07152b7f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483ee1a58bee6d19b4e778dbb3d28aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738e5aeff346747c0be29209a05629175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9de15c89459bbdaca2d7f613ab923f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759a1efe6dd026f552a8b24e162590e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d8ded5f1474cb37d60e5d24781a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662adfaa38c0d4ee65dac90537d47c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a32f0f7821b9959d7b94ff8c8cb8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d53e323eb3b8dee6dd1bd864700e13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0e7eabd2f90b3b4bdc0c0b81956b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2a30017e2c4e5d70579f9b7cc0ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d0e610bda10f68bd6f423af697e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a50d049a9dab5a442b100bbc31d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8845ef76de2b6758fdb7784bab59e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8efc154a37132fc9b067b0fed2c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c519514e38c669b50f447ef43f8e12c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b35a098857b80737df792e5fec0df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5e2507baf6d8eb40537733abbe6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd96cbdeaf9ae6b64618f01c16e97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9beb8a852479e1f42cc9d4bf7311d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311118ccd0a93ce46026e424539e140e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c20801f893db8630d7eb082ba581b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ceda375316298237e08d16f3d1c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49cb24669eea00aa418fe0bb458abf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3748c3ab3bdf698e21839400dde986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fca81ff3fad14a469c4f2c06ae31e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d555b0b942d30f94ac6b4e11d9ca2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd376dc519f38f9c767b6f43b113a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f543331ec716f98215cc2d21f80e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1789efb245bfa3fed0fb18ba5ae36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6467f42ef70c2c5683eb1c28b444e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30905ec70241fcc4ad64a53e45826df8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026551d788453ce953c440db6c72510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f36268a5be70fadd91344ca8e02c0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea6b6df4267fe221b68cfdd7284817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547bbe045d0e29b0b7f61c04d0575f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d076716c736883c12b0996f77719c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9de73da317bb1effb0eb80dd85eef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644b551d23ae19e45728101b2905cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1cabe3ae2012b1a427ee90a81f303212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0449b46288f46338a72141ba0c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c75a1a223ff7516edaf8fa5336631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a1fed0c1168ae6510649d7208119a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52204cd8fd3457db45bd004e25abe2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78667e58a47a9826f8b4c3835cea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c645a5cf371dc53c4ebd952400cdcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d8ed7f02e65beadf7914047f492e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ee1b76d891d703da22a97b1292846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3541487c22c56ef57edbe776986c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520f5e95bd87087b3648b45ca60ea6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43015c803a61ff4bb5e5d5aaae787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6f67425bb15489d1645532684f0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09b61876eaa02510d730271ab0a8c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2111136f33f3b3a3ae971dfd33e82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba71b80ce1f751b71c8404674d01b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408033346daa196115405c32406de06e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08dad8e36928af5d7c288c0dc0961e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f839a70a086ee71ede355761a7083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ba9ebf6f5189be5fd052a30e5845231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99033f7983e00b7b76778e18cbe067232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5374f9d0dc7a469b8ce977a9efdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf65271085356d7a3f0b304f8f7c4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d89b6b71d25f663faefb50d5f6d01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec508ab7b238bcf93e6b5b93decd9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fe5a9c5305a37a53783f0aa11784a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d2e24756559c4758cdc98ca9f842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149eaa770352f70b3f5b1c8bedd79bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bfbe1d6a00a171d53a9ab9826bdd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec14d8f204b672f17ba1fac9c41ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723537f4fe8b5112d78232a3ced03cbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6796c94240b62c23baa0c80ef16d1ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f357d8927a287e6aa9017360e59e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b2cc394bf95a27294accd0dd7c57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71bd777b24727f9169eef02705b36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8f9bd8f5f02288ce866daa383db0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab43e733fe2aba7b84b459813b7d63e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd16bd09b662be4384ba8cd8461f25a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a20dc35448c862ea433d76f558a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61099c0a23d2f41c131e39d7da99e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c4971008610042d1b4254e394903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb60af0bd15078a5bbb9a7047e49b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169dcfd2c26127248ac6f23569a2047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e456ac05129e0d3e7f7af7ae036c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c057543cdab2d85627cd7251b6b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0c77274627c63dc65685e4b910ea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa042377d590c21b82175ad1aef32ef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eab13e62de9212c443a85bb7090b93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf8621c7c4d11443c009cddcea93f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328f24bd3c6f6f337ecbf7606fb851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750015a901c57f8af37bda81bd5afc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd45c2523535cfdfaaf0030b201e31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004255a8687ee03d55873a9c7911206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c26db6a35355e72ec325344b68a107265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e49442301b90d8b324b7ddc71c646266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46e277dade03bb10c1f1286cc568c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f2f7a3507fe610cd627bf87e9c89f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2698d199237aa8603e37f5c7ab8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e861c7755351c9d286d2f4d299b70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab53b7fae1b3900d9e421c09d4f0cc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa59c727c111df62715c69a2be4330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139610949e31f1df2e5f719e9bb71115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d0db7a81b6b00534e43b8bce8579274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af03433edb6057674c4603d7486f79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8ccce771397ee2a38d0cc93e0e34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bc8d0b86a731a07e6710740ca4965277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952b690a67d06506fdb81b18fd8ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89772df9c840a7cc63477a325980f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ab1a294d950afda79b474a3721ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2796d289ae28d76104f99e2a19b07e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127fb8f7fa682ed434f88c81743667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d236552c55772c3c2e61a4ccadf50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd79251608cbbe51a25e0ca0b783e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b2122830a163884e36f5d48685e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c19e440e7547c8ee022dfca88edc43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33f6def7891e2f4fea9a2b4002a651287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a15ac002e329f5bda338f6d829aad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895043f810588d8b89c7f9f4e5dc67b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8eb216eaa7c01b0f58e05fa29e581290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c736b9d6e136bfb2987665cd6335291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4088dd913ca7ec303b493439b6333a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b738b3555f2c311ba96923cc18ba633293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644832e70ea47e576a85afb881a19dc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4b376f5f4907988642eb5cd28a8b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e8cca706eb8f41fd64bdbfc982866296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227da971d0c808ddd8294f66c11eff9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613590a732b1c761097016ca04de7803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f78f206c9af040eeccdb66aa56c66e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d314c03ba6b4d745cc4aaa39b4fc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e9faa3590aa8868419e14d21767e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c18d15b2a35f9e9e03c64f5e49a3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c119f1a95c03dd43048c46fdc643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5b68099eb46ed2ee8f5c2267b8ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fba91debc6f1625ff034143ce5ff3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3eb65fa8ca252fe0c35fec9a7527f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718280cf3643ad1a510711eb8c0c96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e94658064a6f11884bcc7b09e0fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82bdbebe7935ff2cc8e73add83d04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599dbc917421b0d91a1b95c87a3d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ed94c3d25007ff8f5fffeacdd7d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8732050623adc63ece583d8a7dcbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528df5e2bcb2e8103b2e9c9fe6ae6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b5e8e5d75219adfd2c6d129de2a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85c758d584d11db710216d7a82751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f1a1ad3ef5d24a249b57b07bcabb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc52d63b1d719e54b752474879ef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b2b35e03ceefcb7ea39267d09d115318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675713f79a42a8ff52e3c5352d2a5cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e238a6189da679fe792850f9e41a46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743dbdadc3768d5c980c2618e3cfc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ff7cdcc9de66ae1ae9c953ab792a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98e0a558bb82d174ec3e715e72594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a925cadbe7b150f5aeb9c624dcb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6af92ecef689453e99fb2c81e556a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17223bb705ad16ca3d4316e2cd7f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a291f2be5b80880f0cb86677ab4880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7659f8547c7f073bc7cdfc35d1a9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35015e6d5b679b4a62f21f5e0ca6b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d032d28fabe60bef78ce63ed6e4a32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d47ba5af6f798db27b21c9c4d6121331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33627b1e697d6c53e570556781eae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f294ea4d99a8fa96cda51135273a43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa18d88f4d606ad4c4849309d9c960334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec02f70598bd53446c7522ecde56e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b30e71c36e51c1bf5b3d44a5de523336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e06b3f3a4094d397ca78e41be64c7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac484609c4614e636a30021e2fa10f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa8a98fa6e93f0d48f1fced42327ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca35a1704fe61f98b696428df36e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38b231ab88f192e0a61704a536002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272fef8b5d355fc35b4a6b3f75a1441342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725ad27b335418fe900f95df67b9f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994dac6ef73ff98f525d7ede579e38a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb21f715372b9322dd584fd6df4bca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ba954993129bdc49ba4bf2ee20523346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fea3c47f403defb3a01a5766e4279347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c125b3726c0e40eeee100fa7df0e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb372a08dffb1ac4e27eccbb9a6fc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7eabec1085c71179df9d759b9ada350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8934cae3ed407deed30770b888bdf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeac655d171700f14ec5cdd1298b7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de364d50de2b499026140cf48ea56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d5fb49a4e161a838e2942802fb61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867ad5ae2a31e8e4710971a4f4a57d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0460108bcc3e7ebb33fa2fd2beb02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fcdee3b4fc8249d2ec4b95fadc99f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e774ebafdf7617765a414f6b381d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecfc0b53ab16e697ba2559ae38dc60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be069bf42dd9209f87e018819256cda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b1832bb7bc229229d4aac65dbcdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc854de8d21f7a81448a7ed03d045be0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b1d418b225d8fc7fafc531ab6162363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1436c66dd12d12cfeb6ab9cc7576a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab568e76153a33f6ddeb0e1243f5772d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a193e0f3fb5dade3b5615cf1d1310366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b040ec9d825b40e2594f41780ea825b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1803f56d7f4b055182e9d96b964cdb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f32d75217a32ada159b6d0ef62cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb89842c8ef5de011b0e647d311e2b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780ff39a1f2298b92d9e3d82c20145371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2ccd8e68e8741d8d61b9317459f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c3156e1e4e5ae2e8d95eb604536c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558393cfbe86a41bd7529044c94ee66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf360efa156fdd749b056410975d6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa51ab7b6f661d51c90d2cf8ab3767376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c9c55f670ad8a7b9088ba2b251a49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff4aab99ee9dcafa2944b1b204647378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cbf5ac51d51ed57038e7d193c510379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e19eff61841e8eb0d1e98d97bb754380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c981470f8463bf48ecaec839e6b80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fde0bced5010aff4dea5f1d0412aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecbbbefadd29a62b518444e2214ed2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a8e47c6f353d236461b652ce60de6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2bc3ff1368c1d7cd7ef1e2d809e19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6e3c492d4ec54bfc21214ef86eef3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87e6455cbfd694892f2ecfa30b75c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9fb9d0b462f191e63cf589dd59a45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798941b246aeff5a03f3815c3b63e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641184433b87135a374031583425966390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4289b53568e4e5fad7f6f6218962ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c30d4b309296382e328e844c90aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e22515005b2f16cfc684daebca99ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deabf556992cdde42c7889f2f0be9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323a5cbaf896565a192fcd861904f06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9bebeb5b7e46f1a974f808fe6925e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c43651163e6139dff6d67dd4a978397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04685e73b600e1f93fd4ebf05055fad8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ba4b3110764c6a26853d55a03058399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b292b12666e14029e37209df862058400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dea8d24433e60b7ef1671f6b7403e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3dfea23a985985fe26d65e25208aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8c07e1cdf8ca03c89659b9664bee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c65880a9f614eeb7ded7eff39cde0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b72feaa002415299661420139bba2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e568729eb536937cd4d82124d94e3a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0743a93b5d3f9cfe1c539122acd9fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891897d588cded88bb41cd707315e62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf60913c58553114e771b95c81367409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e4d15008b9c2ab5e2d4ea317811d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afead207c06940e4766c6bb66b39db4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399d115e0ff375c390c1f58304df00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825a947169796387406fda2e7eacb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56987c9108b46050de5a70f0f034cd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f1f8121a9a30f542ad04bc12dab2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690f86c1da3739d6673dd85e8d76103416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d223e1117c7eebbaa4dcaf2eb071145417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6a9cf3066696b24effe1de9e32ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce52d95bff995e7fcc1a88e15d509419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea279764c91546d0241dc8a6fa70f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d86671a688655ba33bd80eae43321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1572d7a6c8bbb951fe2989f80de7a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec61d386686c7c48eea2c83af22efd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23d584f5f223b8d12017235d251c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be97f8c1ff34cf2a9f33a3e7676bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac0da5b6fe54f6d906feb0159fd0be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105a6043cac477831f3d5d7e68e330427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd250379276038da6aaff42c00a5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b8ccd67f9e21a6e13d86f110f1140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6712231652f80305ada47c68f3f880430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a9dbb099ea3f3862067385af324e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d2620055da461885736555da88ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba2dd5a748e0edfab36db0d0a61d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f342d827188b82defe167fd33edcba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60774c4463a6a4e002b7257ffc886e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a6bbe684dc22f7554b7d964e9e17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfd7338909a3c5df32dcece93b4ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23f05d063b666e1e03030a87d4328438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae17e884573aae6e4926e0dd70cfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658990f111160efe35089bd8430e11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f293686e81e68c3b0b2d86c869bc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c876170359a57c641f5c3c2a602a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b3ba57beb46d755323288bd49ef3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bbe383d5f20e80a75b02de192b2bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782719b6d3492040d0ac1d966eb7b3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c33b3907d634041687b0303edc8af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9459604f6fb7526ea0fe1fa11c394f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2477db334d9a8ea9881e22e50bd428448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0fe3b0c5da207ccfa5e55b4dccd77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef81ebf6dd7857c55b3ae9adc1c5a0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d22ca15ec56a0318b47cda0539e4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c0e2f57530c86aa83199366d69c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0923cbc79684691b6edd8b0787ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923165c3b69efc6244847911f089f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0401bab2c654e155f03212290da78c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750af3057236f77a499ae46c768051456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5dd9d251f8d5d74de627a8a32e715457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203973ed1fd2a1b81da2c4b3c80268f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96643be8cb29e2b16c5f903c7d7e7a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c960f0203f7b81f74a034f7be1fa9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685024641a9f6aa12c2bb640a5907ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317876f240fec285bea2c79f029974462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a50442d59a05cecc5430984dcc15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef19fb9b590e7f4e50d19b67f19702464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03f2fe2f9bb321a2ca18791d303f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef35cd093e1b2711c78816191782bad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963dbcff6c4a9ef154ad4d8967534f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aede9135b45adb08ba2901ead71aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe3944d0e6d0a2cea44528b529ae23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312c9bd6bd8560aa71edd4c8e091e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dee90a9f0f5936de1fd2243b80337471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3626cb2b3ae632a8d8498960069eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7655bd4be9e95dcbef90ea9ca765bf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55d13eb9d6d672675713c281bd853474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d17a65d21ad75017aceb5dc45fc7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258937ba9455f23f8e01fb6924f068476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e37be38e26e7ceb7513adae65a50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b176e1274a38cc9f669d4bdc854a18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d9702a4fc32fb4decbdf2adbc8ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0639ab2d03854b5dc8c3a131300fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2adc0a014123988fbecdd28722127481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6c694b09e21ea6fa3b58b63ebb5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b972feb8a099eeb76b070f5b901a2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7467cfadcd64d31936cd0be43a4899484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c0919529b4ac9b0e9dd76f5dbad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d800f57e2ef103668aa4e0b08053e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734cf765e1d55fc2264fd3aa7a4cae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cad18b266c41404d75b32c589dd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0443a0622c3389e0855909e8fc3e81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a06bad4c7548bebab0a1e1593f2028490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b562d04a204f9bd596dc68c0940af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815be1387d5ec2f97124a969c513be3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec189ed4420f9a6cb2a18e7dc876b5c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059256d3e576ff2893f093a233d7f8e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e97f696ef6704a13c5c870c5f4a3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee344fcc858bb165fbb1353637722d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c3840fe167451c0a0b440fb3f092497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b107750e3dceb79560601d8dbd6c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e451f6aba8513cb86a42290ba9285c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925421ee05d378285cc803b8a761450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a654baccfb3c1f6772c7420753baa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff25e45df1b3c6a89ba429d37de9bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8830a1359aaecf0bc46d00ef5b58207503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5023080400fa6307424d53801610b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92941234366aec47d22db5daf214ba59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e783ff86fae69ac1339899555e2b845506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bed10853f9a28e21bb3a1e242ec1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0b9552f69fc269ea380c53367844508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69512527cafe05727033534874248a5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454ed0606b315ddce33a3b8d75737b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655077ae69e4ef16aecde47ec16bf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e427a40b5776ad8c7af9cb4a3f69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762156ae5fdca93c8012949fdc35628f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c594caed93a7ef7f346fb1325943ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34c58a8e83ea315306f982faac5699515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bcf4e83673048f701926c76e11d73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004fffa334eff64d6a2cef96e59638517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd295cd7f6b9c16cb2f77a7c06e714518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f516e87ef9aa3a3fba9e8e3b72e60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11498e6865871898eca837543081530e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea737f9e558719f05a794bab5569a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f6417be5a05d24fad66e984758ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dea2fe4917f1f8eed6ad25e0aa2ba7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c9b0b4737fc4cd29713628bb83755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84e0e1dd4bb580c5bd76a19d40afc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023de66d882898359636a47c1b903e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc88f9ea81d45a75ac7f0bc28aac44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7095fba623aca6175b3549e0dc6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b6d9369b829fd88a7d6fb2cb3b7d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993b29b0e555e5ae5831f6a61b7e13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77631e66bc4197522eb6209f62bd2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9097417800ba21111ebebe403c52b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233674e1acc77a90d220cc3895ed8f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4924176332fead39ae0b12d07c76b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8124f018d192ac17dc002e5f168b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec0543da8f6d2dd8a7bb8ee79bbaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da177f5470286eee8f486adf70956dc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f7ceb0c95aadc09dc6e916cd4b105538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8608e5c56a51fe34075361d9cebec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e16b8aea1eb18a1a15c58381fe1dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194e83971e388dfd87c50d4710eba3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38b2592f71dfa912996bc667a1f29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750424017d28022d947829197bfc0482543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677a103765e1e9303b26cca2da6ef26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8194bf6d8eea9a79fadef4bc6c12c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399d3f13690c622702a1d997f970d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d27f3cdac984e94ba9d5cd98958a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef735f7425316db4a13081911fb23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a30b35ca98afa100e7698abc7f7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12775c16e8b87d7adaa69195ff7ff7b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067321b5c580cad019c8e13cd17a5b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2799d0fab3293953ac42f51d2c65b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed318a496871d1829d40316de0c76b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca261ad49d352a99b0fe68d11c4ff15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc446e2d459191546132679b0ae2ef22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162913ca959f2cb4a386efb328a77c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e0c89f307fce59f1387252251a1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4f71c934aa5e8f1b407f4d2b2fa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831043724ba52755719df2b1cfd56453559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487743b05c26e24694267bf496ce760560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8dac907804da19e063227d06278c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228badd8b3ab31766f4c87505fb8abba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc77e22e1ea370bb12c7f2ac20a3ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001c83cb1510999daa0be2501d33f7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504021b3d5b6b82cdde8a454636b84f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ef0bd36f69e803c1f142cacff171566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc79b21b2f22194ff43be9e40cdf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e52dd06b5c288bc33e35cf7cf8c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060f1a4c7fb2400d8a9e0c8c82f803569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200162c61d7a86b14ca0323a5ec7c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e252f5d270dd46904c627789246189571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f62c2e186deb23d561c7aca1628ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f42924668ba83044eb5719531ac9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189f0e7e74181ad235bffb5fa01090574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e011358dd63a1da67cee567dfccfa7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b027b9df361bf822dc4a009d19bb81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617af694b7e964ba1a79e5b291511e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4350f992cb0b8396245d08ebf6b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0dbda3b696c85ec695fee47014de8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56e5b3ddc430d2f22b12cd254d354580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c54403a127f992099d0776614a405581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c917684aadd7e2ba33107634362f51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9903001714ab3a7f4b8404a653d4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef429ecde11b9b36187fa02cbb746584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b8e3f7fcbac7b0bb49e8de62d259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c9945da77989b414d58fb7779220586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b4c4c16fd5b8cc8cfe678e8b7be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf59e3c65acf030e2fdfdfc3794fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78701788bfae07efb233f8e770d9499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a2bcee5039132405defae578806b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e4f47e315dd55f872cd425fb786c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688f31297eea1a38af4ee31e6383cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c0c88c269d878133bb94c09983d1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3f141ab0fc177b61b532539778cc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c9a5cdd15c7c99b3f37f64d80af4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9649ee4801ca605f8211d22babfa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945bb10fce6b93a71602369a2956d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607fc9b928c7d423d3c41edce35fe7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804b56c5a815adf506d8083e907863599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c6405310a4072e3a818d5f2a29ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30ea61a9d36529df18ae632d236dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f67384f19e2a5c06d9677486336e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6bb97f906920506ef32946d7163e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9442146b80f92a8bc9be41f46fbd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aefa0842c5a17bf4eb2dd2cbd768f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457bcaa07b4453cbd38897bd3d4494606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72cf9a2da6bbc28ab8f504216c1c11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e40ff14ee0eda544af2f54fc757e9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae546d420dd4a6ee9ec6a0a39851019609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957b3a21ac7b8dd03207b940f5e2f6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f80df899d888b7d96a95b334dd040611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8e93b030c5a6b8739d6072774aa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d41e20287ddfbf07e8c2bc3f0c59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe2a08a669753a75c0e74f99785d6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be1a1d2807620afb21aa234ba16b6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa7302a593d549e86a231ed8900d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad80714a448fc6b1a612fed7637fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50955f9c45e17a21af86c355629873618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cca61ab3b35924e3c671140111e573619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459cee4d644714cd8785f1062e5ba8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272add4262d3147d9129e3b6304607621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721fa161772c164ddf5db50d2dc7e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd201c64635bbd9996edb861102df0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312feceb37cd0e5b0585aaf84e77efae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fbac6ea706f30b023897696b987a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4824696d1077b9ecb4f1b372dd2f88b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1ca90adaaae175e41911252f1cf8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ab475e95236e9d139be4101d41ab1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3ca11ab0096ee449c7fc5fe30d2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c4b6b4254a851c1641e770c9f7d97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31652260c9d376d1f01023c2b717d6cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ef06b7bad4e36badf8fe21c921c96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f14593c5c64ac8854fa6ffaf16e8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9768e99e94f6f47472f0adbfc21a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f281cae6e473780e99d35afb0be4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca21ce78802df2be09bb8bd328b24c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4897478e6b0a67a87672b9b62ef16b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad46e6fff7fd965be3e776b8a27e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63561fcaf5bec67d333e08f0a800435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcb62a26e7a0ed7b31cc529283b388640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c8d7a4c97a3e822a2d90d98968c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249a0926d74a6e2d6e61897a42c0099642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87749799aa52605bc49d56353641cbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea92e08e4b9f108e77d577eadb6af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0863b66ed09240cefd4e3afca04116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df657466e58e18ee61b367747f5bd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec8bbf2d7752733abdc54c0164d318647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c66bdf7b6a5a8d33396c366c0c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4f2999f0380b40bbf6ee7cb52305649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5ad821f7b446d8237b58fa736ce6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1d1e27d67e942d66e7bfa6060c54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3960dcddb396e3991d444550bbd1dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d31a9af88d4a892d6649912fc482653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e58a41204053026cf817c35f1b2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b86e22ee78f379784d2c18f694d3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1fce283213ca52596d8d769582a62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ab80f5dd801eba1bf53b260c87d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7a3ff7187f141fd5f5f44737450d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba54a15b7640386d20333ac2babdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b608eebf1d620d597fc18e1aace94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0c9820ad49984629916e2ab2c628661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac176e9c07fb9e67ad499715021ea24b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41df077263c1194eb5a120bdd7bcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dcdd1e109d72ad7c2c64af1528c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031a1f21027f3505144c364b714b30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cd0897fc1dc2a620b706c388f648666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3937ab354e25112f84c30f7e885fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172894c7bde747299902838743abee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d8b2ea1fa08831ce3a2ee643b5fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352ff9bbda0f948c8aaf9d896addf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a77a096f03a73bc9eaa3cdc9738b1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad1a8d5cad124a8aa7abb35694685672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f697a00a102c547fa97d51fc86f70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705aede467a1e5b3bc44bfe5345967674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95c236fab12f2de657d2aa16924d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50d70c8a0727967a39347c1b4eb43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb956485cd6704324c8dd2f9c17d80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce882352ef1592f49449374b22e52e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848464dacb17d9eb05a4cd196cc1d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b9908d6c9d8173e2420830c778c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100392cad6667a95883aa9954bb76b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99d100c6a4df995ed93735b369fac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0cbb34c9f6b4303680875478c4cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba54a1327cd77e29e4a14cd750841a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e701e8834158de1ea7433ada9cd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f9d8218b41ce1172d30e5ac3ee65b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9067d3c5fd1603047736144ecb9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918387622141930aa4c1cdb97ef4bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860143ee1f6ec14e9dbdff835affa448689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747386089514bd1f24792b5a59fc63f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c53e43b1bf3ab3883035f6754257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157bfe0c4355126ac8a8809b3fa258692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1f8dc25a048a9f19de61a997b300693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1443b66a4faf103f29aae9c3aeed31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a33095820583b08c21661e1f23f66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18e3e3e89f2750a0376bfa39c65314696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e249f3edf0766670d64f003d9e15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac69795930ad51bcf1ec52f58eb6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d8a53cbe9c28e3fdb5ccc86aa1c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99ae0c664cd125800f66825d40132700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21204b151b92c73eb37bd3237ae7c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251cc157de61fc3d36e14e76242448702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5421effd1651cdd797f2c0ccf13b41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924bf0215a4c8c7a83034326217654c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7b27cc0bdb04ba42094feaef4e86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771ca4a9e117f52bbc6860f3a8025b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cfd8f35b2097ef4a653db189d8d22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b6b7e07448079e6682e97267821be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf061f2e829bae17ce23a5ae1026c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c8e3d5f7c5a208bd1878984151d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc736fef5e30e2129fd6cd63ba2e768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27961de9c50dd0e8153a065d674c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af711f7ba2eecebde5194d645148cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f507fda03af9fc10711fc527e96de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7051b34d1fb4b9d3214a5cc113ecf36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2776afdfb05df62bb828cce020c880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31d38e073d42b02f76eb0312252fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bede0a57b8118124c0f8f9c5442ce3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c491beeffd58c197df08f225c9ecb03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68112121bcb40da81e9fccd7c64a46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed47fbf67b2e4037d446b999a0c9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dcac80857a20d35bae5715f64f5c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149183ec0c82c3d3c72df8f73ac72b7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff30488da4601179b85b3d26b2086f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df07c2d4ad83bc2472eaf1296dd12a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3e3709c7465fd16d79d1a285c450c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f456d313c48c30b39321049851ab0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c7e2e641a0ca4039a0a10fe02b38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188f3e80244c86849dcd8ed56e329b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eefc3953fc9d2f97a6712e43cfd6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5ac0eac73446ff3a59f0f95c1175731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1056a9d0fee16789c0e7ac137c8b7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8467da9c32c2ef8542b4501c3bfac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c24b48b6320bc20d3656903fb184734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f99734db4d359cfc09887f38a580735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d179294171521c850221e2ba6db3004736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e401f797748fdb74fbcfcc0c32135737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffcd415bf3c02e7b211306b8f6b9b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f5f9bcf58f67b726d31a53965fc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b135f4216d58b77883f34168a0dba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b15074d0026b2d49c853a2bfe0d35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edbe46921970a98f9592a930a9547e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a369c40d01f74ff7610462f467dfa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6a9b679df443afb6cc81144f8270744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4855daf7d91e3701dbade231028e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3d0725b44371e85bf592e2f54353746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae4193ccef3cb9153dd09f4abfa81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd86317ab174c18a012b37a4cf4fed7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d263961640b2f4ba1763211ff0fb84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0369a42e26c8339bd49b30acc224ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d03c48cb152fe86060eab3375c120751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5e10c93e2d3f73b8474c856acc66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643dfc27fba867c36a2b30a7193f6b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4334bfe47dbdf5af5caa1ce09257754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7de478725e2fe1adc2585d1bfd36f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534878a3f3c666e77437a4a0df8b96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b03be0942cf372753900ca59d564bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015d185a78b111681e50ced9459f8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216b9a938b16d8bddb25d6a8de0bfe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899c9ecdc58a1d565df3af2ec6bb1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc878d1cd1b5d8b71133ffc286aa179f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219718535b2db4bbb78b68bd02461a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2542fb6e00368700f2b1d020e68779763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459015aebc6759d6d1d6a2a91cedb9df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49cc3c453acafb403a6c56234ee6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a5f659c53d8afed4f34267c26e0a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880937ff04d8e583be1c6aac3ad4720f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e2dbbc9f7984e8650c200b70eda83768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaa9e735a2ca396e842894e0777b65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189fb7b9b550acac3ffaffcffd52e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375931293c4e7e73a13fb06690fe661e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b56361e761362222bb51b9597434f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc4f76796f06380918a0b538139b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e50daa92db9dd786092fefe41af30774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c941a8401566801b5e446c450561775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb3084f22969d54a508ae995c6315776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad6ace3248a30c4212b7972c97d4c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a877ad3552b23cac7d7d65980464778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c806f9b609fffb3d512c3ae8a677779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e857c1296a9dde2a6ddfddfbd36ca4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1de1a2794b56bfe0fb5f883f4f03d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91688e9ce553a93706bade8a98963782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4336581b57fab05829b35cbda9e4a08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71b7d084c21626ffc24c904f37762784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1859e1d35ca2b3952e8b21e930174785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7493d193caa8d2bc2b5367d8c4e4a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a14989ea7358204f665f81b564ce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41d20412c22ebbfe6b1190b002a8d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25c1deab7f70c02e27dd73258874b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b1d4eff152c4cd356aa7aecfcdaa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704052208026d8d0e15f58c848afca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44b3f6362728ad13ef901ccce9287792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb33a9705196cb8cd5ddc660f9981793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c14abd15ab3b12b72c48bc25da4b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c78c0742a89b8db99c0d5f3ff494f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917fb04c75e7cf36c1959cf5a974edf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f51ef2e52c31215b95acf10a0828e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51caecdcc86306621ba625750400398798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0869c4cb6fdf723a68667e6e373204799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2d8cd5b458c507024454acb4f6d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c93c14f90a5d324a4946bcc29e2b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8073b3847937d1fec2730a0a8dd4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869bbe1fff92c26e355d7aa46d4231803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e8f2ef03c8be9ea729c0b95d28c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94d52919da79eb04bd226cbe3a433805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43be5d4bd3bf74fcdf4b4d0bd17cb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5186a53a65dfc5259e4cf0e5e3baac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b10243bfa0a32667a38ec8c2d93fa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56c49b1ee1757f8df1874323ae8ee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc76e624340de382ddd44e961eec4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b6eb90d96f051c57dda385155ed9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bd17e10314844359d2975027fb2a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc44cbfa78d1d9c58b9a16bbb3d626813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed562c041567b0860243b58e16440b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a9ba81b2bed9049e91b9a5e7929e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28aba9abb4aec502b0782ecdbc8944816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb7847df7cb7c2591982b87b8c7f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109dbc91e12359bede40130707b2e5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf6aee4b15669a0e9ae7f07718445819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bcc922d06e8356c59cbbe12195a9c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563f0776cabdb13fd80c26cc8db863821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef752dd0f3bfce21a995c5aae419e7d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbfe79a617a06b90e5c75f934e2e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc8c0e945f96ef72474e82139815be824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1612c24b7a171e23f4db9554f436a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e3c493c663e6804c50f1510b422f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff694a71f5684f989c3696a3b5beb3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc06391a1601e1fe42de58d0769886828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f8f71acec769bc3cfa6c01bb720a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1983edab45e0fc02f05644898242d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f28685696f42bbc8a916e3a9b0b3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7ef7b0c2ccb047f3f69bde99779fa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31407a0423d48dd801cb6874625f8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e90dbbd5a24059fecd2001027c4d5c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c94f7d38244d9bbdd6d0a464aa52c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c467069c47e84109ea441a10281838836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362663f79483ab76789a1fae7f7a1b1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7cbdf5e7f513369479d853edc59d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027fa45ed0954f662f5e3b68e09cc4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0684afacd0fc5e954751fb7627130f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c8cddb71c0cc6e341a8f72999ac61841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffea6bc94673bd687cc718b6c61200842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125eabf5497991b1712e3d85faa3b6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8d184e2649c95ec2f06e58b0900f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ecdf0ecf11571bdf1cc04e4d0578845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b30c079d8e1eb45706228838bb362846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c92d8133b5b04d6af1c8dc8959808847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87c823a9e5a4df29fe4141cfa30ea848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aa716ba5c2aba3c848d34588780cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da648cf532fc8edef1b6d3bb49cf64850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719598c328fb6a096c7bcc0d22dfc04851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc3c6b7275e826f720f1f88d49c973852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3496a77ee32036a45f6a8a7218570853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3dff0c433af430b8bad66a828427854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae9fa9920685145566a6459a45d3f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5806b9f4582ce3fa98275b4cc2346f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6521025fee3a73305bbefb639dfbf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465001c80b3285cc288686d6b698f4e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576169928a0769c55daf1239df4f9818859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4dbbbfb8ebf8ffda7c8269cd255ae860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126c7d9284715b2b61322d61c5c0e45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a6184474aa72c7a5a54aeb156eeb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b502699e1ba5e5190828dde5dd38a1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e0169dd323c0f7092ed37881e6ed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178bec521111ef3a2650c88da1e6b49865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2be050784fe1cc5d16fa672099c3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458f0447dfa40323c73d3e7f8cfbda867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c679933196ffa51b0ea1b4d29eb80868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b1cbadcb36458e61520c330c4e7a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ae0bdb09d667579103eedcd540fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc343a619ea690a841251e696707ee871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efdb1b4c7cb45c38099076da166fd2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c86d4cac156bc7f8f894f43598ea873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9cdc99e620e647f3aec6bb390718d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a6e0675199d894ed2b4fa84e1171875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665270f3eb2ca8c32ae30c8ec2cfb811876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cfe5be26619e732e4fbd677817fdb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70763b84d32924ce53ef98d1b24600878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd3bac3b4e71010eb34d920e81476879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26e559970d86ebcc53fdc0b746f229880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2e5e8c40da3018c37aaf61b35924881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfd23cf30e5bad609423fac3b1c53882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c164342b387ec98514809e61b905ce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a911159981bc549f5f1a2268c0ef6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28bf846e2d55ad0790806eba818adf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490461298b60062f946802216efc11db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9399af0c7be2aa8693a3be869a61f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d69f3bcdaf2387b9884e77f1dce28888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a4291b7de06903bb65e30d064354889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320896e44880cf4c1d229ce0cb603c8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf1f6efaac693975690736cf570c37891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436639c224b845899a1332b06ac8c5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355010ce4b6ebb75e459fff4b97e671893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8455aa9de04b07709fc58b8d0a9d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c8aa3a54e604bae4e32d2613fc9e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef932a52260e34f5afbb00a27580aa7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddcfe1c4b0a8ec1f31538ad506e553897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27c85f78bfed173382f7e9dc66ae8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972f647568fd010732d1c3ab866274899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d876a2f869684a667b0f645d298b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ae3a78fa6f7e0e8988763e6f6c7e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb23e5abd753f71cbee889d12e0675902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000be90e78b038b9da16da7114744e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896cbea0b7d0394e31458684b89915b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a026d7b71dd47d79918442cc9b01bf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08ae6942082363a6c333377667a9f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f305d02073bd09dc6ed54713e8c779907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720cedf84d496a30f251d4d89f8a2e8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b4f67adcfcfd3d26d358f180771c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e8a98177e16590f3762df54f33b61910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a557559bb230662d05f48b70fdf3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29c59fbdf135fb6d9d509441b30c4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3b2c514666a642a0af328012aab2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a20b570dc30f88ee8ffb45cf56320914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa723d95dcd3d0efc241d092723501eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf454676b5555dc565b5bdf96f7d026916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1994d500fcf848de11d2c46e80b21917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ccff453b3cf635af6f3b2a13a7fe8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc10f9d025e1e3b753fdaa4dc7012919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7ba9c37e2646800e6786435892e4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ea2cdfc3561a0713db152ea93fe9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752149dab7ebea22f1c7268ff5020d7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbc654dc4d0136a2d0dffdabe268dc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acea8f93b7568e0f37b95b0f4a9acc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb291e014d841cfe3148e43e6f7e3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fa1f5f56250c213478395e86ec89926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9c70876e495945207a886d474b82927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c4f9c9f7d9ef7f1fdc6227a09e8a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c1b96c1e83d55fe07e7512483344929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221937e393b26db2ca14ecff12edd88e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094a41c0908cc40f1b23cb1413a825931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f82b4af0b97803c5b091a5c8abd56932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11985c5efc4c559cc200818e5f95f491933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41faa2c80abbcff11c043b36b132bd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846cefac141bfc6c92d8ac90fbba0c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccffbb2cf48cd2187713982c27d307936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874297807a478c7aaa76cdbc5f179b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9ed222ffe447fb71bfda3c598521938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8f4f473be9a74a560be02dc67196939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f93eadb017e394b19c0a0d2d76f8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d81c243f5f324be8362380d84f4c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f854eb3e55d02e65c21a7d3804b7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289820920f1cc8d31bd2ad7d010b30a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726b2878e5a84dadc63e4c64dfa264944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc77411fa4d44edcd82eaf0c00bdf0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6742631a0d90c4229316acc0adf3ba946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abd6945bbb119ec9d4a5108f67e97947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3765872666ee768c32ee713219caf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6401b88780734c2de0593fd2af419a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea499428b863390c078ad8fb30d83950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d8bf72cd55cf07b8a16666ff5b583951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abaac55726ec53c626337d13460209952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5046872bd0327d5b8285f0d44654953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdabf557d661149ad9005b459c75a3f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473850586eaf0bcdf10cd2b3ac43d0a9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf67f118a4c7aadff280b545b6ab49956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e266a8faeb5514bfe38c8d8b12d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62038670c1eed53d3cd3249107ed290958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc22a944e84442a26ff1aa189a587959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8949c81d4dbcc11ce8ae2d18709ac57960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fb575109bdd6ef7df946b82f0ed6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a004ac8ac5ebb093f20bc4aee47f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9a748322364e174447039407e546963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ca271ffc8f85ed4aebb7ba33e066964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350165f1ce393716c4ea35cd45b9571965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707fed9a37de5dbdfa49c3ba6986841966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ea699f3684de61f4255638ea9fe8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d7283dcb2e95f35e47cb3c831b62968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca09330e321b34aa1c052c42ebb8da969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e7df6530fca4a4ac288f7f37b1ce970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a8a3afcbeddbc1de802cb1d6e037a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63f08ceaff653818120dc21c8834b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf280624c5ab3dddad7bcb4708617d53973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580b919f4804a65a18beafe1f120df974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310d3e5ad76766a2ff673385c8b6655975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3c84791bca4ec7c6e956c2d51afc1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d91b172f1d44bda1f2bd6b9c8bc3a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ab048fd9f49be11331d39d33a0971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85badf9bd8d9cb3c996bb76cf6cf17082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2e237df19b524fbedc4f1b68b8083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10f21741bc02288468b230f2faeea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31af4ee46a195f868e4a87e27bd6c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bdbfdba4fbde7d2eb1549df4669b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446b05d47377a7c408ef3da38dbc327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2592f95b33713f727b7dfd7d08aa668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0869f88e9e2f4dc89a95ca02b82981d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6e51696f48b38b9b9138e8cac81f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc098f31e82bd32d3425075d343e61211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8385e8221d722649950bff392f4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dedf47061210df8d4143b1d8aa6f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11154420e5a68b23d27a6f4156ed1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ccfc8ecbe9ba78a4e13cd1a4988915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b92123d24d85878cc94214b46eb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399980a0185a6ac6ae9180f721f0a86217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb589071bdca016ed3c1e9894eac118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf344cb639a1d3fa4f0c0217fbf01819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516345ee6f5a2431e1effaf6cd0198220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17cfabf9dd151340a4f009cc0c83621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa7864dd3eb42e6a67990c85aa77a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408299a60206fdfcb1d814f1f4981a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23cf3081b55bdd68a0fdf644b73a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d560659dbb50852f6f50d4635fa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e19d3c1f87097450eda0bdf3636626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eaf3d392b634530309a07a99be99427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f70e3aa7ab90dbcd60e7f48b70070828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03514e82aa079bd6e5052b090141929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f419f8056fbc6c172c677cadd422b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bf5a5588958b432d11f8a4dc5a0a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9a1485869a309f7de94ba128d894132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba02e9d491bb5954f1ef1d78768cac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7c160c1e99c0022b89d5602b428d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3680b648516ee25cd8591514c42d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0196fbc769758f0af74fd6ddf537ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad806596d4686170c0e7feb9dfb3bbcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b051c344151c4cee9ef93d9066e10738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229b3ba8adc9a4769a8480b5192f6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaec378fca6e03bc0db8bfe6c0dfee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c4ac58f1ec957627c82b08a0b20941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7bf19037098e57f31f07f62fd0da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0caa469bf351a1aaf8255dda03940743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f4f8d2d30c90c1a19ec24eea955c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207986f2e4034b47e8eacbf6876273845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66c88d09552739ecb75fdf0e4715046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fbf0e39a69fa0d702577dd3785acb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ece969bf8d6a9181582076534199b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a5a8f46d9e52db6f5e4a1f04afe549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbee8b14b9f8ea14a6da3a964f0c1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f5fb6c4f4974c37f95ac453cb07251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333c97d47d1fc1216fdc5650f39ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b43ca584ef20e5d6b953cf08bc40853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80d7904ab0ef60d793e59ddbfc85f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38b0d05a20d51cbd44884d5e29a3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b19d6a1fd924eaa581c05d4f4404356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f429e5d34425790f87cf5a8cef1f0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353636d5530e573e10452177c2d9748a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66791230b46f09a3f0c24f19f270d97f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b3d67194f7d8b91759a311926347460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213bb36966fdf128deebccdd5ea7e1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4438fd5cb0fa71fe464caa5f4c1a6b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19b840f2bf2219662be1eefdb477863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac1ec87790166a384167655730c3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2b3a19b65586395dda95a75841cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40246e73946b4ef21a6a72463f1f0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f30d3b8ad3d02ef36f7fa6307d733f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66217a605e0ab52928ce2f813b993568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adafa35ec5831da7ce738a726285eed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd371725ca6a5d27b8c3899356b2f0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f14b11796b58075ebbbeeaf09be671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2be390a64852a420193bc008c84dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea17bfc0d8822568988a909eaba656c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57521d1288a5471dc555d453eaa7d0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaee4e03115a6004b7d787645cc81075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f5ce9cea83a6bcf4f30e8c7651a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5cbf8f927adbc704c9d1fc1e9fa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39b5ce7530844755741908cf95e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2c57008560e941f95e183a4056ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddc90325448dacce2e1e19ded48e3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8b17d5b06b4928f3c0aaf0284e0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca1caade55c377af8c79411e026dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fb82fbfc29b3199034ac0f997481083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f476256bc5ace1555a00f3b3ad9bba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb646f6cd9a5dd875aced4406e05b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052756be4f5e8ae4c809bbbaf903dcef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369fc0e77278f99377ed6395f0e1ab987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb59bcf7de48797a4594328a5494b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214fccbb8de021431f34f1499b07d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770a1bedfe047854d1e31e66a2e27490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f5098e7a96d3b7fc45ddd724020d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6445e10bb46e5a4164d18d3047b8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2f81cd1d1c337d4bc9654c27696d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578365c4fa6cb3fc70e37f6667a559494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d8ee8a0da04bf57472fd20f3ee31f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5721b2ee5281554287a31af07277c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc2e07070dc3ea51a80482a7fa21597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707cf7df9e7388655d15ab6f7bfdfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453178954c0f4861b0373af7b6d56b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f802642dc9f82ef174247e5cbd11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e02bfbf351582be22f2e7ccda1206101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaed62df9ec21dcebe0f5ef005f9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8f9f19e2c9ed91eb878435f3f74a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf75bc2da8405342c6a104a96e68c29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce368996489c107d757311a64d2ba74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1acfb72c4f833947fcdd0a0f23cfc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f8c77670e213d062bbc89dfd0c72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be580e0e654bf6636ea6fe043f1ad3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f9b43fafdb29728f77aaed2e4b27f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2845e62a6f344b789c5e221615701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fb309344c1428b0c075682d5f435111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ca8e1dcfbe8551950e8f5fa59236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441527de1675d278d8e217b6b7aedac5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ba1e93d24c8337bc066f200ebc02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a4045de6a9294215fe58b401d3bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e14e8f4684bdb7d7a080ae8f5a23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c9ffdfa4aa028f4d42d06d4cbdd4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a39c0d4fee076a69b1204a910161118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8bb7b4e1c0f27f2b158164aa0af2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230316588451bbcfe32fdb284f66c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38dda82ecc4b49a2f944c009e56876121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206a823c9b41defae76d3fb8ae52760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a33d0927f999cc342fd7dc058581123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866de4fab840b324c4a77c1cf5f6877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d9cb07d548f8007695d3d5ba9af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c458885158297b6ae6de40b80580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f050efa66cb91ad218758be62c894127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753047bda2d3d12114c9ce5cf75d939128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad03dea5e76a81a5acb822dca786a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56805b784a613f690c6869466220e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb068174fa77a1583786bf84d4d70af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd69552857fce20a35d314a0df1080132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385fefa36ef6f7bbaac89f19e671b45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4208609cc510be9a61ee5d797e5cf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d6f2c25f58d9e78c02d4e531f2b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbf2b2787837e4225950e1cb0b993136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1457069dabff07e6b189f847372a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13155db89a75ff5c2a6aec3e373a46e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d18715ff898e105f3bfd13e6cdd6e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e833693e3890f1bf75d548daa4aa75b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1994dbb0d06eb72d33b5fcf6029751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c61ef25289530e3ef986b0e557a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cb9f9c8636aa5e815abc5ea9d46e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027c5e3d254701c5112808b0935575144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19f7f844e638cd92416e493e516b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2436e0821e53952f5e0e489c1ef388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e745413a6aa2068519205ff067437b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e080b722ba8c2abbd0778ca2f9d50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1f977d9a64e9a54a051c2b4e511e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e425a6d4ecd51ea26f74a49c516a02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4126cd748c45fe132293a66168ef36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db742072df3144b626237d9b6f2a7e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c7396570d8e5ec919704b0e51ed0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22b1b31dacd531050c317773d0fc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd097154733a4c439b16246694952f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccfaa93638414a93cdfe5c7944dfff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec60a24bafb8839f2566fe463c670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f313669232cbd536e0f403895bb762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322e9a4be3cb7c41391e0a32b75de99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29e54daae880f882f3a4460bf70ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c768122b33dd4af98b23d9e8503c7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10767faafce98b95d9928c0b410444162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ef622d202b21d07a4ebab4c4527d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d97225dd2cfdba0f5b784c3da161164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b790e7c0448f2d4bbd3027786456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd969f95a79a491e48ab8efa6786eb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a69f662860e74f52e85e9ee354c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b009d11de7c8561137edad296e6f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735180470b79f8760eb8d4b3dfdd5dc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0ffb682f3c43141503bb2ef5b86f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de36969f2c4b0300525565379ccc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ad0a9b1b4273cf26e680fa24f751172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b5cb6d80b2e48e79828ca53ae7fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d7ba9224df05c1e91e0db50272220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04260e35529b532e6b211ec95eeb69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc30d102757d3c9316d754b92c0941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6adcbf47cbfc58fb56dd0e9b3b4d13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afdde4ce8086765fa08757a922fb1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe27e7c1d611e24ee1639a293edcec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e316d967f5c6d099a0644c3f761d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3993f2e1790149810082cd6cf6f0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88962d7f794dbe758d9bf0ba0940ce6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648528a85241b802fcf5b2790e324e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca5149d21bbf56a59bdc2cf28ef90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f92a08f5aee52c321018e582502413185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bb1fccc96029e872cbb6d5c08f35f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba2218fb4122f999a56233af3907b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e58f6bd1848e8ac78a9ad0e8c3d48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ae5e6f06e8d0156c733323e9fb61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f26c4435a92b7b5619987ef604eb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d818c9ba1e5a65de952844f21f9f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc261cbedaf479818386c7391c19ce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489989ba83f7d7334b7367909eda9c24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16115123d8363322888554f711c0c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37190ebf31dbd73fa7d2075a33b814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b7761f201fb142e7828e5d45491e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff2f3b8fca596e439e41c47e7256f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a8e5b0a286eda5e6b33a0755e4bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0b78f572945091da3528bde62cbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776941e9e8fbe221e94260dabde683200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519967efb7d84ab1d98815819d4be9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab4c75c8620605ec9281a385878ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31859a9254502a5f7ffa8c8f04c3dd11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621aee38103c12970a6cffdf3068ecd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6be0231a730ff31aca039ce89251205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708e14c52810140581adce9c13b1a43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda49ed66a6143ca46872b07605fa34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d469c1f109eea10dacb2fb1c48d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df739696cfe4033aa5ad50c46fda22a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918eaee25591d5fed4e058b0961f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35c0b731e789a9f77eed3a6b0e5ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4ca5f7ab879c9cea4144131880a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a453683cf8c21175d73050d0d6b35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9113e0d9b29c071d987409ad4052214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd4200852f556c6b73cd00e314479c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9007c3963ba7a8037fb8bae7ca029216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8350ab2abeed5afadc1d899899a5ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1216274431a6362175dca76ef8e88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de75b19d64fafff177bcacece7dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27eec223d1895deb4841ed97320a7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86504cce810ba24fcaa553906cf7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca1882ffb2b711048731edde7d76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777f57e8c9639a80d7fa72fbe25e20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338bc4a099a81cb45c6090ba3325b29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2a60f86b7b286428a21308cdcd95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b118f405649f4d2adbb0a7f6509a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77143637ba9a43d921d5924a23613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0a5e6b3b0385f4232cbd5748f353228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f8d5fecb6a6e903598df22b1304d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136f16b0b5d0e16e3cd5841862c5bb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95d44717bee2a03356b295b6c2c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f38ef16da1f49c4a1eaa9cadde870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689be09467c7c74e77793d9a4c4b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf8897bdab111173428d948f736c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b70acf19a8024e46ce2e9343a9b37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c4e0c33c909a6e2e99d5108479975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ffe1a194d74fa7f7609e977b1290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdb74ef77260cd99f8dfd0f25fa25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893f8ca8a461c9943414113d2b6d2a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8387eb124db5d09853b56b739c3f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f260eb4d119329a28a81bfc0a057ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c906f6e2d1ead39170baf18d750e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3e71c265f2ed75f71347c7e4131e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfdfd0512a27740b6fd1fec05eb6d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7c7846b27d7357f9f7af60a5ad5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d14aeb7bfab8115c223b9522a5d72e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d850547ea7200c1a383047a7d498247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c398ac03ddac1629483c89f80eb47ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c687fedae8d3df57637228d7998d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773e09af2070c54ab301c323117dc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d82788d2c3e1cbfc44cef2bbb399d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d066b3e016a310c10c3d08365e14e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297137be6b4112e4bf7f4dff124d190253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7f02966b0f3ede4aad00592c24e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c3cb8ec055e5e77b9c28e33e6e08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ad352504cb12c10013b84edb913d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad915680089d1cb41425a1e4d85f1dd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73a15f3b908ba83d75a567831eef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40764e99d93e735a5404e3de73e236259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa194624a8b394c6e1416522da7542260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d705b12215d62d443a176cea8bcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea60191d0994568e13f9bbaca4c41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad819cf03ad44d99f7fbb9e26d1c32fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddc618e50aa9d87acdc4158fb061a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526de59bbb69957535c024d0fe15ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da8d6243e51ec5fdf1c518788c589266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567b23bd949f0e6925d2f43df1f49c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9741f74e0afc30370185c281c88953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e34c469b6c0df1f6452deed2810a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d5be74eb79b21557a217ddc115a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f660caae717991f9c5791ef35edff9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d802a17fac7d707ebf91951e9852272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c2fd8dc52e14143ff7d7fc20bb63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ca276d95d67ea10bee595a011b5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8c961d56ddfa0b34318f04a2ae55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a658afb783c7c026733186f42c097b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b378c95cc1a67f7c2af3a7ae7f10a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c2d7ef4325d1084cbab88597b263f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206569bb7f8c17a6e381ad9bac1c9de7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0113d58341141099cfcab2fe8f95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439eddcdba84fe89df3779a04932aeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6749aabf12cede7a9b84573b25b48f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c09d2431f8e2e1397869ccfec6aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3986fae6d166ec8105655ab875410284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1150801dab905a3bff58e8858c1a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708a80042e55fba0769a22fbd64b5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42efc8931231d46439bad063c7c15c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42bcd0be79f0b0c0314408379545b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b852270b31b4900eaeb51b7060a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d67f723bbe570b267bb43e6e72a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f490bbddf76b18c69e27854b442ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b6324506ced0ae437264690f9587292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959651d5d9d729499a0f28667fad984293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107327fe0831935bdad21c5933cae3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04ea6c0b01b1963791d92f9ada510295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d3a461cc7dda81ce97fa772b4bd5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161166d9f8acbec1a1af4021c1ca1b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd674ac8924f3385351724d2c5a7a8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8547928e5af45af3ea201d4357486299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331d11c5a6d6d1641e4183d170d966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20e309a167e6ee7f791e6958d5935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06befee989b96396d1ff9a92b95878cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367659899acc0d1edda5ba032570d855303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ef9a8d837ac83f547e4cdac3de36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba445ee9399c56f6a78445e51efed7ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4a0dce81b77f042c3a1221526f81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353e4b8eb35eba9a64d22988232428307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604b13370700da0a5b6d24fd0713c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38796e12c913c04f68be2277380cfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaa5912bdc8583fe731ceaa055a918310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f27498100c353bb16309f187d0c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9398fce70b1fd077595c024f7c3262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da86bd2b1b6ce8f2d2ea74744919fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdddde301d828a9ebac9d628d27f1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799d0696d84606759307ad168053eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904072cfc49acc2adc2a96e12f3bcbbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861cf5fe78871902eaab0bda95b081317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171adb9348c66fe5bd95ca36c42ebb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf7e3aaa16c19052d1ef6a7c7870b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ffa5b827ec2d754fc8f21060550fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f751bd108b859b2548f445167d40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddb2317cd1006680af9309a68f63cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1cf1f5efc0633634d53c4d08270be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3d3011bf66091a166ae449f4b182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa35a594e7606e14caa4636fca8cd55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26abb43738e81e4582a47ed5fb86763326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684b41d52619a036b23fb12a04e677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcca2668753ded4b0affe034d6b64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece100cdee410fe612aa0990705e4b20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0708ab2b3201c487af911e9d6381dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552cd0ffe4a28f4ef6d08a2f259dd36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4550082cc4d78122c5d9844696341332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf82aaae56461545b3384474129da7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52b269c5f27748d3b1a3d7ae79bdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b8cc344a9e1539b1ed1714ccf32c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ae06d30a891d36a0ee9889346e55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7ac93f4fb236a85463ae45a89265f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7ee5e8c4e46b531d3e8fb0d803d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee410cda9c795d76a683e9ddabd5851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa6061f0bc1917d018a48c5443ccb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb149848615b9edb785b09495be0312341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591fb9a698e808e834a52475ccdbd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c3b7a093e638cd3dd21ea55e6107343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca82a042b012b0a258d17e294672d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d740e272533e749e03cb8654d6d0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d538cac14e849f4d614309fd586fdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01cf0338bb1f1678d3f16a98bf710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319202bb6a1e79ad392c97ecc2d01d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b0693163475a93b6e47c48fcaefd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc87e4fd879e2d2af78eab5cc6ca8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b772f2e1ae4c4505746ec7415e1fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e20b12945dfa00295206bbe6329dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599a6b67540586b6f995523d1870d48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2695eec90a1241ee5924a95563b8a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a1a5c2e9a3e2e6df95adcd5d83c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766f21d68275dcac5b9f1f872da658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ecea744d10c547e19b388a91c942357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37139696187b9512a67066ea883c3cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c8663b81f0e428fd674c2262c33d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34bb63e4c1592692400cefeb3d859c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae995e5847c399836dce92ab7f3a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760474c3fd1b1af10c0bf33789b9c55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee6c08fc623ab1a38dd76df86cd612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891e7ae029bd2c1e847df3c2df1805364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd16eafd357c77938ea0f01839546b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdcfb39081fbbb95242a57981bd1d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10f6bb1cf06eb52c02f9e8756c2f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a6b4922ea330f376f8c6f61fc89c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8ff5b9739b9ceb9c76ae911615f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a454e3c4b00582c00927716d0597370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c7dfe5ea11324c999ebecf06458aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e297eb5e7eef6a3420ad229d472a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0be187987a79322af0019e101b427373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef333c2ce924fa568410ed04289c5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b44ff6948b08021e42902ab6d27a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdaecbcf1b4081ff2fbee4e26c8594376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ebe41fabccfd31831d125eb48f95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6066e8c407632d1f163d2e9ca8a61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c548e9e968cbaa164e1319b6af16f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6030271d0856efecd42af12d66ebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fad803807c5887eaeb25dfac2cf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5871453ccd7bb83d74b935bb7b817382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331f4e51f2f5469c947a3fe11d5685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68dee8f893919978c97cf99dc3ad2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d691b70136165e9c21ce4fd2089dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba1694518c4f47f22b324e3764376386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b6d177082112a9c594fd566d7d7a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c978697c97fbae7565c86874bacf07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84c84c0923df3d1ddb623b968b414389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b770b46129599f59daaa2ebca1a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e269d7846208b976fbb3a2e31d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca495b1738953a829df83e6f09b61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd862ce268d8ef689e61ba34d4666d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f493e2f00e8bb67d18aa864cc574394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b423097326ffa5f97392f109a47ff1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39b1edb41dfb80e0c5dfe3c279fe2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6c076cb12001d29d31ae4f0f40b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49436c877e15141d6a3b616441ca82a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abac856f6f765db2d7ba1ca49aaef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ecd51e26d91bab2a5178afde4793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebeed3199bea1c13c4eddf0621c95d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87fcdcdb7280b861f97139bb7fc1f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399157e24f4009f78de3304966bf8909403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0422c6a5e242d7c86d0e6cca98a76e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c09d5bdde1eee797ceedfeffbb990405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf0c747dfb7fb11b53076d7fcf957f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009d97263e1cd9a16a02533a4d5d2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f509ee160ddde087c05b7156abced408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc1c9e655aeb8b266819ac75f4d8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918ea4e761735607ea37670cae664c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c46ca7c10f84595a96c75d431278411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ecb779246f489c2b876368e38347f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ba79ab5807b3179125329cc5e6d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccba4d1550dc170230622aae860f2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba134f5377e85121c2917ef19067e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ef9763f9fd26ce0063e00af99e91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8b6bf7062a20b612f5c7ad664d576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da873d1d3cfe7b6fbc4096645e18cab1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d401ec2353de5a3c57b11124bdf4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f2da42f6f32f4b9bcacc8c970942f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6c9cd3ea2ca91117e9daac026e74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c4ab1056ca992944e976551e7396422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69579e14d942c6cc228ae745ed35d96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b27afcd37a88a7635aa1cb8eb27ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd5e544ca8950a5d245bb2d1bd07c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa64f60496584f5cc1cbe9b64ed2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b45f989c8775b446c6bad0cc95ef9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21e46041353bf040ba6345fa2d09e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db562f053d724e6a0be67b58ea27e2a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f120b9070f2cf2be7930e5998ce962430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663c00349e05df98c1e2c58f501779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55d46f06750db7327f7d1ecb84837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03e5eb3a88273d6c6e6aab0bed1a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a466d59210da557b27e0a0de5ef57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d20aac00e93b71d40a528952bfd2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6f6e320791c9644bad4ec830d5c64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314961826eaa1decf76e25fb1c5d527437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709df9b4084131049f349ae9a463119438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413429b0cbbd64fac8b6a1e4661fff7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ea098853aa7d1b264ecf53f3feee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7164686ba099b3bae802afd00396d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52cc0c8a032b252d461c9367e991fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1432966466700e46c636a04fd1846bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0327796479865bf55870f4020e9c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2684e67ccee36d3f97f861150484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca341249c28c27d71f76ff9b2dc64a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299e24316543de7db70e98ca9495e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f852f94f1b1eeb9329d87d481a668448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c56bf4bfcc6cefdaa75757dac35c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393831fe0006c121347220f021a9a1db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7852e6c1a0ec2b633b3717e630acd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e661906d5802376d5af7aa640a0c73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a19fc89d126176660adbbfb5626a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe5c9c57e6e8eede632e160d8cf6b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107701d682271521c6790364f18d13e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882413ceab6ab22c674f2081159622b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea06e0adab6b6d96efffdda76c5087457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378d10e41f671b4d50cec42545f2c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e39bf625ed987f45bf50e2fb15fc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a51106c45be0b1fac9cd4188266a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a066bd667ced861f92ede3a1b37e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd27b5cc3b1b93b7838f06ebabd77e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24db2fdcd2bec9bb8e25f241e66c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82146b32bab085208671f7944752b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578b3374a2dbd6f294fedd593ec033465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c12614b4d3b8434d2a3dc393bbf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341c6284a01ff7e45f7879a48d9066467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60adc39b8f660f44b15a3075043402468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8df25efd79848b0b3e24bb187a80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84b8df2e39dd2ca3049b4b0a25693470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3346efe3828b0cc2308a49d93c608e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc79be66d8edb4677ecd4abb1557b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba805a236a5d93b30a666ac4652af0a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a075dfec55ae3c0db5b6442fc54f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297fc1d3ffe73e37157fc778c8d1c85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdf301ded02762477926828732827e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7dfa528208bd1f91b06a6c02fd8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0099600de07e0e174b6bb02b3dd45c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e200416b1d6ebb03ab7b2dd4bc03e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc325e8dbaebb538fe3cee3adfb66d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f0f608b907f5a290dd61a2337dc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f5cd5bf33fa9b162ae4639fe06a30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52bc6500e2ee1101a8f6d52a191a61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96b57c0ca4cac9e2c11b3d3ad0835484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f242e48edea898b7d984df5e7020e8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58abe2816d596f7ddd4ee8479a26b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1aa2fc875a5aef825e6fab16c8fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86133e96387c312ca7f8c1e641b654488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec305c863f6f0887bce3cc0396324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34158dbe2522852c08c2505cbcfae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c51f3c005f8bc5e2212a969d270f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f8b19babc66388a65b3eeb444d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f023e20082229c04e1a6843f687e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3cf0a2a4df463b7e604f8dd8d69c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e8b453898dfb0f2b22ae7aae2eac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796958053e81c690cac05e201f8d5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb98ac4c0a98618311a3b7191af626497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c390698d5e1582a8d9a2e2c326f06a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d218577293aa83ffe33beb260939e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36312c7dc99bdc657134e69eb550da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd583e9249c45e7370079fbfa27bf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d48f58cc750ef99a3a4daa489e36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adefc96977ca3447643335e1b9408cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a31010fdb5acf398a073b33d483c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0d7328047d81743402402e3508e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c206041cc10c0b55f93c137e52140506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4de87dadf03b72b77960ca4673a22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1043641c9df31ffe5746d1bfa6191c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268ca6694c07bdf1dfd8da9c8bd6aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197afed475600ac1c6899d4fd5078f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16e53a0a532d24131e0444866b187511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78fa2e69190ced32393c77961dc92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630105135e10bee22d24b4d096e67d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53477db72db0438c6cc4fb16e33d96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8a3530958515f2fb6a1e34bd1534515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93295c192e6d31bec1bc438358ee36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e99e3a1cf1f5ce163aa8cb31b7e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e961691df4ddbd4fd4ee46e7456d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98edafb5139268c8f384c5bc1350f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f458f86402555fb2358fa6e766017b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9ae4a660755f47c404f2c5eb57a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c3b565d02620c2da573ff1391e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5b14759a7c1214dd32810159e8de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b121e48e75d5b1ad487e322caa07a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dbab392dc27de39e6440e6a147593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006fcd11abdd2c5ad110e84b830388526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56db62b3a5be1399b1666ebf17c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1c8345ba14b757fb1fc32bdb132b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216734a0f27218ddcc9270d7efab659529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e5a9b795f952066e566dfaa69b02e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864823ffdc917e5d03adbf81d5d7ddf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4057352fc7ab4a51597e14d8f2db4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517bac6c6a3eebb4940a2c7537e63c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f4967f2b3880082938739654dbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df5b1fa21021c057b9375217634e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5f03391ce605dbe056cd6077b49e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888435abfff732179ee3d577bd31b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee69e963352c8d563aa42f90b58c78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875676b7a8d8d5144be5c348877744d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6379eb47decc587222f8d2154cdbec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571026fcea681722d731ce809ff61a80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78b2121854c36f0bfdd971771c867542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ee15aaf64e07ae64db7e5bb4002c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61027581b8ef0943ca117a783b2b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de9c9959316779f3ee94a972fb534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa3745e60d1349435dedc8f1b9a0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029e58a894e490e2cd8777c5ef5f694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea8e12d5257084176914f0649b8aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443d26d1a463104dbc088ca076bfef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d966c6991a8ad81a7c370e99ec5dde550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307961e827f04e8255a3bf6544d003e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c4180d5f87c44b62dcf46bed0093552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a2c4441b0c598514212479aabf30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef5e09ada5533f74f9310d4d336353554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0340a915299a8463a74d3668790679555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0325e6ebed4f7362ed75591eb8ad47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fec3ee30dcc76941b69a470ba1000557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde43fca6a6ed5f750fd67f9542162558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96227e9a8b7145caa204e260ce38d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743f0f6889755dbf3e42d0f6371d70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8cbfb6937bf21a3a19d98652e51bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d9f2993de2526440fba11a7bf1a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4e6c944a1da41bbf559c99b31299563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c052e08da40e9ccb30c502132ed4f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f7f59fcc75f040bc3fe18cd1c859565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dda039d934ec17bb9883861b53753566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0afe49aa9e2dcfbafe9fccd21b440567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b377ae16d312ce160de0710a5db7fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cd62bb26089ccc39c8a1945a72be8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade04bfb235be4ab607ec33d62c82c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee671793c59bd81f39adf046c8b7aee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694b9c979e07386541320df139eefa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d419c3f51e4e4b4bbafe29741ed58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7071962e8fbda01548fe807b7506eb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9ae285fa55d55abb400c0ac369ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0914c07062cc452022b82efa0f37f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e0c40481b3a78d63b71e8347a36d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc8a40aa3d3d8383866b18f8bd538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593bcc8f4e3b60b418c68f599099bed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98c632c83d14960fadb92e1c26592580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e63c4df150085204608aa0685c5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019849db64df963ee8cfad854fa78dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bbe265ff5448effaafdb3f629d722583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76e77f1f3253cccb62df7cfdaf690584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efc44eb695c862fbc52013576ddd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a85e498e09e5899e364bef7fbfe5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a47548518c38874c30f623de253f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f4d58c0848a12163e460f7b8d5f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc4808cf5140fc7250683b08a43bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2742ac94fb30a2a5cfaafc9d41bfe5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072a0c6d3d0f391f713d4d626ef3fa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa6075cacb8bfd1bb239753f140b10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6623b03e54f218647b152b016a16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556adfc7b82177369898f408ca7f72a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c1ab8277d513490854fa39d073f5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebde33bca443f8c0373ff0db61b52f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b85a6e6eb27e1b45118179668d25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8b20134cbc10e41ccfe9e11c4a795598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf179209af827bb6fbd754a92de7f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e23617a7653ac5d31bfd3295187d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc66d65e8dc39d13cfa2765f386c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c298e2b1d1cd64d64b7e12506be1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aed9b24b11f0a4917a4d391d02dd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16fca2b25b3554e67acc8a6871af1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a2648ccd822e08c19ddd0d69ec31f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796d3894663c4ec7fef0b97a55c633606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be5ce4f11fcd623c69d4c41467523607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b60285722c4fc050fe5463f7d42f5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5620d6d7e2fc60de1fd0b983827fc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c80fc42aaa7e8eba95e0579eec1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e42ae29d74419bb2a13799997c2428611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a02b4ebe20af97ff7a15d30c212a8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed8082a2e4052d1f34aff53ee5070613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d8125c8a1334e91d316e78818ec67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a971f113e7ee8ca3d37613aa6e1a7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262fac83a4a2e01ab2f4ebdd33dd04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c518f95f8003098ec60ddae23ac570617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803af0e879e113252ce7e7fe614263f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251bfa86811505b70f3c3570ff4db15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae57903b48a79e7c518236dcaafd3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009a123852849b76898eab074ca0b39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29278b0c454bc4b91c5ea2f0040d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331761fa691bfcc5c7d54dc3172b29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d426909277488b76e548d7edfd89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf23445ef5df184485273864fb3fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a9bc762b8333b566efc4f7fbbae5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192469cc01f9f30f19485ba2c34867fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94365c89b3cbbcc50c06c2775b45c1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c1a38e1ad0c0b589e551e67cba35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa78c3e8e293ac98b7dd93d8520755b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda1d0700e6a7eaf91277e8ec01f0a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b585cc84943c7102027a49704a0db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea5835452ea42934b36004cf56db4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5783750b7f460f4cd68f62de758fe4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05af39e03076054c9a6be94cc8176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919d0a530e14a0a5bef7e02a60951d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f454cc5d54912da1bbe8aa6c7e1405637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaefc3caebc66590218ce6016b2320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b104d6f2aa7c428aa3a17b68c53b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c2030881adbbc1210caec47812c67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b389bf9fc402e7894be0c8bfed5ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d6f2b9868092acdc6f04123148c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a7abedadb99d4b809b5f83b1dade0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e2733937e25a1fcea4da8797eefd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a695db0a4a3361e75e0c8929f40a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c6d7a40c61e50e463c8023c68674a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289156eb68c55e7572962513b7839918647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7feabc7ec2c9cad246c7e8b8c34f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b390c7e53d62f5c9a6a795bd7282649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310704fe958460aa154e79981b9a2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd71bae93c7802007455f2b8a2cf3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59538311cad16c3b5bfd3c3012859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec9c84728a1ba56efb2a64e659fa6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d450309dc744322026448f951c3a4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ef2de73ab2bf0cd5a2725c9702d58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d27aca10f5e74a359cc3da2f1c358656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b32d6e14973c43b929ae46e0a255657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a430c029bdc8f547323e7754e476f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5da9c4c96beec4ba467afd3265ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321225bd85b2c091821508cadac4928660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9177ba4dd1cd3427f3d34ff65a843c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35edd47982641815853dd5bfe20d78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fa3920de46efcfa009536120444f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb498b93a7571acc54de778fd06919664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662fd0d61476a01836712cfb56605a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafce2e7a2029bc475be9c833fb125a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7125f5e28160a772f90a78cb5b7ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a5966573e892a6bc5e3a5d572ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eda018c29fc86cae9d7125cd2ed0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff5acf99db293db6c77f5784070aff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02219d736fecad35b436da72bf4f00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83640b1aa45615645df7039b623d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ddb5921d0dabad6d5d699b1a87cff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b8f249e7ad956c88194b54cafa69b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404e584a4793baa6c72dc201956481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381559518d26f470302a2a8ccb37f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba5242007f8511d6ecaecdc08838b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe6f2265d4c5d546bcbb18cfadef3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265be55b8f43e865c3144db698504b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5fbc79280ec0ba42044bf61d201ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7876dc55f83772c754eaefc82c357c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846dec58de088c788f4f74ddd16726682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0ad551ad82abbfcb60e60a8ed506683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8857fee6fe82b1abe7ad2045445fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ddb2d5f5b55351ec2aa998376f454685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a34091bcf78592dbf3b99a62452d78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781858c671f87470ff45778a0df56a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3375cd30d7c3caee2e58788efda94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def552e097eafebec96b176d9deea401689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2fdddb9b93f1e273c9dc16fa17829690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57dd164963389e4f0333a46db472d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167d9845ca8436a7b2a0bca88ad191692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcd4894630752145da16af326f185f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851645ab698cfa9ea07940ed56ec40a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2cc3bd181b6b4f301fcacffbab4f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c7f7a3bb5e6d7e91f85b1eba4b6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d331460959626f6c0aba2a57008db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20eac81602c679e7061510dd4777b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dfa8ad5f5f67a1d7f945843c7ec40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8433b36f241d6e5e0a846c3b3063a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2608e969e36e1bd88444c84c0683f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ebe83db2e9b279f9da9a7195796b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5203d8cade1f3363f7ab2e7c5306e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420777251eb2f4a7780adbb9b32a0f4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591153026bebe1e9953f63de257eccf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea3b8a0de5f4bd8d48989203b58700706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6ec6bd41d2275bd6f65e279258126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d620df07ca0757b3e19ca6275e80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8bddcbb7847b1a939772eea04473d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7e80a1b26f5557dd6523d7f9565a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc378bd49aa6637dbc94e5a6676ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331815b8a7ac5257b143f53c239d91b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9dbd0df9abad809cada36eb6889cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe1da9537b72a526897b1c5b36b94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331aee0c3f7e06543c63da770d6ec94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8c343a3f242326131ec98ca58d34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8ff077e6320f8ed406c72355cada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856bb4be88936edf4eef69b54d62675718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ad3bbaae7452c8b495798c50e71e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526d99c860f8007e88291b8cf7c24a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1f07623e1c7c19be4480951d39a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56069d6a14071f1375c924279af17c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b32beef56d541a63ec7f4f1b0009723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc6568305322de5a760548f6d096e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634eb0dc03208f37b8f58cbc6a935b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20645b6182c4e8b0aa5409613e8f286f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab68288719f20599d98cbdd8dd32c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469e40df5affe2b862a1bb88d4ff8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c099e67777896258a0839eb180011729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c869cfd051f4baedffb50366c5a3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69257ec9755535cae801cd3801ffa2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb48edd767d95a6d2970aca4e32ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56896e142aea8a1a1fd558bb285fd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a0483f187e220ade30cdfa35c37f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc517bca8947abfc5b7d5dc5ee5ce13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d3ff854984072f0333338193c1b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b607d53ff31028d6a477b4264c14be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d841d8892e3da5bc76b7978057fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f670b862368f6936ec9127d2a15de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008926e85f5a04f1a6aba278b3b6154d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9350ae1c77bb4b06bba08804fd3d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd81947623a59660920addc7dadd8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59397dd05e140bb950cf0e676e191f73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef577dec6c12869f1c54ead65cc2ed4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff7c101799409ceec5f5a30a7cefa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ed8982c90450b16f625317eb9c3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e57cc63a8c6a592bfde040f9455e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a57a1b29f4fd5309cf4eece94104bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c4ac951ac9f5d04d2c4965483705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9fb58a3c09d0a1cca121b0abccb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff938e47d4a4719fe3d34a7cb2089751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ea4490aeb633b65edb5940e1a1ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270059dac994dcf184b7d8e4f65a8d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8fa35acabe2c904d3c7f2f916f19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e35a651908d55b0cde163952e1d02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7eb43fc1e7d4f554b4ea8c4603242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab7c68522258aa089a2a49815dd68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb38a06c097653a8607b3abb17efd66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fcc2874b25f04453aa1bf8e13258a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43a8849e2ec694da7fa5a71917622760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036caf2fed613ef7f34456f0e5ea9f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3731952cd712f7ae58b42768edca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367ae3d4db5239550163e49fea3f05763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7649256a986df4edde35cf09551f7d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e979e6c4aecdf89162aab5659f88a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786fc7b61ccede30c82f62243e85528766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d840a22cbf63e63a0f1b7042fa3a991767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eae0b534b3e03aade632b315e24ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c480c46ee1932714b89ce276a454769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5269379ec116de27c50ff5fb7a3d35770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ad3df024567e9a2042f182c9eea8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d628513279c7f59fcb1feaa07357264772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd0dce6052374abe34652dce1cfa4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c116e4142bb001794e7fc51306ccf6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049802ee34ed7e643074932621640cfd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b761868f0e2f1e8c4cdff01517be2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263c99cac2c718f31c3b18ed71dd31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cd446da12d21389db0505aaced20b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4f703f757c5dda61381ac83c4e856779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9343144374ae08509dde0f178bc68f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4c87fb621e52c6ef71d337679ad5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ed0541b9ad0080cbd5ca39cc095e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaad81e877852b57e5366adbfa6389783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb55ca4239043fcd9ca62785d7e833784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c41d18756db11d171ef3ace56a7f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675c4be09f7b092f8d3f5675b83cf5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee2bca49769eb03a4c93f9d464452b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbafb08ffa96825ca05e4f9bb21dca7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e23f7f7c4d93c807c36fae58d7e2c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b18719f707547b03ca1652ab14cde5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cbee5da20a1a44e9a671157f9ef9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadebb7739f3e727b14da37baf06ad3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1cc27055abcfc1dfd75b47f2901a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ffee4770075d8144f37b7b1f5e3e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d76d75dcc4a448cc2ec26b8919940795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85004d86394294cb26fcf115d7fe92cf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659502c2f40e759c493f9c8a3bc57f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42bec9174603e7d1e0d73efaa0386f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201661308b1d7f2343c0997908226df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd38ef4d12fd5fa5d36fe71899d92800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893809dccab02c6ce1504c6a7121fc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a8be26a33be87425bc7e837be0b3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fad91ad83929999ffb6315d5c9d6e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb5846a64ef24d84775bdb9bf628f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5051629b5b18340e7180fa4a203ec3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b789be3bd051761a15389101d583ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7950d9eae52034b110bae35051acc8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ae9731f3dd9ea0b2d671f7f728d8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff55dfbb86feee3471ea962a9c2e19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f9cc0248c292dee7b7da22303a716810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf714078d6610aee0bbcf8de67203f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd39f92ec1c496d8131c7b41d45fd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325f99e3a7867991520aef05cde7e9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf792fa5e9fa5c7bfa50521b4a873bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2488fcfc137402e7f87c4d587b45815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7df24cc6e5343e4e6a03b22150db7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1451cd1efa24f2d39dd15dba1a9624817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce905b8ac2a63d0228237a6c4a4db5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0aa31e358aad2f9afa6adaba87b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a193e98de91962f96ed332d0a9ade820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba678cfcd77eaa86ca5366f5ff2bc55821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65e1e4b64f7e9f0066e5f454f6a66c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c798451d236a34ab323cf94d3da65d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f690b3388eb4ec1c2915c92880e6ef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4364d941ee1dcb36fac1efcb00e7f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c074b86ae0c6bc8aae3cf6fd9b207826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7a5e8c19607d1f8a7087ef76892f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2b1c26b29b3cb36572a1b5b2eb7d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae11ab30295b52a09394d72187e84b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39eb5f196e421749bbb7e91ad63982830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31f454fd7ba7d5a93aac4ef1f7724831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d9a62d62f48cfb3d5b70fd9aa1e08832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17fa9c41e9f3d4a7afd536f9902a9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3b18b5c7224de55b1b5bd62ca9096834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142ea0bfc493db149e59511d402456835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ae3f3d92942d92d12caad1dba19b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904229f124ec1989b3a316c20d1dc5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652064f96636f892825743bf5b47fe7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777680fc4f6aa16ef6f620122b567161839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834a4f677aa65f2034531a43cc8ef4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562798c8186482ca8aaffa9e751927e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384cbe60ed20e5fde289ad016779724842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419dbc00b516f11c56cd8a396648bf9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb10de259ed061627b2873efe3af15844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af685e28c4f16d1fce2c6f7f15493ec845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fcc4f7675e13f9bbd89ee2e73ff70846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188f05728e15a4bbbab5f1030fd48f8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f63595d293f431ea7bbacd634ad60848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72cabcdab5ce24c18e60f2a04c1c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667455baa5ead700e778775a692b09c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4ea25226d5cae8c8c09fc44291dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e1fe518ad8906a5169b3479bf0f1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e162923aa0bd49ebdcd9233559c4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02250762ad218807727a5bcf40529854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ea2a30f3b256d072e1764ac2b32b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c86048cd90fb6eb0b3b4b6dc0c51d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f972a432ae0f24ad7cdc48866873b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d404faf8681d241b83f8fda4e1361858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904601c5eac7826631fcdd38ef31f4d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980febc5925da340138aa2311d213f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17bee11a316e55f851c7f8ec53d63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948354d3cb18b83ee6de47056e6e677862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb57c2a5224f6ac9df16112d51da36863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d17340f7d4390bbd4b7d6574ddfa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ed0341228cbfd11da8e1c00f5042865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b37cca0ee5d9314e5f744107db9a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988abf4eea37db1562c0e94d39ebc02867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38a697832a7ba702bda5a213d83d4e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623266319ea6d840d3637e7a859d96f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91465c2409d9f5d4beda95e347b4d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f2a12b7fa29cad559176195aef71b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad7ee5afda48e9e41922e2d1450c1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e224c59e23447633ff5929dcdc89873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa29f45f55791cf23193b18055c7275874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dc23bc40dd7df5a3f4fecc5b21858875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8767490a30acdf5afae7b6d08570bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef6c2ccaa97ef0dce09db442e6e71877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16f5ec4573fe033fa2a5d91cfa5a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d697f47d4d5f0d3cb5022033dfdbd3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1caaf0027230fae1fc1c3765b2a965880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f6168cf392db24bb3652500ef2a9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b313eed88ae1dca85f0b936766d5b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7d7d336dffec8a710f4773405146c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bebf4740b2095ff4d85596d25d69c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163491094087520672f8c8b168f327885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17e5f891b5b5289ee5044b284598a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6127538d0772916029d05822fab3f0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a125514eaf825133bb6d32895fcd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9992628d40f5aa46438f2e33a8769889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267b4cb6ac2b03265ce1dc6e029fa2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447b4501a041df332c1a0d76444e791891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd809cc13b8d632d0796ab0576fc936892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be1f115a1447fe9b4baada9240842893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac71cabaae553d69285f6ca43ad7a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911b306de713e7278cd29bb854de44895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0860eb5cad908b9dbdd00f9b42c5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ec849475c9192ceb065b7d8df10c2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf82f3237daf21fc98460dd8d7bf6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc45464de1b973708a514ff65acde1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a509dba09948279744ad504e58cb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57482477f042a86c361c04a740df6e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba866d24bfce0e0832c9a5d021f9dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e502be29779feec1ffc0a7045fe39903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22689d3de627d88812380174f40aa87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef9ce5c2f0155d206906a4d9d1c3d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865afcee6c0e13ad6f0431d9e091db1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3532541efe6cd20c530e9131eea9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f79f2ab95043ac908ca6f3e6daa86908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb5ca4af971a906b9334776d9353f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6540b3556a34490d26ccf2f66260bd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b2dcc42584c1ee6da3c0974ec939911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed4e8b08332f389adffa079d24b146912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bedc0ff257de93171b395ec0de883913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba9930a1509bcfc03f292542790f8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496f156ac4e0180f7f5a66fba2c3c7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89861f19680ec328e5c8054468949916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438bbc095cf2256aaf58e19d4e0d525917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b67ec7671746336d2df0f83877378918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d12fac8db2e9b47f0947642b8a26919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d7c64b45c7295dfe533f16891c8ce920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7732ee57111d07a0f706b513d4faf2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfe840f7431f33847af9dd228a8cae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d64ae9128ca7682239b4bbeec154b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b41d09cc9649f98dd0dc501f17f28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0425560ccdb0f8ea8733fb346e0f356925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6598d551c88569af97d39df9e3511926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da462d8bc96625f39e91cb8f7e662c5c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962173dcccd66d36be8fcb5fcb06cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2d9cd91a4cb5f72e6987bbdbb073929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17230c2f0e4e3739a3bc0f23c69f5c14930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cff7205e683c597005746d52cc9f4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cba5b14b8678ba65830994b671eac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291b71a76dc2d191d43553ce959015933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf6fdd5a6a295055808808609da2a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8886d82389e026ae6225ba6f306c5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954beb8b83088507951acaa894258d1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781471039f1e00b56006f136c720cb9e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610faf04faf648a1b1c3fb58aacd1a8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc82410ab9b93cebce18e04f18113d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276147643b1b435be5375b9a7821ac9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113c5106abe18fa894d3db31e55e60c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae1bbdfc32db7239fc0ae42d03807942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd054a11e04b65e383ac32e29561df4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700797508fc561900db09915ec046d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023842665b3591dbda8546aba0e3339d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db657137b35c19d57868d2da7ba1e3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaff335d22e34e0f655c79ea5308f7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf9fe07a7211d8c75c249a586e4d78948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acce4bdabc6084b470c44189f80360f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d04a39ae1455e144825dcd52378ae950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d32fe4f5348435df352d782b7e6ae7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a204b2628f2c59af320f749e3906cb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e43342c37761daef097a15d34e912953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb8b40b4d5f03a11abb99e2fdaa3ea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742d413b4023178ee817e04f07dfea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060b5219e014206c13ec4e831673f78956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33d8052511bda1c80f23706b484f08957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032e89e46a8444a3e799d3ad614c86958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae4e98290438763db71457d23c4c0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d7b5b5a0eafef9de3b78add2148d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a876776de559dc29c09ed4f72e4f16961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225696fb56c6aa1694869d063ebef2f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8aa3a8d80008baa99dd155779d673963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808f01c39c216e1b653da80cbe7548964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710aef34ee55dc083e1c6f9935bcba8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a1b5a62945e048b01baf251684611966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149004bbb12b9a3954839388e68cf62967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d29699586668435f2ec3311d5c32968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62af58def8175f9f30d9b70849eed7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb60d00d2fddb52f815eff8cd025a6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82159f636e7087e531ccac405c8751e8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccbdc7847a3c340ca12d3f31f2509c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d0fa16d0ae73a10423855603a9c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a240d2f85a6e95af991a78cbad19974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1370396c161b8707c4fa292d5b606975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d42274b43f4b01cc7580435a829825976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50865b2be705ce0b6929b30a2f22ac977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>