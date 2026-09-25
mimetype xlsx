--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864990b28169fc4f3c6a467434e689d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2161d2f5a73b78ba595b042c23d4902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9078950473ddc9732f2b0e5db60f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0f40d26fdbfa0089b0aa0e631fc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded7858778f095be6d1d96963182a435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d582201e249ef568e901bda30c0f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc39a5193c13b06950fc4875ae167067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34248a9092656167e3fc121c3e4c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74b497f287db4990c18d771b5ba0949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8e6107ea9f61c8907582c1d4344b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340855d762fb597c9a297bdcf4130411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3e29d504f1c797ac558604e9323b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca3516ac03f376bf648aff02066f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975f751320dba39ff540aa3921eeb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580760f76ac9f4d4c1758398bba61cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142fde1e3d5d0b1d55b8154aa10e73c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3388e914cd2071738ae65e443e1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b53bbe581f1639c7150041c8d205c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e696b44f16090ed7f843605f7f1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1d5011db1dcc2f181e8683d8eaba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ee3b789a9c5ed3b6dfb7c275f3e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59c9d752e2306b009233ff03823a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e8036bfc81f06719853f8736255123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd2d512bbb346fa7edb79eb6c79f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1376d6a3730897ff1e3601d8679c3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5960559ef83c93c2e041f0892a45a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56d711c00eec89388596292be829c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f610de6fe77e79f989ab4c3828afb2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef08f3ca7949d15c1670f8a7c0c09e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e42655ad1da44579454e8867adc5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa70411119e030d2accc5a24adacaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965de4991a889d6fc2724b400768affd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f682d3c0ae969827101a16117b78733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a60be3d57b9c25f0cb3468fe014d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226ad371724ed393ec33ff1f48c5a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982fa20392d13c49568b315b6abf00a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329865c3c72084214a75d138ecc20d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb051fe9446571b7ef2a724ec9e3d44a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d89734fc7bf2047729866e35c3c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458754e3147679f2e1b5f32a827fc5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4e17af24314b4125584ea87a648541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635830ddbbce933bbd52fedebbc516b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a04c84ff8f5d8dede01a74741de843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3545bf3628c17f936ce21215709d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528c63f2757599f49a6b4186ab9e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7f2abda4e974e0fe62f5724de161346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c1683fbc2024d0e9f492b590719747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec44a1a645c277b26cc32540be00348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ac9df393c18a22e2eb7efa339a9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57340aed16777658007f9edd647868ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804b8eec2684e3b6ea299f7aff3a6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fc6c51f21da0e29e68cd3d71a2a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7902a621332148b8a08bece72b9a0a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27a51bc42927953db2c66e1bdf5a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890394cb61fa2bd43f91ab95939612955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ddbdb7031651887bb52f95f04608656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9dd5a3d67672bee407cdde9de3e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe6d198aa0e44d49d92514e04856958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c067a40772fd4c7dc5f2bebb2e907d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2461f1fe47ac85762ddd8e0358969a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e3396558971ce77f69186a2a758f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120c1a2b8f8ec03df04db67e6a5530f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6745648d5b1f10033a185ee13a77e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e80db8f8bef2bb912012698bda6f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f76f71fe0ee6c2d765e77095ea6bcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8905acbedda57a2b1cec64e81cc85a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e1defb91d2ddf0149381dc46e98aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471322f838a64922dd8f9cb8ac53407668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4afec5051c09e5b7fe07454b41ba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2ed2282110a8e929877a6f7d8a4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11e48d7d91d83c0422ddb4cecbfb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359731dbc7896188550f58e69b9f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684766425dbf894e4b0c938fc1fa6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5053c4e22cd37c573ef3462dbc7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca898d1235cc9f05876b8bb2b9b91bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0306b33616d49cb60f9727b3748bdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7c8b64b18db43b0d281a7263389377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6e35ba8c43e38463cc2d70abf7f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac53c4f5159851cf9b3ee7477ffec5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa93e82f8e0a1fc2b5da4cc0c45534980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df073ee8bbb80fa8a021a656ebf79e8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6284d5e6648d95a54972a33f745c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905d5cb437177006145a19f040f96f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6f25603a2c029f185700b628aaf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b31f50cc9ba0b17357c1e653dcf8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15abc98a17604583721fd5fdab4ec8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2793e412a0b9d3d9f8232f2219c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd318caebf7551292969decdbc28def88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01870f5f6860b616d57fe58474858f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7602de6866ba75f27b40101b2523d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a979641460d63e81c1587557092b8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b7c89a13f1d70efe4dc56f1be65b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c27d740faad47538b7e9f8a768f00993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86260a072fc9d44680fd3a1106c2f3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7fd98cdf17553d69939948537f53295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505183f3e43a92fa91ed39247449b2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b11b0cd7679197f1aa28f39ae612cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4e509ab34fe5f42baa3061fec94098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d31bac930a68308c1721ce1bcbd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c369301a41a90e50adb89d1d676030a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278ad28ea19da1f3aab93f476da604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea162cad895fc8effc6c448edd970b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2dec23c84f7c3619dabec5b4df18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190fc7488eb0a9d9a44ef3e4622e3fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d5f33a519870a5ad3c1652539ddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f08568d0543435c00eff3377c5099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222d2d0de2a0aa5c451c0bec709f3d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740f3fbfb65b3ba378c123664ecca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa2e699f3bbf47dbf5bc3f4921fe7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7091b865b1f3ebaa31d4ced90e79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509eb6d6d00551cae5c39c01e783de1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13230474a374dcffcef712d9ec856112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49bfe466520bda09d8a27ce4a87d38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d00d0d86a5e4990f8e1331b75a085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bac471e31979cfff29ca509de67db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b128213a19de9af0b10f220449cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6277701401f7b8db201f9c757afe4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b057cc351a913594d67f5fde11bc50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54967136012424fb3c58fa9ef3f21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630d1698d0bb3d2115306211a89e7ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f22947f72061f601eaa33df9a1e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27140f530bff0859c09225a5a4fba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdabca873d67a416b2a43809f50387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c000d2c71097dd581aad148e6091124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c186dc9f8d9fd3738602aa298c6a2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d75a5ec00a7ee05d744a5a74d402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfdfd286ca34f92b8defe5a3f95658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c34434848dab016e8ced8ab90879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cf18691e357e3947a7524f6571506129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653229564d537c5cfac61a48ae0608d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42ab77367f09a6493f5640a4b699a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4228520868204b150355b99d5e1466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997e6054186f562f8eb8cc7904cb0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf860a1d56da37fdebe2121cf8435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004972150bf680aa94c30bb608efdba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a5340358cbf3e7f19cecf5833e310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069aadf0a03308f0436d72e494c753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597fe87eba8a94284c3f1cd1d1975a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392991152df9bc8e5f961bfa9c3f1413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c704d0b6ffe4d44218bfa767e8c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d727bfa69395fdb5b1600ce61caa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368201ca4946fa70a150af661da8b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833ef30a2588c5f921ef1645f1654c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e281f05de61147cb5855c2c2da7d4a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391370beb96b8f7194c91925270cf33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c5424011149dc7e172e881b3e44b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca086ba170ac2b0c5bdbd1394ad1f16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49a3c53f95ba61baa7fa1f4cb6456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4fd687d21d2054f4a33bf199e134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ac3616f4537fb606fa498c5f3364150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5f977e24c0f159dec0029e392dbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae36b89ed0daa0b3da1f225b7540e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da285db00ebd42907450e407656f2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29fd56096e3e4d976b301230569194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d405fb11fecc0fa9644527ab56fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85494b5bea7f4bac8a4dc4bc0192ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0450a7baac2c1766c590521ea4f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5bc31046264808f07bea097f08d5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298decd29fc12c9c1c202004be23da7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02c119e03e8f68c55e317c5af54f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d349881e76fb830d0361242c21841161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3031d57c731d821591a5484d3654162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c64b67f0ec6ba10cb21d2c42230ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73761e1760d91b6b8567455654d9d56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7bb803126af92f2fb6b11ebc870be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96e933685723aae2be73e7c2e9a79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4651e122b2425a30c06aa01af6fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbc9074572622d2c26476dd16ed1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffaff5811f97235db5a13fda5f6f7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2aa0baccdc1e70d4f85519401f4e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eabe8f59d65010078d06a718154db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4656de2676910a132968dda1c38522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc6e66ff4394536a5820e05960c1c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d0f90d11f7c998fb07f8f9ab19f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf668287e96f82ce1778873adabfe5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192816fe7dfc26aa39c52321354424a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9b1b5a1ca59ee5235e7095edf556177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13876e4684d08c4b43bd75b2e5d6f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178dfef09c7be89ee8229dc8f00e2a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b904166a90e26b0ece687399b2063b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490695f9d092fc3912671a66d5986f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b581b2abb1e8e69b7df6aff1110c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12034f3fdb5febd33d5d993b72a7d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5334b578c44b2e9cc88ba46fd4c55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e94a914ab81fc62c3778e7dd0589185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbbce1e445db537e44df18312bbd67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843a8963b24757a9b54228cf740dec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01446bc2d543f8793f327808b93791188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b076a1cc5cc3f57c477013f34e878189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b9527d364d57b4b14759fc94ba2c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7337278810db9fd9930f923d8601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041781f4ce973ac6a984ab7ed0373da8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006cd34225281147fdca62d25325d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b0558008a4d9c3775b071998a471194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979316e09088acd964c49bf8f40113f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b66aa9a768dfef4a6051103c89f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd240f99a9e70e0eb02f490474fc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d774da587ddd09993a3f84339b5c00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948e062766b6c88770d90b2a4ec3e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f617734fca59368605de95f85c0e39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278192c50cd7fa7aff70b2c5e28e7a8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406eb21404303164eabd6b727bdd0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb389c426582fa67e1743902ad55f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f8f7fadbcd70718d215aa6ee793a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299018f8a63164a630a9da2fd6080de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890b4ff0de81b729016063e0fa95ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3fc73006d68ba9912d654bdbc949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547ec8e6f647559f5f577b1e49ea2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbcee840ebd03e972f66bd3aae35e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd485564b86fead558a17aa28535e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a15e7449798e4232fa1833316f287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288cdd48bc911f587776c5d5182bfca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d006986ceef66a4ea10c2e425190150213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240854d46267637979a4461c5043606214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2cd1d503e252ef8483b23c28ace6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76713cab8e2f9fd23bfe56a70e485b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978b62a925c611919d582ea47a7ea9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d2c4ed08e168a07c16d9839c0536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a56d05b0dfbbb68db53bca9dd2e796219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4dd902b3d8f164e8b00d0a97c999220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0743eaa97475495cda78c3dffe85b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71066ab333e73f9441fc07f47aa46341222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa571b5337a41472d4bb254826686d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3447317d340d0a56afd6c40bd473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad24df73b527e11c9987ae09ff2c0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f7f2795bd866b8e5fd15b27e8d49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b042b84c478411177c08e3f66dba7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca545be1a89e5218400e69d31a7dec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3ab53468813c264114872a75eb04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fb0ef72010250708f116a644c00e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76893364cfc1122f37d07bd6c1fe50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942445286a887a01d95eb8d35abcf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6431d7f601b3ee976a260c89bb8312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12876aed086b980955b08c09a715efde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597316c69946086aaa988bff06ca562235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363491fdbbca33815da881d6f3b63db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92b9cdac10709b6daad741ca887b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9461ccc49f7ed409a7d73a1f3d9c13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6072b7fa0be3a8b869bda5a0255d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b771ec63992b43fb55676c8595342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c831cbe5018a67332545f7cc268309241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07046a47351f5538d103e165dc95b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4b917987ff26c660d2d65e4d42b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08f38d46b2c99be4ae50eaf5bc1b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291e3c765a7769280b99e34c5a27f9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393deef9d909574ab4ec47d19f8d2505246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e304111a7ed0f805cb12feeebf7907247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8950e7dbc821116cee5f0ef71009f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95add9145171bc65758895089f7a0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90367fb4f914e6e39a7fb7485e91e1b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bda2802a3f799589fc58f355d3614251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac526f10edfa94855874ff5e194ea02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a862fba8d7748ce81367db3a8f3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fae6722fefdd0db77f328d51e6a3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036e903ff9879b1027f7a86f1a63c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e00d4236bab7206df9550d73858e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e135e35931486d9054cd9cf6e54812257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea509e29c158f0559cd3ba24d3131e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8ae8e1b60e1aebac62792d09d4c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c147554880d664db30e6bddf5f67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76628a18d019dd00749584c79370488e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e98ee18dac82352f720e8d836213262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edfe4ed4b40dcf1bd6fa6b73c882f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d179bfe605eeefa0061bf68ba2a8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e106c8252e23f2420f3cd1bc5cf535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587df750b9ded69ab0274c3389a1dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931efb756d8ea5479d8f156007076be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce5af55990cff80c3c1d9e9fc6e32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b79d094ff0452e28e1eb70d27fefcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1dc89abdd48ceb59799143e4c7a5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3ac8702c13ffb8ad485b31cda53e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cbba697d4b4700f423b9e0c5d132a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302894ea36bc43f91a06eaeadb8f288e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb44a29adaae760b463b619a022b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949cacf74c76b34f18151103d4a56be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236a08bc41985523897b50ed4d8555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffb13e42422075a4527128e2923978277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec263e92d6cddbc1bae9503bbdf6aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93b8a8954a25bd9024fd18e39d547279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd359ac80566c6995a7cf47f477f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed082256cae5239641b837b77c24ade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54778789dc14dcdbd5e05363aa09778282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74cb9f291d2a7a921ae3ad01a5658e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb45369e0eeb69b9d90f5c69ac381284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ec334b044394e29f19eb0bf12543285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870059123b6de87876e20221c73858b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919537b763f8481a5eb9997c4957bc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21ff9126826278b175e05a4cd51a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb63472c4b7ff46858a01c4037cdd58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b952fcbcffbdf8aa7a8d2a5c5561290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751419817b879b9073947e3e8ea0c3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46bfd075b9baaf4381637e13b486ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef58cf89b733e386a03229e58325e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e982a059f2f59870ef92599d32b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef1cf9ed6f2623019f103b1c4c5970295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d4b47e6c525d1a1a4e7b21afdb5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc40e3be6908df023505c089a1db5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81db117462135306e4d1aecd1bab19d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab918c41604c71f766551600999613299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7a5fe4d46d7387019a5af64f26a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0da03a7eeeb1ecca5af99746e75bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be789903565a500a2b015c57edd55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba33ae9f25d796c726d3683032b86e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816904198b1e3351468d6b814d26796304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52768c5bd0ac3421ae75e249aef34eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4d8556cf48430a06df88f8ab7ae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2443f0b2af574852dd6dbb6a77d16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547197bfe1c4a2f3a65ae7512ba35e00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162dc99fe833f5d060c1402b2b2893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1e2ec1d2570eeda367f0de44c8da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4ebde3e6d429e864f5fd351ea478311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c17ad0bd152365a9e78a9c3e259bec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89c9db4059edd4158e407e7d959ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac864d57b7102fd9bde686385da0969d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e06a82935fe81b9f33a33c903c17b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f270dd34b00b36d1450de4d186770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757450e09a1e7b1d0dde8b2c3f154977317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654a314707d68f3f4f3918da6b2d35e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c285cf4a1d25477329cf16c0cefa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24093246e862a750b72a77f96247880320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742837fbf2123c3715a22025c18dfb71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883fe1c1a66a2565f4b580d5ad3833322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6aeecfad799cf9c0191dcc379fcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7a02a1721741a4eac3d886a793e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e82b7f8eb4e01572d67982a22ddd09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7ba1ffeb69fe32dd8f2b80434f5b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9928685d5fcc4a752942efdb1901327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c36cdcdaab673deeee5379d13cf31f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f45d4737387ca3d33d06560aafc84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857e1452757cd111a960bb88149ea70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a7c0e77913bd15b400bddfc87b9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25cd9f4b515b3631b703d5dbeb33bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e0c0608bf80e18e7d8ec2ce96a77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76e6c84429f8bc5b5b4d0dddd51001334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281080b720287ba77f5c0315e089ae46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ce4d45bc2bb42100e8cb1031b23a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1165d7a62b4d8a3125ec35211cc44b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0fa7c26a0f4d2a6d1598d23f506a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaba791b0a561bc676bf723e061647339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967e29ee558e94603bce15945a6042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9dd3434836fe77f10275dfff3e44f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d469f5619e788c7911471d88988a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2baac2f23b23074843a75e7c0fafc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8620cfbd6a3ea45a0bfcf78826d5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0224afe5541f9ee916feaaa3f2b74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f71aa837d9af5ccbdc66e217c3cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61a994c4212f8f03e50300a7d7f80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af1500dc800ef2ca6a8d39d4d2f2d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c0055e6cbb23bc7b79aad29dda73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976218a14c4442d0b7ead756af1cdce7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed27e28140cd699d3fde541ffe92905351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083e132b78b7ef185fe214031a90ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa954aac55d984722ec3af21fb8bb9ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553e227534f035f35c87d2dd4c4a2f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe8bccbf46a9bf91e97bc3ad28fef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7cd6024becca8f05643a2d268d835356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba9621902bb3ed01a7105c6dc672c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818d2834b8085cf352d16e3fb400ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e27662d0f3ac205fd04ae83db3740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f155ed0ca00dd6b449c5f083ed5fe6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece68e944eeef468d0cef3b11ae794361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d82f23aa470ea60283d2f8294651c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3326c3e381d97ef4166705662b0ea8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e7f760b4f75514d0d288a5ddf3a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5cd2d3c6280c214979d4e37d092e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bac514cd3953c2fb1f011c1df25ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93f9525564616ee8de9689d5dc486367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c171e3f6f571e768e3344c568c94aba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a454279b0fc6f1cd4ced212a01942b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440bdacb25febc92705ae68324d00c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7791518ea003b1c62eaad02a2bb942371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b8cd3aad592547b519d88a63cea2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdea16bba5e6812641ec8588b248e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d2a945387b3095bdc6cfa1406cc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05bea889cb5322ea37da10536e7ae8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf1ec7b99e56e4a03c4e46ac7606c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bffcb42c39d12c395bb0747da7fa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47b77bf8263d88f0ffb0f08e31964378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4be6ae75f60dce3b97525f233a2cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23772317207b02be59e192279ce3c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9e3fd32a7308269afd9f8de9c29f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b99123aeacce8f0673083923fc22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbac084fb7142c5608d9f9931b6667f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d52631a9529a16a6be593210d1413384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f05ab08d5573e0dcd99f13dd8ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae89e4a91d1327a5a485c4868c714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b8d9619835add9cae5f5173db7bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a6ed09a956bd5980aca38aa1b4e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3851bbb59ba7f1b9925a3ccd2260560389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74082759b9e7c59e51241d300beec50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac9e597557749eec2c332fedd7edf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb864eb5c77ce1010ff6e4f8cb59b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc4208972183eba88b023ff6333aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b0682e79979c8a0d8fbab778c9a8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef47c75f46fcc9de6963241a892760395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ab5e08671b5131ced14dd905534a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d568695b563ddc3e3dcaa271dac76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267e9a5cae59e6641a9af20ae53f07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4efc28f5e8e4c26d5185bdb94aaa1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab78a098817db34e1fae94fb3d581d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd69372cf54c0d06d631d694d614ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968eeb52615e44a41537713be005fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e05dd1888ff7365086f3984a3c53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afcd6aca2ff668222ce04fd208408c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4915ccde33985538418b30a353002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27233f31650b632fa54ac7e0d6f8dc5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd093d31ea83c8e5fa304d4b95ed73e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c332d92dad960fe3d4aa06c8cb8ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cecd77d4693ffdfe0d9461eee670b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5850bc3a815fece03e6e4286daf5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832598febef5daa1008338dee4291a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb001820a1f20c8682afe5d7700a76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74617b3c7551e60e9975ac04787f5aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d371a75396c251d2f0fc1c8ad13f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bfbe44c9bee446f4b359cb5dac194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e7a8828d9b9b3dea7da51e3d6cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f18abf908b5e9955e7f6a86e6d63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb7da2b0058d65fddab7590b9a920418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3dab15940944f1add233cc79e41e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb601915d708362a4d17836055d18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929bb22d6ed3168a6858c223d8bf62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec3a2cf814ea2f1930ffe4951bfeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0808ad07c1bbca18714a2dc49b6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c50ace12c6285c353e7f26e45e18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d25b0610e1f43e23e648d4be10aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c9d50c36cd740b2bd1348e5a33d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540ac5d3dc7c9804a6ac411aa3bd0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf9c428dddc02991da8d00e3618755428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbe19ab275051c31c14a2f5c5a00a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b05b51bf9df1c063ac9574e19e3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c05626e1774c55ebc946ed497734c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4dae168339cce88ac0b3151ef761b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0cf72dd9b153c3bf407106a7992aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e034a56719b9d80dfcf228c921f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cc26b9016154c951f1784dc32613435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb756f45c76a3906676ae656ab14f54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931bd56450b6740be5f43f36fcada47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4877e80f0cdb5a34b443292036c65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fbed519ed8033ee17e76156b30fcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724cb529ce1b88858beb0b4f127fd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71140693580c55c7944271259217da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38bfc334ddcca1a7f0a79fcc88bef6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd766c9c9fc2fa47a94e040d8522326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee44b023421a739310bdd731b0908444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a25bdc666844480b4d601c3c8279445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad0c8d98f8dadad465269268327ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278778d63273f3f8e5511e1fc57b7f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97365dbed177cb13b18f9d9bf6f68d93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76c7559f8f6636f8185dcefd9f34e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f2e325a718020b6c8aa6162111422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773da2aa5b598c2701412c8f39638f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554d7ca69c3cad57ba841cb965cf22a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15fe1cabf11f44a90236e8de9fa56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db706038daed9532e452e562a62251454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27035928bdf79d3694aa1a04ece7294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a49088e0b61d612af9199538fba38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f2509204f3ddbd72e26d97e43d72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517823803b8e42ad764bb425ef4de4a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229fbf542036add556cf266d7301f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262b513fa2fa32bac8116b4d04c66e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c24ca91a22c039683b27a32442df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb80f5e79bd33df59011ed6484bf98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486fb3fe18d5dd156f8359c88c3cd92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a1f58dcb1bb2cdf5c30415b59a0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2dcf3cefc18b8841bb0ba34bf7079465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee2859a13e75f20b4df4606e30eac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b2bc533c38910266b55d52ded49f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ae4ab098a7ad1b3c17bfda734ad4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7571d8db0b71471ba19ab2e358244469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f1ac3090dbcd84c416608fb4ead9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426249d169d96da3437df9cc66452e07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142012af8f25e050126fefdc75d957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d18b2ef0e8c64598fe1cc76cc69e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675eb4aa325bcfb445b482abd2d9091474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e26cab207838e0f8eb7379fe08c29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558d9a2263a9b7aa5ff59004f37594476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa19fb0108137f4df8eda80ce610a84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31622263017e634cdf54ae47771bfe6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559edc3be52cd939af984f5ffeaf17e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567c9fd734c56780923784e8e8a707480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1c7eb3684c86e7c2515391c7dd00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677244b7dd280fd881d354d3e908b3f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe4bfddbd529377857c4961be4f132483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad255f7afb07a9d16564fd429e069484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630de74c81b3309daa8c7bc4d9ad73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941920e1ada2e8edca87584ae6a61369486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc47fb97138d998a6f376b372b65d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c70b4f5327502d5627cc20ef97278488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7fed1dd32d3f249d955bf07987b43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3e4a0a587ef9e1c28e4b145e71de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0caa87f7f4a8842220061b9270947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917feb30e95b906fbcf772478bdc47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4833975f2faae51512562bc8cf196a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c770ce18daadfa1a947d5dd38422ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178b03125f0061ab9f9c4dc80ddd19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d455c35fbb782d07746b3dcefa24a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f761bba2d3e4f43653901bbc24cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16ca4c4e6b9c83f9bf8c146ae8779498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510675edb29d29276c3e24c0614aead499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f491565d264c050b7d6402958c4906500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e0e3a4e8b6bc546437641aee76eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3ae93a37dff84d44aef1bef8139b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92a9d23571cc561583ab1b31dc6a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85711201d5d64431e5bafdf4dcb0353504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b4717bc2d88c0bf126b7d6b248d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99123c4ea42474baac993add690451f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7030c96e346e047dd9ce2f9e9e151507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd591528914835726e1b23c1ea1a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0480604b93e2fed917ec9eaac9d8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5814fc50aaf7a2ed01e025afb47256510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff11116c936d79efdde3a588fd41b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325b93f706292de8498d9a1f1d4b86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b914009a7505b019a6dd76a7139e4d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467d406b18bb12d0d608f92a4a21d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe55b4e62c69c688cae1c13cd1ca03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6c4d5e894e7463911d62c9673cb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff47fb5baa5ba5e1675cb6495afb34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87737af5d5b57a100c96afc5ccd573f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728d469a46aba926651b69e63a7b1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb36392505c90513c1c3b6d6264817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794c14bdc6dd1b0443f3a5bf924e4e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e9669123d93eedb22006e262ff1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d3816d1d603e74b1c88563ae800b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251655f433ecde832cf9c55fb82cd917524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127017cc5a943f05f99388fb7ebc34a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8321f17955c46a5b76a65e29121a0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e82f59c386e22a27dc9351335528527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d798bc86b8a96cd4509e9dca3de30a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a2d05b77a8a21907c839f7922c209529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5da7bbc0ae715c4ebbc03eef88778530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb1bd340bd5b2b42e1aec46affdd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8f03e380e2ef030c344699b39bb01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a8a8ffc99aee6f8e0c031b482bb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75b829a5ce826ccedd229e722576a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbf5dd06d322a30542d41c240697c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0c1e2510fb6417412ae086819abe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3cf3815515bedede4a1ae451544fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a05729ffe810f57d8274c4702345538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8526bc084858e15ca4d129055bcbd55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3802dc1efd7809edef3eeb62cf1c6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8f7dee55a4bb0a81263a46263cc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb22c09430dd08ee0905126f707b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692c9e2968af54809b9d3716bf4cc07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e701f381e76ea24f858721f977530544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4debe0fc188e821691c4ba007a8a45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15410e3581575b7a9ec6bb4a6c744d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f52ac691ec59baead72560af8e821547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a479d36abd179e61b2b56cf6b58cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede70a96a0982ab278b938eaf59d3e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ba23faa61dfdc00519194ecc29be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df290587e3f33e70d5a7c65b18128a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909754497e7b76b20cbad14aecf8cb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171da23300ca522945576cd93c405a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98208c5d14623487f326f1cd87cb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77f54bcf4270f4b83ed32fc534282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5ba749416c20f0b0885178cae44d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ce4c335e78a8ded0dfe256d5a32f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f2445e04749452c97b9c63ab9d2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6acbfca523fe6350cf9cab7495501c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c8f57f3b4fd0e331a8b8d503ad4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c580c2f28646236e71a2102ed73c22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd8b46a865322e9ecb2f9bab152f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b296e7f5e8c1797d09661e1462440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5513ebb3ede129ccd4282ac4673a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bc0e49d497a46a52c846989665f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a803e9403ab3850a2ebbb034730ac1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153e446a428c245c33bf69a39845ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92aa5b2e40634ddaf94be4739cd376568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495d54130c31de48515b5a008a2916a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae73ed104ec4f7d18abd426fd5852f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738734cd31cd3e55cc7444c39c2a0c2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda535c07a831b9b3de82708d69aac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7c012fc715083610773fc1f6f4ec6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e8c819d936ca994efbda76ff07270574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50740d77f7c7cb5be7d86d9006e941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d363c58e4000e03656373f00fef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc0d3f6187dcc02f7a9c1ee1a21ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e87ff172e150408da931d5f228537578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e588d9a352cf5e601c1038ecbe54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335d1ef4fde67fbdc72a2e096c5c67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b833153993e9f159693f661bdd6c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b6e3c8ebd0c77e3c4e52ae27eebb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa955f6dc16df8a2493cfc905c3d1e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f5657d10a990bb727ce6268d79d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000bb5ae3013a3846bbb2c3809b2128585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a011d33b4f4fb174725bd27e30eb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304719c3331228bc72395d152dd2d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8ea4bf750e02c3cecb9c2f5f8b31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fcc334e6d051d6d44a428c76e9efe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383d910b38bb86776207c3129fd893590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd259d8e80077d0c7e97632a84d25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae159084469185e0dc1e586cc651d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933de65cca9e5fe2862ef947fad83fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb616c42124f43722395f671bd953ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66c6e40c2aa1ea8adb5b89ef266e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d644358fc736db33add6ba4e53831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866059073d79cea9fbf83c40349597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace031fc1edc9a594bec0a7d60e894598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0fdb7e1199f921c735f6ca80ab48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e33a231f89c2502e89fd6d7addf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3731f65c34db9e9baa84a85f0ac5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4b84e5dd6bf082bab4e1826449f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72703a8033de4dba52eebed009d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ced126c4f44461b2ded0662a10939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a77c74ffe1e455c069ff3006c08c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849cedce3c9f99f3a4b57fbdb2170d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666e00bdf6183c34a15e12b69b9456607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd026ef9400db724250950bba96049608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5552cf7f1077e035a18cefefc05d1ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaadb7ca2c33fc7fa51a79bbe35b90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199832ce8b1199825a71f58dbf14cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79019789b5d1a22a9303ec6d929a8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bb2e497393630e967883ab7c637d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d2887035a3e75eb6f645af65652f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5964f8c65e73f609f5316072d6f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430485b68640dd9c5e1bfb4e87f6d15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150844930f6e39e767c129b4d5b66a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b1217e834080ec586ca8f7fbb9ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6bd1214d4b9a16b90f4f64ef8bbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3078124dd8bea2d31fc4620b40ec7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acc72c83c1863dcea95a76d637aca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa066aa8a75dc95e1a18991f47228622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050be39fe1fff99004634684831b000623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fa930c49704c951560a69ec4575dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657a38eae6251d298f96e59c7be9ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d437c82645f88fca0d83e9f6a3e86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833203a7e3f866718b73ef5a51dc77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501dd2284a154375f423294a38c79a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acdf01d88712e0ca8825ccec3d69af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a557fe68abf805e5279529c1b2300630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07a6b497c70b5cfc61310b3dfb5ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc161892e272e2c7db559bbf7f86586632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b513f2643663f064a120ec3ba8ce5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21abab1b5d45d9956799933c3430b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb26f4293c3154a5484b75a9cc511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7efe07064fbca77fdbfa5a1141487636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f93a156d5e10304d2f878f39fb87d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ac22e28cbb26c4bf3c17f537555c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc90127ecb1404813fa7a38d10611b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252e479e4984768ac7771627b7bbf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4561de17974491a27e6af9606be22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f95a15bf7f7197d51644ad3c13f64e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f378df08322e22a9773c97539f18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40726cb070f99902792bdfc7985f86f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf275fabd3575e181577762e03f3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4da13794869406926cb20dab42f81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4547dcc6b4816d8f205a15c3b0a89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b738ed87166448f61344bf9805e24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845726ba153df33e72870d05bcd251b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a6f7ecb105a2a79862d8f9c36db15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0475b41de7c8644c2cb5cb673456e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27818278ec48b56e00daf64b2bee19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a0662d0abd0abb8e98d7f86b5f87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9f35aaabf99237492249c86279c17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30086c838413807d4a380184644ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3b66b702560de9b94cb00d272779656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a14318552115e643b28a2be3a178c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7e40a332bcdb2ad7559952f12b49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6a4688316612b0875588f29566ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0369abde514da36aa3de2526f44deb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb01f255b0bfe384b1fc0517c3488661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a29801e7216fb8f225cd4a87d18d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e0e59fd65aed83e0116b0705755f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6662526c754906527b7c452d0bd1b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399b3be96c73784fe3a855809a13df6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678637a68a1777a780c897c9fd9ec5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dbdc927fb657a43484705dfcca2c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7cb170396be6728061445dee6dba0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764978cb5732c44ae6c5d53e49fe0786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0b52767f9c1cc01520154fd22d1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e209cd2c865d92c87e9da88677dd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf134e3bb2c40c2b6d5d7788c6c96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd9cdfab26f1defe26917fcf27dac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaabd3c7f93ab958098d8d7029e9a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83198d9f9bffee77ec4ce535a8a646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616d8a11c02575c6aec07035412a90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b424b6bf56b8a4807eda321bf1a721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71336e3f8f8fcfacc180d5d50b1af1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cba497550a6563320cf3b0856e396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd237c9c0bf1f1525539ae6c07acb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf989a7b6da01b7dc5e6b84089f02c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbf6fc773971d0a63574cb7c1b009682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9f9520eb44dd5797d233287103d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d14d84664931fa8b2b8ab3efa79482684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaa6e6f024f332df7d7b42011faa50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe010e076f239612c9a82675bbd7887686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039437c82c06d420108d9733336205687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744aec4f1782d57afa1a0b8de1368f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab47d27a9eac24c052e1a103222652689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4e4c7fb5e4fa4b8a57711e7cb087690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc194eb9c796f3c9e1f7ef1170a8a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87327b53c8ab96d964cf4d93bb8c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3597c60ba07aac4af0679009702ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce692f6e503c459a747f8692ce847aa7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed237e888a2494a6ec39f108d44342695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b48e68426358d1c9ecb4450de20c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a873a95213f4acabd19a55a91d37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca7e4b7b07b78f84d2ef3fad60f34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb840c3a55dbcd5f96e9f85d76092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93da739d9ce924a57e82b48e33f934700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32f8bc3dcb3651696dbc71bfbe076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabb243ddb50e2527bf569740a2b51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff935551d24dbaa204b65269eee35b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3df97dfa59a01fae7989455d69ff7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fbd7a85db37cecdbc7af06876137f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204714da3b405e3b0783eae80645788706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc39c479748911b6048cc4018f016707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f03080eabae43710fd54e86e5583708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7102dfb157ecd35913fdbef6a23d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50f244d8cc887d6839384f6ae4c2c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b29c00b91488df9a1ffcd80d7c93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260063ec40e2ec15419f02156cafc1ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d183204e8a50b1e06049849e02e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f29c0ddb0d1941c08280d81bf9f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079db4defbcb3da2bbb923c2991aab3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c9c39fc77c947ba9c2ea066432c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b3f8bbe433e78d7e1c00d033585a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e74888b6239f0c50605ac9dafdab7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9affa3430ce205e1fece4fa231c72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20490fa66a02260be34c85f35bcfd1f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4866e67185efcc2ba5f5720a9a637721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0b5461e67a70a8f6998573ffa81d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf32cfe7648b138f3c577edef53a5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f09190b7973269f5470790fa4fc804724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bb5d8764b6c16caf928aa4f761f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265abda958e4721bab7f7723c975891726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd809e6b78a98ae223125c47854de3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b529a7e474501bec800b20796b8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b1c2c47412e2a449350f20117909729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a241a24b241d7c7da0d2a9a66b06a91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7f6e7311aa26a5138715b6ebb89ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931b54e9b3ed23840f7bef9f15c40b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078d8aafdfeb0826cc44fedef86a98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a1af5594b8bbb28790e8ca355da93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84745ee7f654f41db92f51a85107cc74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412f1209284efad4ccab92fe9f3f398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55076425169fb181983d4e813d7a077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6c8cbed54c8e7f272ef84fb0c743738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb44872dae53c6a1344e4c9e92d6049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc1c986c49b335a350237af94191f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d813bef307e68852400569da2ecaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3184356c2ee6d35a0b3fdcb8ebff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac62b4a4511a0f718d395641098d1d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6df229c43c92febb9ae3b670f248744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1577e208217e7e99820927de2daf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb95f8e44586e3601a310995bb5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273bd0fb5b07dd684dabaa13e031ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686dc0d1077b25f71ee3489489f236748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79eadbbc3245f1f7b06567c0463e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba59a5da4c1991aca983f85d68ac46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee57b5268bb8215938142a0030dec8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a0bb24d5b4f0209f56389ddfef86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231838e4e97250cae6a5acb82a4472753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef9e1d36ab44c5b62ebd11702df82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493273e1ad16ae1f35cf2ab1909c5304755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c56558cb9fbe84f5360f0f71ed2552756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15377715fb5d54539ffeb9f3f65a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745c4f8f190e7c89b939fdd34eb6a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c9aaecff80f4d97fd3af949046e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e6cbc7cc34dbf90cba920b7914da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252717f184b7b79302916771e64ad104761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de83afe1e87badeb6a5dd9fb72224a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a4171f12d3f208ab3525e22bdba1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25044dd9800e1440b0556cbc838220764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d569917a35644fc17a7888f430e78765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3212409bcf343c9ab0c8cf899b6c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034655baad46836baf373d2d7af073a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a6b84dcec3b4c61811b8f35d4b0bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65983b79c9fbeccb8ac161e709098769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d718f24b77bcbf28cd644be73f127770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f1ba4853be3824bb3a5276d0d69f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5911fe0d0e09945673b983352a716772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4c722bd0e3b48a40469ce9e9eeca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7d15d1b5a2df63c41989ea1c7af7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762d102d626d59550986dee023d779775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddbd967c824aa816557ce5be1c38d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f252ed60c96bd792afd2689d17304b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87581c87113848f2e59fc07078222a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12cb823bcbfa3a876307115dcced5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148923dcb2bb53fa081695cdd4f20d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e2c86438584d3f9ff1b4c18c2ecc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820d9fd498155e18a48aa30d5660b2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd7fbd4c9d74bb25cab0ff21278bd1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee3f410b445547d3ddfb059395f00784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c3d9973b77619e25eebf6d90bb7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111004876ec8fe6239d68ee3ff81095786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aabbe2cbef65ddcaf232adf612de5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca851f7dafacac4c33c797b4f716219788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9d9697440936210bc17b77dcad23789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e56c0c84b2e2218fe2c01d633cc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e21260230bb9712cea333beffc7e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e196581bfce37714aeb8edba2e981792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5743b7ffb07856740862a8192049c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc0943f569c3c9519572388540667794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d72da4941e1d2fff6208a9b73020e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfdde75e6f5c4cd3307934040206cc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67165a8526381e791f0ebd202843eb0c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b82905683afb2bf7fad3f666da6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de4f1a4375dd4871f2b731437ed723799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ecb44e39ddb4dbafbdc869ce9d6ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e10cd556680365444f14b298613f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455414806312249f2cb0e93c2b2d6a5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a574704787973d2160832a2c6379803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdeacb815e389d585687f0fa071495804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea0e8e752f5f23ee0a6129c8cae918805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceecbf6a3a800bc1579e6e8b62d8e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df279dc1fb8b81befc9e25eb9ca06807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe4fcae43466236849b5b6a840702808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973e501fbb02c0980bb1c7c74d348c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7bada50340b70a3af432b8a32ce3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ca06680ed5f76cae66e08c6a72f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68e4d0781d9fd813c2372042e48268812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6687aad176710131b9828034a7234813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b731a2da8d3361442bbe502b9fd9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192059ec6a7378ccfa3b8e6249ee1ab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8fba967cd972e1711ae4056b5196816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c60267280a803a9dc86a273e73e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c728e1a7ebbb9f63fee648a2a6d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81d90dfdcabd00fbdac3febdcefad819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c83359faeb3550ec6992227aa94f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d677db76b4bba41aef33fa57ff7353821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed1dc8433d4171197b90bff97f34ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7780cdd24d7aedc8522e267a9b5e1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62e9f0a8010167e0ee45ba30a5901824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c25734f0e9b3fb69653c8c62150c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba59a525c95cdd4926949754d22d8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa590a1248a6fd132d4f42a5a5e01827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875460d82ed56aeb895337d70784046828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b382f7f8298ed9a1ecdcea09b6a280829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59b9922c5e5853a9634b97c87e42b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b043cfe885637bbacb16660ee687831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3575d9018ed0b4bfc7d71c95784e08832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e7661d9cccba7fb3c8f8586088b8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa429e3e72929ad7dd819d5c53c8f8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6b55a453dd99994d5e5a135f1dbf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3936af70125ed75e7436773c782d2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4126a8e52e0589acd8c232a8c128837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e8960bd682064ed43f0c35afcfed1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae863e164ed49bece6f520e27bf9811839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea4e4ada1956332120cc8574f23d3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bcdfa30d21b8e2772fa86b31032f3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb8c1bcfee9097a809080a760cf7f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593179ba93ca1638b81afb9321d5f83d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498398dae40cf03df44e4d12841a97a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6557f935de1605f16eaae11b50ccf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a103493981d5fa09313d8095a168d9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3d40560a8b36afae1603cec51e6d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a8d6fc751b42bc56a2ac36a4fc17848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071caa9a74b7bfaf9c8f04c7c150454849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c385e52565e3408a546dd8523d6783e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f3a0bce63b4b872b5f3b36c2290e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f9801b348a45c24abfee574990bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c96f4415477b83d47f6d02333061c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996282aaebeb6df2b495a6e32e8e07854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b8ab9c3ba0ca57bb071419616658855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6d9c23241d93b3738f054053bac4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2bed62a8dea76fe49fb2b69952a4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004dbd8d3821b16846dbd16050c2402858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b672a6d9187625072cb0fe370a0e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7b189f117822e7aadf1122430211860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f3cd7fe1f8c34dfff4cfe8b14d74e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e146abd729c71c52280c3e843226862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec9603e6650950efe809aa689f5590863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323176a67b6c2f5f8b9103d42b136b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c522015215cbccad934260df5422a0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0047d6ce4dcce6ec89d12bd963f4a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f03f5f0eff524d7c5add3f88602354867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227aa8321e9ba88bb9d325a17dda843868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb99d32ac9d64995a639b41e070e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded5c91c9f7c5186d36dbf6ae42161870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95ad6c788e0c17769d8aaade93eb7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f3877cdb6e47bd4ff43f321b5893872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d3bb9e5b8c071991c0311f59c2fcf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2565f74842d42d7b41dcf5c688659874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e474f80631eb7abe94268054683ee7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2930678e9348271b2330cb4be30166876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0ca82b90060405761508a7ad2ecd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643ef814b7f806adaeba3a899f24a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ef86eb1388e5fb4cb8dd50d812ce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e005642ce56513fb80c1ff2b8aa7e5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10385eba90edb9225a524b72ecc95a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196600d6f0767346436d3176d6d9dbd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6c7e876993f1f1e6b038f63a81336883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805c5c3b984a60375e2cddfba29015884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba68c5b89312f15cef8bf2fb103b37b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42756a8eeb9bd53658239f3b2a77bb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6780cfd7bd6d081533f57dc19e3fb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b444f20d5cdb15e68519b10e5abf9a9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a03fecf409ec0a62ae400ef855a6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7599ead8b5309efe251d135be544890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72fb34a6d8a84a501531f1d0600dca891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959ce955b61959c13fc212b70240bc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f17a97a11883103d3be0880fb454893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd35494f51f612267d1a209dd95a6c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32a67a7b1656e5c552c5904c78f31895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1269d58f81e1d6896c11b212fd048f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac639619278f7c1bbdd0025880e36897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e0e072b23683ec27a6c4b6722370898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e4d7880f3f1e7996fbdeb2a90a10899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb92b77c11a2c1fc1a9b71dea75988900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90816b437451e8dd4b9ea5709ec64b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895863b10d0c83551e79fb2a802ead902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41fc7815f7683cdbdacdd1ba46cc1a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6a7ce9e4fc5e76d9781f0fa29678904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea400c16c14bf51830a45d3721a02905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d5f87999a463d015bcc4f36a602e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04684f55207d3ad57cd12c7892153907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7ac8aa28ca025b8cdc7ce71107a6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7def8b0065005d50fe2552af7878fda909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ea550404606c1b9f92095e29aad3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce5b6ffef08e4430aebe541a388fd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ace6951b35c2cca16785722140e9f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555080a578caa44dee18148b99ef011913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a97e89759687fbad79af55b7e197a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313dfaffe7cfe029b8306c934eadf2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594561a98390f3d73811604cfc6b633916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ae0277424b59bbd4fad5d187bd40d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5e531a3ae27db4597da62feefd21918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b494592da904d33da2b703a38e6b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd46274028c61589ae0f03a5b4637920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58292d6dce87e1262bb3b2fe40e48f63921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa4bf6b6e7f5af338ef2fa780fa12922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc29fb313585df6a44d828105e6874923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c4c8856cdebf87b9fa58067028ed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9292d761e31db75b54111feea37f20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504a7d37f201dd9b57945187292cf7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a85da81181a852d0224653d0ca39927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ade3511910876b9fe962e0f0748d52928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb953958083a019e45f5c9157813e73929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8b0d0a5a48f68c2c0fb469c1040c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a42e80c411c9f408caa6640090079931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae0ca3e25bdab2c2bcd6d8b2003d5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a6bbdd3f90f2cf4a80540acc22a2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846219b7251193a75a6dbceb9e00d9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe6f55757995d1deb6499989d4dfd8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582c246ae3e9084bea2ac42e1b940a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e644dd657b5d2255c5497001ed582a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e54b179ab2ef46c8520914d70f5f2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436183d223961a587c8f4873543fb9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d27c76245230c2fb00350935fdd40940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ca14374971a7214ab7432f992c4e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a651bf6855ff4e42b0eabbee8de6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a7786e16b1f38b06ede32692e91a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8049c7a3b46cab13122b66dddac32944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d3874228c885945b11f0e28015339945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012617b942c17877efd7797a62cfb47946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbdde6b8b47e02bd06ff3633d351c5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc71209dbff557e2c0f219c4b2b395948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e373f13a28abe6386b18e6f0792b7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26295643da97465ca1f415fc2419626950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918b6053b9bac35b75b4bb5b54ecef951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71815e2a3342ae07ad5161f53c550952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951fe04fbc84a9e443a3228decda28953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e0f6e7dcb16a4c7da4811103010c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994bbdb33ddce49612cc71da7a65a6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c755f1ca0eaa0e67015f59ee02c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc70e63b54656472f6110c8dd7afe957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75569cd22fb1b08902932fd3f07b56e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c9c65badb8074220825db8f931d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6823872040a41885c437df47717e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32348a30c35db2a27a2296c564562460961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f41aebb5d2cac0a2b146679223ec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e572b25661cf894584d5afda56d2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1ddf7f3982bbaebb0bf0d0e766551964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940c141dc41727c83f7768e0f5980e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0caa9a117589b63e4199cbdded8025966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fbfcf5479725713cf04cec89baf7a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb9569bc0c983970d8cd89bf00a04968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e68bb563469a7c87c1b00476bff61969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c264f2f79df2a49ca67590b9cc94556970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab220372b37daf8864a4e16d97c892f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb39fa6ac8e8eba79a9be1ed19bdcc3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc860f107ba9df1abc3bd3b413d2d02973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a11c9e4198c77570fbf706f624ebb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026947336ecfaf837aa243c8c57601975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a18e201b8c84db21f80542fa704df976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ad0bcae6768be6d42f343c099ff56977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355cc3f405287d892c7f1483155dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d3307a95abbd1193a59a67e047b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e40a4c7859b163cf30583b14dcba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d6aee9b6b6cca4be0b753f62a5094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ac6867002ee33989d4963cf84cc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd69696fc0a33bff6123df8bd90b3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235607b2cce394b37bdb5770b6d6317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31584e6c4e24d96e137f1440b64738b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248b1b268d4dd68f6e12b007f926a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80d8a6c969a02c37ad2a04fc5185f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661033c1e22e476d33fbac392ee8d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6474ce6b72787aa35500d11725d10612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b254bd598defa8344b0f7f85863d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29fee2e86fe658b5347cec78d06ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8cab1df5da0946ecd54e7d4dc950215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3075609062619f04ca0ecbef8774716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457612c3dc30ceccee8a1195149e288617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930086bc0424ca00206e8ac609b8c55318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7cb30a5a1b9830a81bab6d72bddc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3beff462a29cab03cabe2d492e832a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd2433a310075d4f834eda392120221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed2238ab28e965305593e0f39846022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b329f942012628792c6d0a152a55723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718acf1ca85e6b23bf9df2aa028f5ffb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc2770ee0e937a5f0ab5c570ea15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071ae124c8b6387921e19338a7c01be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898d6db8b4a952a440f09608fce30927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791846ca9b5473ce3ef9d5e0696022b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd9659759cfe8a5e909a1b3da304ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85a4b75a7188bd34449cffe2d38cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b74334ca0741fbd13baec13ea1b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1469cc028d63037c30a8a03620365f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026161fb83be492c73747e0647abf88a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddf86a55fb8185135e6881c54371834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350eb111c989cb05fe118517af684f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fefc2ac751a1a1ae5fa982511970a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21add23e1a46e24d1ba24b9178bd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede269e845ceea625ebbb18435d3c82938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea63e1c5242514b4dde7e63ecef16ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fddbc0897d371599f28216b5c03e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88467cbd83acf4d877ce140ca4e30e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6883c31548db4fa736e3cc780b15c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23e9353096fe31652d591e647432b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431024dfbbab2ccccea4a74d0db0cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea297d9778e8b0d0ba2e949f31915d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646b04d879f0b854dab5ed046c4dc8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8984ee20a9a6b99a51bd608f87fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88415920ccabb67538f936e3d202b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedacd57498033c612c5a8076e6d1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89faece17177ecd6201de96fe20d56250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95f9b08aed7ba116010c29e84bb7f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cc4a7ed608d392da790d48051d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c676c82b774e2819a162b2f58a908153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52438586e5b44767f84ceddc8fc94654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e874a9c9f8d4fd9994d01cf0d5c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44b834473c7de53aef2da33f3c6cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ac07dbedb03d36545959648cd2f1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4a948363e7e0a8ba28e8bfd1d8fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a73597340d61658333bd0ca904f3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b7085e520108850cfb089ace05a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b0d5bd2e48065b580669881bb47661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b9cf17909c99f92f063834a70187a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c109762a5b8edbc015bf282d5cc2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0780c9dd8f6168626bc2e34d761877764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64d224d786709d15ddc438dc0b90865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d01263c3f241671a99c60b311bc40a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc9be4706952d96866e8440f2b87767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90df7bbd75d17adf70dddd430dd1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd484ac84194e4d04d54548b061db1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406543f7ac1cd18e1cd29e28162bc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c22b61b7df69eab5c7d9179a5e3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a60468b7d113842bd426ae166db0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67882d19ac2eb3605330e9de0873773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e013843c12c4daafdb39df55563f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53765aaa552848a77d3eb15b00568875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b332e2c02fbfc11e8b520cb567d84476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823106aefb6f6d47e50cc082504616977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba01174823fef22efa6e7c5ed4102c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467947680f0833d5bd801c80628895d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafc4a060bc6879801f066ce2780ba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d5dfc42e52e4687236edb52982bb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167628de910aba1c295b73cab31f49b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b03284161695678cc953b5cba86dab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dccdfabaaaffa0422b1c85d319c0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb7024ca8b5f5da151fcd8bec8d5ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749ec68f75e26281352f7a78ff9b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04b187a6c968393f8891646391f9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3c333e2a59fa53e68ed94f83205788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3755b18f6b0ba01df4265d9360e806589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a7ae09e3d790cd4c662cc47b38cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68518356599437b87dff461214f3ef0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9cf3c840732d831e8be9228c316792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbae0610cde3aad5a7b8ad0264f9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a3d588e3b01f00a1af5930216e0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae641e068d43eec78458c378e3cb6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5673ad92162eaa7a3c6a1bc368e00496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a712b4490288ee6a03cadd4672f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce346c7939a122435828704ad680e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5254d09b365b65a74ef889a347da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2666b8a30482e2102b4686a3a9d37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf6ceb00039096f38fd2c5f48b92b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3857912cf46499e93446eae2e29d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74746a528bf76ef00fe1be02bae80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40468ae09835462804395c6c3b897b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2dddad9141b4e20a74bc07a793ec6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dc7c03ba8a26876b318d5e867ddbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0efdf22e3b587ee79039939e46ec9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587ca8bd9e16af77f3c574045b6c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118336321940c9cb3000a6d033bc387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9500b4fe30a563df99e404e7a9e23cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79504e8930ad098370d858441bfc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620a6f8fd47d7f998b24be14288a85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a19e751eb8911ae94747b8d9fcb92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b79d9d29553c11677d80b4df7f627f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d495eef4458a1a910b8cea2544746e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb2d5760545a35531cf39dc95bf3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b817f9d9691a06b4ebee8ef33468a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1124b7ad471ce853ac6b665fd92da8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e285c413549050dce2f59dbf4bf98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90504a2160a4a463b53be703cb7cb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062ed7320f07db70a8d1b82b656fe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ac31761dacaea04a9906f488867c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601a7cb6a87ae23d276300e4e68f89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be191cb0b9a6f50343cbebce786b295124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2313f4163114b421baeb4e10557b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272db2e89cc5f7f009223fff7b2907126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac6d5e63176383598870419cb82cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948932f50c2314b138d95fe613cca33b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a04d212def8b1e4846c1b9fa45faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d27cec80afe274bab21749435fe8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d265aec52421b42fcdee37a44489131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8764655a70695e73a0335de2f88744132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83d8c0b699d8bba85c8763286865c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42148387c908162b98a93b813b4742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fceb7cee69bf4c75fd16be5d18167b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33dea47b75b816d9975fca992f20a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386e8735256e4c1ae8d2ee80acfff3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e1b4c3d4911dc2508284ba925eb65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4cf1036bed314adcaa87bdee25e8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5884948d418e2eebb76dcc6c6c408b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5847132910643120d1c218bab6c6e9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1144da260caa1b1b60996fc134405142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89333969b0a98e9f0471b610fd033919143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1cccbec08d6fcf67f8cf243b5e49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a9d48a8ce2216b6c4dad7b76cb0e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db4ec445f4d503e73d0fa7d21e98bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3b9635ed6b09ef7daeda74031e94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d3455145c6bd3d623a308260ad3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b97787e1b5e3d422ee1e7343be0e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e726d0469a39253a6f25f3d67053a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977282d4d10850a1a580775c48a6a90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6f3ec8585270f94ffe59902b719e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6749e01d91a50e7822dd5b7316f94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6075768b7e4b427c2c745725abdfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a31c243629895a3ed9d91fb869f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bedb2e8dd2b03996a27e3508d56507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f7bbfb0671f104a8ca1ddb8dd0eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da6c0dfeef65e44dd0ab4fae184503158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7649d3321da41b0c709dff11e511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126412c5efedcb8ec1be8ef85718a5b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827060a9f328637086de57764a7d4bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cbdec46369dd3e38557032799bfe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e95367b30f7d90eb9980ccd8e932163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4266af713c1077367a66a1839b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae2144e3fad9d2fbc0d4a2a599bdbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42972d2f2a62490323b156ab8b0a9236166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc64f245731f263d162cec46fe9a1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef38f0f44878147959800a94de389a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fc4acea64c95547bd4a780708475169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fb9a295323c6afdcc8ea21cb41b86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0d56750d2aa2f6a6ddefc30b05dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2e033793fb33153b341357ab718c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532ea25d4b301209188391a52d9c7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377772bdc41aa0d8177c05c2a3ac022d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c62f840db2ae9cdee56cf290f40d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31effe679391fbafbeedeaa3258ecb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee6c01699a26141cddba9a7b4a6d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c00cb15ada27757e8491016c9cc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e6e74b4945d10ff81c308fc946ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa244a7135e2942ca8d41125265530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d5923f06e9ac81ca93041c71f2991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcea4676fc5bf13c9a71ff479487c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d2bd31e2d64fa0ecc26bd856a22b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f5d65a5ba119948e1d6f70ac9f675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f1cab278df21a8ae8bee3485e063185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a76fd566a9f39976a13b9277d1e009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8326d2dc81bac27bedcb2a4c4d38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a790fb80ec8925a4a04453614c92e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b79a70eafd14cf8162e784d3cce0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dbb30d49d635b5f0b1d36e872c099190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a880bacc2ed19b1c62a111cb76ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6b7066535c46b48421f13afb43f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617833155e782680921f8799c3b8c8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c68dbf768516f891238f83fae8cd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ef4d4bfa062ec5a35501bbc71663195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cddc7875f73481c09a33d71551b2fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03550d55a63a8e7835368cabb922cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004016a764db7e4e96b44d9814a5486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce02fd29f95ef4011f754cc173be64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818f7434a0f3d198a035b497dcc7fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c825771884c567cfa2ad81ec1b5a4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd9c6e0222ef661034c2aaf53cc6c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901697945dd72d8adef067053a6e10c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0401f0c55d3fd9bd94cbb5c5b15460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d08c362d0294ed47f0b71594ef1e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45851568e927e0fc5f100e41ba81fa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef7d36d565275a6cb454a5635b3abd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a51d423dab14108d85221b6b61fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0882e38d470273302739dafba5569c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb672754520c77bcdbb7d2a7dc55dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5502f4a6cec186db38fb15eeb0321211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f144fecc06c358a33fb911841606e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd23eec719ac32d0d4f2232491afaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467690ceec8acb867fe700aea5e9878b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d0b72292902571f22bc8bb169754215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab51c2746875aac55195408ad1bae7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990762dc54e766675eda80a2d602c34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90869c0d0b46dd1e0b8cbd658031f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b06bf1f4a8c3bdd02e0c18e07cec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc627bb5aa1ca699a47261983654f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62a6036bfcd3f0eef818387e019c90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e6da578d212e579b602676e95d39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6d7e8fb8005449c772e8f92f3cb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5255f02f8da1d7b4c8a532d1380c23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a523243aa70f8bf2c896e9deefce9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c315e60d3306c8325a7b74859bab4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1a97a43616b43562a4ea20267ffa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35017ac3a0560b586a1e56dc9ca68f71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c6bf702349bbde170ae27fa3d9c84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845eace25c884c068a9afc5515a0291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca113e3bc8f653ece9cfbedc4523ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b06fc126a98d3a62f240fd1b66e16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a75ffafe0f30cc9d4c0ab4c89024f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbbf5cefccf7e366ef9b641d6a8bce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe7d82d2a559ee7c247056edd64f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1536b2da0931b52217d56b07b7b16c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db424670d33435a33ba33f18a4e40c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c053de391032b4821ea40f1603b05d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa358a574f17037a3be667694921c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe980df58393f0c5be8aefe4ba75318240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed6fa94a67be430ff6fbadcec196b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f5407c83a853323593ad64650262242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678addbeaa81727ae5fc53d5170c65da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d6826c7c0f759b7ea1bbb9adfa73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a6a106bdeea34386cf6e72fef686245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738a113d58400bd43371e848086310246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd4f26fcfc7a8c7abdc1fd61f130b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71cf0c8d4f56df422e57b16479677b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13f43916066f9efc99fa8b72146df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cdcc8b4ca9033a40291c304b66a3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7316a7331cd882224e1da12ccb8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171486dcb48f04a74b040121633dcbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad8331b09a21af95ba5341f555309253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e65a4404b7827687c79676168d6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56078c5b6eb9ad981202cd570706019255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da645f09067c4168d60e10b9d66b8819256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3274daf3382cd1c163f032348fea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c209b60ed36732ef5d3e67ee91c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13c9ef87f332fba7ae62a0af1bacf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc5657def2dbb61ffdaee1393c179260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e58698d7350408a1c20447bf66d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566f6d0a0c2a381c396d123df294894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6bf6a8eb79033fb3138b1a3bae109263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2557a9646440fffc9b61c9a16cf307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9126e6b89634773a4b5e9231be1e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff4be762e6edf2169d928c9ede143266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212eb9d7e5e95ea7f5e444eedce0e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d8728bcbc911ccf78188cc51c824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acb3d992df8d56b2f10dbe39b9780269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fd150f05e97d670edcd432e54cbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d25a37be441cc8624a51208ad1276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9892b63bac7699325308ae1335e198272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4178d24352d195276ee1f7e363bbe4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115960921a9438a181c69abf7e7f80a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ce035c89d8b5233f259fed364bf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d244f9353e9df7f955f61413ba4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935dfc748fdc6ebd3a0747a065909d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea47d6ccc245503a43fd5bc756ddee3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eefa30972873389953fd16276bf21f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88b0699900939c8bf8c35973e3ef8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09cd476fe203463fb0f978c99c5031281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1563d24bdcb23aae8c9e0628ec6a1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa928bca6cb3c7ba76102a23fdc009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677629003effecd063d41b42e7342e8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036db275366fc683dba34376b741060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c44bee9c682d3634b45901a095af6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a4569d8b177566372ea137d2f340287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c37bb1916b73aaa50b444054fb05a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab85a4fa1fc63b09f50a79b0e2d2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c432b7ebc5d8e4f0451d8221c3602e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690dcd9574b06e3da3ad53b9f2f474291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5abefca6462b859b09541e3737a67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188a92dd3e5fa1e93cab021aecd52a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c425fad3dd049244dc4450958a0efe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c809dd1dc020ef18e2eddcf657983295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbfb20a8da8e99cc29f52047ac038296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebdcc232d768f4af037cb5c661cb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb52c832cc6f09fe822d8cca8a81e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a4d217ae72bdd1811779cefb5a9fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e9e38dc6e13e53b65ba82896707d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe3ab39e4c8bb34ad2b3f9fbd1a01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c838e00c1486fff5393038ec60d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad5825cb3ec73f6ceedb5cc96caea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001348d3843842a27e45b144d572da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c081cef224ddf89063c5bb8f237e8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40208e673c42e47cda2a4b010b8eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea5edcd125cfd7d54d0266167befa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c386ce0e528e284c1e43028a219a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75811be63a76bff617a152a76073686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e451d59e146efa2d64259fa26586c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646090e50fe632dd99103709c04d58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16fdff5a184a427d17b0881250fc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cc54f221bcfc1372c28bbdb2aba4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d5ea2a73d81fc414cb548ba5cbbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41fe3e104b7159ef8f89ae69e6c023315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a168a3cf1415f2e74d948d03608659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8792dc8918fa4b3df49b3e1822d93e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b65c8ccc261d07c6fdcf7252bd49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9ac7964f39a1d0a01677e9a63a3bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aec35015abf1b452b6e9f0dc8c0e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18cde8bab94e01790d2026a47c803a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868811e8bada13397a8b9d193ac1323a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4c227398df4cf4d6f13536929c45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f2b52c7daf4fdd8942cfb5a2fc4ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bcbcd508d6c4e4c9cd7f87fd0b520325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a017e1581939eaaffe3946f5e7ba68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a91a2a1770ae1326ab7b0d25c53c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c94a37e6372e011d4a6a3532daec0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c4263a786a2ee19ffd2c30be8a935329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544387a41e91606abbd78608d0363b94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7cc0366d2ba137e137e6ddbd9d1ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29ce4918719f2abe2909dd4fd146e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ccc5bd1dd373b40502f0a7a72d1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77594ac0da70d7107788bd165a7be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d70a7f706c7b48e36c3d47482c41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf586b3187e8db0c074bcadcedbf14e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5980512a0b548b8a5bac86fc202bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259ac08bba67d7e6cad5ed31e563af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa318fedbff83e8c20a01c3b458a38bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b2e9bbe5f4ea3285598918fc24145340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fd4ab020ac773ade7ad6db135f567341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff08c789f71b8d99b129715845d82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8a153897c24c0615708c1e92d18c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a0cd7bb67f2f5040c84af54e8d43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb428cb0076de71ea7165d0362c85c9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c409431f2005265834917bfb8ca7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5ed714fd34df706f2d0ab0527a8ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8a126dc95850664a6bd0aa11a3f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce671e0c38e02b9dbac05d03ff591b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8274bd7f3ec51b93cd9be7ba5e84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2294b2fa2eeb0a90e82706799d94782351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6239ed303d9efed47bbb555f54a9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ded63cf2fb18aa67bdc3e2b03b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ceb56d796e60fbfb026f4398720d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e85108420d8d6ba5de9d513e0fecc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48462fa27689c23d8bf1a76e07b2aa05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5c985b06b7e37420fe6e28db43ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd7be5273da5e2eb3b64967dd4774358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2bf59516df2d8f66fc186525013f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b125d9f38b2363eb44981c1d18c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0c7bf57937d2f0edcf947c6f51ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488346121dbbb3a7dc9af77a65a78545362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066cb5b2869e61d9e39948a962da6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64fbd75dbe0d172dcf5491896ffbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903632e112975053963fb38742a641e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e5555aeb8f0f0cb551e2ae41a3f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae5f2c1283b59f32cedba5cdbf138367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff9d7a73c8de22cc32f26285e99cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cb2af850b821dbc64be687632e9ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f672225ba6a049c6fe78a2ae6f0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7aa514a66c186ba27391876724f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb8a4dbed8184446192f4da894de57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5314512c4a12e0168010ffaf0671b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac3edc437ef0a46c83b2d2d264e03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d776ddbf7ff65e7e5ed52aa4978646375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c35497f92cb462ea6338ddd1cd84a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d98d0b2efae38b9fca903c023369377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dacee68bfaa0375e22a6b8224189c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a780e50d9dd5211cd3beaec4fd590da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe98f68a724480129e827c6898abf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbf81b7e89e38d16ea41aa118c290381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e149c004e879560dfb798f85bab3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dcafe160917f916aa313343755d41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bca982f8baa201aee0c73c8582bf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51227778e744288f598e3e7cb967bc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487557681a806dea498900c44f4d3e20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1573141bab8d111a7a17d746bfbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc9d2c37c8f479f379ef3f5b6d9f5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201acdd6b016b35fe2527b27534ad74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3862509b3cfa0cab15f0ad09dd979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0991e5aae05ec1dce2967b801a1011391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c198e5305bb1457bb958dcd33506392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e7f53ce21e05e2b872e20626ec3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d94123dceb272a3127a50042fd14b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555be362f16128cb227af43442df1bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1c32a3343579b5e84ff2090df70d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e25aa3f4891122c43cf497e01a0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4a6bfc1808049c40bd7cffebefe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eebf077f1bdb19b9b711a981517167399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185116f4deea1fd6ac079ef586179d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46182541b2a0a954a4d2df90965bdda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89146013cf6cf6f721ec9a3f2d350a85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f40c6057ac54b2c7c1402ad9202fbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb93e0a268bc6cf96d150745e0f2b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591161ef4b38b26a16c34e06615fff5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8bfa79103199a5b375a65f4820b28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c4fe64dd115b8f3d6f791c503a6b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d05d88af901044b10977102521f1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b596c2ab6b2f228afe9dcf4896ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7f7ed0a73306270ce2a1d0a1fcd27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766415a15049af89d40cf397ae7c4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163be4389b41a98aa7ff91ad88e0849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1bdc1b7991a8c7a2a628c972cce26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285383701827f47a03b75f6ce279298a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682480ea8a25010d9f4e8adf2c22a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b397dd2103fcbc7f51f827f192aa37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f0ab0fef7752c84ac9cc2d0cd154417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34358cf7051514d6bdf173dcfe3c198418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757de97a4ba54ecf5859c49cb7a64af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749993aae80ed82c38b324df7566db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1029817e7cce707b72e3e5dd5403421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255e60130956bbdf2ba91d7bd03f9e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef0354843f25a2ccd94deb0e77bdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3e3f6d7bb0d62b14a367fef88f2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41398321b8df5901efe87d93ad975b5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a4f9e790e550ec92c930a1500dd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5a76be6f82817fd3871b5f2004cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5d14681de24c25cfb709f79e3ba0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d12e6623fd19bd90ed901cc2c7dbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989497642393682b2102cb7a52fbdd9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f55bc84e0c5e3745e991ab34dc7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a8db01e2dcf00939a76021e45f02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd6f651dd0483a84ac13520fbb624433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff258214b199f299d0546c55c640a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbdd9961e498fd7d4c73ddeaaa180d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7134c6f5acd6c2a7861de69c0f48b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064289b9ad58ea129a927ea1a86bbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718bbe227017846cff167bc4ba0a70a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9be13d42e83f4c8088d0e08885daf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd0311f616965bec612f668a31f8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2bb305e1676cd6fec822f130e14b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37969609a0df46c7d3427ed082bce4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a71596098cf5eb203f1bfd23e3e1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b26c8981f1cfac04246cc3f47b5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5184b4453aa125e5b38e145689afb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00547106df7ed6337146858f77ed76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330325c3f8e007687337c9cd62f522c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f128eed69256246e8c0ba39e522529f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662882780c9d47c1d622377086b0b41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a93579aaf3f4cbc8d76256dbebb4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c58f8989d15c9c92a26bea22f607a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a94bd774705806fa157ba9dcba8b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68cbcc340c1eb3c53d68ed4849959f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ca3387f441e439dac2760e759264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436380f87eb7d871414eba4c56b078c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf23d294bbb47448fe170b8745af2d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd62910a7fd61c82d80f80596fc575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd522618ccd54fb69b9a6837e3ec1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d978c4e572b3d5ddcf3fca597f13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2793171b4bd4afac806f46c2041d72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078376674f6d02ad3e7abcc4b151739461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2042c4231886d60a60e968caec8c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605b8b7c7d3b41b964be923fccfb1f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b10b8f35a9d1d5796db7d3461dbd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e3c1c1863a62f098841e933e2da8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dce0993a55754fa2e50022e7da59e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9d7131e82e595136e1f82681a7a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b152f0fbdfa3c7a39a662c9eddfc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be2dcf97f83cb372922f970f319ab3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8330fa5e830360763821a85495a3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4d1e298c47ab8e91cdb22bda57a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f8706221264745cb08de6fe998f89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a990d0f6ceaca9a3e12a6d73ada4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f7df1351f5c75ba731c28ad1b7441474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692afa382d9eff930b5f14797ba8a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e70f6af6de51f94d6faee5c4706fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010d24083bcbdb4b4f146857c40784477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365496399365ed70d4908dfb64c233478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b1c203dbba0b759ef9e099a746fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59068cbcd4fec10ddbbea2986bcf2986480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d364b1ff919c0c2c25692ceeafd53eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe527b2b2b4f75ada28a94d19c95ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f92bddfac252f9aa66d1a39756c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd84fc9d603985895a32aec7d1665e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b887889164be1eb66a9e95ec890360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b29849cb26c9204b002f691d0759d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eb767f0bab0232a942be148fe3ab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2919b29dab9653a9c588ab788e77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abd1b71562345082b1c3d700762c7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ad63a8197a40b36cea0636d655fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3099190aef8a4cfce3f85443894778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82787adcbcc0cfdefce892c28941e4b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb16c73dcd72c7c4ffc3ac0be85174493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71de1921ed07c58bbb33e79b40beec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a91a07dda71dd3847d49fced0784d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c64f0ef51dc6d0d1b5b74ada5997a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687903ccf307743e2860c33362b43642497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f854619a88ced63bc2f041d17b71a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129923a616adc072d95dbec703372a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4d5afa93dd0c8675a9a27a6fb82a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fec13e90c3dd748361ef645705a5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3c09f776459b75566a4bdf28a291502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb43c9dd81968d4f912267f72426d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de7430e061a14b2930c3f3e75f475504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c4a9d63e2ffc4fca863a12133699505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7cfd1ae057d90ef0fe933c786bf5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc60c90561170f0b0bb136cc9138a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b36e0274f049e27c591e5e56979d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6262800785eefad16c941c4facc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad94aa8b383c57eecc5bbf1d5001d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728726cdd92221219214e1c86613ea43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6eeb026ce5f31a78a06e65c8f73b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459c80bda6b7f7ce397e2edd2ae3f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27541919e705ce6fad34f8a3a90cb81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d88f218e0ad8f7cb756fe7631d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ca21f8fb053fa2fc4c90d766a527516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ccc0fb55588a1e618c459ef4b6363517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b03a115c708f77ab62193c674efe83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b505f724bdf0f10fedc7cb6fc253519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9167b6a0e67c20d61f3dcd07e6a02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d9c9d213ee9adf802f712bf2ba36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d5c74ef437bdca8fdbb61add6f2be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97be552774fd13540b692c1ba25b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc1d0845d30e138088b77790b57af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6279b8c16fcaa22bcee5c391ac35b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ffe775452b8fab1db43118bce1b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d41da94492a482c15a9d48f98b1c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84433593ff40987e732b1e86cb909bf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c314115966813c4f449fbbe70a7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546579cbf3db4ead3e742d95a3c07734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d3af655b4ddd1c6baeec441dc7df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d55e7dbd20cc0b8730abccdd960a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f128f9c669f665bdd71bb3fca41a8e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a36e2d51d54250d4b92839a6d0bdde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777274ec1c9a2b63279122753d7844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539666f21ac472202a5803b37dccc3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a03a224662e32f1d9694f556e0ddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afbcc0cf0f92a12541ad92d7ec39e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e28d5263e60bac88c1e33ba5ea8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5434e6b8ea71400c92492f8bb3ac4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b001b2e6cb281a8820efdfe8f6ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf85fbb973cd61bded3574b0386b9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e3c262795626ab30be9f72c8eed4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5614128ae9c61d0d2b681ea31f89a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a9675463098b4a31b5723fdb0029545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370387186bd03320e3cec73b4df74905546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d2f40d8beea9967ff79184012f2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106899428373d5c80a79ef2b5f5aeeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f506055264e74e7fe78ccbec5719549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a15da53dfd5e097dff9e5417881b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8680f251f0e5ca8c329381d32803dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3ed68ef99739d1796c19f0031e81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c31fdae66dc8f4f52c769422635e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1b1eba83d733ec896ac527a385b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717e9e9fe6f01a4ec12bcfbadddec5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894ac2c186c4df5516de7d9facedde2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c03bd0c24dbd4dc580b3241f0266557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f0e1304f7a7370db17805fd4e1ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71bcdc43aa6a006f336b3b11e10fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b71ecc0d77eaf6ab961222b645fba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2836187341f76ade86122645853d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34cd491638d09e9fcc3893d2a6791f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db85f78e2b91ee036522ae7cb8a50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b955805a2e641394f1b264ca03404f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd616cdd4611c1330696a7ccdfdb642565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c313fcffa335d239518a42b23386e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66fed897b25dfd579f6d62e4c73ada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eaa49d42005373a7b5e962268c936568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd54be8dd5208d602d557e62f82c1ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c5c7c712503144a4bf946fa0590f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430d2278bcf02f697c84053c539681571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687877ca65fc2395188a6662db5960b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34218fd034a2f2c88edab477d11fefe7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962149618e04a13414d1aeb82fc6d7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7921ce780e2471ba5f122646dc7be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665f2f732516600e32716ab4c2443b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e9da063e33a2d65c79a594f71129577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe36aca2519d3f3cf14de9cc3592c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747afa045cbb97321e1169c9d6a6abb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b95833f0781f1966c3d0c1cf4aef1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab0f31a733f59dc3fce313e1af3ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ccd3d0cb430ccf7799290063f3093582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502785cc70d8b21caf84b852ee76a374583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4826636631ae66e1e349cf06ab491e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a00e30efed4831b2cc9d662a22d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589512631be9f01bedab9298ab22042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770f169827803df560609570214227d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e68849d480c91ce26155d949adad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172ce54e57cd475a4edd064a052f81a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a7d195a308bc8ea39f97d69b547df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d43db4fa57c12f7dd2ec7bd28f6cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54e7fc54001e4c284510fd72af5cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d005b8dc0f42a063e0baeddf974347593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ea0066f889b8f42f581aea09e2fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a84a72e3d378cec4a7a136840780f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53d75a94910cc61880e37b0ee907c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ef45fb5d279091401aed57075f46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7da6e7c9af9fc31a27ccc3b97f66b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b8b9f8797dba4fb972a0de7584c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6b7f8f0e9709a870aa3382beb68c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd79ac1dfab191878c6182d220232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2b57d8d6e9ac458a5710e19108e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f3197bdae21108f50c5f1ad24454603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661eb35cbd19604f684fcbf90629a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd71ec529e685ae4ca7f8d9c7f8fad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada95b81eb312b7244ca19fe631c92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248613dbe19a5292182fd2126b074f6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61cfd6a60bbfe4ff6e76490abaf356608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0529ca0d04a0a4682ebc619c28ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72761f856279ec78bc87b01d36bc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f3a193a23496b5e946f934e4b595611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950546ba60860ef1d1d5ec20d3d1b402612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d4368e6734cc1f5812a6f883911a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611a717746863d97c2479822595a748614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c39217195b87e3bad2f045c8a4f74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7342e3b80294040ce0956c3b4e37e21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3ca5b581aeccc9c4fd662b344423617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd0bff17241437313520620c3b97d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd11546912fda184322a6ee21fa0c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cfdd81fa6de482c24781804d179dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3481a110c74564d5ced0c393a9f3d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e68705024f037fbbd608b6e80f73d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586ead3dfe8f01a871b584e146205f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f931eedae2d3ea784617dfc41495624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca0a21279046ebae8a84ec32a61da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4531f5370093db310ef36ba9ec1bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3cba44746208907c61c6d749c2e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523d9673f6ad6c9515514ec168bb65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b0de27de581e576f5addaebe52ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37bff60f121a916d18684e3ed15c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c7b4f2147c3de92d5248eeeb0dfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a52f87c1595a8bf5918c71c5a6f14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbccd2cd197df76f413ef0d21594a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992cc26bcf9fd368684cff7217a5a68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee2080408880d2985378e3b4f9262635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a678455449c65ebda84e93661a131636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8c7b4fabe3f551cfb0a5439896fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f859072f607576327eeba39086626f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998cec12039f14716bf0d2f4cce303639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139fbdaa003daa1a037e28103b0beab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9942d8ab050021839a78ff2341a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791faab382e37a9ed94a15348f0c63cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa92dbac9d920ff6a90090ebe2b8ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6af95bc589f58ff024026de97c11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c34bf58085546e69d2da68e66aa5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc571697bc9874f2ca6bb7e43bfcc7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d9261a51f8b7b11ae4ff49e84a27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f7e0209309257880d987d64691008648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43d4f2c697533e76d7138ca915cae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f8d8651260514d6a5f1969b8d599650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe597faaf1233d658964d9b89199c6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68549a75ccd412dab0a8775d87eb9ad2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a599e83e39cfccfb867502be0cdf15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec1f42a0f6349ddca3ee591eb52e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f5221c10eaf889331ee59fef9e46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d25af1d2ed20c6e66b7bd6626b627f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aa7fd7f5350da9a266cd73122e6a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29714d7b554ee2d1fa94feba3f0b91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db08ae46d368b721829ff385b7333d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e7901ccefde5de23254b6d630816660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d2806179592a42e17ba3f61fece5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac65ba944bd4a58111d23dcbb79c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145074352c782ee91e14593fe60601c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1abc6277daf7da5095ad8c3f1629ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f019df27606797a522db009405c776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ddf8df8c742b65da122985c2c0c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f482e9687fa06bd49ea51ee6b1f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830145f76e33904d90b6e51bef57324668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883f79cb34992f3b5ab7c31174b06f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80ebceb40bcd624e33148a228ddf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472af2684297fcaf661c5e3679b829671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e339838e1c7a6012388bad3d2e7b21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ccaaa138e643d490f36c6bcd9222673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27189bcf90f37a78284c2b787ace7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073c4ab72d62f02e60ff40e2715ab3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845fb36ee12d15444df003382eccbc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c87cf9aa36a6ff222c91392b7f49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc0f6e5468cbec043f3be0f90a8e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ec7a2017159032a05fa0d7c7099c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1e31adcfd1a28a214aeb8633f0f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f73a8b82fd8dbb88fb57bfd310427681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5ce1561dea37c28be70957c6414d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e4ca7f3481a8d75fb83543b5950c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe643d1a769e0e1e084741ec0c750b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db644595fa545d4649b59c33ec71c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9701ceaeb3f1587f5ef8f8f159949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca09b6f3b57dd2d772d5d01bb8e232687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da48c0035670a549842d93f28d344c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5fef506bddec2d6d21aefe3fb9ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560029c99b613bf86123f564e81f7aeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692bc43bcaa14f2d2acf628a5c65e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee329fff6830f733366c8467db184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc5eda167d8227e1f95669ee52e9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c953caf5a6844b7c1027c56f28756694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebf442cb96bc4e50c1c9a34bbccfd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79b29f2b23096364bc6a1b24ddd5c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155844c2fbd0293e9f593e22cac7d4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589694945f7c2e49a7ae7eea151eb0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e33696c29c63c87b676a3fb07677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc87e7c5794452698fa2569b9495d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e2f9069717e302877bcf8f2859de0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ed4f86e2a7b7ccc31ba7f0abf22d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22594d67d71922996a85fb36f7c9332703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7d7b1ce807297bbedea6d5e12df3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6be626335eda0e3ddf9ee22634de6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855150bc0e940de4c1bbea5985ac57e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030429fb516cbe9325ecce560b8134ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac24a84043507bf1cc031be82eff72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af8865bbe6f2849ac30045f5aa692709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c547a8306e28c5cc5c7bd94521cdf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e98ef4530ecde54cdeb93391f715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b177147d94e89b134aab0a9f9034e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec94e0fd40bca5f8d452085ec408dbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f1eb20ae370f5eaf869be63d3f64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1bf707e255bb57214de14864ecc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee5c3c378d02f5dc7d4a5795201b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa3cda939da5f648a146217c85179717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602a1a77dd35ac48cc412281dea17c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe0ea68feee02a40a780652ae0a88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce8e43342f1a74b95b525599f2b93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d64568b8132675ae818d4624a1eef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746be68f3048b5a9c649f83b73ce72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d823ed33bfe7a678e6f92fe2b47e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57faf260c4edd0236c16a7e0797fc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490793b05379a82d9637a18e9393b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d23b4320a13e5b9f20ee7ee844810726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f03b4363cc1adf2f14ea1efd84cb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8fdce7ac22486aaaf3a094b2472e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca58b98ae861c3e1f3c63493b2e19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c83191d9c7a5018a7e5d33ceeaa32c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716e962128f0d4ccfa16bf1b0c82909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865da30d27373f65de761788096f816732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef158bf128c791e44c370187a2b2a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da925a457805b46cbbdb821355c4216734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab2c08baafd78069d486a68afc266735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797e43707b2cdaa1e6b8c26064ee59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f71d3c2a5d460563ee15eb76a2de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224914ab84309825dbbd647786d962fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb093be273100bdea8b18333b107de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b64836ceabc3f58d78fbf6b469e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da3283a4d486e4da6b6f071ededa3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58781fb97f69e38e2c48d509125be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272774419e1c583ea3187deb845a2ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d84357a065e01baca7bb04fbf3f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8eac561eba4ad8fc1237b473462d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf5c8d577692101cf25dbf39b61dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195cfc1beb3e74b1116c827587fad1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb54c4c129b5e3aa0483e325df749e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b18221f6b25eb2c6f7a4b4ac19b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ab1835ab7fe4b4c8d1a26d1027f92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a0e6adbfac63e31321504e528a19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152731ab72e6ad607f1a212f4ac1111752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9bade1c9f0dd19d594845ca044073753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6871045df91280ca3548944ccdc7a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7002c54922a8700965dbd1661eacd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2cf2584ce72d913fa9e894cfde5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde541943b0fb7d32e28f5ca69304b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa3532415468657c7871cf871b654758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a71a1507cbc9c4e45e1970c68af15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a594eff716e8c3d3974cc0954408b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c67b0811ba696c0a104c3eb76f926761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cde089c918e9f843961248f383f7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a465bead37378c879e31bfa587f152763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4d81b544b261253e1a2d93a02190764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41d25de09ea8cdcd5a1c3b5d0c239e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b15f7342fe9543c48449b674b68c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f855b993605513e6356944e664694e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe86c36d34a481661eadaa35013f2a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e49ecd5fefa89c7fb11b943534262769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db5229bd9d019cd529609b97a58af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc4f3141d18e1d05422155e7c1da9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce402b9701f53712f272ad4269b37772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437634a13eec8f36ce647513c28cc4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c856409364d0a6c003cd1fca3daf67774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a00ed865989a691d778f44de2592b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb4cebc7f91e24148fde4464fbc8b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c238a40c633f3f7d674bfdfbb3bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78344a9e50be80b3aab1c375420a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a4ee9503aeabb30e4b88c75f4b51779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a39b15513dd5881dd34d1d1b2a82780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643eb47eeaa6833993bf2f88e7df442781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f21178a1194c17f073fdefc3d152782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d087b156b585bb7ddd7cd57e5cc9aa4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094414cfabc7611cf21b8ee9d1f0bc1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a33c8655083f26c681033c88ad6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b26443931518848d7e9feacd1d98786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf99a2ca2b5a9bf13d65cbfb14699e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45eebe4f6c803a738c6418adc437ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026e58ac5dc449d7071132c35f2adc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34f4cb319604cf56fe79607ed1d07790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574756aa2bc6afea512c809bc2526f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912caba62fc3a2d2cc40c7de9efb0f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242498da58f1393fcff6a2ceeb2a8cc8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f23ad349da3bba8a40a7afef0b87794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32456fc7b395fae5fdfa425c5b241fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994271bafcef92d2fc3c982868b4eccf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20bbb602abf026939103e86479f025797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c2d4bc1993c3dd1069e7d95dc75d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ddbc82f39a07e8390b93cd7f9af0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5c65f13c3466bae7a919b11a1724800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09f29a0afa3ef5a8ed9a19ea62567801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18c1c75bfe27033660dc388b90c2d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2d61cc4cc4efe750e4367f6b0ad5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf9d69dcaade1d823f6d3021ab95bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2408a4f8d131a2c088b436fd68a967805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0727d593ecc431cba6657c194bbe00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53cf388f92b5e74e1a77bf45c6d739807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62babaf0b08824824f2aab1a7d30ea8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529916aa2c5d90296ac28b06457533809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e0b59e71d5149d8f88e18acc0c112810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c250ef124a69260c680d1bcd4f73b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760440239e08190dae9f9825e66d1e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a755d9bef2168bc0089d7a7bc436ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad9168f5edd0cbeb3056d8e5d2bf9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe5c0fc0451352c76ffb5009e56dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a6012f316231834f47263749732a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c79f55949b84d0fecab576087f7bf7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be60829b899a207e49d8df4d896cdc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6627e4947963d8e64813945948af62819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740253bd39e0b3939ba7ed4a74d3ba9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f5b73c9f1a568f62b13272013bd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb153128399b3562f2dea5dd7cf017822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9368dd525b2e4856fbf8dd2948e0f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bcfa2df4d03290702f2202a7d57cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df2f4b450480381e79f40efc77ecc0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2cbba7c4efff006379f6812601d2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57c874d77d8eab473fb4eff3d6a74827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9e1824ce7d2ff6ba00ffbcabd9c32828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c98a7762a8cf5fded6ba1be151b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e6f621f1af468b3687c44eaaf112830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11e271a31535aa95178393290dbc31831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b193bba3585a98941d08206d4b23b17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37b84ef656cc617d1a0c541c2b9a3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb455a9d634d431a74e966a74368d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4485cc30251c39951e8bfdc86d2e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d419c023c80badd0a70c6c66eaeb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1217154597753009b31c00f01336bfe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0320ab73a814ab195b15064d5ca6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc01c1039b44d805b28865dc11b75839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1255beb98a3c1a6920c9417e2e8f7be840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6cdbaf58d6daeddb3455149b43565841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b185cf9bca0fffd18ec54b64dbeea8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a9d75d5ab4621ac8fdacbaac2fcc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c6a3e74b7893516297d3b642f03e7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23973b93164801a21e47cc3f386f363845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c7c114a8acb570c0eaf7016546bb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4efc605b2776583c99ac64bd574e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6f3ae1b6e84c8b34f19241617005848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266917dfbcb70f1cd89f91c50bd09d7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f22e9b22d65524b91abe5c4d2c96850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384cd6b391bdecd6f3320379dd2388851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cb9be43db5ac3da142fc5046e1d1d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9cdad7555c258a3235739dcf1c502853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6ed18d049d1ad6f535b369d63216854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f91354f80e8e1c9cd5d5d4da75e06e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4425f365491c8798f426f382f8aeb1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d03a0cbdc04dc047d804fb44d9f9a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0b524bbb9b52910152c23cc495e0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5476002e1ab45c2d9d8a471e88d2a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e82e1b79f1282524da552cb56ab8f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8723bb1ceeed9ca569ae102da0842861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b1a23f2e5574c1b6523800f25dfbd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c9d344b36fbc07bf374e135d8653863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebea0dcc6dea79e585b2dbed5101e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ae9b22bd8cdc5355d368fd2e0a99865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effba3d760257fa67a7bd3fc5814645866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc73d0a76814e56a31b9299284d81bd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426b3447d909c840e92b589d5e4b52868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5dbf7c870fa98602c499dbeeda4e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02538ec73daa564bf5b4a9979f411010870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ad3c7b1d104a89f049b0007ffe36871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9efa86830eab1dc6eff5a07a20147872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c5f0949494ca064de72fcd9a6859873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6ad6a8198d3224099c0f21eef871c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4eaed087636c9cc8081c4c33a6835875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548fdcd6864b658de708a806b727afc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c455cd064019c8a6814f3a5dd5de877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8800f59356891f8564310666c8a053878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e89d265d4e1ce072652300c4f3257879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b18864d9f0c05abcc97fd5b65544880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426acd3744bb820df75a4407633cd5d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6c9e6272eb59e877405a86d094c5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e46c8a4232b0d641f802cffeba76e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982f171b5106fbba6dfa21dae6c2aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299fd70a6399f459d9b90a9301b6bd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50c218637ae19a73a47e8c9faa91b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd2338d6b83d36aefac5bb3b8f699887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed960ae2cb50c0eb6ba51ac09bd65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eafd37e73ad55f5014787e6c95401b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaf69c89771c12c2e009c23cda76d9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ac469f058ac1e60b52d9513876c9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a79cfd07254b3fecd74b0ecb16c9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92db30374cc5b8fbe1ea49034f86af893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4074ae2e48af8fd07bfce619471b6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54bf8ef04e2bf66f00b618ff9b1c6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a180190e83dc7192dd96b0b71e197b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6128a38aee46d9be172d3933b6a0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72358492b2e1831490fb1e7ad7dbcd3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b39dc116333057b675767f05dc252899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19123ba606b08ef5ffac917f661e3de2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90579ea9b772e8c08c40d58edb88a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a41fd9da2cd7d77352fa07162f3a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef71f95ff38ed11b10872bc20b2e18903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3516e9f53f4d7c43a8fb571495b9c1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d3969ee2ffe61c9c24188bd12b4e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0c732e4af3c1df4770afba624e8a9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f660dada4f6471a01e00c2643e5bba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22055fae75074ae8030651232759003908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77e72de061d897cedec13686006050909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc9c89fd29dcc56a85588141525cbf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72077dce7255f12a05e0c8687e7e6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3ce023a8564ad51a7ccf77ff4364912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79087c3aabe96e0e5d298c8ea9abad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d6c3196d53246444077e0f637c63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45580b3486614cebfc8207148fa1f19915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109c710da9015ec558b0dd48152521916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72afb31d9d874a38bf5843a7e51b5c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c4491fcd0fbe5badc2b27f1984a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c502da922b03c1e76befac8e01ba8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f655fff50666e4302569c67230a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afbbbfc136782778a4a4f67b297a3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502840e6fa8de377f91d7ad1893f746f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1130d48e19241bb71bfd2dd472acd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a855ba93d7ad5d7e33bcf42184fa5b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc970837545b15128a101c457a0bbfe3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de9bf768889d179710dde3d91fc2e1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339bcf2f3cd260f3aaaa97f8d8ed67927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e125e1aaf739774d48e68a146d550928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea0949e66148bc204df6f6d915284929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eadb4364076c2fa8f3c563d4d6b48930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576562b973bf42512a0e4a44b03a8d3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab2dc5726f0ec5b790ee161706adb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f2cf8116f2e652591711e02c8a05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e819c4d27db4170f5a51f19b5dc738d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7e3b672caa05e42a8621359d23e6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d83dab6d6723d5606d8d4d0275d866936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e94882b172bdfa952a7bcae990028937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed53ded4fde087353bd930034c9fbe938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa056d2132e8d88bedb51b32758d8a8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda87d96fb71eaa721cba1e22b864d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34e17585d679cacfa472b4ccae6a6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f100479186e80c522d5b749843d04942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab4885df6d9d1ded541b1f654cca6f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698722a90ceb9bb42aacfb4213ca67d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b77a3e399c8e76e88e0ff3a90b30945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20cdeeaa9eea0da64651036657b719946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5a469600f880ffd325dfc5dcbd7f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b913634e2e799d1a73856e5b3508e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf9e6837568f52384a2ae6a37f9750949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d4c0d581bd5ef718b12615d3f3b5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c1f86de808108cbe3e45fbaa2bdf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7fdbb2f870daf50d2600fe6f833f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9e93ea7b326eb43ad5d546523f9d8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8481a6f45c27464f332093656f28f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610b2b1e072db5eb883400d73737249955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decb952db3aef244391656f15c57196956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341659e256f512c1358dd778b5434b30957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117957df986bd6724bd2786ad838d00958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6969ccf161a82e6cd1384dadbd00f9e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe9c64426da27ce6fc8c2876e0d42960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c056625e0f3c227eb830e6f5814dc2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d496787aff3b488662b974f922dee962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443c1258a1fd28c0f5ea804f19d178963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d0def3129b22d60b8e7b98e8d641964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f4e38e6f010111d2f313b2b7149e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ed250c124007199b337f66265c22e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb8ec2365dc97888741e46e3a26dd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83e182b68a3d59e434ec1d41b4d91968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d62433eda7790d575fea85213fe9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a28aa401462e09f0882f0e488225e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d92ad938f9970e577b2278667b21fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6878f7ec8cd734bfc721aee44c11f2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de2e1a9d13c3c4f390b23de8419f2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db825fea513b9137ad986d9bcb672ed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f23ae4d9a1f1cc57d307e6e33c624975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424811688ddd8748183afd815ef009976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19fd3695bf30419bff6a389db8e29b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>