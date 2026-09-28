--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b4b3ddf6decd3e0d70a3183ec0f481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff203526d1dff3f9521ce4a4ed6e62a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b2779ac1fa938223b0c8440543a303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040067a810bee80d0a1e0c21027dd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a79103e1b0c56830121781e0c45745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b2d02405b06350f8b6fc81ccdc196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930f18d85f0c698adf5c26ee329f41f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b60d25540fb446f8e2de38c97ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7038b22f0649bfe8e26308f715b7dde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13bc872d1eb44d4bac8949bb4707210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d8f8efccab6a96c01949ba0ae1d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11630966e2069646b33b57b7166e6b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a44f5897ec69b3e6abc8510def21613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec32b54bb836ea8d3071e215c333b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f70c590a645b1feafa4bee25252115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230c7b5c9ec66ec23b4ac5cd24327116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f8dead87d3d713799a08fe187d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5aa77268366e7e12347a96a1e9c7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656328ea82a23a4a785d304fc06b01a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f61a5a94dde4a75f14062827eaf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d04fd2daef5ce1c003606e0e218cf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306606ec9a7bf517ee4e661be1ee4e3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e11e6f49ad7f1dd7505163fd69c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c1a72bc8078f5785425accd81cb6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36a053a5b9727dfdd214f956758a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7cbb6cd93384aa436b2192689bf3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b227054822a91a7356787c1847906c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a1f8178acccbf0dabfdcfdf870c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac34f7d7e2bc983d60114b687b7d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f42a30e0eb0733a6581ce7762084f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1863c72f04b02272397c00428a9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a7bc4544022e59be0d2951803fd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c9a4973900468e1e9809837edf14533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f1ce2bd6c4efd88d56dbbff5390234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bc94e2aa9d74923a5676e96d048635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33447d10eb06c03f8609ba5d3e4e03636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb4ac3fda550039f3cc6f7595194937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec90365239c5728e72269c0c2454bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9aaeb2819a7142481b5cca94da3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4b1e11ec3cb7a87b97eefa60d626940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f2b7c8c2546cba76851767032823141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b69b9780263dee449f1b3c4b73ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd28386c3b6526262234e42488568e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b77533ec1ffe6ce7dd0c409cca9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf884470f7cbc82d28cbeb913a9deb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5fb7af0113fb32f3e9de51c612a1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9e21d149e7e35bd96f1e1113095a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca06be93c059876a37c444f5c593e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487360a59a5ac2e121ee80258006ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5f69281506b8708e2aef56d3877450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679077b8cb8a07b7ce933b58878a15ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ca9a35f23463bb297eb38987d0ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee648f03aae1582879328b8c9346f4e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1045e6f095f458e0342d447934cab554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72d3aec531e7ffa7683bf638c2f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dcdfc36304e562267b0676ef0278256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c5870a1450efd3e1bc567a9f0f7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db397ba2e445979004cd11611476858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0841c7e85552dbcade483d940192959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ada4fc9b1d9c20b2eab2364279cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e6d04ad4983b20400c8b96593bda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ec821bf97d1e1586e932ac1190ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2f8f9563836748e2191892ce59ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891637f9adfe031f7ff211753b6f35164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8d63a471556ce309b2c020c8342a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295c19637574e48224b7a1382fe680266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943f7b3b490ddeb46097dfe06b9cdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b319a0e8bd5a5a21f7174f4181b4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bdcb7c9dfc78611b256d8ff73deb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a4f4f1d7c831e8b3acc624e2f10a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebebdd01ba9420b2dee26d4680872371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88dc3428d50490e42b2ded38d96eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728facb50cff0243b7e095f363a329ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9e597d218080f79714c9fb1015cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4943f9ee383f5aaa5d0c04390902f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52ae158a3bfed478af4cc8bf605f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6cce9eaf6fb99289543c1ea8e84ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf65b61ab8600de3bb962e6efebfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba6d8b28437a2fa7b740dfa66f0de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f032a13da2759e8bead8b589d2c08d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4254169480db909d665be53b5aaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605ffa669b8f40174430e2e48edd38082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631f78352638362dfb9f70a85bc3e3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644cd58330cb685de669db0773be0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c635c86eb0d6c2b01fa028f8d5dcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246d49603621e8aef573807d2a936686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce06ff78f938a9821d5c3f11aa2d1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205d5ce35aeb4dbca1125789d1a28b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925da10f544d254bd9049f6b419f3de189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9472965088457e3d3007346b44ed6a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79420cadc0d4e9704333e2a5b0675b4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37fff172dd79b6c44d372831df931f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8908640839ce4ebaee56f3e8984bf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebd7f5d0f7b335a99a64e0eab1052a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1502fef687753ab9eb779e8cc61b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961e13b0fe7995800396bc6d9c4b5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef04a2526d2aa9ff98f17f950bdf2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03cac8b23d52db339989c4afbd1bf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5add3662f8a11f46008e925ed4b5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b7939ce4afb0952ea232c43e60976100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7696c0262f5fb6ebb211bf94b177101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c3f46871cda539a5649b815c7f92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ad64a36974a617f780af2cd553ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91f6c807b0bc6ba6d5863524ff003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ef7912ce64d22b2594995e652b3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545aae3245bcbb9c65cd73a317d1370106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5938caa9722a8ae654a2ba07a7f343e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14550c7cdaed6ccb8fca4dc7eb69e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec882bed0679c605dc7fe1b2d37728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d5a49c666a6f9e620c9ee5a760439110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535c4e23170b8b1965de05e58f71f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f07141434cd6468a23dd298063f6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6c7dc748cbf9573ce2207f5c3443113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c9f90ca33074d04e35e3b7cee902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d92006f9faa1001a6c26d84289066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ca669d058c9e5a3e73b4d6c6bbb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644cd58330cb685de669db0773be07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509455c8aebe405527982d539c5cf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77943bd9926bc30d0c82593c9a11a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21223cf28c35dda5984b10662549a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e971d4abd63d0dde02498445e6c7b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470d1ec598004d16e52126c5639775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fecbcb50d4f6241fceb0adee9d43b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1894847a9eb06a3e6653b1398ca53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273fc0d7b7535a2c82e28e4e8a64cb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72094e09608e96c08138cdb40f6eda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5305a355ad8dfcd27902e6a4b0cb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358f0c25476c5c70eba10bb060792d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e2ffbd07bdeacf27613ea0ec2d3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6ae856395dda1bd6abc5ab6b2dc8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679434b7d00beca68a4e49a96bb23208131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658ac476167376c035f5558e662d25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee601bde5750d3407867c65512cd829133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb524886173273ec35df5a3d37be2f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f26419af049376070a820b0ca03a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055589c85a5ae5bb374758a86f9ae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269afc6fd5209d8d7aa087b52e2093b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70b9f5732ab9da399d65841e8764a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80cbd0be63ea779b27f41ce8104826139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b6124c9b13e1b08590dd037cc851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22fb0d5aa760190397c1e5852277bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212490ff87ce24604c4ec28dd3ac57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bbc65410754645868944b7169080a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f231c9c2d0fa2ac26597ba7cadcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd540d0a7e89bff8ddc98c0319204e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e83ed1cc6ff1145383f211f2b2d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf312d6c2f31a87c7e5c1fc8a0530147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e02616b7b78720c1f3968c7fa29fe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a01f1067805301e07b157c305f81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377be7a985cb4fac5282bffd8356b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274512a25be85e920c98609c979611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606e8cc68bb9aea2bae22598b74ee8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347645ff36c9528dd7a35da1b2f6a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1abe9a2bcad4c2627045fa1ccdb3d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469d73a102531499ccffde22ab2631155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60621ba33d47306fddb87b2245ed4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1950f6d86ab1f6e72a60c6d4578211157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff630b9e3cffd004b7e8b74d408ff01f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e57d9b63ab2ffc248c6041d90a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61844332e3d89638124daada94fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dccb35e803d8a8067f04c2ea2026df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef1684eeecad5d4284677a4f6e655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c33b3622d1ff879d94af1d7dd015163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92ae19bfb6be7565b6c8bd8431bdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e687d8840c74bf2a9ba90ab91536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc46ca86359796f8b75ba19fe571e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b30137ec102af8f4281c4cd03de02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfcfc9f96646bd8bfc7aa98d86684a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37b8ed50d52e2208ae75dfd9a40e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839764c397e920985e9e4c2292ec3f19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ebc1ba2e2e727ea2f97883457861171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef71208e8fe5f1b85617b551b9167f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7042a991adf848760284db6caa8c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c340e3ec8a861dea7d038f75fcc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1ab8c708ffa8f37874e5ea91797b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85a006a5270b8a51c3e8a0b1611fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de460806da206ca1470d2642fe91bb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556b8e665ebb1041203698c7a9e5c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ea095484bc2ae07cc92cfd13bcb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e08bc595e179d61e6aaf02fbf1d79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76ad44f5b882b4395acee998e9f18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeda66d1787234da62c4204a135eb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f036272171703cf4d049bc821bf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b943f7a3f1c4bcd16337980674ca7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48c9c8eef5d14f66fc56bce40616e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c803d947bec77838eeff848d73447186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0d82143852c95b219d1d5b725a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56618d5d160a0577f60c17599876b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c69e4b3efc39d774c0c88bad265d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ff820e5db600318c3b5f00775d922190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bfd950aefc721666c975210daeff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c4fb56ed3bd56b1478419aaeb303192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2bc4cc65035ec8d271620a72ac7a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb8fb5ca9873a4702ecb12eccb736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c7c1350e716b06200f91398c4ce29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d54980fbec525bc585785fbcf2ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f33cbeab90bd2537562369066e8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d759f428f864ba1e663c625daeef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa34bef1e794c1995bf195a9be597c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba878a08eb4b28e51595772dc022ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb7cffa6e316d66a6b81982a5dacb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d29422903b261b0d35dac3855c81fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f2faf74f937362d8a25a979e7eb3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec8d8a7b5eed6954b0a8326956d9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e17b0d7b6203002369308db6e5a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97daf093c1c6417b81a7a2f0d0d01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025b6ca6db3268bdf55cac398f28cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ecd6adebbf6af8d7a821c41dc53db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9201a5fe91423926c459965b1b99f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b5e20d0750ae911f6f8837c7f20c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ffbfb40bf3ec7cbe089c791afae99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a951fd2dbb75f9652b699b0bd19f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac24fa38ff5b303ffa36edff5d50b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efab4a1a06a7fb11ccb6d827429330214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae9bef432e3e4e2e260ae46c3eb01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc62361c73800f07b7f61fda9f5f97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00006d22e197d74412be2bb045c0c4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a693b8a1d45aeac246f3424eca16d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54c1c5591af08d92fe7e81b30c659219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65df0ef018d5fc50804c5347de23da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af010d5678419423314580b8170774b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964442de4e5cd741b580a70b6562fa59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e2aa5d059823bd92cdf6c84c552c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f2ee674847fffc7f00dbe107b947a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592c5ed61a5526e5d9b1407ba3537dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2aafc8bb870eac385284e699357f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f73fb228664219308940881776308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9932fe98733588701b4dc06bdaaee6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4031268395fcbdc81c470b0d30e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b279acbf47da7e5560b27bc514252230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845d584a4bb7f6c84dc0fa4b38ce56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238494578c8985543ee45da73883128232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f75a0a05de4aa265d4052a37b1e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e2703f9f1d9d077527258d8dd328234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbfce1b55d607f07b10b18a4a4a223235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab307ce697fa0840121895b859118236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c08d3abd8d312234ae281b09ef47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a2bb71e4882f75f219d3a9023794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a13201f548dc8c7d0c1f5a49488b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8296387512c56f651ae2481aad32c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ac0dcb30da4f31cc3bad9ad5aa5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c520a608885f66f7186d3104f828c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d0a29347946311b54814b5b5c2e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b131b4164fd41f8272c9992532bdb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32505a26a66dd9792dc0697a6cb8b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5bda0518408dbab65fff7f2a3803246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e86eeec2450f03275802930d5fd76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3977aee35adf378137e2d0bbdf4051248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833d012afeb61260b1501f2b6a6806249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d20df8b0579b96e5231fa7ac0eb85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd529ba14abe730e40ab5f1ebfe600251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938a9e05bd06cac790aa2bc1aed3f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45815d855c5eb65492496469c68541a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4a9b9cd8017a63f7e5aea96c19b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55dabd20e95c159adf32fa32293b2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef79983f284f5fec3cf4bd0808c97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205794e426289fec7314221cdf1cae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8e1bb52ef8cd3b4e644becfb48a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7270acfaea69caff00416f58fb2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243cfdca8177a8b56ba6da2256e02be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5ddb1efc78717827b448cb4d9a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a084ebdd9afeaf047bfd19ab8c8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fafd485fa0c0f932319a1ba3b75fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e27a0eda4dd7ff747c06dcef7b84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd169d7d956c7b8585f2820fe26925a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b344b6ce7a719ffafb128ad1adf99b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f368063a922643f9a596d6409a9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d178d245797536c09782b4af40b5a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d7c60c9027e88333ac4ce20140be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f6a9e8ddf7db40f601af0a1df995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c9a32c9ccf17f08347ec5fb94e40f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca595236303d4a2fea491ccf4db3b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a68cc32f5f3f8f7b18115c1902d6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950fa1a596e1cf1c96f1c323097c1c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78b88be17049b584f1793c815d23c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b0a858fd8beda065a17d305fa43e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57119072b153d79e21def124f0c9534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122f540a4dbc07bb818294a24cfccd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168a023e5c7ee59e00b845371b96307279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de10873e7dfd7f6362389ca521575280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e59d23c3f78df9093c6834011f850281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f714c8dad25492e526cbbd1c5c44c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37328fe7641202b466298438a82cdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537192c1049ab8e364d76478f015199b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06496330a9216d8cffd82b835f1057e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c253372002399a83c3513ae59af2fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bdcb18bbfd9c09cac9466c547ba3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceadf3ca816e55ab555c1b70a994c51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daa4c082ce20b0b0d23fdab40fe217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b2d5248b3fa6634493596722bf14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af9255931df6478b630419c67b106291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f12796889fc4d88345d931b36d9b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490610efe9177962cc51056803abcdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a682e1de9b820e45e6537e05e1ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fdf105ea274e9014b59fb3df1be2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753e60b1186552db7ee5b7f7a4f0e96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d84f7de8d129383d42d6eef0b7879297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba595a08e3b6df9feffc0e9c03ad18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d18a477ac585b342d44e7f32f641d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679759da11d3a23cb5631ce23c50fbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7cd8c98401b4212d845b201a969c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fec1500c9535ab8ef169ec2c0548b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d7b63f252070e6ea351e889c3bf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d1feab0c6997a2513fed1db3581d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a86c6ef693cd42c0c16dd23fa846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886858cfa4c1a67cd141d154d29df3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239df4412db195f535ef094559f5d37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919a9c05390682a3bc937d8d721bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7803fd9d0ec1b95afcf028ca84107309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c9369bacb598ad11e6455cd5a1b01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00696e60b2dd69bda9b11c73041f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a17bfa875c4fa61d85efced52d34ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8062cfe2f4db3b9e2a5c5e302f59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cee01ac8a9ce6011753d05cb7e81f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42bf4d5cc686ec907a90ae8b0c50c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866906161fcf409f255f90431dd6ac40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b668a69df4fa4888306d7f44c6bf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbbce115670976676f6620a5862a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afbadf61939f0d9c62e8421bc96767319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5e8391b0e3b427c9200b0b1d33ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6099bb4c5386db8e376d48d53c2ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c8263634c9eff9ac3c3b445b4d815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8e45db286bdcdccadaa25fe4eca1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd40d5593c784f51376a246dd8d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e3a93015278f1308cf5cc3ccf289325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2bf28c6087477c96590243ed0095326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa0861b8fd7ed95f5e0f300c5a575327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dd13254f986c053f76132e24864cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ba92b410b9851f73f4a921fa7d7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcd2c98dcd53a7923a60789615ac1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278045b8ce4181c5e6d3d617f0a888331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2719326218ae881d6f14e70923c66a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78bdb312789934b0917b34b7df4df6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4cdb93555ff6071e525e697257472334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5605c3697f84aed44b5486213732366335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c848799c28a16fef1df7395b4b02c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a478ff9bbe58b576a19fbd414ed814d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c9386a74e099620fc56f5372db97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd90338c913dd9f030911a737bcbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350975b310bb4c509f0df821dc1f9c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f9dd603ca18187bd48a199ac9c02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d660c5db5cf147e1e47c598dff20d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99bec2529597781940d9d86bfdcce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3635a224d9621bb1b96aa1bfafcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e5f98c36d84f980d1aa9e8796b17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9c1d0a272304ee560c7cbaa3b31e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92fcba8e3ed97a0d0cb7f3fcc0e7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032cbb83558ef86b8bff30fb15766d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132c59464fa78f72231f2cd669767d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07449928aa051cead6dfaaddc1e44a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311484fa66d004c50cf36cbb3cc49b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc5ad9dd72be27e583e37009a77ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ca1c33d8fca394d8b657f4942027353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c447a06c44a31c78839a7b83d0c3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec04179d6f5404cd5d7bc675ae7ec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fee4e3285daeb503d04d2f90d8c89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4cad70df1491f7f5afd10b6beb50a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c86ca6d14b76c6e095609fba3a0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f7b6b6bc323c349b6a2e7f6ba72d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f5b494520d9eaedaccd3d6bd9a7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f8f53e145a6e439c552e22612623c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591a62e34201cfb956e4e0a404060f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb462fea7370b7355685a9562cf68b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf28d74ba03e9edfd6cd95e66e9615364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e432bc41b4c75ee3c9c1f43847a70c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4434a3a1e5f525a8025541e552e3c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d39a860557de139cfced0750238a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7bcec3d847b97db1a720996b9325e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3173c3006ee0a3df462227817308369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f10e6afb7dec87b9229b1bdd3587370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236e0704ef23ada9262a21d0ce2f04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbd2e4f085d704560040df74f19a0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce8cf93cbb541f90d447d859111c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64482bab9ae84707d1f9cc158bbfd10e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c46a3bd5177d89ffccc8258b39db3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dd1a587f6faddf02d49b68fd282f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153228170127fd293850e1d12202f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd24e074d868cdfc4a80b1c957b32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62731320d9bc7733c7448d15d077b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5abd8e9098cf83fd9c6668977fe1b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5607b09bbd77f7514bb70c919dd87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b132060cfe8b6fefb5c9ba514fb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffa4475e7464cb747a37a20d72997383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaaa1dcc5a9669e0654bfedd45e677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0210984c50d7d0f0ae1b8a0073bce2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df03bb8832c226070028e13debbb911386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debce1afa675d170e8319cd7b1bc258387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201e545612b4a97093ee34ce22d0c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d99962526054d80fdb4092c4b495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609aa6363adeee440ff26c80eb586c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e0754bfbb3a896bc3fb57b32f9996391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb360afe34eb64e81015e33d0257e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f215cc669c3cf60c8c4f33f4012149f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6639919132236539dcfc933c7bb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e4587d74ba7a819a495a5a5a590f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2b201052d627800f41106795a3e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5229ec898f0b85a77df6b787a555d24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea83d1dec8f40f594ee1f7fd7c8e44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24cdbd053a1d0d7a9cb51f0f3dac1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883ddc485f46f4002a8e4585a80c2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3462898977ae4c1a4746e8b696a55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cdab3be9c107fdbbb33e225ac2b43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09596cc22e0574ce84e613521508471403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6c7138bb472403d9a50bf1cfe170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807702e426f842205540984e6fdf2601405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e92bed0dc4f50d517c238eb1ec6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d287b7cc8a5d811bc3cfb30f215a50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5d3766c741f6a9dad8b80d31031a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdee5bda8ee4905f331d03e458bba6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ee38b1e0d71cb2022dede80b8217410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4b3c432e0fa2be3651695ddbbf36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd1c39f200a856a356d55a22b5b7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b550875b1621e33ba97aec3da2d4c39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be98eae5c878101d8c7a0735174702a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af737ae547c7ea317319b460517d71c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b7e1aa58d80840a28d6454309054f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159a7ed9a75453c3abeee5fec46c88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed6975b5681dfd5301be9905535baf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685512553508e09c147f98a8b6ced795419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e66b94f7f87f35b8489af314739fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eacbdb53710c2c0c52c22c04aa3791421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a291e3b0a52dc5a6d7b188845d24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556076eb375dff88546803539e08a814423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e3c420fe61ff9feb342384ef95c2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77386760dc33f092d814093fe6957372425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d66ff3f0da07ae04b6a09f5867d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8967963e99c9f6edcca01cddf81b8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604313b384f19bb8db109d7234958a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9306a739c933c303a1587acba95eb95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b9a2b52b35606156bd74726d478cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e3c35f6d5b530df9c6fa120aa38f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11b37b91eb91a498fee19244ad2b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fe3b9d1dd495ed17733d79511736f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9b38703c83d2abbdb153e00f77eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e5cc37534ce09c5daa6b37614a5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a188c7293244f9f46367ebe6392e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7bee1029d672151e42a4ce41996e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e4e9237369bfc4a6fbe54d6bd5b24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84fb62badab2552093dceb295acc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26729de0e5cc35d143f22250c73d55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c84e469fb59aa862b603a5b28fd62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b6d24c7ff3e4670e0578161f2f86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d541068356546a9560409265c1f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db8e04bc66fa3fe0b47ee166aba9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a09a9bb2617222536c0f7c4296c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89207439d9414c27974d2271db3e5cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd96b9498fb33f715974778b63bdbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892f41062432dba24dea12bce87d83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6473af8e4f2aad2ee28e546a5dfe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0949d6a8403f1d2ca41419538520ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff9a2342e128b9488d189b55e730f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1123f8a55dec34db8710514befd628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0932f00cdcbfb7134a8ba860d5f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6499188ba09616feff983c78b6c49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f73effda693f1883fe919a0412dd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a81b2fe286177540f222bcc37583456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb865c9155c1ee942670e41b22b490457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3b113098da8c6cdef09956ffd2d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280d20094e47cf373e53778c8f3c7f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63f1be66387dfa5f57e03abc99a1e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ed7948e2a57e514bc6ad2f1f897a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484ee1d960e6c284f95f3717c8fc43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e1d86c8abc4bd50cf8bb903a3239d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ceb198fcaab18f8002fd99bb5ce05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302aa7e7796a267cc5147047b2bf596465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a8d70eaa1020fa2eba3ec5256912466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05b1e621efb71da017350267bd4de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1795d520b7b9cc8f7a4fea6608152468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd780c084e3d4c9edb68187917bc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73d878fb354afad7aad8d0dccf392470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd8ab5b2c52e9aee8a13612da45b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2bb87bb29f8dae1c6d0857b2b9c44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7126938e054a990bf1090dd2c0fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81d8cb815527dc12a14bbb8089e5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba96c9ecd52e8baafe889a923d9b47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964489153f17db26492bbd4b63469f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222134f641d70a6670d532740da27f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3334aeeec054f389144371031d10f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3742e4b7d8c22289424aad4c940016479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477954c3a33d1ba72593cf084708ece0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5bed29255fe0383c69fc00e662850481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8337169b18930c1928b2edb974426e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392389a82a601ba3d3016d2fc4f8e7fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16064cb5605ffda3813b82a0ad1a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817a423d17cf74efdc4a6f08480191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af8d56aba2461a6b759d694f9ceef4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167f4f380e2e679da2683951b745e35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e678bddfef3f6997994b900dce40a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9d82d3ed59ea73435cf45c22b2a92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8640ac17da86c865c6f9b4665d6bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5e181d8cc18afc202d37861d28c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f854f6290aa981de4be675951f2b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53397fc58b19b920f9f9a1f1ba79d61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ae9ccf11ea32e6f0feb766e61a817494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d449a547f200bfcd96eff7f8677548495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b5cf89f06964f90f466be974ced82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ba04f466d7ae3d1a1a4659adbd11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063607c5826a6783ed2112caf30f5434498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2b38929271ba9e8f1145ba2cf569499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1c7b6e50808493ba3ea4122d05cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b6f23cb7eb95ecdf79841f16ff018501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0e6b4e6334fc78b34f8b188551b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440025b8fba7cfa54f3b3d1e7e48bb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c0256263e302a8e1683d88ed400f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a0a5af0f9440d98a4ef7b7285a34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c56826287a32aa123463933412c6e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af1f8f2d2df41cac5e6b779ee8468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f597f464f03e9e6682e9b5c3375783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b932fb4f7cfdbd48cbfc81f2238205509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e95097b63208c62c77d740410a787510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe3cae152c23cd5e9baaca3bf1df6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f13e59c47bfadfdc0badc330015d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb0eba5b583d44cead93ad07a5a3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c374dcfaf4ceba7019266feae530b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7715382b343cdbeb3ffe2e67ac0cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e14e361cd4d135374e917f18aa187516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2313c40b38febbf5a223c5f6989ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc6fc9113b9038e0693903dcaac16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324de9129f2a572c8e934ac40f8088519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530d10953e6e15d5e3f4662c66351c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f8e7ed79827202c84c711b66ced41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0c05e25af2a1d3cb2afee1b30d36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5741eb0f868838ade39259ab95f910523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc6ac89730cc2302da9f1cb2da429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaefb4700958ccbf2c913d351a9cb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c38f5274afaea97b64fc47c896f39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb8178d5cc3af143e1698830957e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1735848c25b9733256f1e8c0087707528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3f4a33dbcb87dc7f0f027cb516b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ccb17e7555515f603e293a49b4f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424495ffb080e755840eba638ae93d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9b674fc3d03cc9c3f5d8f3122645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c5ccf762a0c366c722c98b292fb62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea905e3e8c437a018922a312eeec954534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b57c6abf084f539c4c64a72a36085535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f68ebf29b98520b8fa775eaa1a844c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab146f6a0759e3dd60458dd5f5a5af2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567e6d6564d5f61fccefcbde3b8dab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff86fde06ff08dbc67a434cad9ec1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f6c86ded8615fb01bc0aaf984cb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3648fe2b44975f664607909f36645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718f8e8896ed6efd4860a7a42f5663542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1e83cc7fe1e9e99e7940052d6600543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077081903f5501743d18b76ba5c67b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2793b42d1d488551c9be51691f576545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a53dc1dbae14071bb4cc00886f0c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce27e622cdbcbc0c441b928b16f19c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a020058e5aa9f1d5f6c2a39a356ba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de5bd3dc5f7f53e4600c9c43f41a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef96f43a9e3e60d3b77fa517d4bad2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071048d16e301b307c57f38590bf468b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9873bd2633b4070b91086d00771f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5357110b3e7da111e8d502c50b20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dddb6902200e6204fa1a624cd4413f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d5908c347682fc66f9eb0b620262555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f120880d558c098c4969cee04f35d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bf33a762092e356774d10b78d027557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7d1e9bb15c38632f5cd9ae8eac4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b93bf730c2ae98ade2b54afa157b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c32db3154d121ba42be94cadacc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf081670d4d643dd5ea724197562f50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cee21cfd6aaaf3b36b4848bbbc13b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736a4810707b40988f96809a4ec71b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645764cb896e603549781a616dda70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b05ecb07dc64f4eda397011b739558565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0e22d41ad214f106ccf2244277e38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5945242d64fe931171271cbf9841d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652197852ac41a5f2df6e959c08978f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a81bad5a297d7c8633c2caac9592569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb70ee983f618ff9209215f76377c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc8b8da11eb079c54227657a9ba3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d7e959a7c636105ea6743774daa20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe833671c409267ee5f402b73cfcd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0742815e885120bb127a653e8a79e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc4af4a6615642140d8906b1d30f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b256e8cdd3b65796646c3677ca1668576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813582343dd3f54e47c7694926a0d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f351e7c8a989387fef870dd95869578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667390ee4c26ee1f686cf9fe36fd98e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2934d427bb0a46c8b1183d8bb00220c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236034e20a836c419ca576344568836581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3828f4319baa54d1bd5c0ef5d0ac4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019e3d4be9f2f9fe258211e9d898c72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb548505f406755192cd36adf21a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1b0c107d60277b83d6b6e8066bfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb719f5e15a6954abb59c41676ebe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521248f519a42eaa09cdc05efc8bd4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9443ea76d2387002e25efc913678d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1785fc06f19efb2c5034fe3a2062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611d5bf27083fc0a75e38abd0cb930590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b91afdc1085be55115b331492a8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333d15fe7022a7290c6c99b5d827346592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1eb1045ffae353fda73bc15a3aedd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce72bb8659ebebe86eff7ffbdcdaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66fe5636e9c943a1e5081a06bda8d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe789497498392c7502f82e5253046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5c104263843bb7f7ef16a9454d5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46eb2f3a984337489da2b46221dd52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942787c537eeab46b9067bb0377380a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac0ca62a66e3dcb27e34c5d01de12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c23b3541525e036a14c756ac4a1de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c50dcff78ffd76c176feff536733602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65ab10eac89b1897e4fe06e9acfb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a9b0e55b64f81c688df10b2554e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176cc0f2cf5d8bc1c010de06bbb2b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec498252dbcc29bac34c7b17470bd8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c2154cb89eee2f18c19a47b879f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894a9e70129361f1c9f5f8f764b70f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88e58f1d8168efa12ae0518df339b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9cf835c337d346ba38b8a7ea3ea8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a29b8448d753dcafcb474bc3d8c3b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722c2ee633c5151491227f42c99e21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fa9001c5192a0b60fd9a9882c622c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c15feab4d87a9854da4f297c23477614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da126f6d4cfcabc0a6d4235af3507d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7362f45e82a928c03b7d9d03fb0cd28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a2ec3e943a7417ad42f000277286617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727565d550d5b6512178c58db99c80b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed116c2e0c26d224fa4e65a6daf33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ea056753a38894397d947dab325d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de32ce26c09fd2c42e041f80dbbd892621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf0e8667125cec90a35e3d2d54abd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57905fdf847de6a0233d9cd93e28d74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2a6562cc29c85de715bfe373a4c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc3059aef6081b5f55fa23d6659be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de91c034dad0a514559c98225e94c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e24b3b27f0e77e8977252523e3b2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b0c386555411fa3b8ae505a6c52d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2ed2db73dbcee9db77cd4dc3ad59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2184aafcafd2178c1d68877c227cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222641720a92ae1e331749528ead21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b532ee14120c0113f836a9b4f21e08a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de914117396af5710b69bf093809c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5589ad37f8cd61bb3cc4541c4751634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4373299689e9d399eeba8d67671095635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28f5f689e6c9748ba8a234c7462df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c022cbe1a7f48eb02c8394c6d9d2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9434fb5647dae440948dd5b693c94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ddd0883a7dc64dceffcb4dd4fae2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ec53d2b5db24e867748808d907a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26001d138c7073e100396e602093c1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f57543b208b4c193ad5ff2bca54d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b54cfc869ee10d32c4fb58e489c20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed63c12ba6e1d79cd1ba9399dde9ca0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2638483f6395a06368eff1501253e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c452d2b4aafc7f4d18ba436f36ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9eaa44bdb8175fa1348617b70efb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb0efb7f370521a90daab0fb9562b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a0520806deccdddb7bb6717f8251649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f514d5e0d54055f27a7962a5e707650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf133a09b2692462d10faa33efb8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accb2f12cbd67bcbebad88e1b9b0a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1150106ef29095a10c63e3f41983c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a52eb51e90162f49a3b8f5c65242c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc676c65fe07561f86e926548d88b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f76c2c741b5058d3274d2a98671f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b2621c7d57eb2280d2ff98ceca9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342f0ba578c3bbf59e18fd9d5dc7ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f955efe0ca7c4a81a2594a31b356a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48708329f43b9df948886fff87c2cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aeb790b122857042eb0c58afbafad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542881353174b083353199677c732b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095fc58f295f66e4f502b12164d653663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a52910c0a7af4aa8f29437286e00a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b51d50d255fcee66f67b87289f886f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198b122a67a2ba800068b0ee364c41b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446c66f79a1f3613e2312490d59ef4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7630dbd88332585d861eeac9b1dc9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c45214ab3c36784a9857dcb033c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908ad5f1af50e448dce76a1efe1202670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd3049064b946d5bbd67700d486d40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01959c78d09323c57df1c1538f34d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512440e74f7830ea62fc3f75b6b58b31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0045c50bf523bcd456ea6b9e72bf1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0d2edf6d6e86f248e616c0748466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c455c06303561b62d3e2aa549057ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441377f33de0ae9167e3ae787fbea62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ff11b00caa6c66e383f393fe116d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89050d13dd3936c4d43a41c56139b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ed84aa13b4624e6bf05267be8262680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4357ca136eefa4ae0dd8a2a36c099e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334936449f9ef3505d1921b9816044ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba910d81d8e696e5a28d2c194ef39e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098b02949a27744ef299543091d1694684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb69aef469afd1db083ec939398d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385d234ad83e85517ad7ac6a3a5c38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e46f130a4a61a357b247d72080153687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac47ae401d2f1f2f7c02e92d78c56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e5bfc6d8032583ce1c723da045ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb8396c1e5de798a760230d29add61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c1e54e6facc600b7f67cac606e4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201b01cb9439b0764cff08f8dba4cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3887ea907c8b5816b05035198459693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac2e76147eeaa88a6075c7fbf2a9cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df3222b710278e9db1415c8bdc9163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c6c6dfce81dbf4e70cc0e221cb14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e17eea1b0bdab538fab3195d7461697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4422a11d7ad92008f2af5e248380698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5b4cc72c3eef549e42a68d2410e40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21dcd3d0f18ec13759757a7c0fdcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4528c6b8c8b0469619186e3096c2b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7098f90602407deb406e669f37ab1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca092482fc71f93d2d689adbbce3b7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b49659c568c540fd0020989cef2b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed340df549c704ee7f4a575de31296705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03e1e17cc3e90172f14c5ad695994706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a5c22de7d8b37e5c99c65127f0f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179c68ddf2be052f073250f06bc8e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ef2fa1ac3fac8a5d96a289df095e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05521101159edf5974ab62f42565f10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4228272f2fdce651a9989e7aac755711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65ef5680c66bb80cb5f43fcc614db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d0a4ec12bd474dceefb998a1f196c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227a0e8992f16caa3b716b214954d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb449c3f162eb853f1cbb5035b67229715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c4097f252ee1aa5ecc9fb06c5ea29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae510e4b18fd9d9bf8a5707b2aed539717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244090c73d588345fc92ef3dfbf505b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffe5e9cec21f3304ceebfc7b4cf35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e2a4245b40abbfaf88913209ae6e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d208872d1dd988527799ca076b9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666acf463a158bebfe84d22e792ad20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444794c0cf10bdaf97551fa0c3418f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99a2748109607a196cae6a7472c06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164dd8f7a5ef3585a55f25c98df917725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287269cda66ac20b6891dc25d71b5f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e104f9cb2ce0ac3122154bd1048ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd9db498a35013e31877b9a4a80c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef58f0ff61d3eb89f837df21d083b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc019033f5e087f67c35089c8841f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e0cc6f48926bf6c246a5715472e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc9ce4fdc00bdcc0d23b0345ee901732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643130fec6d3a88887d7b8bf856dd4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47ea4f8454c285d37f4b2fe610ec5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f6627b69789f0cdc3c9f4ccb4d20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aea55a928c8d72a939dfbf4bfdb89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2449f2e59daeb065565bd1c47ad5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7070c9e4240853b7e685e43a869f75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2d5d25e1228ae5886ec21c39d3329739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe6f5723b86d4f404dc7b927fb2fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c86bf2aca3bacca47ca94fa62e36b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38807f27ce03985bbac5cca6b9a81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1e88ce51baba7c6727e49f685e9cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9d716f04402218d2b9689fcb5117744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153291f1eaafab53ed07757f2eb81ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597a1bf78b24d59927f0cd971b3014746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2cf976d661a2aaca1804b1d197a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00394b0929b42f7258ee5426f72fbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace7eca61a0348e440fe0e9a909771749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2094da067bfc002dfbe461ad5ba42f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4554cecebb46b7b0551a772c5a07f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ac561786b7514258faeba3af1eb4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8a3bb5f9eb4709ad8e005ab77ddd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5335b45ece777827b0be26f05324a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3179b040ef47bac6cc77c2a9ef78f88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e565c43e926829c52a26caa22a43e46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726cfa3a3b9fe15cf525872e67f100c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f04623ab17b8838421160fdea28372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5939a8e703ef5e8a58ef26beaf7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f961ffd1c258cb9d338942c6d7c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928521495d49e74200fd9b00c349ac5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402e0ec4cd1f76d34ac2a972b92675762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74189c0a672177564b04a493514a106763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995499918b706acb61c8913a7e4884e1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4888ebf46f696918072dd28114d741765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bfcfcef4695984598ff1a4c5bfab7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237d6567275b08039a1440692ee4af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6dc29a01c5b5f8b593086acba213e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a706a5f790a3a5c824db713efc1cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e214156ef82241d2a20d16117e79d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1635595506e8041d49701c9ec5345f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba148692a82fae9ab2472ba8f7b57fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae4f3cbb34b7f0d77ae6851965929e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371118d0fdcebafdf214824e3b4c131774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801d84f92cb10f573685ac7d23f4c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4ae7482ab83985f5ecccc4208ce1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a52e1774128210971688256805768777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c28ec9b6576fd0f93a328407aeee1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368e7c0808aecbc837fb41fc761f8d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbab2b7f02cd393bc1c0456b1eb96e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a32a829db766980e05060cbfea4e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed6986c6be113680881af76eaed2f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca00eee08d92ddc1e65395869499f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ddb97025dbf5278609f28fc933e1f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42d88f5e5f3b6d43e5120b2c9a3be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff157c4a4846f4cf11e5124efb4e0e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07224f8a032b130c81849a2f36da2a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9e1629e4cb0264c04645fa86e1e7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666212eeb9911fc0249b9a36ccb1ee30789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb54bc6a620d5af03e4327266449e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbf96bce68f13fca27d5b914897c56791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a10fec07eba1f3f7e07060b58b23d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccb4d8acaf518e207002f69b1b2510793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072721437f928ab423e9ffc122fae127794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2f8c0c1598e0166a0cd760da11ec4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116980e3e5041b841bfa9351d307d593796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05406bc5ca4005079f1dba2c3efbed0a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1720fb0cd731b62316220542ce8197798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfb364193457f6ebb813165312174799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6781e11005345fcf51cad11e36bdf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e57bff8a87a1ae817bae5839feff8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664c421814bb04360e9d219acebd57802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c659a72224e7f2afc7646674428dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec31518ff92e9a30bcc5cb775763f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7758985130a1ad9a222e11aeb8070f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5038737c82b90a446d74e434352624d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21e276db0d57e1fa0b78577f1fbefc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfabed3b3c04a5512b78c58b3c84c95808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca196f1a08495e3276f9fdfb91b6157809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645e0e079b3493a2d4f6391ca4f25a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077bbaf7e8021920dd625e5b58b8f93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959672f6f4ed06070f5637c21c14250812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9a81d5a1f58af09baa414728d1be4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245df52ba0366c5ae409120c5f99af814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901759c1752d5fbee56838f48ce60dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52bfd7ba7bef9657f819d5b0934ba7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940359b6b9a314000ce740ec804225f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7c80cd82acde99582dccd71b703fe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55e671dec8eddc45eff6b79d63e7a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e97ec3d537585c55faeb4829757b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce634fbb2f73b5e287d378b1fae0b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8bb440335bb60d9d4ac31094748a8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d351c7b3ca6afa4c466e129d6fe23c1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a07c4bc1799f26b4ba3c5e9e9609824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bacc6a212e7849be338b1e004b7ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b80fd89badc66c211604b9c337192826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b36350300974a5a59ad7738d3dae1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211ad97b238b11db7d52b38153af7a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4c0b88f55787bf19e98fda9a3ae86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912d606b39415efb99277c8419574e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236d94267ce34485d0803d0aaa98b3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689beb5ed70a425bb938795ac08690c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cd90e4e73039226c359d2ac46398833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579384145e9e87b88ed0964d73e1e48834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e80d1730810316e687cd408c72bd3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd87998b26f07f14c169170e8efb2b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd259f67a138235a81902f735daad09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb572594ca9e5ef3f2a2a3e1ef51ee838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f648f2b785423f3562d654b705253b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f88869d4368c20c288b8f185a68f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26109b58bc17088a238b3d3dc51345fd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f357eae84fcea4bc4c6be5f4e7e8a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7aa0b212f7df7346da90415e512b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5009d8c4ed8c93ff64f35b25b238e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b90be0c29170d218ade80c3d3f977845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a3cc1484fcdb595087c8fe3ff64ce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de714cca1b4aff0c884e1736f1d39c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d196da859c44d7545c0110994dde22848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3da3565404af528e12f412403bf67849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603860d775d3c967860c3b6246368d45850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01401eab3a394d509f12a80f0ae7e3e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6ec4d3252b8fc6e914a194c6649a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a567641c11ab4a20f34a7871ec4ac12853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63cb9a0dac84301a7a0a9c042d66a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589f0661f5e1f25a60f32b049b17ec855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0df7911dee8075b33915519fda90856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebc3f0eccad61f025e0ae76ca5586a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6ce8c5f48eb43a294f54dab28cfe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a7731dd0eb6602da70e392f10256c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0feba5130ed48ae8885feb472553860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb88e72dd7764a301bf60bb3bb3d43861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff892b5c546ac3e3b16e669a4f755862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ad7df71f988bd37b4d077ca0e07c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbc0c6afb92b0bc773d9b886943ba864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49216511ac9bc91b3366301f3257f72f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d69f9d453fb5f32a7fccb683f222866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ef02bd22a474c3aa373126114586d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee58820dc1a25a035c8bf0e39395a9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110990a96fb03a3990faeaa47d178062869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad3ceb0470aafe36b727d4ecc2338d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1097bb8b568247df53282ede5e3e1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f1fe01f19d5c450d60c761e6e5a2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b84207ff32534d1d0e85418366d23873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bacf4d78f3823d71e37883f20ffc1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe688180d3b92b216aab14060f8876875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6ac8c3f6281b10be20ff13bc32071876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18931cbf3c19e4cccba088921c5a9185877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2ddb138fdd6cc58134f12614373f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7839321b8f775a94cc49d4b0329d5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110b6034dcd5e35c1de718f7c2942fa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec9fcb3b6d3178b69369bf9ddfad0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105a415ca00858b13c9bcbc33a34a9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e995e535ac78fe9e2c12e533c02c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca20ef6a61cab81ed6196595ced617884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38104f993cbf3176dbc28c5231aadbf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362beebab16e6e38e81258eed2745a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410595aa4b0ab4d407ee021e5c9e13db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ed94430ea34a77a78f1288e78ab51888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33690f6aba9dab3b8728047a517f33b9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af997f112be5645da93077ae4e13be6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641e38c42f2ef24b5bb50a4c3c40f2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f585df9b9281ea834f6315f936070892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a42c603dbc186fa3db29d4b3f1d7c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12829c120f945cdf602109d1e977c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f62381518906c6ddc3bb8e9a0432895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d3fe5cf3c60f078fab0ec46dc134896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a53963df3bef58f1ac654cea6d455897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc666ae64674f0f9cead0296c419484f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052f25936cc1131ee4ca641219bce4a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ce232329b6e928d7999643d1438e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b9bf4b7e9cbd3ff4d0c5f78c8400901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdaf59d5968f47a393f79194175cf6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea1b9c7997476ddeb260f52f12336903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ff2f1cb44eb91cead1b9e1ee72aa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f8a70bf9a53095e942d2906fc0bcd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892923f131113b43d74cc21238e61d07906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e7e24cfd61fb1522ed2717d385829907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d01bedd01b1ed35123059c2d23800908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f452f42fdb011d04525506d39a9e7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56b93e4c130b56072749db5e070e2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03845e7782edcd8438350395783d3f5f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3672d06f279f1e350066a57f892dc0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d140589e120146b8e8d2bafe3903211913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3514ec5edfbac96d4dc57b76e0b70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f745573a9661e52c0879118906cc5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b8a1e43b108015d42eb8d52ac841916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773f3edba3d9457bf652fab0f2897e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8021cb14796f3b73b6df700fa4802918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0fd374ac04087c3f9238628f63368919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812df23e7671e5d28f9293e9a654bce920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a06a029087f35e46b6456a556f33b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b789873a2e15410df96be04a1b46922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64451793d7447bd987d6d2caaca7ae1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9357895db117db6cf568892c0cd0a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e465a63a493aa47eb7d4a9e1731e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633876f1406a073c7a904694a79657926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883704698759ce1c7c15e33d19ee4540927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0906977a15ae4255bd2117a91ae7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6084a2ba35f237ee292c1058a678929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c28ac681ce4a765f37c0f08b0545930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9f96c07117731d6c897956056bf4f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f61006ec4dd07b135a172577189d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8607c949f99475d4aa72b64b23e3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d185a7183fbea9a0e945eee68f2f8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1855a8a3490ab0a3f660c59087bc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641d170639a75feb687fce99a63a0ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849991e0d7c43f7b5f0ab37b5e15e12937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa88b788135583b5faf3074863520938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642032c8d5b5648c8a697a646384b2b8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4447aab5a8d85a40d020c6019fc487940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5d0beb9a4f3e1d174519d9e48ce2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e807cdf1a576f5d5125d6bd3dbac58942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b846fbe2738082885c08d5df4b5cc3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c151b81597de5d25ba92a11199402c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9639273aacd6a6a6d797d92861a88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66981751b10c1df4fc866184dc877946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c359bfbb99421f9b2b5e772b1aae5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e48b29952cdedfe553f1edfacce6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae521a849aecb4172a0a6918b7e090949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a89b67f78d83e06794c15fc77fd4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff460c71c6a17783ad27d5e78d8570a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660bb91effa75011a39217f5c529a8d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf510dcad55ac1b64c9567b2e39f8bc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877808e614575b0793e0f72dffa1e8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1843ed09389320990fc07133cae9f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed05b4c9da13b831f2b4f6495a493d9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca918cb330d4696e7252d9008f6d4d0a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f067d68819a656b1c69d1145ea361b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a2fc3410b778dbe18578c1133210959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0bb7c4cbf33fc44cc96cbbca6cd29960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02031b8b4baa7886c702db04978e461961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8529bd597e5472fed0d99b712f18bc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b959e0da371f1d1ce8d72c904eb6bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70555f4df392655d8ee3ed92e9db55d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ed54731c444c473d4a93c161e2d9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c26de873bec289ff0f4dcae67a424966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410e2777f9015995bbdd7fbcab7d9d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608716f093975664e064d60f4fa6d3b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114518b5ba8e9d45de31ca51b210ed969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c2e66c7e21c49844ea6c74e460fc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6216bc4eaf9a73d5e3ef7ccd9ee53ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5016c50cf55c113a878522ed083c64972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76dba74ef88bf0c893b8d38ed608d8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c9dbea61e028f723d2d40ef33f4b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf432d4640892f47e0450b85b0a8fb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708267e611c2e1e000b4ae07a3a615c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418f62e0fd05884731202cd44f12a5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b5ee207e319f9c5b9f6d447121cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d816506057b0e29410850de81f8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694224b4f1ed655a5b2f79c2f0b44a263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633f97272d93e53a3a4d053f6cbfbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16931a71305ca03ff02611830ee0495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f14af1080bf21e25b3b47d0be3e6156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6b7a3391c33242780e89db5f88797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829feccf9b62ae8543b9a2b120171948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea2fcab785b7aef2fd1ca7948059d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d750963529865b4fb810d1753f81310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ef7d5d46bd27d9fad5ff10f60f5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd220fbc170d991f80148c0c3e68863212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ee8ec07340324c9d840fcec2c8b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ceb44f77c0e82ed9b26518a53dc1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff089d220dcaced4e0391b1eb7cc0b6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede81781ef31756d1cae90257fe9ab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c081363782d32250114363d197ac3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d5be9c8341db394e3bd418d1a1c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ecb4ee08a14605386eaaad47adb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a3fd68a6b48e0e1f08fda08e6174920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72d9c54ba294fc544ed6f580087db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7311dceb21a7065341e25e8c4da2f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931c830ea8e69640362d28e91ebb8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ae1ea3ab0c003f3490af0efc399424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ca7b06abb9facc24150db4f9b7a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c8bc4201546fdf36b7a66d84aee4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550a9a8f7a0af200b4c411d7e1645d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c060116637253d781ab8ccad6ce8ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a395e863f767e6b2a722c6b02aca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb519d327239391dc926d261f1c5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a75f6401e4b338f369c70e83a1fc2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ef052dec3e0e1c673f1cba711dc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f89d30b69b1422c1ac71d2ca427a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a0ba4579cb2b3cef709751ec2dd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943a33593a25d2e8d32b3dc8eeaf6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad7e9b8650eb2b0dcdd16f434fed236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19add5ef70385b34e12316fa7789b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9bb23903c0c7df1578bc175a3d0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2aaeafd6f4a7bab01eb34ddd6ef0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf93f840ea865b660426bec92512640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5b557f6d882990bd2971a02127a6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140af88dd4dcfb3aef3e5bb5bacd0a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2f626323acf2db7294483aebf47c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297768fc0cb166e3ef6995d9c7e60e0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef305dac043892154b7a562c5b4df7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb1badf3fdf047db831fd70b8e81b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7e14dd48a1767e40e46b47283c7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a627c29efc0811597340dc9b4c8fc5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b8dc3c3ee41bb7423b9214edc79b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5e015a4d9c45477ae9f01a5dcf1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927c0412b99ef741fc91b23626ed3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb54d90e223a01bdabc40b4cd2efcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2419e47c8beedac4755615f8f64f2d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a930e5ddfa4401c920245785872954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff7814afe8f4a2a33fcb5c715da20655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2f42ecbe0454c51c4ce4fc53a9a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a146c7ed7cc1e856799ac01cc49057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be0e371b8363e07145a5172f0459258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a5ffca97035fb9a5319e5f63136859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf15870a9f5d2a188897b7d938dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469d7bd7b5d78bb32cbfe4ff6cc99e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11081d79eda0e9e8d502f9df660eacf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f74bd699baacdf62fe247dc1e5e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff99ba9e882be9e1f35810619219dba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10eefc0641fe15867e4dccf01141c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365073a7c1133f30bbe485dca5c82866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc09d59dd636730dfc16dc7bfee6e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b52fef29e7cec55ba4b37faf39acfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58afc5fcf099da173a9e099577c5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bc5d3dae6f08480cedd2a86daf2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d34501b57cc18caa58a7770b0b7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e60ac6251dbc33990ed308a25b6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f9e1e4ff7aecdf6e7e2f1b1d351f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842483c9b2156a7f75d8e04795299574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8700e6fbccf47f74112ff902085175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda6b751f9b01c0aaf63bdb54ac3e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b7c5e98f88970ff6e5bda94ef82a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac07239bd678d44b638db6e3e200f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8ddfae0b78d4a114cb4ca322ca4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4586a3855ee1917d627576b810c6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd50e7db6c8a75852756c3bd0b65c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82d05e4fba55c6c914461b112d1f4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23e3e07d5666b8aec5484b6ecf064683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810c122360d0223fc9d8f33c2e8e7ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ee77ad55b90c88acdacf234d78a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a42d9c93834052136ca7b5b0d35fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e84658cf16abb38f7c24c388d45687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fffaba573af6ab64475f56a9b157e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ea92a57b07d15b3583ae832968c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c2a8367bc7e057272c54cc3fbb32490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb5dd57e70585ae7841dd63006f5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c2bb9930202a33dcb5015ddf32f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128240e28626d0e4ca02171636c5f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b4c3f73012af71a1bd14542bec5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f5c8a3c76afd90ad2de907e2a6da295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92916f9bf9a33c152f967b5954d9d8de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8f00ec72692c6e7fd098be30f1b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014ed15820332cd16f202fa5e9845898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27989bda3bd4587a404b7821f62af3c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db9e9a224109b12dc31bbec067e372100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad3a3c13482cb7095427831cdf37da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a40e2530be25330ad3020323fb2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a29bc001cb3c856ac13fb12aea923103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640464285e9efb794ad3899b2e5d91b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5be1052daa02243b4663739c35b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0feddfb19ad102a24167eb97a5b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a580c9da56dca6214f6ff75107208107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186e1ad18c1e6e6b44034df3c94e59f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491919d3e03de8ef3fa11931c55127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232a36b305415cc20e3ee8608af053110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c17892f63b9b72eb87d5e8939b0593111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da49722644b91dae29c1b5ce9f81a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1e93ed007fa269ecd5133162e7df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cad64cae1da567613b87e1e9a359a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8c2194698c5a165b21afdeab2f0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b67eb5c3c2f35a280baaee8fc199116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64bf4e282443e951b322e25f4f1b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1541385295b5e785223e3dbe5b222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992c1ac6a9eb545bfa1d227e3e02c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda4fa158325f048ba29af6a1bef20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7811866b6e7ca519a444204c0972121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225631aeb6052c8e2964807c45a44371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908b097ea7529fdbbebc9eebc3ed6e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28a4aabff0510773b8c7652e9c9265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f4c31ec21a8108438622ae9c25c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9007407a8d4136bb669ae2c22729b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c51969ba6bf2b3fce3fa50135d9ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25628c30aa87de8d443e0e3d51589f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06dd141be3bea27e4434a6eb6f8dad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835791eeba1785b893e524065f069d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371534584c2ac173942e97963f49775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a3de7a86f6b3f7b5ae2ccb3e0bda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e1cf52a40543fe2f58a716c4dfc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9369b738293be565955836580b0a49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbae5846dd6a859943610ae8a7315e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ab6e883d2afa0ddffdec3750b92e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2de01ae83829df891b31fc9a6a67c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee6dba619ba676c223ce8a5dc543d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c395e6545da13986f747908e36f96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ffefc54b52e9c48e588bc31b4a1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378520dcd81f843adaf17f44d6f8f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e0759365557bc71fc400804ee57c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a90308d47b09e6be3867cd92cd5db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bcfe4cfe0bf707235ad49ae945aec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c3f64061884ede31e5f9d0661efe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa352da93115086e89480e13c08415e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e5e8c2dfc3991efb556fc5c6fb89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbe7ba113786f531ad646f795cacac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27fda1c15223677d271d3944780f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2265dd56ed4e974c3ad6d635b72788150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a1c28d2378f581eb67a6748e968b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda797a0e7cd9f12469d1e56aa41b9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f03a24808e11e73400b92029124b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed26bfb7a348bdd70b35b24d4f677154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b46535dbf55cce7d701195a4a434d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71afce42dff009fe5869f427535f20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a6315e837b44a1295830ce0b035f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6ab9f32611c5fbd7d84926e41a82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7c96e0d258df27ca0b61c6cf1c1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c75a0f22f3db400c33dc5dd7d51ac0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebebc42c23afe58d87b8d2df015b278161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43093736710e25614f5f36b310b033162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25983a56ae591e627e0f334e22b184d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9056e240f0777a979873b2769ca23c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cae0ff1abc5b61fe50e00a7cb723165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7258f97fead81e6759bcc1371e3af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdf4e8f8dbab817096e14ceb9c58b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6664b5ceb3f475e5ff47f19b5ff96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48f1bdae1b1e52ce6b71a8e7e7f35e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44de80afaab9b0bc278215f001587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509749195ff59535bd23a5f6b5e135e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46878e2ff8d0d4bb663deb742f4a431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a84824372d118bef41108f7453e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55cc770610c424b408dddf9b47e96e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e0a27331f30e7116f073fe13e8510175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e495fdcb38af31916c16d9bedc21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350985cb493cc8445f12149094ca77fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6630f693f36138fad91201a0abaa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aa39c6cfaa531fb59fbe4ccfa977c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a074890f96bd4680a87ed693fca510180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07256a32995bbfa5086a5af785982e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c4bdf21c408a582797af948d037a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc20bf86625d4377c4bad73d9fd16c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf1b277b4fa3862b463e83e384a0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971705061cec5f2bfcdeb5391a8f58d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70fbd9bb98b5f92495d292d5ab8b03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e11084393d7166ade1feb70434e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8111093695abb9e0e7174675ac2d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9476f99efbbbe0019c780ee3749af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7915323ca0f1afabb9ad70ded194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc643f9f99c46e64752367ea31b9c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced600eb722fbe1ef262f59de4c9a80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee78cca181adff874dc79d680581a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97463b83c67ffe829db02792671a039e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd10bdfc36c108508e4c1d29bcd86d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b554f2226df3e1c8a82180edc94107196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d2f05d48f89b516a7b26bc494239197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba6ada2a24bae639ea15bb7da21d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348394793b7dde42fb74570256b91a45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e49913adc24038d951b3350bbe55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224b0f7c4d02ebcc9967e1e24b9a76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa054080c1ec2abb47b5119d7290d6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3568c2d1195792367a9215ef77b4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f3504f0a530a8bd12de0002f4aaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3db731fb71de6a636e3e017c11cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4806f9399f4cb3bfc43dbb053f8c23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f43d266f6c59413fec9ea36c84d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464738ee05fd9477c3667eb544e645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ce8b344acbe4e4fe3ac211fa83f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c2451739d69a3e649cd250f0cb41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381b1b0cc79036affd5e02f647e76e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5609a7063c1bd364ebed90c78d5d9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d3ac24c1b7ae21a09fed18b6a22c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36615997149ef8449c9a55783a4d8b6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d94ebc9493131202fbb4748691cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65da66aeab07af3e0c3d5abfad805a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d221774e231f9d9d064242a7c80c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7504b72aae349d1dd02276bdfc368218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381635789d2d8c4c9b5cd6b265a797219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acbcf534266ba6b8b9d86e67dac400220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959d98a270398180af0d1c6fda6585221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87daa12c008f469f7db70bde4b13dd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f916e6d2fdb974280f4161c9a544d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff81cd590aa0a93b488cdd801baff3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca51ba97444d2bece170f682b4b10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ce0ba24430b6c7cd2482231f4737d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795e2960af5fb976a23f1f0214482d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eff1064401da193438ca1b65cac909228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc26848ff49d4c5736a8df66dc2f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d6d45418d2515008e67c65e4a49e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d254161d5d6a918ab22e1dbaad9ec5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a7247ef070251ac2209e23ba1277232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7c04eba8c2a9418fa1320820c9eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d16a19f9842617886381a8720efe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591752c0a57e49ec3cbd4475cc0f8629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6554f17b1365770c85a5416b428e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10f33df0dfcaa3245377b3ed6098b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ab56314e0dcbf8e37199df6f32ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb2ab814364477270665d418de9728239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d845dbf6846b29e68d91f9fd0a98ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b82212331cc43230909c094ccb532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4032c0623de2a23efd50aa727baf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ca3dfa773ed7a1b0374381fcb7ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767f2c113744da908f64975a082641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff983766e3983e2cd9fdaf5010431b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9158c49c29f89f802bb691b161eeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f287c5c41e169f93c3bbee9d454fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba284f2f7931d5abcdeb98125888f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402822c133d94fd376022806b0569fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99912a2727500ec447e01ff9bbda181b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0e50d0a9bc9c749548d937bee3e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0aeb9905b861306fc1d269d275fbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f58edac1d0104f1d86f88a807ff1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa85a7b8ea337204d81a43ebad4b60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf247869b357e663940a7a0771729a58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4ffb48ab7f597b79650a91085e64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cc132156f060fb3739c19464008f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99023f64d3321d3bdda504368be1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe8ab29375e4c81fa6524ddb4b659259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950e895e01ae94388d55cc50242cfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210373723e5e2e299002877ab36f21e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90e6775a3a49b2791d0559fb96fb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde280f129a9075a060102964e360d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4d93a87130f1c97b7cc76b1196a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43413c34bd472dd61e4d263955c893e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86600e932df3012b52a0383f3b234e2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc869c4b3008c2b40fdbf1370271f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777273a2723f986129ac38199c5c0d26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da171ec230f6558bc2d6fbd0103c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2202da1bc3229f348ec17abe7971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3442d0ef6aa879dc3b796e506c68e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311221498e2b7dfd820c581bf6f525da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57689d5f3dad89b5b06df7c00de076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c0d59292e61ce0cf53dc80c7b11b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73746fd6a403a6d64e67119113c86d7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e18be5d626690885410fb713f8697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b86e5a4a16ff0eba896a8c1413e7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0df2fc19270db16db07e7f02f7c5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1b1a00177636be40c4ea41eaf39f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef13180805fdd0eb10d5ade4da2df9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e5d1e2dc552237fda4f2d781550c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204344ecb2127d4615a4679b70b51d82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f66b82998962c82bdd934e65184c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88ae2de1232674c93e36ecbf25516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbd9cb61bbbc012118b7d2119b1f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042cd4389cbb0da8b9f9d0747df216286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd86b8363c41b7f44583065acfe271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102d53d498a46825701c1298ed017b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3fcd44175c75004791b479c8c434289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf305c3e96763e582a7992e147cf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcda183b7cd7717762987d79e17db4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11948e7a2826fe7f7ad2f125fd0886292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df76b59ab5f41e5128294c47a94bdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664540f17f0bda1ee947d2fef2a2e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa672d4b22f3edca72d5440201fb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c3643de197b06296250268e963f90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b557bea0e83addc23eb932e821d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124306f654d647f91cf62254baad458298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3864619c2abf894eb363fd4cd0ab5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9674a8ec5b31ab9f62ee4c3e6bd7417300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e561b2da27851273bb0a53e21edf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770f3935b6931714a1bd6577bc4644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b69c83b6fb79eb3b5df674a866a2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555605348f81f17af293a2b701bff57c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa7632e3e2949c915a0d555bd86b16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e621ef8840fadac33c0cef4092d051d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f885ab8a9c8697ffed3a08ffcc14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c2a964019634ad8faf5e359c29ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745ce2dcc580aad97161736cd923b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38a29b0a6d9b5b191deca2e533a7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd29421a5e81efb4b5d28e155ce09bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f2a85882e36678be7536448e7549a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d529007555f70a4903e79e3a1c5f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b508370adee86141d914dac051b7647314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3a204151982876dbe106b2bef6c75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2896e9474d7fb3366e70fd06332e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3e209eb06105a5a5d9bf3a6df37c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d414d9d583ec973e1234f752cfe2b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c820ab23bb70280e31a1a87e05362319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633113166cff80b5bc87662db9cf95a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52262da9c26d117ef6e983da7ba5bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611c8fd4eeced8fcf61cdff7ad973c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198230d7d508e4ea175422a744dac219323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5875f06bff0e25b06d87cab68ffb86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7659eec4c44d3674bf234037983f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c578fbfe42b74eecd935c6a2e055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105c1fcf1167b6b0e578d809788b75e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa240fc61687a849913c68c22188f04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ea61860608cbc710f811f17bdcc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2a0f7917d2eebc2f2527a7fe4795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123444fbaec9ff017f917ff4d7b9ddc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a31c30e98a14eb97fd3356511a86a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0766b3e4222101e0df1ec0014560333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a37f6e6d37c070cbfaf3699ca91a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0bf8e0b4c254d5f2a288dc907e418335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf825422bb68083798825cd38a6bc23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26fb57e3b097fe1eaa0d12010bf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bbc0921889755a5945f74cca891d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc5fbe6b6dbfb581e63fef4fab1ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96851204aa8bfa329dd263da74de8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605432106ae67da87a337d11445d19f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c3a885ebc8b99db859b2748ee602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305c85c9b32f185e31acc565a840bc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd70e7b69e23953569b3541205d8a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d07770dab4193d61c0f705ca9a40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aacaf5a2c8a0f8258297ba8595ea6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb95e94cca08f0b9211508844f4e9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dea439be9348c0ffb294ab5fd004b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5448aed14dbffbe0b63766dbd051a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21d4ade55942db706825534ef681a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1588cea63beb73c7fc3f6991b62a53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456086ce4a6228e172ba767b2cee41a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479e6098afc47ba1bb805c68fb2d47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dbef3b5c2fd095313ed478c0ab201354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b01b75d788add71cd9d327a844ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0053495bbffb2f38458c680f97225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94fb2ac9d4562e4ebb4bca5453abf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da51263e458623dfb9a5aaf33c880358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6d9e6145f5c7c6f8f6de690c6bf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c280601f5b3cc4868295263dda20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbae0c2a4f641de096dae967b47e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc84beb9d7162eb5cbfb07434ef3d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f546c22f3b8272f301d63596b45f354363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e13f487042496854c840fc7d0f8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb131800f47ffd6a2cac9ace7667fba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a79628a184aa86223fb1db24d6ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aaa45bf8ea9cb2db6b2912a577543367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94829889b8a83850b4469ded8a71dae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816130b46b02898ce274125cb34206d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b07e1d68902b1f0eeb4828c2d299370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee11280c657ec40d4105a8fdb0c741e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee9a68afb54375a2abcdc824a6016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e63a341be27a76fb77466e8f19b52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeba003553f8a11121a4d95814f7df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae090c6ab3aa4bd9bf3f97555cb5c33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57b32de5c6f99ac8d27de6d6fc489d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb1878ef5dda98b976d559d3e9ff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84caa5ab7bb8ca6e6734ebd96170c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0115489219c3ef2f6ab17d767437379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23c2983df10b1cb7adb516b15a832380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a7a86ccd5cbbc4db02ef7fe75289381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5c16007cab8e7bd77183c5ffb8ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcc0b5b25ba7c55141d6f882af150383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16746c9e1762245fd1824c8d2d4c0afe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f27f0c407390cdfd6e58f944a2818385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874a71d101bc0e98de5a780fa08156386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dacb2a3f4767c9c1edf4df097eaa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ad076304891afd5c3c93e6b01153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41616551c8d1a012995b8c60309e3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5adc0ec0b8574f8ec39e7d9f8f3146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768dc6d5bef23d978411f0b2ff92965391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0a861a15ffbce9601f3d4c0afdc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6fa2e69502544e884d5b1d1f21522393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da89bab5245dcb3815c042a30989f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4adefe34254c79c9e2a1ae87a0d476395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d2429fa487a35432152701f705fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f99c80f69589bcbb0c8d6cbea2160a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768a3a50d1e456d2423b6c8b560adb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc58c43a28a656b235f0f27f3c9fe9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199c0bf92ff24a87ded670361f4235400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7678c46283db875fbf77e56df4dce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4857ae062e0e2c9161ed8a28922ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb5ced9e445c0a1b440ce995680fe1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979250a771ab4b6b9cff9f38a261b507404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586102f041e475ea4b7280ccea06ed0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4c097f4abb607a0bfa62e89093b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad644b7acdb0875dba6cd5fab79baa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef2fd9ce8aa7da9fde1e7d9d45cc4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd571604ec94e65bd56ac046e2e727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429da0246d8ef069d13406f04da6ad0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9cfc3331ed741d5a2dbb7f320175411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da596f25c3a61d3999c5197c829c88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893dbffd8b04db4e6b04d3651994e99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c346b694afc2a8ff9d799d1b16a31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b535f29b283607cdf78a2b3fd6dbe4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a69c81621e9e4cdf615ad6f781aa99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238e7b9255fd5a2a45791eb66eb46a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc5483fceff1aadde416c90753f22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb31921df081f04d9c5ceecd43cb3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4c9c6e795a38e481a5d0a156538f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b2322c8d63c09dd4aae31736adb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4a4dac083deb3562916e5d2b1bca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b478b021622d83cdf8dadcd93ca2ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2673bb82ff94740cf59dabbdccf2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eda1c814f23cbe93add44d80d1e5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f1d789ae36e469e55513725db6fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c3a50fe45ee2dda54edc65a630de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d474c2bdb0c1d91de0f3e8b90aa63d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1724e2c6a0c8d65a9085f56049a8a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22431238281bacf6f8995a298d46aed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355789079f315cf195c36a72b13021b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836303f650813db3006c0bbbd41d826432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c297c43746885dd6998bf80cc278433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f66b2099f1ead88ca645d0f5bcb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539fb8522fe3b977fc202790bec7a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c536fb6d6c592de4fc1a51ea0ab2e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0d4d85df2c1621130b8876fca9dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0d918cd216bb3764441ce8e14ef2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5b6f962a303ae77f9cddd9297737439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221c342230db5deb9a43510595e63b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a6d089261783ad68b28b2fb1c078441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b6023d293caa107f3218704c9d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b384547713a05c05b90d6c652a00f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c0d83ba769824002de4c161fef3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ada36d3819e1770b2b06f7123361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69561cccf1c1e6ba9990c6461fa99264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d460cbc5845f55a2aff7ce7d72ed1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5beb6409c0e1a5aae68fce2fad250448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd5b0ae5dbf371139eaf77d5b95c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0df978142a67541a77cbb528daf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105850c3569f0ecbc50862cfe171aef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41998488d72adacc9847609b0cc4bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd50602e1e62443605c325889ed96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311aab97ea9253132bc5e5b6b8e96b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f003721c98cb4f5c370d13f60cd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e0d018d3247a41976a5257d3a658456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf562f097bd5dcf1a47ee4cac55953457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d8bd2d8525aa79fcbe31158c6405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28aef90122689b7a806fc7fd73b70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4b2ac1f2d476bee9e067f485d2c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d807c41ce147030d73ab7c92690a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e05cba045ec5c0f224a3735d51493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab4bbb248fdfaa2dd09136e875a4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c69949ca9f51afe8c2e595fe2a860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d1a323054f5a4f3f3a8b6b2045f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dbf8ae13ce8434cf34d3cd937a934466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183343fd952c61a203eec82abbbee06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5e4856c6ee8863ce68be42b47cfcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda82e4696aa93859f4c549bbc2ffbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8ee89a0e93bf450c7ee4157d4446470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e895203bd3ea8101d7e61eca377ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc2ec7ef67a43476690c0472e9e6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc76ef2a0a07043f9fe95edd19153473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d706126bb1402e62375ddf94d49fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818184cc46fe698a20740a1f5030188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95bfee8be3a1fb33baf9d63279fe06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c2e43fe0c21f658d16fef25bfaf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eec8054723f583d73893688081806478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56989fc9fb33c7cec48ad574542a1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e8d4fe641a58d1d4bf73034c6090480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79db3e7da5d16cc297ab78027b995481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a5d198a0e6ae5803747b51db2a5e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47cc3984f830a105b43e68eaa458c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d97e6baa3580fc1cb847f4e448ef6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff575b94d435e34d7bb97e74307cad5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f230740a7a182f238e212adaf803cfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0377f4f7fa3b664980eb0e82704660487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c490a31b898350525fc9a7eca5dff3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d7879e427a5ce14347e728f2d2f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9580c9754ba73881acd979f09ba72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666deb16036422794f369396cc96eef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414fa9124feaa477a54c9ae52fb77f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd97341d498c2c70d309061c006af0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290086fe7c43a6fcc404a43441f1c64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701c097488f54b2c96e442ad678c99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3777f83085b3548e00b73144934c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25651c565c0bf640821393cffff30215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6031db826652f87bd472156dd8b32d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba86c2f60481501082169e56d0e304499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e13c3c359429fcd9e88421ba8e7db6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7666a4be5f0e4378b15a8ab79485574501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b402283e29ff0d6b4d23d7387f9367502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64403d92eea66838a6963cd3885f89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f65fca1e2da833178fa40be38bd80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e3a09cad47be5f42d05676b5c783505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f04dd500b753169208ebc8b4ea3a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5afbc80f92dff061a8fc0359ef72cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613af0dc838d2f21bf1c3de76bc5659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8358ab1a8a7d93fe67029298fa0a45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272470d7b9dd089d8552c1a06fc1a49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c10e58c95d9ee0f59ca4bc28795d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e451859cd1dc125f2179313c616a1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f7034e68764158d08e911e1e408a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8aef9ff103762a3e9c83bce9ba9d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de786a97f64a5f113832142faf2b967515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7b3d156efd9206061ba53cfa2640516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303398af4440f58d385cea098d0edec3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce9a1d04ad68004062ccec61b0965c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042c51e2ff9f1bdfb866f1f5dbf1c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ab84eeffb9039d3bb78e81d189ba4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4aba1ee607cbfe2494719cfbb79d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feaca46c204d8dd34f97101e439989522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70172da01d4722405622fb82e8a3bce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ed392a21b724e4926baea61a733a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852196e0315b9a0d5466488d733a819a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765818344d55a4ae0e297f2e9adb41b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b5a55ebf7e7f3ad535a55b616e1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fbc514fb208964bc51496d85336c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2869f671d5c36182b9358f59d311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd14d54c61fce80dd0ea0ba1d40a9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393852e5b3afbbfdce28ddb4187cd1d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6426c961d01f3796d56a556bced48b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7befc079a5057def2ac0bc5550e64b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7a9de30229d85081f69ed20e99d9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a8affb78027d26010a74dc653602535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf64a4df9dffd046445d2277a1656a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566e9145ca80896477883f4fee0776537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623279dc39e94ab2853990f4b414d2f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c39e15a03a42d372a559374570f3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6af978e427aeb151d04a0c407bd0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c9de69feefa0c3177ad890025325541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab8faf18f643979125c39b9baf777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc94e08faa1d738beb50ee38234e7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc22e2a854daade3208bc6c9218fc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a170679058789c19797311993c98f68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207dcfa9f3e2300dc87e7adab564cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed59219157e295522e88bee56e09e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26647a8fcc1f61be578a8cc6b9ab08a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5d5f227b64cb661fbf5c04393b89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a496b0b2d9d2d2bcd518545cc0837550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856a96beb32b98c444902593b89c7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eee6ee7420617c53fd82f804c4d0ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c9e0eea4b914ba628e113899d362553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2fd874b9f10258af05f371bafa66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac21774a8d6eb42245bf6327fde97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10751039de66fda5c63da3f6bba042d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9004dfb02c877e4d44991be44cfbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b99e0225c5b9e4df403258bd319ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c194b27600e0b641500ecbab14df8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b8e2f61f6d6e532632270dba09d74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e55bf923f1cdd33c46839c49cb9f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8f9c66e6226ec84cd35a35bf4c1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692cbc1bd4a65b5c4db21bac93b009b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc40b0ab5424f8cb19244ca25246aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4922f3501fa70599429069e9b8b456565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a488d81275596a2c1f9416431e4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f1d1517af24b8fe258b81b666f2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42d7acc67533d58b036426e712fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469db53c61c34d0c56dbcb838b72189569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c77ef4f957d31992c264b48e8dcfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a51eb8fa14418a06f33fd7a5fe6d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ee41c320cdd82516c6c46cbc5852572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f57162519913feff71ebca684e8d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082257c043c97696833f7b5c04c63f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd766c1e1c1d47acf250bd2bf27d47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf1acdbc2ee44d645aeb2ad55b1e58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1654059bc3c59063eef6dbb66dd5bf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aaa6d38702702311b062aad4baa1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc5d91b11ab2a32d2276e109268f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9fbd299f03afc443670ee8b504bed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d88de3398314781a65596dbcc8b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051008711c22abf791f650d1923f7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a205a314ff3f728312f2e7abefbf37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c30b62e45458f8c59dc06c10eca313584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee09f1e5b11b11e0adfce7241c7466b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c2d172429bee7b418ee1dda25f2f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285705bff0f3206e57a1d56d186e31bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6330347d401dd1198e696f0e35fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab7709df396ea8f9a91fded236801589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795e76cb9517bf8d9c208f45806a77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2c22e96f3fabfbf276f73a328908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868237d3a82176fd00af88532961902d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50878da035adca57dff222d61f6bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5ffc75ded46d708486e71bfca970594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406b03e42b1618aab13c448f7a9e03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bfbef0889cc2c23c3e1676debae8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff87455e32b95b20ec590d1638cb2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae40cf33939ded7166ecba9ff7258598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287891338fe4d2d711bac6b1a1e230d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc979f889433b2b7a616bcdb4dae8b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0d58aa188914b702b75bf9cee515601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7cd383f0dea610bd58062f74fade5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82585f93f125f4222d81bb9e6bfbaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212a84b1fdd201df2a32d9a4d3a755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4eabd5b8e3e0786117153c22ea44d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe321ed19363deda9bb71af955ae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ac33bd389a766512c522511c50b77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205d24689d5345f44bab3ec2995022608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d425f2a2188995deaa0830549e3c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c5a36b5b4714f214299d18d3901d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28e5a5ba13be53576376faa0947e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18aca0641beac8dbff9f50e6407ba0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2bcac89efc2c742f82bd93a2d2a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a754bff1f9e784d5aa59da4a829f4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c182e9593aed3c468759901b9510615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc524e54311d717eeddfbab1c46da59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698bfde1bf384392e81398c7dfa9076617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c833737c0ab121463cfd18208e92fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64ec9be7299241f09fc35610676010619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327cefca5316d547119ec3070877fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c63e245c6fc6674d7883c313d718621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72252b1b8b13d183dec1143bd2793622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71964d151d8c4cf2b46111ff57361eea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3003ad5701f937a02792161d6e6250f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d619d1aa78a414cd250bc27e21f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430a273188fa3e0e7836fad69edcc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dac37c68d75ba21fd666d8d6cb6a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953a13e9948226f26a79c2b64025589628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4c92c0d52cd23bd61df58eafa049629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c20f99b535d8da8a310e2757c5ac2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec264c0b2d978cce5ce25d9bf17aca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0098da8b8c2df5b46c5d2ce98b760b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ccc3d995306681d607e9f67be317633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c5f7e67179a910a4cf8ebacd84b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e172401ad0fe338a95299be04a1fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1e20ac50f301e99b8ffe9ced9d5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcedad0f6a0dd620ec8f517068b0653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5970e005bed126df54378e13629c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dba64b307bb77c4280479565a0056639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c948cae5262f3f3a422371d7aced640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ed75fcf601834a72113ce98027762641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d6dd9cd4d86aff8039672992694f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4419cccd05a267494b6b8f20de4a12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74f4e917616630ce48889199630f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117f9d0a0d01071e89b815a5a297db1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdba6a4bd83f69b69de2984464d31d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a988b2ddebcab4ca7952b4df275e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c483e735a6e318c4dcc9fd2f04ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837090c4a64cb878af70a54a760f17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7fc14bebbabfb0a20330522585982650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d77acdf8c5541f25e2d6f37f5e4dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf8855855e54dce208eebd653204e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58090f58175566c291dd9ecfe070b880653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853af964f2db9d8e7a9399d03e7be7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139775b440bf5b16d95471cdf5dc55c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e57a2d2761bbac2edd4dabe997c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ec9b1e94f8a00bb0fb50db69e8485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593783b26c09fb463de2714c36674e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc34e4268c76b56e739b315b6755c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10100061ef03cd567486fbeb1ee102660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d8cf47cc782e0853fdade2717d06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc78443dec69160feff9b0db233ea7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35736eb74330c848a8132af4c84869f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9afea26fad4c543c92d274058590e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792858c53f1d3e453b142b2839b49d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81cf79163fbf2c1168b67b6ab15ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c15f2046bf0aaacda78dc5c321d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84442273fc86eea5dee99f05f830d868668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90fab23c92ebc934953ab0634a28ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471323c2dd6f99921078e764dd3c29a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39bea24b1941c8455b24e4472a44e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a095414460492db6b85de031a762672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad1233ce0ac42fb24bbeaa3938ea2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3626094ac41dfb70805a531a7e4460674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358849c726c2b7803e1c565d88eff8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb53e121220ce9139d87a8879efb6cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e5cdec28473dad526d2bee3603c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd287756d4ec480dc3febf7fc8ca2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d4fe5702c771911e80c7dbb55037679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18e52105e2b3a5e9dbaaab7452878680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8ce87f595020210710fbc60815ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4c477421c2bc6e9a170beee0dadf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027392a38185fae4adbf3728e06394e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ef62d1a2c4dab1381cd49f99e79f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a025d3efaceb301bb57b96ecfb33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7a24cebb83f417b62261e28519ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d2727ff14aeb74db906cc3b42786687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519178fa15f95e2be3e636ba2b98003b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3138317fbd2e357972caaea5bfc3f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac717a19acd728e18e763ef4eccf2276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf4c9ef01277d1676b764ec097c86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c345cfa2c01732cfb1435599d81a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f61796c8f23c53da9dbfc4d9f5f87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4cd0b7376941bd335523d1ec3b6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b0a449fcc54cd20f74d2782cbf75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d942321e941076e98e37b594c099696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd0367187b43cc2b03702f04b27548697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df0f66d7750e28b2567827e021afe4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314005a9fbaa0a35e387ef173042a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e4339a2acc4cce4a58d27418f92a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21029d4daddd5fbefebf0dd7c7bd6c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4c78b27cfc14a761ea031ba663b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1be7a3eecf7e5b097d8e8d877c9cbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759281f0c13e902af548fedf26e8e594704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ba6b0d32808dfa6a0dc7d13613c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c687bd884db4fab332ae5a84bd94e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b0e4a78068727029f4796fc5c7d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a13a6bd9fe3c09a3e50aca27a8397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051412e94543fef5b8fbd6ef24c6276709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781db9c931e19c40b5d0017e85209f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9ebe721c86f6bdda25070667bc95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc0bbed0b12ef4b900d5fc0bf961be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01355e8e0096b0f1f27db936287ec4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b19442d0cd5955d908d81e411e7bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed1b9d6530bba2d01f77fba940c270715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e7a99813ad3df098fa612a68d643716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54fd7a043aed735d6cc7b803f4f2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18d9cb8a3359e04420558136a80d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bb46a0271b9cbd44fd1adb10e5d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8001ee38d56a17256e366b810adfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7f3d255f77b9dee820fc31b6d003721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6504655ddd276cff1adba843bd9ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764155a554006479adc7933036273dbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b07208f45ad7d068c869d5c345147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3dda4bbe71c384d29f0c5983dfdcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211457922b5c3c28d523f9d07e112032726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307000ebcf84904dd5fc09faf96e6f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f877e4dec876eb13f4b42394b03f64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852fafb469710a11f2b7623062a1be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7a3ed8949ce1d2a6e0c2a4596806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e59ea2527b04a513a92e95003d95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba74fdf22a24b46cd52be96858009a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38d7a14ebebb5ba669a1ff8f0bbed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb03c9582b6e2e1f1d6e6ae09a6c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c033839125d34e9cb3d3be76ac50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1091576fad9eca43111e7e5515bd82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0c54edcb32f89e32f87f30252954737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294f8fcc50913a2105e7f146106fe0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737c79f0c7bd42920faa02874b9234739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e8dded153894038b429aaf42490c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f37f4db8b45d95150fd26210887c28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008fb886a030c2ebbe387f3dbd8726b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45ce901d10d11a49007e33c2e344b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c96f86d4fb0351047b969095be7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2fe43de67973b2bbf9a8e064c73cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171670b70414d29be7141cd606b3d872746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322977c519f44dfac6515fdfda7becfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3cb2657484f2b307d627d6c336105748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a6f4de007a5fce6a4cede03c7bfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67cca9f486cd343686fd88f40da29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a47604b26fdd47276206a7944ddf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113217e9bdb829fe9d198e3e3c200e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e31d0d46c2b00ce9524d8ffc95d66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f0e793cfea161f5ae1a6e8f0a7b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ed24fbd3768f2ea6cacc118db4a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190319a7608fe506e798b3b5ff71b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ff2ad62dbeb525ef1233649534e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a432cca10fdeb4a876399e363ee1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03eb71be5f3e2fe48b55e867b42e19759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dcd960e1a30a9e4a9aff1b83dfd37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8f8cdb71c21684f891d188fb5588761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc004982ee896511c20495b163915f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acca5daedb78e6f6548971545ad9a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ccadfb98460ee3f4b7e9b5b584793764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47136afa62c86d0cc60a551b7f6544765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79e4c279e56584938762e804cb4aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423dcfe3b8c09fcf29bd9ec681e1fe1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c881d23b3b27f6c736a385ce814d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f187856d9f8c1d2498fd313228ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8cc0a243efd02e07c47c356de2da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07002739f9c5ad5137892d1f55ddb70771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cbb8f485f710dc0d6222a584dd7f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2af0d07993fc13e27c5dea6b70460773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e510bbc876d25af0492f16cb6077774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024fab45b87c10cec07af73b9c2a82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14827086cde4ae4f1440db98035220f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5da1e6685d8d71271cde9a0bf6818777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a02123785dcc89152268b7d7ffb1a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137106f8f5c16853628bbeda546895779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8372e49cd9f04aae53745a4855e1ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52159cbd10f3dbb97f1d5a2fc83b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34d406db32528bdc5b4782a4fd3296782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df79973f313ba2ad5af0e14c3e02f6f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cc9d499752ff6422cedd28d12711784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa681562d636d4b4b32dd763019764785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed7c62b214017cb0f3e4d5dcedc32786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ad22606bc5845ac718bc7a883226787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c616727da20b356ea476bfa832c5d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a87bf80be755d3a6e2bff34e1564789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65461b1c8fe5f60652e6214ce010c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf35067675f6aed3842743014d2be26791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ca18468ef2f7548acfc8441061b43792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde6895bf2cdfdc54c0dd320451355793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d8fe7625fcdc3790e90893b0a4ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd95e7e19a4e807e07690d1b4ea52c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d9c51dd98d9bcae100fb64b2a4c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004367707b54daf770ecda50bd00fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1593788b57f977c177d22abf687f57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8685f7501b5d8b8c6ab2df0c87927799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155de4e9d6672fd428d506deacd8af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e15b7ebb06dba8ec070001f8121ff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441e08bf9cfe4f798cc9c132bb9035802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c2c97a30b3550ccc0338e6a0747f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bfa3fd6cf58f2ad11189f7c051c60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cac554c9bc6083325923ff175ffb4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c429fab2a98bcc0ee39c59e29298c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff40d93ef02b75bbb8c64ae1d8a5a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2197b9bfd34a3bda0297eab74deb53808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a838ebd144988e94f41dc7b7765130809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c1ec879c25ea6dce7a218fea3c09810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768675ecaeb00ecabc5ff9e5fc1f45bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40dc4322b0802b0f7ffe9148f61d5e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e1a39c6c0597b3722313e598ec1af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd45d56c1bf9fc7f28aa2cdeb14df9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c2d33f5c3aaba6a2dcc20cbd16891815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438fe905c9c6c2bbb5840578a4e7fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634481b91a50a8e65502070b6ccef4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbd52ee0eae7d48e5561ee5a31cf3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19d0a5764e3b8b9ca6d3c84539c05819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a4b01f34134cdc05817ff35e8078820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919b8855a6b35c5064145ddc335aba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6d6dbd7f8a13c47827eaafda63ee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d5d0cfe9d7fb545e74d0fa249d17823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0c1ab578e3789a34bf094080caa4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3e7381a655449666187221ff0d13825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8be86f81c40e0607271c5e6eeed6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74b4e44652b34db846e603ee24ce0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fcb81f3e7e8357df624f7a14d1511828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9b4e17c085497fda34b6cbeba78f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c3d14fbc002de1e2ca550e573031830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96bde1f571789c0d5b28eb5f8c3b20831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129814b26f8615df69f5e086fd57bc7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce207525826519d13c3f2716a569d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00b0fa3f40cc237b553bf3d00a36f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b3ff94f6f00933ef06d2121fc742835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17d002d3a732f3cd574d99845f84e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580deece391821b9e76db347d0e946837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea39d8aa6a79cf52fb0da9995d1c8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1e3d53cfd69a43bfcfd351898c5e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9133634d18160b6c2f5b6f5a00c678840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bd9fc85a40478201808ff574f975841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0c0f6449e572a9a6c21f5a548095842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab8cea099d7aaf28c3d425d3e7c200843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c501693a795620aa10eedce246d8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03a3282f583ddcfafb21476e8a189845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b9bbef49cd3f6d42e32660957c6b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1d2ff1976846d53f95f27a2c7da30847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4aad401bb58f1831cc45cd4713c1e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b1bb34c636a6a279ec62a570d8fd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e848cc82d2c0969b9d7be53a7abd9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0116ff1c5f1a9ea2483d4af8120e0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827173b7124bfe1c8fac682df7fa9288852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e235e99040cb79f9744770e076644853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9ce75cd9f059b57c1bed099c985f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494f8ab21dd8c7e2cf538eeb2bb008855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f207d1de5530baba118ade91daf03856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28793bc3d455c80e7972c99b739421857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e429b1882530d58487635d329c623858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383518378c3c2f82ec6551c258b3557859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316343f2ce3ad8c5405e11000ecbf505860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da6a5e898873144c7d066f4b2b4b45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cac0f8ee13498434ccf920eef1944862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4f317cd0eb3df4166b2eee7038b87863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1a620f1be79726ba5aacb0c772615864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f4b08cf9aee794ddd76e0e375acd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f56b8b41fa485184933205b05ffa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286efe5ad03416db3339a05cc5068992867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bc24545c210d9829415296a4ccda8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61cf740ec5e9e9cfa3df0587fe39f4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3326898a36a7656487b6d9157c53e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3737318cf45f1a1a5ca3dfb35789871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2463593a342a1b057202508704b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89089ed7c8351209f8fe76d70fe1bf9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c061ddadb95fcbf458eccdbdea356d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3091c08676090eec645c9a1ee4b76875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9c026a9a2ff6f5abd92086d2af85876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87273044d4ff7270e6c262507220a750877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301d4d7d4f8f0f64ae4ad7b3c011a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f764099e63193dce111feedfe85f6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce0454e30548cd415b2661cb762c1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ed5a7c721e630b20e793f5051c43881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db457b7a7ab3c9359607756572bdbf6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87436c8d4090610de679cafdba8fa16883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234bd3be9e446a0ab292e426ab80e3e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6b2416c4653c0c46fd8fe4a1138be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a853210291707b8442a647444c50886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e601a1046045ec1665e8289d5321887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cbbb5aa22e7bd2a4bee69ecc82d1f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd27cef0cd3d8aa4cf89ef588bb616889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9c27386d2c81380a7d0dc3e3c521c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7d9979c67d3ba17be7484b735592891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b32d7f31b0aa56687817bec05e230892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ff64ed6a1ccbd55d5e0474103dff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab257ff284dd970575fdbe9d1cfe8c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef3b90de226f1deaf3c0aae0f3599895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a85257dbebd586485287b690ed085896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec271d66e5286ec0e42e3f07558b53897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3c7a8610bcf12c789ac063a6d9104898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca6c2688e3239d27c64c6d177a8e56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0479ec0de542e84a5cd9a16b97afb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992581e5d36db2227a6cb1ae3602c6c4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab981f1bb1941d61f77a4ec8ea67322902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293887eeb24834ba9509c236d6482e66903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c9ed9a053f514b7f26e4cc021ff5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788af256da36792387a85c1a68e4bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7e27ad77586d9a860a37c4a17952906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4b4b0aac71642aee364da753f1988907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac3ded21bbf1045d5bb458fbdccf5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f9175b1a590ecf778bd19468cc32909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876b88298556326f835a80362be85b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2bee32daad4f46df0cc080526c99911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbdf08f1c55d86562568c2c9864355912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb8b6b13a3dcbab1412f14cb9c9c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811668a9e58df5a53ee19de91fbbe43914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bb3e74161ffea78b49aa08790d83f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930c1eb80fe7779dcf4ae2f237a414916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976b7f220b32595c01b6952a2644a1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd540be35a9bb07323442f604caa4f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf5bb8b5289c768f7d9fd5fe13ed4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc342b5e722ffba3e48a8f43a6e09a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708f71ba332b1c24bbe044f40f4ea25921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a6096662db1b3131d621428f832d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d11de0943fb43b91c759236a81e0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277cbb5405aca45e0bd4b4fd81b5214924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed75bf134421cce8a3de39c0835d8f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304fa363d145b8b6089e39f043df21926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da8e082d902888e5bf45f8a6e4e16927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f17f00983f70ab674d2bca5087776928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f2e85653a399bd32f57c705fbb33929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd016796b637b474e52247056aa50930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed43d7b28fe7ea3e334f559284a037931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a9ddbf29e95891a471bba01fcab5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606198aa695ec195f7a41d00986283f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14413559ff6a2b1ac51bfafd5d080c3a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b4a963fde7332f8a47d975df6f689935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f2c682576ff9264c32d41fd29793936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b83389f499d15c899bafbdb049f9fd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543d32eac4fbcd20de2b30cd1d919e0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b14cde7d7d10b411ffe5f7b82e98d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299faa4b0243f67e0fb33796838467940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083772ac5c699f3af62868b751f956ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea504a0bcbf518c7c9060e4c6c10dfc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad81a68e7e09411aee33f66ab799b7f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb785b1f4f98bd28c098ee9df7db2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8e9becc21ea436834c05061bfd3b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646480971c7ceaa92235b12f5bce3d9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb1cebd4352d9705d7507e94b80ffb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda573699a6ec006e2174eb2642dd3df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f53316c9a343acb8a9610ba12221c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe03ee07d8a67f4e301fc9ffe71d8b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96b101b3fb01996cc78351022665b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c178a3b408d59bb583b189116598952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16609c4cd22b5530b58fd19b9db01953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4630acdc4c5b1137be8c6499043a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73922b680ae84d24e562cd5966ee04955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5980947acfd939dfb3d79743b2c172956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a842a48a4617138a7149323bf239a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c25f73d5dafe1540c0f9c19737279958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2522cbd6365e2082e0e29dbe56d7f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829db0335382677cf0d9259599ab0716960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae2bb970cebec0eb2096a4cd68640961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d231c2c70ce3510005992b789d85a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71182272860ea8f936e664bce90c82963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e036343eb2b24d36fc42c415beca84964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e549671da318d5cf9ff2bf0b349ed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2f2a078ccf5fcddfce34ca1fcc2c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434ae0a9c275ad6ead912a195564b92967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c456cf113dd2ccf65d04c482923aa5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268bb8f41a14b8ada87b338b9c204e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06328963fb1497dd77f728200f95c3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427d8a554b5d9f5225982e9d4403bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f750bbe332257ed5d6a812f59aa72ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1cd84ed0d24575c0c17b366c1850973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6f4270b78eccdb64f3d9037f94e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e07340c45fbc1028ad5618100faf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f0a1ca02567ee9f0d17ce3ff7158976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e3770569a8595dbca4c51cd79c41977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>