--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98696d743af03b748a35560bd29f9351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578c6da981e4259e1757ff43488ad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262396cdddd808be68b94dd305199c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f2b7bf8ee7e6a05690f06f0ffb08e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce9117bb07c1e3899519349dc1f195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78cc0d07773c06df089c5a267d5db86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4868be2e4a2d97ac1f558ed573917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111440c827ef8f0dd8435eafc198ca348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf35220274b67f4f833d573ed9555d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c3aff845193e9b12b032c47c05b7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c9621d012f079b5cf7bc7a537633611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab446b0ee90ea5360c7c049a86378212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a76e1a22c443fcbe3a845ce5c9e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55292a3707f04c78b0db4164fdefe2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81205f25b52df14e8b27f4e522f95c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141d0388be12b26b90c4585223b51b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071817d48ab5d6f076eea0ee74efcc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d496d1e009043f522cc753ae2a4af418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a25151bd2d3909019f97cacfce1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b6e5d872dfda7d5c54b32b2f77f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398fe727307f05cd087016c4a5004d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701e3341ee24e7b06cfd0dbe4f41fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ef9842110178b3bb3724ef238f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f44bf5855aaa039cbee42551964324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1e961f0e78cdeabc5300cc6e17ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8acccbdf45652d21ca8a4bd2efbe0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f39b2027fa1ce634a620ca79549bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366950d3c2868a1a16fde818697c24228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27ff391e1fd402c1c3cbb2b6cb0b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784e9ad321f41df89f16f22377b94430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09f02efd40993e1988eb5d748eacbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4a545b0153b3d52050056651e4b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae4e0751ede15e0cbd1b61d8035a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37a65646c48163eb8ad7305b00b5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7369096d4c04ec166083e39b0037c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411219b403d589d850abc060623d1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e6d226150699de96adf5621668e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0fa60b7ec34605707b9c6db887eed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ef14d86d828afe3b5a207fe7271239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9248734daedae18a9d52cdcdb033cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9de33e551c9e297f2c77131915d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cbeed4873618c8b464b5b85a7c8d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5a503a3f1c2a3811cdc62b8a031543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c0e7490fb86732ccb38e1939806f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067fd874aeb901d6990445a7ffaf1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b690f770209373f2d3638a37ee8f65a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb50846cdd3431af7a44ab88a49db0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a6b5d099dcd6b411c8e50677eaf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52865a0bcb6e0ac48393da253de8e29849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd5ceafc976e9715557b2775701b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd4a4fd1270e7b410bae0f101156051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd40626889c858f5b7d547f77deae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4037bdf22f616d3c53ebd1d99fd4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dacff27003934efa19487d0c7cfeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359233ad45b1558d7b676aa7062b4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b964d0e85d04bc8c7e00f463bc2ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a89553873b8d025cee2c1a39618557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae5eb39e7bef98e8c07fbd2c77e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b5092a725009f6e9d9593b935ea059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e97d888348cb457fb93a05bf248360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bc898249f0ed4ceb1a6a25fa87b6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60f3c2803a3f0ee3dd85aa9ba608762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9528ea50688a462d26d42ccfdaf40963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163974f979af7a5c22bb44fae90d2e6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d276778ae163cb25683ac315c0d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bb4912e985b7372242db0cac5d29266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3d98f97c2283cc129003f8c7da53367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259bc6e21a291064f4b08f5a53f165d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2185e9ed58eaecce93f644ae4d3f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb361b173a339089662724facebf04c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5632655a475d47b7f89306ab125d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c626409eef4c369a5087056bb53e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6f6fd627a45a86f4fae2aa50810673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74075201df8dc215b5b2e51246f55d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb9f99ba23e84c890fc3fb160739f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e080ed902afcb300bc16c7d4f1f51f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb270488edcfe72367dfd88c4778c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8774aae3cbdb89c59c966a3b759478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def8dbea3af6739a2be06a5d722bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a6145fb42450b2987bb77f603cf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8077f00633fc4d225be7fa44be4b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a362a662a0c17560721e54262eb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6c477a3ff9126e729e2b7b959a5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a57fd2372d485bf64daa29414bbf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d54b13207a349c11f8069d38fb609985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde2b082a58c84ee119489bc3897a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fabf8eab412803db28abec90c28af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036bdcde43f82fc539289271918567a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f534e425c807b6fd15c1cdcc76ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3534df680a82b661a6def906f8806590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6033516735f0e640c389c9a9163af091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b835246bb20905fa095aac7a9ad592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35debd9b09b2cd069924ca42876b2ab093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bedf13c561cda8fad27b438be26c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca18dd8bd9103b5068254ddb23f6d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762019764956d08d41ccf4f5df965dae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a6ab2b5573dc583455ead51e77a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd78f5bf38bd532c2ba77c92def4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc51313d6f52811a7aa9f8b4bcbcfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816bef73cebb976428a7c210954182c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3db095cc5fb94149f5c16316a436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d197a434a47750d5d5deee1dddae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712194a0c48ed36e4a854909f5b0a422103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430f7aed26b6e9707c58380c38b006104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d7def3e1745456e8295853a125dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57fc548f37a3bb3f05bd4c90cfa91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f5d5987c81469b44c8e3a2d6d7e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373b136863cc304da10e4a4689b1d85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068adb6a5bb8ffd9757cca2b89f4460a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c28fd772e04de950e439e403fd0fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6639f2bf447a280cf6c69cf5258c25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1ad3295b46cc2630b13473b9987a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ff0f23b52e35e0a768fc6038cb60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4387f7a4ce63fb2f9209197258a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7738145a0cf0bcfa2b06829a189d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe7bb8c3e0bd022d756c3d54d4ef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d9e2753b5dc1176e2c8136750685117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b90a9ee4b796b4b2871c112d3dcc9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929ed81e9854896fbdf26a7dd55e1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f7f4987fa7007a715fd30afa19f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b01708ec5a62fd9321971f24ccd03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0a44aa06e0b8cda89671f38f1e7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e9148a4318955011635c4a8f089d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650428e3641e54c0428774ae39ff9746124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bda1744de02be44ea6c0e35c54ef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddcf3074872183b90aad37bb2bdd8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b43b702764786d645434f0592199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9933d6d7ea047675186a08ae208c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d989fb9e657f500ce77c12798463a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d64a8a976fe9bef177b08fd837d67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070f38e9482d9b9ac9ef981592eb26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7b56e7fbea953173c0730b759e28b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eee5522d63e244162d143c57a0753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749ab1efb2df7277b0112bffa3ecc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345790851b3de8af9b37a92f6983421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1e39df2d79cae710d059e15ab1fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867e82c2a8d60562e0d1f9c20350e73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efddfd0b434ff6e0d41e946fc5a598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d67801ba2ad5d7c580a2de9af8cb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b125b6c86fc6f837dfe9ae74f84259140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb414cc752be0c86289051fc327209141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7dbaf3960e475d5fbedd810fc921d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4826679310e95d8c0e94b86d945d5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a31f2956b1868f65f28e0146c1f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521772ba1e164b324f0b9a50052e3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fab1b7fd737f551f75770bf60e94a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a3513d8d4b5f81e341d1900d1053147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37ed88237ad1679c339669ef172b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c59029e85c11ed236e7795a74710cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836bf1ae3289a81644eee5f7efbb09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d71e44143c629805bfdad73f50980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40be24ec3f9fe4729c66bf7ecd05b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb34098b1199f85f748f2acbb5c98fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad2f329f5062b0bb5220fe412716e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e21daaff215f0783267df087b0c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d924198f6b073a27e716fea11a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0fb72c088e8b0fcdfa1b5b151a84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ad67c8da34449babeca40fb22ff1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304fcd425b6d69c923eb144d594b971159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a1153d26bfebff73c30b8902aad1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a774cc169055cb4fc21cc16cc062a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4474a7eb9bd0c585a9d6a66f662b30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9c4d710ba43978de85b8e44ed9bfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c5b6a4d1395d150f313114198e8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586d5c549ce8f06a0557f097a623d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebfbce869c45a8942ace4847d4fb7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86e92bab7d9b50a3ef8dd48e0cf14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d30bd2d2b3b7cc10a7018bb2137396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c837130cf6aa29157104cbc90291169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb155db700fbb06848825b2b343bac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e83e61fa1ed976503f13c7fb61e0f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65b1b19356b90fad3f6bb0d393655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea2e9f0e00a2a3156f1093c97d5f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192eac334a0e44c244cb346189f908174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760805346268c3dfa9ad5c7a53b3c33c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c5ef97542117696927e04073393f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98f066b9b2d65cffcf8fc7f3f3f624177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d1b11569016591951649bde07638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24ad2beccf582f741f84206e33bf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f238e1fa1d6f30f7ea35e6cca57c61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06eaa005c60f0beb06c28e1f3c1c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326305bf22b4eb5f3ecd885b18409e99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b8a9b158f15dce34483ad812bece0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150424e7c38cdb57b7e639e59b52c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ef2bef155f4c6655172935b6c4726185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657c40dbc0223ad4ed6cf36e3014c1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaefbea07eb5aaed6e999c8bdc1a3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcdc6bb0f858cee752e62c7d4ab42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184268745802a290b0ad5cf3b691a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccdb43ca2c4735658de34cf69bdea9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f33efff228876ca506565596cd2f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea8303ee10930c6b7f604632b717ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a2bdfb76d1abe4a2261d77a933aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3b55910bc4b9ffe5a3fa826cec99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce52e1c95ae4767491549e4e5ade94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2228fe97336a6f965aea68570d9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667063b40255939cc1f31eb2afa98d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5adff121aeb0dc875ce54220d14dfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f39d628275f26d3bfd40cf2fafea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd917d48b3657ca725d7a251d4f2cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eafd68a3e39ecd30db60a3a5a647c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a32442d3014ac6b7050d7a3c1f1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706923d3f1dd25f747b9ed7e705635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bcd160c2104caf0ddfcb5c64fb533204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc65245776b00c600046e31dcc4de20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da75b68bf7726b4c52653e1c113db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb5313b3e13c85128ec17c8e9266c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d761648e3a053b5e51aa156d4fdd68d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b6ebbe58eced25872d2059740d34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638be0bb6fc4aa4eb266da4e5d04aa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7309c0ba9b36a1ac311fd16772d90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3060a0c28878a946f6b3a1032f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f4cd4026c0bb48eb1f85fd57313d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387185b09cc71079e058348ebe6e65a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd87ae9344f9180feb4982d81fdc01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddff974fc8768038b7a0d3820baffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3ed955d0ea73c25b27dbf384568f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645a28613a8f871aade33a631151d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b0f167e34ba21034ca5420f60715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198a96f06fd409861cad47d4dcaeb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a7bf46babc3cc3786ceac809314fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c1752835fb29b9a20524067d06ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0da63a459455543f07cfd25484b8e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b41c2420773bf63e90a57e62abbe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b0d4c58ec2decebee2b950bee16cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029451ae795210d61e0c9539445d6ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5247e152d8224ad7faa756768ca54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f6e4c6cb4984999ceaceb3fd0abdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ee22a141f69cac521a5e3d7d26e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe9b844f10e2e66f0fe167b12e631230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962ab8f086aa439b9b97c82cfe479a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f179bac729bd17d10f88df6b3d111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46bc7e83c77b5fbdcc8a1f90a30bf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112aea26f85704915794d13779436b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf771f997c18c0d10b38faa2c2608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb985fb1b5a2d56088e4c4d05d407236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80f16e0ca82b617f0edb96ccd3cde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ce57652a7aa08ac95169e63cd131238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b606338914b4a7f3d71dcc39a69153239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b7a7bef05a361f1050c03ed09d510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e792bb019a81be99925ff7694e1e87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50834031003ba3d3bffb77bebd829d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76bebc0407bbc923cb51de6688d42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee49d840e62144576b5e2dcb520cdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ec91be8505ed59131ccd91152b22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb3aa89cf726d3a75c3254d26e4a47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505101898367ab15cce4fd7b332c9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a11819f7897ab0f180734422bd2ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d094464dedb9bba26a2f954fd471249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e15b42bdda2d54ebe1a82115ed625250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130932f20dcc61cdf28d00c9dd53100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1742b9c7a1162575af2f8ae4fdd39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac1b9237ee8b39e329d5a91200382253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696daaa3238423dccf9935a480522d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b2d05533fb666046e989e1316027255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f87c44ae0195ddfe3114460c02650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f87c28595ce7701f5d5da6c841510257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acdbdb5c4dde8385543851b3fca072258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654fef7ef975c874ea3dcec2bc06ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78d25e2822c0ab56f1a9a8aacd150260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c00422e7d20af38aa84305efc9ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39449b28a8228c9653fea6401f774fd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6395cb39532f9861097bf0cca2deaa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b7b2e526e7ab4c155e225803ab69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9430d0dd9a9378676fc98ec1b02966265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e45bb471ba94bc9e2c4831aa2e2d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0214aa05bcee706000d1cd305254b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d112eabf7621f2910dd3fa24c3c77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838142457c907c589307480df1a82d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454843d3cd03cebd030831855405e441270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432898103dc7217b374bc981e7ec4175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24257eb14985711e9820d428e166351b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef78ad9a690ebbf1fc0c2557423307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d68dd3fcf967eb9677e804dc7540d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659033a72cf4718cc36de3f70e949ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180980a82db29caab9c71b181b5c5c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57503432a4b572f8e6ac5a548721460277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0f6c3e9cf00db4b2b4723443e2970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447222e9c00909654b6be985ea06dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147ca01e9172a9804bc5eb856ed59e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efd5f045a674fe336f2e4cf94b608281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4086c5313513deda47befac62ff138282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c094ee0a3299611c404e77d803956b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d732f75dbf522d21434be0849b9c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b00c7fc5661f95e9ac28d97317399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183fca314e8dd636a9b85251c54a660286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7cc29743f6bbc0eec1258ceefb085287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131576eaa8663c008202a1eaeb0ec93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa0fc455cc16784e2b5c2b4cd3288289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256f2aa7a9293dbfa53eba4d67e956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024552122053608b283755f6e5e6a519291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f93f69e93da7b5618210389e24e40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc517a614b0d2df0f13b6194abf85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfe35f41e547f557258e04d6f55146294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb154991c54d1f21ebde0f545afb74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e7a09b2fc8cabeaa1b1217fb2693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d84c0938cc3c1d348961508729e4c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb2fb60c856b9025dbc1620fd96d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128fc33c90ed2baf3cadf3dd6ea1cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff4f8b40a19b312afbe09205cb7aaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d8ac1318e9bd96adb5283651b51b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409731afafa6d3ee8aa05d6eb2d3f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b1f16c1baaa9b8c8f86f4cb6d223303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050cb1271bb2cf39f1af293082467b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757e961bcc992a9f0e1a24bb4f1359305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15493a20c6eff856d432f80b8a89ad6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd10581ffd19f275a4c0ea32b1eecf8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c2268f7d804631214dd3a5fbbcc26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6424828d423e82ffbef7d921bc2c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7926bbf4edc9b3d58616be7e4b37fed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84622b5c22e08361bea69e8c42ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77bc0f0c1fa358af38e8b7b638c109312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb2b7f61b32b981687bd0a9b29f0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4446ae4214e8b13150f7f9836930314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1017bb857290be93a6cc30dab265e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bccec749e6a34a14c8218cb26ae76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc972e673b0ec0c66424ecd414c1b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769a538796b5ce1e8abd5b53396589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e95dc2e654f8e4ce6c507e840a1917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c08f0699e739b32f1950205552aaac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572851a02873a063a27acbbee3241e35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba87bd072c9702d35bb0538749ef0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31908039df6a8857b15f8159e5000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0439512ee32a26428664e129d2c82c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38030fa3df495dcf01fdf527d16ef98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b9379cf04c0c4ff522d0fd692b8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda418b3000ce7e80c0f7ed740e4869c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c828ba9d6edb2fddeea4beb080b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b929260ac867bee418b9dfd07cf732329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a52245e49272039c25c3d5e59b90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa988de4ed485079ab830e7bea275bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25809ca5c5be69ce03ea270dee9be18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125313b7bfff5a6b520d1b1c691ce61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cab7e341531e15ae7d1b3b1947c26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1780460a11cc97646a78cb3b3d67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470bcef03e85db02fc2365dcae3923336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef392bb7cbe38d157ec3df225f813337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f2691eb87c1b603e47fd59939510a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee91aaafb2dd1cad8ac6263990e1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479cacb5046a6e94066b1b9cbc655aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd42fca43f60e9425e6c54d1c84d272341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c175c8b76485f519650779b822dc57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ea5e02f3727c5b1711e59fb3199c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deebb869e4ec8f4e02537c89aee2c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb757bd65efaef6a40026709c8e14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb369c0981fff4842aa2792cc9fd7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98132fe63488821238428ec5285ba02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3fd38fb01b5cf399323f2b754259348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc65b1faa8b12d03295520ce7634d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7466a1b83c5326aef9111c2882727350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a57d7df4e70b2fbec98a7892f13bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebcc577ecf5c80cda540e5db6a046352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c906daf36ef6d07e461dd42d7148353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2ecfff4e378ea1390a20b294181a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a147b5944e45a4575edde85f60c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c8c7181becfabc49a23835576c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b370c81685afdce7ab20c5bc1c6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423416db925fe713a19c9db15a1f032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41950ac972857b2170dd10cd8ff45e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab43437723943751b926d540a22282360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6271d5ade68a3ed52a6b507f708b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03765ff9378bfe24a89b57682b2da40a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbca276c6efba26fd229d86c2379f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc5e8fb69a49cd1a75cd01a4281a1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad55b0cf27b86ca11ed24894f5795365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f859d3b74b68828a4f67d2c3ba9e17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a889780dedbf0d54760e8fd5a38b52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df8b859abde41576aa964234287c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65f0c44a81a555195646ea1478d4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbae9a40f7ee101420f0e1d5fc6d4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5bbd75527589081ecd7ab174a88a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a3fe1a00a4e114406cbe44e86785372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe228e666197ee1da7d6f7e0cfd9a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d86eab4effefbc99410a307d03d43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc46f01330310cd434ed8473f889c87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbfee4a4ddd2a816b70e49e78137c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748d18c972809592766136b962d689377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980cc872599603a7767a1989b6577f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f165bf17ec1bd727e000439bfdb041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7f35c3474bf397bc111312ce00ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf530d3a1560d478783e5df8baa39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc692d16a9f63060e81015660291d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a90e86ec42528f3f2833dcb8fd07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995deeccdff67dedcea65d047b77c9c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8102e835f70f0e74a16eff30339080385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4cf4417d3ec26b452cea26b2df01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303246a00430803e16750b0367c36f58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967766543a0f9e918a457113c3975ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7270dca966ef53c3f6e392f72d0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713447739493982478e1057b8f1086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dabbb8846be16cde85d40b7652456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e0113bf52990f77c9f9aba35c2a7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3013b88876e3a949fa4afce7371b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d15b3a90e4c42541ee874bacec10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb7c8fc1d16a731e3323a3cf7826d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd7e357b479305b9c45e592ab0f0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c330b69c287ff57eda9583e210b8e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e20e1b31567579c1176c03e58f92d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d823730346caaf72b1878587ca258e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd61a1abb3c369672a4dbfe210d3aec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92288f4f27e968fb948b0539b603db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa2f3e6f90d75eb0807d9924f9faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71630d3f85f2a48bcd507460091c9e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1259a1894a01e2e65dd900bb89849404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931041b3446112521851151c0bcf0ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215500b101a0584b1b31614e6a9d2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6cbeee13df3ad4a533510dee09dbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f094ca14e88ca3b0730deac153c1e6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51344ef7bc93204aea8ce797aa892409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157550095d26bb1cf32f1bb761de2bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def4c852b5936138a964184a7bdcbbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc57fd31671cb315fefb77ec65be4a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfc2e85602bd04a352fe4e0e5a3b0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc23c2c69860e76fad55668a02b8a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d7fbb42b0b4b0d05329667eb2e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bf0e8d72e5ffc7c31119f574282c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da8b8fad167aa35928a904ce6ebd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e968f7b1a0cfa1d7cc36b4359825418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391a50c6c408fef3cba828710f014c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453daaf7cb6a443d7565fccab14ce16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa1d78f55a434acae291a32c22c155421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b11e416084caab727f743f98d9cb04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51e68d704c157396264ab3b6973e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ababfa231b1d042a089751a0da6c8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e8537c7f3e4c99ec31cdb5b53f7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59492c53e0045660c39daba68aee8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304021c7e65fbe0c177021581d6fd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5130235675c8eb03372f8c89726d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7261069dbc3415648f833a851cc3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02995105a53805bf82377ea4135bd02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dcc6c55fd95348e345dcebc1e69aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4eaaf514f8e21d32c10e2b86420c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1b7119dee4b79718d421e52e4761433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a333568e8e610d1b2bbb338d5a23d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6626ed4cd682274728f371f419ac088435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544fe6c1eec255e43db7371d01840e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7f2a9e1719541e4353e0b4b10790437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d821e13bfe4b24e49bcc30d5d6f4ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7928dde2b13c430263f058e2df9e7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e4a19cded4ce3fd5e73042fb962b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523da44ecd5fcfca8d152d35ecf1725441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bb56fda4a389d0ac23b1d02ec006442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd749f33d24fa26c2ec45ab061c1818443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362fda5f54194d692a31f41458304c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9528220e3af961cb26924c5330d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e52c51926394b29df918b021dccb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e9adf2d90bd244a88a7778da8ebec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f7838d546cfaf598c98140f69d13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db97a374c85c9d4664b56e3cdf00e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d05990c6443c0d4e4d3ddee4918d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be49073a78b771bb357c0c41fb4e28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555307b84e965d1210ca00d7a0f5a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b45ab8c5901ce8894d9a767b4674e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9b2388ef5e7c1db619d6f15f0387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351288944ecfa5fd74f27b7c6952036b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63546a20a014ded8eeb2f38856be34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348bb7332c4cf210dcf96f3261e548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3a68c545927ec6fd734519fa2d3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941b7a693acf8320635a9a188dbb13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb3007ea8938242ad695b7212ee44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01669e142be41a926a26f3309e8d9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f7b93081e586c39466c61093fdcea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f782bc2a5cb11928032576cddc99a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42cff0ff97f22d23f0d35aa8f9569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13c612397a893f77d22fcccecf5e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6edd1f50e6d330ee5d2f231b44c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ceef276e59181d0a84d641dd2177b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f587e42c4f714c783f74a443a4524f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2561ea112afd65e9a666ead9c7704a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74dd5e167d1031a619d4604d42ff13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204afe2fc176fcfcfba683e6773836d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e1cd9a9b0c09fdb676fd0c791ebad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b3d8a7ae3296c37e10e52bfb7fec9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71add7412c517c01b07a28a938357d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9256a15b1a7b60884e56f76b5b9193475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78155a71bc2b0cb005258f3aab01fe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac60233b53c398ed9443b7a876482477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e705c5003f28d291ac80bd63e5368cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d2ad1a32c59def687065e5d2d2ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c0356fbcdc6d5f823be24ac376471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b29985e4a3059d4e053654ed347b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe0863ab5ab24da6670eeda4773056482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a08290dca695ba484de55a068727b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d23e0b873accb32a61e1e4952cbe44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4200c8aa9268b6812f2305cfa3b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1db7bd6d21d99bc6ce415b260ecb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79aa7e93752f12d934e04041550ce1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e9272e27a86e2fc25a1fefea0dfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b6bad9500fba25eadb1bcbddfbed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf34115248f9d156ae12753f481cb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74dff06ebc2d5205388b4afb4fd9d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb353baf8a7d9cea32909c4387c797f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa620d8d6ded7af09850a84b5e362f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703436589c96c3f20073268c4514001494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e19f703496da4444f98f9415fb7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac078372983ad658866930d336d6c001496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a918d2cfa411de3b9c673c01ddbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938e48d6892ed2d35e40bfe9089b46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ff8442414b3ca5d81163dab6b363d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009e6d6ac1bcc10fc912a5e9409f87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b42cf0c1a4fe5dae5401d7f4772ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233d1b5531ef9bfb2aa1a923551491502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607994cd56cc2c7176e146a2f8838e3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4831a2812ed6e44f5b7b3cb916ad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e0d12dc8f65e3fa665ab9316fdd3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d735539fff553ecccb4210e8c30b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088549ff14c74344809a93b72fb613b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657141c86f8cf86b27f332fadd8ac86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f095ae916738ac0516ad0fda029a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda176c7dd7b2437605d26481a7423510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248a33857882441045c33152468847511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21eaa45f3291e4310a664cfd81781c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9cb513fd3511b92dd76bf681f53d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e6fd223f27f8b705dd95aedf90266514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb336c4b3a3e4328cb8169c1febe446515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd0c868a3dc58fb814fdf15fc3801a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d4e306ea0dc0a96aee1c8daf017c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396b488bcdbd43d5a3e753dbf05afe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe77a29905ca9885d7714805d255e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7564f9f60a487ba0b5bdf3418af560a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed8d2c3de84899847a1daf7ca5d9f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342753282f30ae5ff6f4b7a9a6ed0de5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638c188a972931c93dab72cf0ae006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc97c0118f3c855f91ed7a1afb983524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fc5d00c5c646b18b1053cb9b5f85b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867310eb6d5ca4c01ca7a6c010dd1ecf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc726cce611261eae56a431389b05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7deca6ddddf471f165258ff50a9ea6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d5b58a3b2574858d067cab161643529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255228299353c17608196bc0826cda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c5b67020f3241286d46c3038b8c96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f3f419dbdf938d2c0a8c1e2c30c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001a1400cb3c0c2d7dd5268cc99a1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e304821c045408fda6b86661b749c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0e5da567c0eb1048c09dcc6f458b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f1acf05154e659e177a0e59938b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f124c6e6e17e94af77cdee9aa491395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c361434eca09c3e6e742d287ac0e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098374f55aaec246a8155cd60b41e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6828a3a833a3a84c7b85f923a646e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9131e38712d552cbe30e0d077dadb9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdcb08862eddb932defdcb7cc37150542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d13a03806e15d76ab0a66736f9ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e48a83416a8e8004e1723cd782a25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d0a7dfd7023316c991f3690be395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc61548cd40e23368c951be7071743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936bcf8e5076a3d86750c1dc3ffdc26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747a025c920819d187fe15d5077fba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179db9939ed78fbfb30c041d57ced98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c1a2c80a11eba5c3914e4da1a15d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70af54bf8a2bb5b7064329e229c938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82032b1a065e90add6a3b1a14ebf418552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91b62e39d9d65c5145089a6443f58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54984455f9d2b85729e82f3d1bdf8d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0286602759f297eb10a3df2aca2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad97c9ee6c023e9363e6610c9e2cfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ded892bba827d1adf52ecc6a0251557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152f0a07db3330431ddcd306454fa7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a53937063122a60bfdefba9038b82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da56365808c794e663a5a6fc575914560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac8cc79a7c9be19a3a14fc69f4b403561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429befc9614a88f96630260c521163c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67558920592bb302a268382487a63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288cfbcbdc58229d1ebbafc942055c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcb7a6806f31d724e1b318d25aa37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2de5fcbd61c9b37c0dba0284cf261566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d11a3ab6f0ef8a0deb1bacba3396567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517567b8780bdaee4b07ca3c212c440d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736b4121e6f2aa42cb6e4538f79687569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34da5c0e0ab54b6c2d7a815090efd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef86602f9bccc02ed5f2a8679221be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35f06e69a86f57b2a5104e8881f03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f885145762fe99fce693f142c1ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83ad86ce1b87366d462487a967a6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ff444d2a2633efb445c564506e304575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308fcfb5b9fc71132c4245473b32c52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688a113ab224ca8d43e0a5a7ffc86e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9e7b053e0946d232e41182bc6f31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf0c13a51f0502461f534d79b98a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600201193eafd18f121b47575c9387580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9b8fa7dd58cb2fd662f6dcb77eb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bee4fec120d64e1686fa370e89dcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b91e5b3207ee15baa252775bb23d79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b5bd48bde206bdab7579b2667e9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832e39ccec7c37e0581dfe856865ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b760f63449759df8d0853e4049e7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a61753c63c0b82edee9aacf09cd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc6d7878210c45c0b4788f5716cc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd4a439276143618021ec8b8def91d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60471d10cbe0be751ec4ed720dcecc7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d27fde7486f69aa5c47b0e85b9d5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a57302c05e287a5f7f862248382cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a89549ef02c8b43bec2195489126b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f00f9e6273618047cf8b8cdcbb18eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05201ab821d3fadbf225684a9c597e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c258fe3018b52204e2c5b149451af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e253936a4471b5360525bcecebad13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b3df86d85fb6c963f06824d899b1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8120a9d7fb0c3dca95eb906be0ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3da6d4b80a5bcaa46fddc26fc10b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579983358f62484b3cec066556315974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b6669656d5fe733c49cfa20d0cf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adcac71caedad04de469635f81933a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ee35265cb5e2d6447821abdfd00e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9772dac04e921d5c50d7f4cc9cf8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865221f7326260cd274375865c7be7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c50789a144d2eecc66bcf2576eb8be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8582007e9b99146ded437a65657688608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce06d9efbe8778f283035960c030c90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ddccc52b2d0a71ac56817f06cf6c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e34c15e22e0215d47524d820cf64a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f53e2a3872f3a9f1ec861169cf4dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5194ddea1f1d9d47d43feed27d0d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc0a0f7e67ace10370f22fa83184f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71316161148134869dc1c8a3403dd65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eab8cbbc2ba5c507ebc703ed5e87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10744b48f28e64dbe1fc0dbebeeb82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be1614c368cf9c708186c10ba8532618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655550171b12d1d9d837639e46ba568619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b042cbcebc10ba843c8e1d5829876620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83747dc39e2b4fdfb0a62776e18569c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ea914d95186a22fc5fbacc518572622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b26bd5e0576c3253c4e86ccfcf3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2afb0539ddf55cfcfb185664ce5017624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f6295cefa4e1a3c39ec5fa719fc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b2949845d9337a7401b18a99ecb1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd906b4ec3231d65b46fbfa4b19ee9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ad3f96b14a29bcedd184cf255197628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26be4ddffbe836acf88719caa7f22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f367ed9fe315142fd632f563aec0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb7396ac2d05065c8a17092124618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d9466aba497395a83c6da76b240d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14881cc9da5a4795e7a645c2a3f8da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2602588c65289518d7606b84aeae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307566765a2016bc87da1caa54395ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693b66a4930b4dd9a1e104ecb70aff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac4eda1e0ca03acd48b5547acbcda1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c9bfb479d40da4f7f1e98d3bddb18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530b32c85fa0408154eefcafed3aaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f94a2ed2553102e2b752323012c0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b4236b3b40a284d7b8b952bca3d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb4607a6e58f2e18e7cc013f6c72e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6792a18b21381cc62188c9f2c13b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663255cc23b887e6b06f3e98c6e481644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f3cd88cf21e1130d45e618174840645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd520cbdbd410c3bf0aee63bea903ed6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cfeddc7025539c9dd364b2c536a25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb84aa97f2e5bebca3c2fbebc12b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19797e593f9c281e02434dae7c3fa7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea31559f719d199398c1c5477a1b39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6ed80893dc6fb6e338d746468c00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9415d02778df85f3e2fadab0e93dbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd109d087dd3e1ab3ff08a5efd7db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb04e8b38e66b398ef3888aa436d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c86b28df98f836ef3f83a3adadadd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14addb865aa6b46a5fe69f0239170b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2414dcd8d56a2ed21fc53d0659f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08331980bf6f539b1408d2435e6871658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396ef7a0f053892b9a311980a4195c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945cb9424c98ecef3eff74493b81720660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397e7f0d8bc7569075d36382605ca2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed665ec12ed56be9f49ce081fc8d399662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3238d3c686e086b4b173e561c190663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474267e56530cd56ab0bad60c898fa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7f52617c6dc0e691aaa0ded625dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f41ab4d77852b8ea3af759c3969f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fae86ae68252f7276ca9459500658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced568c3ca1d09b3a8008a173210cd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba7fdbcd890296af2d4308e09a2e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877aa392f0b4f6fe35dce90ea63503f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64257168147851c95bec7be922c879671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796669ec158889ce17b427c09a690c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004944302ce4b792bc771e37c8e34fa4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814f401ec471cdadc00fc9330b6b99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb2bb0109aacb3923b7a418b32faed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c711b0682d5af839d8d6feb46ead91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523980b903ce85a0b0b398ef9447894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d584a7214dca4838dffaa8de23fd432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780fb8df13429f94fda59f0a2833532679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e04134ff55a8d7b41074499929486680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbfa2fb809a8b8d926547e2ea10321681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990bbdf912b62eac8c51a553d6fd7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b695f051b0504655829c6ca160fd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531935e674bab865475418c28e45ffca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69762b2575d9308c256605a717c9a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f8718790b257087f096ab084f8e7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf47eef480b041a21fdc143100d6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09df0060f7516c90797ea3f9ca926688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b8653961fecd4273f77c342317fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ea62bc2b395aa2bb7766b6c1cd51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aabc2f069ac68e61ca2b394ab1f727691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf8a5355f56faa6ce329dac779e0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee47272c13e0aa4da4ad6c31eeac38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5e0704dd03f3f9bf328508243115694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f650a0bfc527a947f989e80adea409695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02c48866b7cde9dcb294b1d2323e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca8df78f27eb5cc8defaf242c1977697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323943a2f01eb40115a07262225134698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f84cc628224ef55a6f48e7f5738dc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d4d022ec42674c49eb6384c3f69f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01369be89291b46c77fd413791e3c7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a7a5fd4f0c66535bca2c8af2b5a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a69cec3143acf9c0429bc3fee1ac74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ad7f4ff61315876fe45dbaeb6ed6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c1318c4fbea949c351df92de1e226705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5561a7f3f6e7b3cee2ec017ed31383706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0200f7fec64de65dc3463bf849e0d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813819e4f381a531becab9d961377751708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5529bcf09eac9753fd96355a8f4ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ce3f12901692090c1bde1ffa60f68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a364a201be3ec0d6e5641eeba26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3978ef348ecf7a37b2dc14ffbab2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe352f568d0521663ff37c893dcab3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7409954d79a3ff0a8b484cd49fc8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d565808ed8faa80a41e6ec5354bee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07878bb24bbbf74a9175dd9cab8d7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb33e69909cea0347b9f5e371a6c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdad28e1fcfbb04e9b329bcef239cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd719a57149769067e973a7c26fcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41954ae9109ee7850cdc382ab902dbef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5d305e809a172703cc6a47935fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2080b2128447696a4e29da524ec407722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038ebe9b7bc8ef91bdf2f5bd8319fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489db01cb32e3d9ebfa286b8d012df0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af96c61cb2a686bf0f681bbcb07fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689583322d03dabe6972617adb9e9ca8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9a19770883ba533c297f5f830a5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723167a91e8e504dd6b29062c0cb3bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717a6332d4dafcf857f26a14fe17233729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59791bac4d787de4064bb4a2bb1ff3a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a01a5384d733e359155ccf39e6e9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace6994e6cce6ba2f837b92710e2ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909a9729ebd515c6890ea9be4e17f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161a29c2e336ee7780d10464578d0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d58883ddcd77d61d22ff87da5bdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880982ba1af869f85568cf01b896957736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dfeab7a06fac45bb3db7525360f1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53361cd36c0c2116eb3c1d1dfb23e24c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696714b9edd4a0676afcc0b9d7443b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b761e56fa9711fde9e3d3810721c5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462234daeeda0280998038d32928a76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2f9ff5dfc2c9093b5ff4d39906842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d78944ab6f6405bb0b33740da13cdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c48a51dcd990edd9f390da36e8273744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9e26a7952f09a780dacbd9423eb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f060526b44dc4bf0959be99ddc163746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695005a990f39b6d5c30d454316d48a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b6228c992abe38897608372a18757748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3299ee0a3d3c191764b3dc08adba8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528126488ba89c399ade81232797d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81752c94f22d89ae6de0dea8c12e733a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf097f9aa45eb7a3833cf3f3bccc418752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338c625d52f12c9e2c72bde19d59ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564ee95f963d065fc6eadeba965ae2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db892602cad16c9d538c97b82568d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5fdec888f1959781534dc0647003756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912437ff9a36663435767045f63ea77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457427b1b81c493b55c9422de286294758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed19c48696abc9710a0c71deafc55c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef7f037abba0a6504fe9635025cc2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02ff27b736a2e473a40ded80e75d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432654a9718d2c43dc169b9f1cf3a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28fef526f3129b59d6df530464f2e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cd76eb1769dc6c62ec0cea51fe4a0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04bfba61e66a502e5fd731ab5cd46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da895451aceb69bccd08d93c6347ea60766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349994e97366f139d486e9a9575f187767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3d56c7bfc4be4d07ba3073474ebe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a212ff01f3d92437618128ec3ac04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debf47e439072e0b3dd903399958e77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629618806003d7e19cbad0ea8c63f743771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78069cbe2fd11195a15616a0ca9b1475772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb1b5aa72eba57e7870992550b3c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015bb39a2da865e6ef70abbfa128d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26dedfbc0b926f7b5eaca20da9a225775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa385c64e0216c579df12aaf9d2ee8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b43de297c2991137566214990188ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c556f0f653bb49ed1460057dd49e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54fac22055e430f47f1df464d72453779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147ce891087fe43d73d487cd78f41b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac3bdfa5158301b6473d069a6a090781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41c6daa87ddbb092faa0290da1eb0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c0fe41e7166b66462581ee1212f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ab5a1e1f3bde12d6df06cb4617c9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9e365ecdfe42c7001616b00e3908785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eff0cbdf7b21193ab18b2ea67f1b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd4159bd8d4466cb2d0d68d31137c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752eda97718bfe0b3921e072021a7a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5b351fd886c4e81eabe9a77cb2efe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763bd9df5348067e8b5ce657e0fdf2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7077a09447eed4e706d86411e1aa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27067e132e5b9a935a3cb5b380c59d2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fa3a3c2f5f94f053dcebeabbb108b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846455d16ec8810dd382b522b41319b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5aac0d8f192ab22402ad0a86d01e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e188232615c6cfb74c0513e74eef7b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b5f3927e2ba810decc7b8c3de0b1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae657ce705cfc5bdc0fe7169f986f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02176de1220326485030412366d0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55536ab9ca198edb9f1f1a552a09d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c374fea4366dfa0d94fa2c3d1f23a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b5116e9208cb25ffcf673e8e3f49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c3c0dc6c02ae35bb42b7802eedcf5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3407f8427c0ef531a56a91399c5d43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100325594c5d4e40716e4334dab1c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b763f0a49c97fce5832f383a1541d7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346cbb10a7f26fcdbb318839371c20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556788fe2c8fbedfd9e80e6a3946e184808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b46610be2aa2dd60a6777b7e26a1a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217503441a6a7ef8d7dbe3aa88b83f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2125ce3d43fbb06fbe9fb60f9317811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c36ebcb70fc106f319de1e611d59c7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7dc63a850bd57bf47994e19e946f6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd7fbf5fd2c904d249bf1c8f04f21814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33257eb34526d441a0ce99384a4131815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ea04a8a15267d54f05a6a59da0e53816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a894ec0d00ba91cfc31f9fd10be5d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae05e0070d7ed75a92153909634d7e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61c7e3f160d50fa631deec16031dfd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631588aea5b922f1bbe332d60bfc71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446833b9650a1c8be82dd080e5d8bb79821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910dd97b7221ca65107c197bb0f8d0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518094a68843d89170258f7699234777823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a14df739ef1555d6feed0f3aacfd8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebe0bc1a71cafdf3b350300df38ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe27162c3f0cb954d2e0175bd50a7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa01ae974569b4329aee9134d9b298827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912c951a448ba29f3f29354ed972ac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c676d9523973e1afb5a4ec781f558829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351bf1aea9d3bae20f1411d934ebcfd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d805dff0e97f21a90625ce57608d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe69dd33f0a8455fd7dbc5e009848832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82cd20afd6c0939373028d990a6c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540030dc858d4189ef8c3620d8e421834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac43623940ac8c47b1fa36b201656835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927340351c96979e827fcf890c5a5147836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc0620e1d0c1051faa47d8376b5103837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd6ed6b0ada69bce84bd7f79f4cbd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7db9c3e3044a8c28a2bb8c56aa21c0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e513613e1710a811d6c56e66b2550840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dc3251f1187f934bc84dc07f8148f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4615340c144c1f9f6352427a22ed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358fa25bf704d1b2ef198068ef3885d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b2877541e79e5607e64859e00e5e2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae18acb3c226fd8993a5d3084b2603845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a40a1c794742be56f3943fdb0d26846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e984036f25ed87b9ef51fd2bd1e376847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5a8f2852e891a0a5fb0e02e4fa0c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b5e8bf346414633c43e10f4445283849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac711302a062247c593e7060ebe2b1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2f257623623a9f9e7a14368322f5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231f5117e59a091f70c09ba068c38c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d422724016f44964810d6471e67226853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d27231b3fd99688af253bb53033e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3717c051b3232a3508f51e4eeea35855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdcb753d89ea6d77a36580cc60c64856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26f7c6e5d45d6f6e2301721b89e49857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481d489060c4e52b103bdb6065c11f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ad54e560117e0105334acf3d24c6b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc241507fb10f132351b7b2832b756f0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce850a9b1a2c2e12544b07f194aab9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7d81f4482b1065714b0a8ffedd79862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab1cd8fd8aa228b22c835d24d34f5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cad8e35b69c2ffe74b3f3f3c7ea57864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d027dd1bdeb6a7067ccb5ef2dffd2b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ae5293d6e6b4ca9cfe547d7057b93866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf7f601a22563adb1c9f517c01678867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daceecf0361fc423d8541758c75402868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a6e3981f37d1dd098a5384cfccf8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255c271738ab4a98645363203cef22870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15b71eb342189e57212af45111e0c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d72da8bfabad762c6e1c31c3fd8e74872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047881b7f59cae8b02fd2bcca57ac02b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ace289d35bddb7a4e16bb145d437aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed610ae3a86390b76ce2683c92b476b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad449abc0eb8429a7100c1a715202876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0144a4fc8104d9fe78a58c5fafad88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564bca96cdee2f8380a3c1b542f96a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82c617b63fb7be4951ef71c84c2f88879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a9e06fc5c1f384e0a7d22ca93601880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a4b051556ae46decbfafa35ec63d8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88eb3cf43f9bb76a3c7bcd60f54b5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b91b018fc26c558bb7ba822b43f3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95f521eb524a5e142b926a41d8d95884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808baa91f9f0aca521ee6a029e80c03885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea71ecf98529ae8824df2ef1325b2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c18d39e381aece8f001c3ec42865887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e189bdbbc3dc937476150507946289888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da87c77f739a26df4132497219fa5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80daac19e2aa7d3aa5804c9aa1f004c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190de89667a830485d00b8883e4756891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c58b0bed65af24b9ee4b1ca08e7c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046a78d6f18f2b23212dd58753e1b2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de08353fce225b0b9aaf6f4dba8189894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbef8c1fb57487bccb6e0f83890122895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc50c79774dd45c82a2feca4f3c06896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00964124c4a88a14b88887d13c5f76e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16796e69533e63396d01239870328a7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f45dbab8eb4e8655570ff1f593731e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068cba4f73674bc12475b3cb32e0dcf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be326b1e5bd009ccad4be65fe9352ae7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb983dea24c755addafcb7289b2b5c7b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dad638936f76c63e55a02d3a161ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55842e8a5cf5e49f9906dd1035db9ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111265d7c9375cbe4de8994d8c332039905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33afedad4b7961bf6ea969c45a5a98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eda9916f8a0b9004e3adbea791111907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ab5fa7b793f6b214aa4c023030dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac28b9d7c62776cba169044742ae8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980f49ac9a853f1f0929006dac7b11910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9a49616880907e721f953107ec1fb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9fb609d6c7bf2a30ad36cc770ec61912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e408606bae0951a4a6d16841d5cdf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7446c6402a1c3d9f906b24763491f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec8c17549bab2cdb4831a93523630915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5c6e7876bd6e680992636193ec4d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca0f1e2226a423f5a17b5f7dd1590917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab1a5ae9ffd4cf1b89b948e86aa649918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f2311e0fd75aa54d4e29934eaede5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04b182ac64e4661a58dc930986b31920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a483b7f5f3e2c05f204d668174df921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab94d41cd39eca28117459de85453922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23153096dfd00b9756d268055be9395923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2cea11ec509cc67d9ee7bc5bff1c0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0937788fd4fa9d94fabba8de29021af925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87037b7412aa679591cccfcc5aa3d7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c62005ac2f7c735c67a6ccdb71e4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62ebb2ab2d049e48a2f1497a175d96928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809a9707dbfb7584ca4abbdbd0ee4b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f99debdc4951cdf7557847784e2685930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa5d3484136b217da5c230e914f54c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41743a09cf6f83f69718b515a9bb5b9e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04c5aa85138da53d80cfc4689f2dac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064db8d4558eadd81fd6f5e8a631db934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684838943f9f6fce651a3038ff0ed8a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97aba2c0abfa30ac16d25d7baef3d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85475045859aa900a730972a482d406937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed811c9099b3c56d5dcb745ff3526938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e9536522ee57449242bcbc25b7a1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee4cf521fd2bd36a47deacf0cce359940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd86712d8f0576c4b4c0c8a8fc7f5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dcd86dba0c24a3c15330aedcbbe15942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3eaee319a12e25510ccfbe9b3557943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098c50b60ef5fe8001745fb113f7d1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b380b3538e461232b1609f5e18777a4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a35caf56ddb504e54f88689c42b0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19fd03d5f9509211d95eb3ba0a6024947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e7f11e991697f67a4ba333c4a77db948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b329302f577fdf5bc4988bb0c53c99949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f877a808790c2a0be1d22f83e34570950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6aa1a4f19b55c93fd4759d9eb4ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8a7f34c4bea88dad3f5b52741178952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba2620834c991ca9d68dee729198e1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e818d10fc84c3185b06a8d6ad0367bd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cffb6ff655de340538a93ed96c8b25955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04e8762cc0b3c5dd8768b79811f30956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6881f72a6518ed21afaae2e6801b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc8cf6a359766546e5dc0a301a8ca4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b267d1e8b74b69918811ba1ddc287e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8767ba5e68dc15e070411ca436b22960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16414e94cc5b54cd0c9310021e7a05d6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297d0c00cd240de47f781841891f17962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867bf82754ea8f239c4a0b3a4dd7a2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb5fff5ccf9d550bf6a54773eb1db964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe988d6a3eaad0443d437ba1e0af4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f350988c6abf64107eb25c1e3a822966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e48bf3197a7df73c4ccfe579856e9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbcc09183894289d9e278e1b9aa46c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87873959651397d52146b8830f32f350969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ed2d3afb0207f6185bfda5ca512f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269895014eaf0b754800c33eeff2ee1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfddc4b52a6165bb21edcd97ed9aca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3238f2fb293bd0667161533349b66973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1cfdbe404ddea22e77e6d2fbd7fe2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad417b286fa25021097968e54e4ca975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e1a8f1cfd7649aa96fec875017f1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ce449d9f018af6704aaa903163df977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b2fa2c9d68f638430131fd9440dd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb22e5ad1a3734f696dc530dc646172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b903e7320a7c73ee97d11080d64e70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfa412bf4581847667e5957990e834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f014c8c6a3f44f6e0d8ff0eaaad2995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149cc19019f7ff25b06db1d5ca2dca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fb9df74dd2011e3e12d3dccf2916e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ec1ea16da2d1739e2e3fee0abcbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48407445f59ce2bee7d43a1383f39f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d8ff1c3cfeb9579c9467f6bce868610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68a37d21555b01bf5900952d8038bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f733b1c74ad180299012c5676bbc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1603ed1dc02b3d66237a7ff094247713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d85f75fa518312baed0dafd88ed3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045de8790155c90afb48bff583a16715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cbe1d969be07a40c0c59fb3fc950d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ba088ccadee1d5e9d4c9238a85e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8fc7a2c075e125f8f89901c34640a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b5c66dba9174639689560d88406f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34be966e48970d38423a8f06661a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce0e47b58f9f7e520ceb3c106a10f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8728ff50c1de873d0fc2f02d831fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817e68586b41dc7942550f0716348823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e547dbb1c726cafc366610846626924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d0b05f2f882c3e015fc674b3ec2c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3aa67cb9d4ea22ce89303d57d96fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64973f9320a85d30ff1587ba3fe1ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0120ab065b29d3187adf4470ad5ef428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde749bb8f8edaa95d49bed66a274e5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16b1e0161828253d056c0c3b19a0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa740a013c757d201aa873f5d1e5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece38bce729c56db170ba66f6311cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cb8af43b10fd35c5db76383c84e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2bd7b3e144197a9ff1728587df46f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a189dd8216031d7e5c034895867f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810dc85b1877802ded9c06fa841dc7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db55b2dbfe89a0903e5dfa788737c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d678e1e2192e2494e3e03d749a7e9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099366acdb3650fb0b070866bca0789b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f24911838edca950fedb00c114b3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e559899786b94c0c6a6fde92854441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f30d307ba1562ed73c7be2d3c7ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678a75837157b06a99be0d98b3e15d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148cc9548cfb45f4f72604ea9ed61344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974235bf0829421f871e43fe6760d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7294c9c87c427ea254137be2b5ba0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1093f7aaf32d6148a46c0d1a3abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f79b0228d80aefad147e871603ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834447f9b57da86f805f6fccfd374fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0550cdcc8896fb5c99614693c7468dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042699a06df91344c5f3ce3bff8a85151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8129090105c9634b375583e715c8c5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ceec9307472bab58bd5884db0d43c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4df8c819f72f0a488c5b9534777a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373baff6cf11adc148af56c48a0a5b2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be534dcc485f8f0b708e3ab8fea50de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f7e7b4a5edcc0dc5f482d01bbf79b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcff8dca3e3a71a6c5f394c32907c3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955070b46595464886e0040d95d3577559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba092609ce9af1a03909e21e70f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a481c0b2bc2a4234975ec79f9a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2b259bc535004a155b08a2fb238862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f95fa1ffa0621ee211118c1b5ee0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ee7931bf2623689f934b81fca6db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf501781a460d0d319b41082623c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae09513f7c9e28f84f40597935e9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1390450d611a005f934354cb67b9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f909caf217c79ce653152d15389968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894be47c63eb6788c64331ff8ad5e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea126e15a586f2f6c713880f45b13870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d3e244905532454e480428c2ab5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150558d0e4acb9a2eefee4c9ed41501072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd938ef44f45b7ce8fe18d25e7c30e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec48cf667087790e7b1c50cf2410f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e975b632b098a1c63a4a4c5841228c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d8a706c2c95e37fa1c02810abc62576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e0809005c035e22fe9608d8f5158477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ce60852ec1bb79b623b70c2e0a3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b566d19a0e3065544fa9dd542798679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470636c52bfdff7886c127307ceae64280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c69e9afd90e1d86bd0fbb42a7490181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2930901ac26fcffd1067ab43c1cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b286ff9f167a5acb13236b9c2b8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0231cbc887fa8a52db3cdf3c529e0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78bb9c16547fcaf5120ecdacb18bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07deaf0ea4266700fccedc76d223a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ead24da9d30892417f07a4b1879b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea9d23acd2fabf3ba1905a43b60aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25cdda3b57ad470ec505f4b21ac6f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd465aa46aaa3aa488c519ef0e6b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ebbcdef941878ee9d423a309072c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030672e50b72b88544a849734e717592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c3ff2c82ad45046fdfd14024f3fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbe966e234203f070b070ce127a1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87bc32f8c2bfa371961aaf38dfcb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9e0236b0a50b709ff1ab79d64abde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b856943372dbf70737fdaf1208f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e5eea6bd47aeae615f0c3174835298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4c1a453a48b6df8d89fb8d953d8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d26eb7ca14636541ffb53cea1edb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df18e0cf14146d55ce891f71962c30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f683eacc0b012cb1d077e3e521430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e733c52254ffa2dc7e5e5c83b843e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e23191cd7b13e2fd1846b41e68f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14727f65693c84af3b39cd230e7bc0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d3bdc7c8904ca66f591d7cbf3210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379ce673f22ec49447c70ff89ab8eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b72efc5bbcba70f2d01628fa18cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904144ebfc20e47a90cd4e00b41edee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130171968fa48338ac4dce230570a6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55263cdb71e6062f75fb15d54d56aeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397960e9a8dcd3d9bf5e656a59b7a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669109f41bb72434499fb8475e896299113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fcd4d43f63eba29197266bde34293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c96a2f31e0c439932944a2093d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635e86b5732a239ca99556f6db2cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a548616481c97666a783c0e3399d2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669171234027e013a1470233abfb96ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca2fb02ff1131d17dac88a3f057b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54dfeaab16303575d27040617ecc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24799336b4b79c22d5a9e8bee5aaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac16047ad336264fddd78cb48e25f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc2f51dd7f23501031881605c975ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651001e21ffc877d775458008754c1ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86158c0440f8cfdd0e49dce6c8383b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f31bdd910b553ce0979854d01e2025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5772fad9764899af4885045f1661a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e517c92d03050a8ab1f3adc647b64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c0070cfb8ce93c916606705e96e78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0e867384baf3d2556d2032824d0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901c234356f1a3f26ad6142265c6a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6d83fb3185330f26f8b7b7213a0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55253062a52307dd32160580fe4b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def02c3c46ecee9f2fe783581b1b69c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3021b99fbbb23a3f4936300518bc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224414fb57456737c35ed7cab346f3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b7d3b4149c68802f9b5b1a5055cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c978ae87e55c43c07b7b6cabe7e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd85fe2f11d47fb7cf6717866ebe4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed56f13d6ee928db1478a7db0e6dbb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5b384c92ca2d41352f4f20c720cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8253ef252f9cf1860c5da36459ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005b6fc116d0622f173f2716876c8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123078a271dd7cbb4e3f441af8cbb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d9bd37d00a52c47c4bbd488c4587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8263970b32490c7df837be2192811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74736e14296170be7d28a6bd67190147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ba6f3b8a39941be419a37f075438148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bbd3f67be59ef075886e09af736e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376612fa71701120056e9cdda41755d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bdd97fa0135680a07883fc06ebd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104859d1fcc2214bfd5a7d95b6ab637c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ae24c7f7e88807d53461c7aec67d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153e113a7854678ff6791a76d884a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f95304de3d74e2662defee2ca2b2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130558f88c3666e2a86410e14361b60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a85238e67ad1d19f92cbc23661873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb2660110b98b6a9ac349509a5c71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c8acca49ca9f5eab532033de420a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2994d28a8b84f98bbed5b79ed1bcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08865f1f3670bf898152af05b899df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d2f8567c91a89b58afd10cc4898a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139286120c3e49cd2648425b8e18180163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2772663f4ce0a13edcc5740326e3d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411231eb93c96084c62afb2a8a045b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c38005918adc23f0e3324e578f189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3cc5e12de50aafc395e1415d91146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31caa69880fc15eb4e4c3202571a21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75da2eb9def5766722ca7f13bbc9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d7c6df3cba783a36fa0bfa4816ec0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e379dd9638e0dbb765929a11161b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b1e2110f3379f13d7a8942086c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624ba753336220c68b5efe525580d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca713ecdc4a277401e41d9e7406dcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff2c3f14abc5a96098b69f1e1b1c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a0127590f7e4a9554418fc7e4c05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660e6e1eb36a2c89eaa9a2a5da9fa3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7e5033dad8868ac1948e179f0362178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883045d878ec2577adefffd1b9a504b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f69dfa172d2769b32e056352525d85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda18fa165ac47b72a3d5314934436f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01c28f6c5b256ed5166db1182ce88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d773aa597cfe8272dca48a98961ba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0306c0e74c112bb736c925c75494c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03d3dfdd59cf99732b477fb7bd010185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6d6630896b2b422493309d10b0831186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eba56a2bea33ed7a9bbde833cb304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383abc90cad436b5147f44498e5e83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2ff37896ceef172a1a285c5ce69a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61213eb6cd5ebaedb916eca11e09c71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7270603b3ec17bec0b8d62c3a833776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66cde9cf4eb18bb2ce4f9f64bf7d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4bff55d427f149d2e74bf6de4340d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f49d7af5b9c096ca8a38469dc8c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803db01ab60d46e0e05dde2ad6bd53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1f899eac71685a75145bf5d247bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec31ec9e13722d18d88a1fb38e4b16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6501b94f4d73244a5ca1bfc7c1849198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea088bd7ab25ed0f7867630641d1e97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f8ac5a45f2c50a008d9083ce6009200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f79824420f6d71c4a0883fb4929d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3caa60f44da37622478ccc23cedcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd716293f6a505a58c932dddbb849203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeebf4dc5ba9b08d7853ff8893ac148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5313267cb3f790e75ebdb4b8b21a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b96143377874dada570cb416dca956206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f283a70c7f942f0fb5c4e850824b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69bfc3dfb6d17dc42925262735171c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb3691e0c7c12300a36c689904508209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5f22eddd1c08b134d332a84440d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec95d2bf18471bd2e43f28a69f640d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25550a02bc838a313bd1cac01fd1803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661da1678fdffc6c142f9e14c4fbe0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5676df55af46733d86d1ff8f8ee9cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56222d04e968891ad5d00a1badc67a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a65d0fb5ccf0f40a7ea90ab41b40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053441378c339a798885816f8717f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1af2890c40f515f3134e18a12b47e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd6f7cf3b064d5eb3109cb1140da45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5fd65e30ad13a3a88645c73e0d81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f197538574f578d0847df6d7cc88a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a361d2014838a4d4c73964e3e7e5ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85b4ee70fb1d12671ee4fe8915756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbecc7d464cc2292858b2a6708be45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ca366c3ab5febd7dd39386c13036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091d4a9173b747111face6835f49f91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3db7b420ae7ab8425d55c81f6c64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843563f68eb3af3300146d0d922bf9e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890cbb03eda00d9eec558a324de7edc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a11e7357fe52c671835286cc271ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420d7c56d5415e94318b046b3ecb66a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393af600c5467aec3ef0cafb5c6c40d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a120afd9c9d3c1c0e43337febf4c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d054540c6dd805aa1ebbf8e54842e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f95c3956d48ce802d58e2768115e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb906e76a9dd9bcd416b5c6202f65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f72f93f2368590e4669d347ce959237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e5e5cb0ef24199b86a2e2ab6c9fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6914610c77f73eb461bbed147ba5a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b612215c32ce334b906c6139ef1f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3123ede2cc64cce38ebd99cd4a96e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f9e404dd6241c06bd230ca43b5a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782edc5fcf3d6fc3d9324bf0a70978243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480992cdb648a671c98bc26ec7ed89c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb70a1fc63e599c04b3094afd6b282245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eeae0002f67fbec46ce95d6a65213246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2d74304455726ace92e390760954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2953399cc8547cf02eb1f10dd0d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897051bf45e222c3f75312f50b2cb4f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4f987df18b35deb6f73cacec6703250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde24cd619eee58faaeb433e2fc5c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c305a368cc8dd549bbd743e472c57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645e3b93749b9f726017932223e38f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba45cbb5675c170314aa67a0361bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfb0c874b19e640e2647da8e9c5d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f157fa757d74809e44f91f9d6bfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbafcfea7f00619ad47cb7d5b6bb70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a85bf60701f56a9ea1cefbe177df4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62ebd03bb5faec95a2f18feacfad3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9b0a7e0bb92106800d144be0b18b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b155e28dc5da44e20b2228fda219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24216d065f6e81e8a23465468d22ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf2c6fcc9078a6be79f9d3c96a5ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8fcadfbd82a8c467383125a0e9c3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824b455ae2a51e498b3938c1db314f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eeeddf25e3dfe73bf7f03c3d4220f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d3520cf855c263330a88b9e13a747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5c05093eccba85967b0e56fac0a78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777715500569b060bc5e19d640153a36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de2683ab329a0a76a002d1954fad3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da431cef1e7bf58a4cdb79f4dd146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2aad8be5abf3ea49873c9bd6e694f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343498df1e341e01333634e8b6bb6f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6521f82666f17862ebcce7511dfea83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff335ad714589efd57626596bfcc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5443214ca6a5cd98de34e7159acba35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a63c9a19f3bc2f702b4098cb5db484277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab1c781eb15bc9452b88951613788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bfc993209c1dad0b46185e06cc4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372881203889afc2808e63a4e3a59e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5319d855136210e9469ec73011be531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e98922bde106fee12ab564f825a6ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b137c1ef0cb25c4a52dd26fd6c995e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519048e56d7e045c0b4cff844ba8e8de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ecf2d10bb718c9c16152af8fcea8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b8aedb8330024234d4839419cbf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105d21831bacd368e7eab5daa264a9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a6bf7c638d7bbc1deeb3b752e379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d481bf619ce5bfc46fc50c1c36aecc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad5514c15186b66c4f67ea2c4fe78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ae20c5361f3d89df31742e8d13e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87966b320a2201c86b80493615b0bdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7ace3380ad26fe7f860fe78aefb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a193d8ac6268a86be56bfc86c832294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a6f8ad0a3ba51a6c18d990e1301a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303f1cbaf51caf4ebcb05f75eb27d88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b12f390193b49388ef06b19b0ebbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9e773638c54501149e83c70c95c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690243fec611a719cec87696270623f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181e9838b737cd19dd797b643535df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3493609976129e1a6ace6591e6e79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc628bed2b7a5f0b6053b77748b1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a658e8bbdf08467afdc807e761e97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847a8b2867e462cca4697d2091d7076304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac951723bbc6b7f2fb76e1b1d70f9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fba82ea925e68817a6c0a325996ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a010f63f79c9c74cf1a9f1dd78e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef5fe7974b43cec587dff4b91ea84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c6f0037c7493fda5e33813ab1ae0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d3915ec97cc75a15d7b2a93bb833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd63575638692f9d586facb18ee9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c4158ad5414c9409b25a2fd83f940312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe40076577cb045a78056124f661d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92680af8d8a65bd36cad2268bf70414314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595330960945a4ee1f144c11c170a958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c1ccade62b755aa9dbb81adc4b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed738dc0aa0de2113874fca9dd44fc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddcb10db25edc04214df6f85992500318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a0e89f83faea7592d26b7f6d881f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2af709c8f72d2400e2a88cbcd7988320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc890f0750286dd718d45edc124eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b18ec28d9fc1a10bd7298902e01d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8be88cb771dbf9edbb667e1a645859323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4840f30e754e89915f8f97b8e6330324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa1a3db335a92c2a7a82229ff1703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e3fc7699ef7bd85a793bf433d54ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d838fa58e9c57eb5d44e038890212327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ca78f9531abaa836075fdc3d7130328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04255f4676feca41dacfd6eb5931a06e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2b0312e929ad62a3aebda08e3dfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec9972e414d4590fc387b851860f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf2f2a19cd5d68a136b66e9f7821fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf37b423198603c9a82d95f4a5556333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7afe0216d26740e196bcf5e66c2a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5499e51bb915bb44d8a3202cbe2b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bf542b9bb08a886a4bf26ece541ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66874a023408263bc1f5fb67ba3f7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c7db704bde707d42f6bf4f7c1a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3f5b9a348deefa372ff79f9bf536339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae95c2f755e1be6629130e77b8258e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab75eeb74733c865d92d4c646f0b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3addab2ead559b3678357ae8e18db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fed1eef9386824dd7e77e0ff7ee48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130745db397c27ae9b3fe41096dbd95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05aeb3bd9018cf18cfdb1c6d1d4f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8753122a5cfc0f68d80601e2c3849c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a47c5b5b27a2297681e174606858b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536abd601aa883ec7ffa124d392f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2c924dbbef96506686495cbad0431349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ace95e26ce796006bfa7b2bcb26de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71beaa1b941f54633cd33a67ce97a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc13abf83fba34498759109eb875f8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ccc637474e3e7b2535034146ec25e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb798f5d6ad0344fb6c44c03212b17c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751277bd31f66600f4b72b23042cf77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49451bfdef69da152b6397876781dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307420a15117c7b8b412c1d02224476357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b954e8c8f0c886867f382418a4b83d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d83b0938da15e29011c8a1c013cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1d1112c8df13f5a8fa3bfde316b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dacd872d5f2cdb9def160fc400370361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb940e4741abf8b71e8145efa449b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911cbff16a579e206773852186008c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6ff10afcdc684f88bba9bdc63a6c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec0ec12b69e1a1473e502e6dbeeee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7bd7322debc129ec79829c1956a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf6a0ade9d64c035152c735d11920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2049fcf10dade3a83a66bb4e467fb10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26289f1395fca14c574781f2562d91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387bc040b97d61e06003d0abd72492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196830ab69b10fd88267f3acd419a06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c8ca0fbc0acbfdc33001332f6e7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dda38a4c97f1c4d33b52760643059373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8d6dffeaf44afdbbf25858a41ac69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df003af2b3e5ad939d2348606ebf2e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d5fb242f9069d82f3725026c2dbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f09f715c5f58c6e41bfe0c67f1cb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955927eda82e0ea09fe1601c3223a22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea18313ca4fb3bc93cde8959645657379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9135e3956db9894ad9b3d1d0354a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650a1dde736c8ead7b154f013e27f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda2214feb4959cb3c131a1224be9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20dcf833eb1a70f615354079881ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381480126b81a400e8ddd0e5dac5f91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ed6f53b21f40b692b07c59998272385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a919664afd57768a4da8bee8c8090f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0c5918b900d6b1987921478ec5c32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4a503c633d8a4a92b49595c03594388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8888c98915879d8fc1436bf2c9ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42ebb07965b895e1da86a1d07e80c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54d902e5392920d5bf82fef8f0dbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8893c9e93b450190007d531938bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282e6b34c422911cb3d957b1616e90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd3bde92378c4d1bf1ee0a0400e2eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c5252569d8324cc71184a5bd32dc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77339b64e816ed06a0510e2dd2fa248396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e8e46ed88767c620a9fa6cd7b709397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35533762b91ef721c23b7fd53993cb34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630df023418d100e90bb12ddea1a3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66030b9dc4d1768a8c0f92ca9a158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ec3700a47a27c02dcc6aecd9b45c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe324007e2d9c14da6735d88f7f8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca7292d7db33335a2d685b66547313403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02966eb3760d5665038400262016a94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61347d7bcf21f0dbdc3d3c2e82750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b208b6cc6c3b73c89bfcaf1812162406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ef6f1f1cd82838e36dec569cace6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943b09eafac7672bbbb7f2157e26e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7a8f7bfedb2d101ca2c2edaf6ea2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881b436a3fc412d8a4de80d43583bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3823060726265beeed36eff6a914411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fec6873ed1884532ea78b38ebf07f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e46b1392c7fecb3bed216a3ac6a4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c92c36251884bd6ef57ea94e195e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9d6fad883e9c59cd01dc40abec900415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e27dbb970148c932609c5f4104b76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512795d1a903d9bb5c5ee36d67ab7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0105c8414d367570f30f16d9400865418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e994f8112b4ff0f40bf6b3f95d05d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021868778c04b2d13c412592e9fe4de1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44d8fe253fcfbc97c83cd5e1bb0637421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c7184a59af1bb3e95f8c81d1de16b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbedcf92b2ef06d0a8a34ced2ff3e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991c57f77d315ead75877475f0f408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ca0710550bed7703742377c120a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e859df79586c1a4664c3e076a1cf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b79ba32fec8ebbe3a55a5add1bb6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662381e32c5a8f27e8856ae0ff2e041428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948477e9356b4678e52f4234c57f08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce29c01c121179217c5904094234f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd5856bb71cacb62e87422e922028b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a614e0d5ad61b611ec09652640a726432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42541f74246ae02cdebd465aabfa6f32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d3e58901318d2253396884c35518f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cce3cd1d17ddb045baebaf8faf9e93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933367a75db46c3cf37d521138d19d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036de0bb3dbc1db9c4a42dda3e5d765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526354050e3682f7193eda3f25508c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7da81aa9c322e5ddd5377ba87010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef366239e36c1245857a8d2a8d96f01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d16b98e1ae4b5f87b1b70315dbce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74f66d6e33b2070856d3556c955ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88985ca5998767762054ad9a68bd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83682e30ee916ba33b0fedaefb665ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2a528784005605dcd2b5600a57dae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee06c1d3bc0e17d55d3159b13eca83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc198e9781578ce04092483d59adfc15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026faccc60177ca6633f70e7331f9ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b62128c0ba1f9736c5d92f57faab6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a37bd069805e0d304722fc093794d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb7a8bbcdb538cee6a51bc2282ba44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d388dfc6c989af6e1925658d9cfe08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940129914db61294864c6f6e079c742b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b0a9cd19edae7e5d1f5a5507c9ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44592bd6e058e71ce774d9140d6a1583455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f2e4e8bcf5aa0425a2a0f66ce89f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198f155de9d865f6c4a405f8ae9c7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dcb447d8d22cf04a01409ec5a6b8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed211e47122f565aff966ba286fdf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ad151a88d1dca255f0556d81d319460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3be2b923e13accdb0f533fe34903461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf132e451e4065f5f8e92ad3e9d59f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f88e6047dbdc1f852fa860b1e835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e242f39e94ecefd988506486a2f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f20a298960554105dcaa73d5292a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714a6318a0335e414b15a3d0607f23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238c2ef503c0bc4389ae93a07f11d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d156af604df61f188b03618c2b84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255124128d012f9ecc52fc6bbce8ae5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f810fcd49b8d774a2b15527a20b74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981917847f409e18791c24992ce1edc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078eb42df6ff81ad7a3f0181c1e3ab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036f8155958608c682e6dc580628b82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02a2902ddf5daaafbc206aab8b5cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107afd759ba8c11a460e87a08b9ca0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5571f0a2de63175021bb331116102476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e7d242498c8e42878e61103246ab2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad219056f9d414f7cdaa45aae301f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38d1e66b02ae226b482c6750d1c8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221cd7fc07709d45840dd454b2c6b7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2643eacea1ea2125b0b6d99d2c1f22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd187245560fa9d3222cb04ba68c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cb2c18ba1a3d659a3861afd363814483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627566cf2a614582124004b948d62c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b602e7c3c943aa13920d8e689a2416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614effa98c79b6a6f7291ec6ff87564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5f809355e8defe2df72a89f22651487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6eaddce016f0bdc40eb40f149d7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396236198a29c7dcf96cd9e5a1dd86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec6b9a9463766e9e96ce56c03894a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a134174e4f0176c0aceedbd56b81cd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3c6e553bae4892298d22e2f1399f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75c1abf87437ff2e106b70a5d9a8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73a0412618a0da26f3f8dbdd72df4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30c4ad1f192885097d2a48d45f1eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4663ce34aed5e5fb118fcd643242f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24146f666d4f4e608603c0d6b5cd5f4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af272c20465f0052c198703ee110f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cddf14eeace02d0f28d0a8b8d43a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb941c613f74b36f0175cb116b124500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edfd5d44ef8e7038c726ca9411549d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e38c750e9cdd28b9f6f60f4589e89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ab7ecfcfd368c034030ae7e46cc9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155db370cbe5b11393ca05b975b0bc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89342dc96d6146efe3937c3fd3c21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167304b07505e68f8be3ea2dd7f142506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1e96f5f45eb463148d916ec81d03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cf2884d454807c55e7a546c87f757508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b733f34b3269cd0f8efcf1881e43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6374170e69ed943cd7d106070d677510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e0da572feae6ac47d44a9f705cb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc7380e830594f5bc13128e97264f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b1e653b06943167ea9128c09757f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749332f69ee61ab278f832c98dd6d5a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2efac0f257c698dd102ac925218efa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34aec7d05f9d12562b2c8577d4caef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00283e5d0d0fbc14142468bc4607c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9efbcdee7c0ce7ca3c3e48477ff3eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6583302eef401c94822a9f73bf29d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d430e1234194e18e1cbb3b59b9fda1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f81003107dca42ffcd7c16c98a4fc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ce425267bf84e303d221fe73c200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715b3d34f1d2f4593ab188907c81ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c218ccc454e3a0cf3eb82b10f57d43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f1ceb7ece5ae22eeade43f36a2d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e9af33f2621fbc52b4992b0f9ccf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49822b06c4e138b3c6b0a9172a497527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e6348284685b804810551785e32c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f23be723f0db5aa0f629f4a88c71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83ec7120b15121527683eed671675530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3897bf04f9e573c3a1df3427a08e69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7125bbedcd711b0ddc73d41191c80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5484b3e80750e4023a79cfe8b441e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81d4c9872b858f36b0c54e6b88804534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06eeb56f19d93097ccf5cd1c4e208c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8daf75abda33f4626bd4081186b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4f96d38b28a68d20dba396784af5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba9759b9e3d38ab0d0825b7bc64ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8574a17495571ecfba69f41656ecd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12673cd13973f8746b2c04e1384b6386540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e18ef7c76ff93b1f046b85b63c18cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc8cfb93812ab62c08dd7fe59a9ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a550e2ff0aecc5b2975f57f25d14ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1b7db4182a750bf8f094b3b83b243544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9c456eb74fa0224d47281f100ab1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4a58a3c219c8321163783f44d8a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033766074f9d7f3a9e37c36cb9bd1a4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fa9c1d169affcad97a8f8752e0672548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40aee74b777e484cb0e8316a44fc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856fc4cf5a88b4f264343f810a1084550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec725e8f3f66792167d4e7ff8df3c686551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa6c890f4eb0243cbd7408640d94e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756936756d916e94f35a1a525bd86256553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e91cde3ab67f52f4b5967e7dd4e98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b314b02e3a6087acf5ed6f381cf30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1f79c6ff84b97e06cb94012b772f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebabe0c6387771c7f9dae0ee4e776f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fb62de9578c671320523300750d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa90b60068d65819f8fdc1578d466d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5c3681d0e9a04a9cd0e2eb720460560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa12bf8c7abe23a4120733ab09151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb6eb7374961d7ecdf452a15434cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52d61843a27a510f4099af3537534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1430e5eb6523b2faa477a5b9b583a6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155df23586f5d5fa16cbc0a90f9a324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb87e96ad3f091ad2de895f14974a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330666033935d6e62188b04956e6f8e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5a5366768384e49f746366f378449568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf423ab16d6e062444b22ebe81764dbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dd6c54522c36e603ae44f10161a12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3b368980692966405be98b4f2617571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795202c82f1aadb97c272d7c2f761835572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89502143c37a9660afd4bdb12638260573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5727b2672e18f8d013554de510e98e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248fb2472298c40cb0e3c65d2bd6c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45170d6b9c7e054058a06488914707576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495825efb76b2909cff956a85aa3af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef63302213cba189ff77d04fe7b1a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b12cf9e50092bf26e4b3f2e62772579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947205611a1df8eb4275bb007f3cee8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9bcc8e34e1acfc2d434602db43e4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71306289bae1b3555618a1b1d0f0d852582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1bc5ad5ae891b83649b2a55ccdc83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db1ab06d339e49128fcb03f0b096b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e7bdbfb30a68bc002c09230f12ebf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66494e6e150ea480a7865be82bc6c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f330c020050270128f7f573e8c28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2586b6132a3f2345f7f6b86e80f48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27e583d7240a1ab2598c20b8af435d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d18f159584aafe99db03490262b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641468c8a2ff86810dcd1c24eddb5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1dd2b02d4f10cf3b62fce49fded30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5fc19d2d3a5bf77c009fedf02134593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d255cf130e4825059929b60cc5dc67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7e5d687155947bda282c62010d96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5c43c1f7c6c5eafe2a1e6a2176cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e5387a783c764f63edf490e716f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89066426174d48a3f980f5892e23fe07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31aee7d7cd089dc628063ba50fe18e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c10b6e37b006c642d9d094e62ff4b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40fb831f7d203c32e66b9853e9edb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0dfa139fbc59da3cd82973929330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b154c1f2e2a19b21c7409efb75ae3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c77f949ba3cd54ab493b1a67a3945604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f6724a9d4ca0f6f03153c82a402d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ccb8baf3b365252b2070898466346606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2e42ba1284664112e73a139fb6f72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681728c80ad3e392d169f6cccb42c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101f4e9037c939ff381f7b57592be0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e503b09e58e5ba780842b40c475b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db216fd2d91ffeb90d0b345c264a1bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d0c61fbda8a6f6db5cb1d6fdcc58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5f978e265aa16403314271177c655613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7a5e5547f097ae1023ef8d2768721614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab7accb1c941730143c3eacf0a2a10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d0b87411c57f82ca63d363730436616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1ba3372e863096c5ea21dfb1d066617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cea8bc51dff5b8c57334e4732a9ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244137806229b3f6b09521d5e28c6287619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f91ee7638f9cd1e3915711e41953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3196cda794039d253c1f65f41d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47e8ee14f0825d0733b6264ed63ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9f6e4361e0be6817d0283c3f421e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d204cc20e817fb230e78a98f1e34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dba9a56900746668bdd3bb238acdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bde5bf96d4cf282fd38cd5d9f8327626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6361e7fb482f407a0796710d53b5fcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592d10d8b6a112a1de55a58ca3cc88f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921668e29e9fb0c5d12ee2ee29f316f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015a6c9ffd4437bef3dda9edba3225630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9480db3e3018a99c6f21ebac93a53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992541002c7cda3f408b3da8593a261632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf71f64db716369000b57da394c47af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399900ed4fdbf1cca1972b90752a99f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd31cf069c9b5daff254c86f44e540635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed80190c7753d2a6bbc88210603976636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a90e84fa49d2449427376b1238c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a33b961b12388c3d2340f429a3c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb216ceeec63b5c7104c1a2adb9343e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14c1169fd640981e3911d9cb726b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14398a7c231a395fe7dfa3fae6ff5cc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a098c2557579717b4469d4c1dff93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebdacaacaa679bcb7d263f30e04154643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca29c6e7b37b19439477449fa0393e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64276761da68e444232eb63121efc0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec91a39e55cf7ad3068d61f8e258f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a164ae07d333aa74e80697fdbe1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307ee9336995c62ef74d28718b1de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc990d2888f2d61696ca9b2759d0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b762dd5530f8ce3ec6a784d2a5fb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82482222e94fa1c27ca2be674a02c4e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae034bb7a39f9dd5b911420cdb31274652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ca4bb47f5b5ce52ed19503d84f32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496a632b3494215e30721b54774232654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131aa7f7347d3fbc0c1556f8263bcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8d10a0f14b47fddcafb8fe2bdca27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5eb65be4b37b7d48f9371d4464c68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f1957ce884ce1f7a0c2268875d60c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea86c5060eed49c2de3353f688a3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141107e3d6e43ad8b6b9557001a74997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514dde773a743c14964d20c160e350661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa76b9eb537a681b38a6a504afdbab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210b8533d460d4030cc5f86901f245663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa8cf134829d9c83fc11a01c4556a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa41038412058b02aaf3aab40dd57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d07bc6be06e3ee3356779aa6490d56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699135d1ce4449340087e543266f3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887f5721f1ab261e07e3a0a2a784121668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f01bb24ef2b20540ae07ce4d1cdd85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4ad0a71825c1d62768ffe02600ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea5af4398a7a4cc0c96d14067c493671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296bf45cf22237a06eff09cb4efd598672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa861ea9ebba771093abfa11ee07e2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92e906579ac64fa886677e171016b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ac735c52e7589ece4653d7dc2921675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e8fc4cc90480988137de5c88db82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a867dcd4bfa7227a345d87fc69e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c303f9461ec6cbc965c629ca3e4e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd051d63456efc3aeaf476d875f71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8176e4a2da3ae67a7800dbbddc17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f27965002efc53ef111b01d60431681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518268a90950612a8d25bdcaf1d8eea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d760423f115d7ba5801b1e40b2ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65bd7468d88d68612250079344fac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b041b6abddb1475c9ee6847ede854685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cee85149dc5b5de2340ffcbb08215686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426364326771417836fa3933e54c4444687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe2e7369a2488cd889e8eb2657259688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43406c18a26d586f8cfd12773fde7686689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e69cedf79bfc4cfc7bfd8e1e8d56a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3cf95a6b0893f75c4037631b35d71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816ca206ea5c06e40dc100b9a0d0b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fcf8fce7fbcaf8ca5be63163a8161693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c051fe23a9e80d40f8ea1abd34107694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae541ed8ebd71fd6263deadfa02849e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9732cc20a5fd7bb2a2e67e81ee8eda1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7e453be2cb6571482c377ea6f513b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae4f89e24d15671995c3dffbe6243698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b6a9647d31fdccb7179b7a4c41ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025cdb5e96f00a78cf2188757b40f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f43fb910bd2f908191d28162e044701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf880fbf52d600893422db891b694702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5549a8b391a84c288234f4c410d685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a6fa230037ffbd60d86a49becb30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc18ca0220399551cd5ab84bce3d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7072276a1178cc09fd52de1f3ea50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43d28455a9e50462caf56b74a7a1df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c6d290ce6efd434ef3c01c2fcb29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4076e5ab01b658b095aab8909fd497709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28445150f32adc90fbcf764da0121c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b100922c048b196a81e5828444ab0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43defa2dd3113a9f1748202ea617225712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89dd4f46fab8bea0e61ec105848c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4b96185f56c6e10aa84c9d1ccf46e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9b9b163f0be34fbb7a2ce3e411f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a53783e25e13f5e5a0b891e0e149716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572fb0937e0bbeecf7931cb3b9e9190717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6487b0f1223709486ac0f27b60ee3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59442ceca067afce443b74e7d2aaab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f403097daab2207281cb2cbb6c39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3681d6623016af3710997759694b30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99ac48045cda96faf9d4b60e7e883722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da73c49cf8f5a2cf93a096150cc8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0150a74e7cc6a10359931feec1a04a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9044c7877faa5c50d65a4991ba3f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4325c6858419314ad2237091467373726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411844b33899c95e105ed0c4390687727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5cc26ac7e7fdff58f8170af42c7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b65ae1442d03398af80ee512a020729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a4b0c68e30e400e717d597caad293730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11acc9b055b810941172afed3057ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879e7676521dc58287da64283a1351732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc957e6df9ad8d34a9abb6b5503bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd77e3f90cbcebed4e0a51da77b95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363aa9bb23c16627270ce9efacbf5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237a582a853d26ef29445916c262cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133fd37b294bf3223b37d244bbc54f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53ea987e12a5ef273fce982d679fe2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12820ff7cd3ceca0fc0664de5051f766739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071aa8afd0acdb03563c0cd6f4f58e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ccaea8d2e5d0917af2aa0d60f561741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9092c24300af61448baa4bead80fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf9461a94c8f3238f89e259962f2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f08f1d5277dd34dc1fcde7c3343d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b443896b967977571dcf81c367e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321242cfaadfd16b3973a481e801e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5273956d3bda24ad765a7bea8202747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b47ca3b9c719adcac7f776f18ed39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d518e8dd7364f13e6054372bdf07e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21403c9111aedff226967ca8a9d6de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414da583fc30dd33a1b03d49ad75774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d316acde90d2df61ffb820c75b7c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8957757750faa426ec9156e04630cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e21796e985232f3174637442b24c6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b741b06b9234e2b23dcb4bd730a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5997a0871854b7c875ce5fe7079d2e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932b9ecab4ce9ca502bd60bbf711e56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64080f92df2ad2359f191805cbd771c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e620a1e8f1065f6a17ca5967f481759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac24e81c7afb3950844ffe8ea97589760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b137249b7de01d04432923fba264d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b582723111961878d7f2cf194f7db7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a3a94171d88ebc1b9973384fb3ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c825db36c6e75ac7d3891b91b04b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6582ec9be23d93c5f208c7f6c8ce5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791d0af5831246300de02c72c0fbf7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c98303423988151ac2f4015bee907767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88e20b111ad5a634350fc5565c1e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb0e68b919de79f9c0999258233a00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2bc2b4f2eb73193b7d49fc68b0c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6a6aeef0e784019c18df6c1cc757771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7c8cf6271b4329ba87ee5a3e83b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a54c94fd0a22746b59a34388a2cd71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26349210f7750126dbbb8678f6f9ac4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d50356249bf20da0b9a065d73681775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217bd06e9d78c1f678922660ad7a96776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052f556f3671bce7b2fcd493622d6c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4c38f74aed3e0e7ba249627931ce778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dc624f11f49e8fcda692456ae2799779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e891cd7e2bb362bb8e793e4c171a22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32329a23ca957227dcc7eb414325064781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc70ad83a204b506e8f442a022b599782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ff0322fe8665f1f62c541d9517c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e03a6a764e4d35c0f27b0241f3db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b857acb1d7696c4615308030936fcc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b5916841f158bc9ad059c28bea74786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2cee92c8c7e1771faa56642e9690787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb066fafea94ee53546dd03197554e4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda9e9eff74dd51c7e0de839ff23ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96563fba4c96c55852362c6f814b0101790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb51bc11a9f5ffb11b9b0833194b6a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f544bd232409be372d2b493f531d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1cf9bc937b1e790585fd5f146fe35793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3e0aa10a88f3882d753ba171c030794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae7c5ff1cd745a7b554e5c5ebd4ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473a0615611b2f110dc03206df79d34796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0d57a19015be6fe73b2762d7af1b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d5a08674e751a5c108652af6d50ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add790d75a2afc2c09b9cc9efaa9a889799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89adbbfb2b20c0ff39ccd11e0c759f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71801124e7a724892424833e8eb7f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f88eb7454903238bf64acbcf0cbf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97271a35435fe221fcb6ab6b33942c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0becd7e994973455cb3c72cd8cef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca94995ace293b78df92d68a56fc33805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b3b405db0ae836ab5de6723bf11e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a0496aa3b4519fdc4330a92d4f831807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8197ee41bc4f83fec1ddc95e72d30808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36c3a1d42264b9ea3a2bd0d3f2aba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a993fe8088f09b65c358a53329a692810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179e22a8ec3593d3e6ffa2f9182803811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed431a1d1544d24b25c2ea370d804c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995c6d15b0cf6a367b98d4468f6186813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e935c625a78c9f916476d7d44ea0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fab51bf67b7e9e9f9398005eebb25815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464180a40745bb5070f85466a520c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9d217c1215aff52ca236f5e44a99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a1fdd5cbcac623ec495cf5446631b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b9f5ba05ab9d18c7e613cdcfa54f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a35564c430363d020897f29e3d7b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4f53f0b04378fd48c16068eb1c91821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab46bd6c7eeccce9ffdfa3419891d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d9e5518b2f18ef3b7488aef6f0c2a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6164536f008cdcf7d2e4a62b15ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed34abed0616b2493688c21f09a00a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e126e896749bc5ed17dc6f91aa06133826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc6df2145afe9531adb778f2b88385827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c45da7ca319cbf90d0b7c34fcaa8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaeb5d6fd53d5293094191d4e304d9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2f80ff98b3aa09726eb7f10d64f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab84752da09caedf2148fd7de61a90831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903aca9b46e9ed596724e80b67de329832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676672e96c48ca2da098a37de49a48833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b24556f9ade6970bacb3ac6a5f777834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685fd320df91f8e523223202ea8657f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d509d637a6238d65c3aa5f25c24f0a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7b5ca524f68fc384ffb49851cc10837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f7b8243576c93bc8553ac5554d99d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957666ae6006d89e4c7da9c922984d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6a160e69b2581147729cbc8b3975e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903431df68dfe2bdd0046f355ef351d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044bc58b5d0280204f80a5fe1aa662842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6044152b687f28dda1b1c3a14f71bc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887e0f8ae8c606773a9baeac20962ea844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f543a35c912184a1132c7e56f116845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09a56b258de7e6ee2e53d60f64480846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959929e31c25a6b4354bbe50c123fc5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd6000e39adbcdafdbce059026364f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259020634ca7d1878316436d68e29e2c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552789cdd003320b14868694ae05f0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80cd8bcd81d147e7ec32e9eb378d70851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8148efa3f47da766d6e13a50a2ef05c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5c60d51f6d758fbdb75f200c513f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0c01f294692417aa01f088cc29a7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd2cb6b7a8c558b233cd27c412611855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9a9fe0b79b2c279f2187bb836c82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133224cb1d03c6985072c0bcdfc33ee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c078a011c8927bad383f45f6f96bd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaa43b46339906891ac7703adb508859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944cada59a13b861292d8f114fd781860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7e5986bc2bf1318d4ae3d833bb7c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b04ac8702a0e79a2342a48350c678862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe64a1f313a9a74d6abb2f8f79ac02863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0e83fa019355ea79e2248a92cbd4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2536b7b64d71849c4d785c846f9d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d85dd9bf2fa1ca241a2629e3fff3f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56effea4d4518e4f9cb6b1dfd8015420867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6096ecef30bd80c0346ca99f6a5c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeeb327d92520e2e690f1a0f337786869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b3b0586e229c2e19f19d6dd70bc7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d0cff6817ce52b4e2e8bfcaa16f4e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6beba7383caf1d74c491b306fc119872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72957afb4fd28ae3da9a388606ad75873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973321623f3959497c3515e7e28f3a3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804cc3bc9a990f403d5d0c79969ddab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae088ab1ba0a5255dd4720dd228eff876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419539420112716c3759da62c15d0e96877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbae099a8237b0a15dbc05593b8d77878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979c80915af15235f77deced892268879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8a331ab5e1ec770cb93844e51e47880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20e92361659f108425914eb6455b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca26566d77dc60cdf42158d3a5b3fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ad0ae9574c0056cd8255d9106ec4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0841d3b5441655cf268d480ad52bf1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874743441aae0600ef2d54c6c679ac0a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683144fc51029c100dc9ab8b0b72f6e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f16e75bc6fdc664c358cecd9b0b3c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e973963f877deaf2dc1e87d3f53c80888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e745cfe4fde382593acfb33868219889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d3571d8eb4d41d32fb6d2c76ad63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a11ea5b2ed6ac036dec48d352fee8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1514485683f13926efb69ecd75dbf4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23e7c0a18bcfbfe3bdbb43565f24a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f9c1ddd2abb28594ecb0ba0194a7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dd45b5403824765f0844dead7c270895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e830ea81371ea70e7147355811e2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92ca81699a78d0c0ef783fe914557897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e997686f5c2fe6cd7c1dc9e410dd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb82bbd0e46cbf9fd8e3d033afeae899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a08b560b0f5588df5f8155719a61bb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2c7b07edc04855b9c3953a9d978ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66bf5520b8d9e8b06a73136cbaad09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ad438efecd8c11a9decebbad9377903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967cdcf3b0fc35ac04fa0c8c9d5f419904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6114efd1eb987699aa7ef72fcaf74905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9c35633221249d8da071ab401953906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2175b9e079167a5d7369509082f56b9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05587c66b07852327302860d13499fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01d9206933fc15735b9ef82f6de7a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0f2abf27e2e889a9a712263357be910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1ae82f43c4437b717a73b327da8b1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7853bd784fa8f8330c4aadf0f766a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc671e334f61fe8342b24ac675dc6df913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f89e1fbe5ef9b0824117db1bc8320c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446374ba33c32423c66bc22a5a7b64915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a30605614ab4d4cb08ee9cb1f2ff7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf30bc87e8e5a8c362b78f1af7afdc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1b7e94556bc7492c14fc0d4d4335918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a4e846f1c693b733d7dfd27e7c31919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158131ed8bfe0f02706f08a925c6c4fd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23355316871a257e2058dc1f0e7e0f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda2fbe82f226cdb5b4f5018e356e4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7330fe933b9459d9fa2d69970780c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ab68670dac0bc5c9bccb8748fa81924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ed70780134c988a3932e718d1e4e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f89ac8c3492c1e6a46a07e3b418b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9351672b796aea7536355a066cd3c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121fb9714057726fe3282b2b133a076928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb78532282cc258823dff2f68e11bc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7612903b945a3e09cb29d14ab79ee9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896918227a8fa44af22902b3774a43b4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1adf705cf3b33303818ac336a649a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f0a86ca47a4598c211b0634226dc6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6cff7d7f70dd6a926ab3d3d4936fa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde80ed7e60b6c38946d1c8fdd3193f9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9703ce8de27af12605333d10cdd06936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b34aa330f8d0918f9054c82ee66237937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc1e137620933643f4ccb5fac6a1a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679ddfae2fa43db93e3b021bdd64600939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd470384761c6add53fde921ae865940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeeb25a74f928d922aafc384127bb9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f6ac4e8d6c386e3b46fa3ca7eda4c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72421103dbf69426d0a263a959f79943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81159db140056fa1983e3e5d0e76838944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2c4039f510ded968e3669179cf83945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc520372d9af4728375b30c6f55da946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ef410daa0dba31f4e624fe16f810947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea0a8b37919318d01378948e518668948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a9f9dc86ddff5874eeb021dc8681949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a6b410fe9ba07079549b3e98d1a28950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a852e75a1de0ea6aa4ee06700c5e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ca693015054a9ca0caeaf4464ede952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f7d160c93b043e2f97bd469887448953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb774588d7e6d79ce35f9e346d6061e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071ca2217688984f2953d20ac30e0e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837c577fcfa682a02afe55c4d150bd6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632083045d157254a8d7869b085e432957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6bfececa0735f84702eb725fc173958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4136ed74e4b433fddc69a8e5199d76959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a78b1189a167310c209b4ccafdb1f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4633029884c891e0e5f82cf59864c3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99ac49f56062e480cffd29fe0d6dd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e59bc01ef9eff933eddbdacb36f0b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab587a97b7dc923e44d89d7d5574a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f9195708acefefd3d9bf6a72767bc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1a112b461511787fbb2f5a812994966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738941f419d5b6f5c6dc577f7ff36ea3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38dbdacd232079ad9ab603316cefe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d3a35a275158ccdfbbe2a9b24672969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9df1f4920ed1f0393e4409641b6f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8428615351a70474921b8f4443c8b07971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484dcd658b00f5ba5d323abf0940e95972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1f477b4cca73c2820850f0c96f33973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a830c5b758684da37a133aa69e8c5db974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72446dc4a328d83043dddde79f9e99975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60cc4eb35438ca378c202d9225a884976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceea2a72dc272128392163fabeea08977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>