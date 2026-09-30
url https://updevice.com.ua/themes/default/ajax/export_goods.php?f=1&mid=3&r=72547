--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b6cf339c0a50157cd4885f1936cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e59cef9b5a6ba44c6f43aea76c242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f787a6eb512d5a9f20e3d0c8c6aa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765dda36756073336710e965334c354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175d019da24d0054db4a1a6fca24825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ee1776e09e4b3f5091170a1f61886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c39c80dc0e3375bda4baab4399b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c4c7ee468521c6bc7e3910d6391718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e9759cf633ab0790e80e75b38aee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d425ba66201886959f208633313510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55318cfe3e9f8c7eccac562643b9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c67930fbd34966b675f3891985238a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f62783dc2e96d1fbd301632f617413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdf1d5c4269783397f0efa029242e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90995006a7142e026290cfbf4d5c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9f0a8049bfc95ed18e7e72803d2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5da10aa6a1ade7be59304301771e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e5e2ee5ebb788713b805e1de804618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e706f0fc67d6b509cddd9fb6b3de0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858fc37d9395ff37708f02abd05cbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692871e09f447535c037766ae212c5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a09b0b2b1feee223fcffe21f390ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85bfdc97f1a98734fb9f6759a25ee823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26ec2cecb871e08ce238fe2ccbc36124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ac4beabd0a7e0c7d2b65f94babe4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f1528ba290371c091732b7c5745c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc591db4de4e8ddab8e0391904f2db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d2797b4d9a80d463c474c3772a4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998bde1da3f36700b6010a113628ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ea8df48f613d1a711b1e6d3cc122830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b171b8f195db7dc35c55d33d2b732231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580a319df3366112060c80775b6813532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24da3f6a556d04c336795452ad4e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c0be9f75a39314dbf7197c343525934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a9c2e35f6cffd78704fddbcfe42935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41791fbd1720deabd91f2501fba1e8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622785b816b8015adef091edb6cf95037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff8ed17996af2178cf0fbdef6893838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2be28b45b6d7987ad09ef4c9cdb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f4fe2c033349f68447b305bda8ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058ac3e9158ca9b98ea3143fc8c58b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43743202fa66c76c37829298e44fc5b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cafb51e298fe6a0058bc9a59bcfce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8317de4aa2339777c0ecc1d79c3f9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e181c3509290c5b22bc0a087bb716345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2e791aba86ed45a7675be89dea7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea4b7eda5e3788a2972650b9e7a9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0067783570025689b5ca2f29d8e8f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760287038e7f89ef6a69a0004bf092d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f060bcdd16869ef83f6bac4ec04050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e06f7556d8a7da4686f6996ada9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724c2e43829eee7f528cea55f8086b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2f08a334a901356ab20591a6851d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b289f69f398ee4579965551b7651654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1202b05e0929941a9d6b3df192bb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504783c2a5c4a27e4ed4d5ea7f01718d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9564105302e8da41168891150b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2043e4b5d630f61c226c4c03e0693b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764222113267cf23b99e345c6832b42159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5aa3626d4399659dec0e4dd9795160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b10715d4812add7b0fea3c0b939661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a1da66f2b48190e38227813f4c8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e316c159eba41b2bf1d36725f6bb8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab065f6da8fd3059d686a66a8094ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438fcc03d974fbe051de258a2cbcfcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a1f60150a0462ad35da91e8276bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f391fd45bacdad33a05fc98a1f22c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b367330c141e2449f0ad5f75c00e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a94f170847eea591068317b02e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae11907d7a256082b18a5b341135a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55d7fc39b7d414d09f6cf18da77b2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef0c2ff35c42d466c96116783336e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280a3cf82ca39c0c4167c6ee018a4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e66c2078390e50df9d3f96776bf7a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dccca3e6c232a293f81daf356f796875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ef7cefbbd0bfedcb68f86ef51b5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f92b9f6aa543d83e4d49b0fc8368f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f151a60725613417d8bc9c6f569c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242394bf810a38d56ecaf255a36c41e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4ab684709dd2e6460700a263e9a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f373209f0d66bb12ac6ccdabf4cee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e865a3bd7934e23f74add3f4f1d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d23f3a6777e723a5c453e881cad083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab5d37d6177101883ce61c99f2b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce9600f020f2a6ab3c63f7bdd772385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1ab20d2ada5ec3d78f47a76a9c5dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c263b2602c0a233dff98b0786c43f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4526a0830efced5e98e33afd275c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c2fbec9df2886a3025475f0f2ff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7573349fc82d91e8389f07095a2d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a80770af4da2907836d42d61d649d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4aa3964a66ac11543b5be0dfa46ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3325c1461fe94a4ac0e370c30c8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150fd2424af281e0aecce632395d48394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e528df7fcc37348c50d58dbf93d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f6292633e8e14443b565347b82cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cdf2e10d43ead5fd8cd59733dcbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43bb4282587d2b27a3e97dc836b0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e16c80f98b16fc22f0d0f2d6a2ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd601540cfc279537b3ab20d567535100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf07c2f90b31be6ab93166f7464c16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfe39dd594fda8109a2347af5aea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65940185f048f201c86d883a0a38aacc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482e74f49e0374196fa81e4af123ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4b199a4ddfdf74ddd58db0edc247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd2df892578471fb226b445bb7a45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38720072faa8db975007eeec05c51541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55af15b7ce262254e847e5bae6618108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b4832590fec6cc50c2826e116991109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc12b41dcab6ddedcecd8e88b2e65d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bced6833b4abd052fd9bde9817d60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac002dcbb0425235a899c6b72c8f3777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28a49dd1515e19aecb477915e7301113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb9755cc596b0ed028f7c1d1e81df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf2dc03f73fcf67ed0e12d02fc906c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1efc743c11c349866158537ce18b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a6be000930584dd6b7ab35a6679f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a55e108364cdb6f22f935c0bf587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d65f9c8139c0503724bdd35d7f2d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df5e2bffd452a73619295efece225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71429d64989b3fbd22ed8a4598615c57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d355f5adfeecbb97457ba779fb6da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8319c91008f15b3c0df91b4b8dd652123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f31d6dc853f57b6d43bad1985bd83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5192a6aa8547462ce35ab8e39ff75f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b21da0308530383dea3cde448482126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09183bd5f2fa737de774ead2f123a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3d555bc854fb08212c1aaca3fa933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80a8ad208d8aabda4dd93685c0c16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9933fbbefca2ae09518882030f144c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914790a520af54ec8594dc328adb1636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc081dc6b8de5d6c00f5a8bc1771b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b53072d14b0ad2ed10824416461d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dae9cfc9b047a0a32bf5ebce867c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ddb5e88c451e13372c33dfece2291135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367de436ee9db0e9545df7d9272406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eacb6bc00acc4ec5bbeb9dfcab96ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57fc2bfd319c8d3274c5971de61bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d809fc1039e212b3f820c1c5f72dfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77bce8989b20b0a6f1df731e60451140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e2ebfb2046df271e8554efb87e65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc412dac055c46c2f3bba8a7019faf7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ba09bb1b5318a01e944cafabfe2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da4fba0e59db5857ed485a50ff96b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83f73a27df3f4aad7aa8dcf674bff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8504411ed0c664767b8532670be92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc0b988aee24062b2ebeb69b3d1220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4eeccbab76216b766ea09bd139562148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6d858149236b6e00a6c16f7c9d51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d84e6d2061c47a06e7a6ed8e8fa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e455bc31d1f0f44664bcd2cc4ba84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50b67b0d1579d5ad601ee5c1c3103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be12ea5d2bb7d494d583bdfd02d298153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637a2898a7fed2b1676de26779ab72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa5b84bfa1f239852e4fd2a13845f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b435eea64d2e38194243b261062ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a3f9e7eab18b2e059f09a15c0c571157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d26b62fa7d0831a32bec5d9890deab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e04fc99b026e17d19628727ab7f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e992ee8434e2cfb148b1913be5a361160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dec2f8c8d8cc02d679eba8cc0eff50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c6b767c2efc7cab3dae051d8ed8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000de95dba7da9bb8b5d010ad67386163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211715b43fe4f1e3aff7dbf39d6125e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ed91fa72cc5bc17429cd262d1e4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bb8d0cf5d4c50392d52bdf01c2bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebd41f3685295d3a074a67e9a39e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b22fbb2d4d9f14e45faeefac3a8af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73c47ab77be161dbd85d34aa72d17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960e4f7d81c861044da2cd6ddbaa57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6969e357b305e7e4c44dabd7d57c44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7cfd8a2e021c8cf23b47b2c43527f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd4a6e8b237d1a263e08b5b2e06e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002d21d081864cf78d3a9c2328aa41e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a025262ddb9d762abab7ca6bdf251175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d1d7dc8c333d5f1205673cd1d524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8183b69c21f6e11d833b946472c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0669e6864177c67e12778e044ca8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b305546f3629a378fb5c6fbb4f62fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f355ef8a3fd35216d91cac084659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967fb42ca5cf42e7235542b8dc9156181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fb56e13a9887cb6804447a6f29c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3822222283e9bc1f0c041139dc355d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63b4eea0702537fcfc9f1029c785e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b8e0e9dc6c251a6afb1c96a26aa74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba10b172ac1f3c9f1fd5739784354186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f150462bca610450004b5d0d7c48c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eacfe7dc74c1fef762cb283e0997c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ca98f53886a6456bd155e72b1836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da9e712b7545b39657addc358c41f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667fab8a9c12e48154462e0633aaff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a56ce1abe934ff8d3f5c03f2a0784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668b20372482cbb262b78d6bd02a153193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe754a11c1e339cb076aa42fcac2e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322916049ec97627be29db364dcf1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365122e8a1a5cb0d99899f8d0d5d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b6372deadf75ea75fb8e72a3ccd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1b6dad4b6dd52c5bdcc0b40b9ba7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26765581c1a3d0a94716a3f6ba3973199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0034f7cde662dde7db8871bcf263e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada21f00b2cd5137cc5d61d006107de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c018b8d752258eec7a9b5c6c60250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e455bf1857d3bc7fd36d0e7337e83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cdf903d8de7459329bd9b2c429d98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cbb37d682217c9502615b0b405b88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf51b27c4fb8394afcdf0f84aa069206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699cef99356ada1f7831b252ab6244a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6136f96c13302ce239f6e866a51813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6fce3c2826755be1843f7a7ea41d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8fd90f22dc2cc1a2ab106c6d1c56d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac9a5b42fe50344f7340fe1dabd05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102ddb4b88c70bb9b031322536006d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255dc0595ec74f5e7f9f3bc7da2ccd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ad849b3e4fa23f820bb8275c6e103214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfeb787c081d55dabd2a45f5221108215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf4ef0d4d307ef7d222db28b9ae79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e00eac0be103f4ebdf44a88a117a5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d592e351ba88b19d165b7d7652b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a1090ce6594b31869376521f1d9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f630c2e7c79e2466f85a62c9977f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f61497ceef0aa5dfa5adec8779f135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e8b4d63cf5d22a4f9f95937ffb0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365cb5a7255a505b8ce30bd248ac49b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da20996ca9b2ea3248eb38774cb0b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7049e754d742153c88c64a1d1046225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fc174d3e514a365f27aa31091454226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35881ba0e0c09151791e66b44fe53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ff395d44b7c462a4d473a21fef96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148ce4ea9305eab3a679af974d0fa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412565f53818c61e2487332a5f0f195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc00026c66e46eed7130f8a1ea3a73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f13cacf8411a056f0ed4004b874733232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1b2a74407148b4d827584c0f99e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ac9c5df4043496018faa6f67b8b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b1b9a9df13df3a50d089060f51a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287dd8b97c50f48f5130586663fc6bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9462d1e4a82ac5d34162b92a3a0ab5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf87690b68e6aa48b5fbd18d95aae4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3757066e5827793da1d20857fa9eaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbf2e0f73ef6ffc70811036b8f6c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba825ca8b730951cfa74167bfb34a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d6147fcf0d2f918b7176fd188265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619080388e88892a6b1d5a30df22a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88feaf1575d420b73308c372657046d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d753fabb685164add2af66509664b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fe9a33adbe65b4e680cd3b2a47b78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11317ede395a1316359fea3d58cf082247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c9b6360ccad48d5547ed6cb7d9cd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7172ac3cd7688cd1d4fbb9b44116e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec20ff671712235ded468e5084bda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d4c7def7ea92ef385295ec8a1cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31118c627aa3a7703713c8b47e3bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93454fd1432f8fc3107322901c80df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520797f26b55ee416ca057c51975d8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3e56d9eaa2b7f66e759c38d8b0e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f11722984b2c3f090c2d170cf4b6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d838ebf0df41494e3aafed760a67524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e4aa7b4d19ced715790ff10bc43ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ebd7ab6838086afc7f5f4033f4ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf34b2a355712e787308dcbb2a027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b62ac94ceaa2539748521322fb03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb22a9d12dc433b844cf7cd1214e6b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcc7dd366c63ef0ad737426dffce53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304881522d48f5a96ad7d80e47fc8d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87d9694db1a52ee482967f6981b83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed3543b925bdfdaa106641ec9cdd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3c90f5ecf87dee2f46dd7b8f55cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b222978ccfd437409082032d3889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb94664dd335b45e6575ff8454721c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad5a4135f7a7d481f312d50096350c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153151cf26df3bda9b0e46140ced29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725afd88aea8bc8459ec047abbc9c1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5fd9941dc67d5a338a2666e1b15e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d40b26f5f5e4307a7ff47384b53f30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e4f72cf125a02008da82b950c48bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404c8560a12b7eef55cacfaf6a71d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90248bb161c27d5fa8d0d956906be94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4f84628d3d8e469e9d363dd33884278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814995c10d616bf2163eadebabff9e25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0203060ea1953f142d2d4873a060a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f9bf6ee8df81580cd2f4a2c105a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680808493f692444806c4a20556e62c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca29a76fd2838ade002a73ea5825e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f7aaf7d327721a9b16d42ae10c7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed569e38ee62c84c3206947ca628ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d17ff1d8fbdc7b6f755d36a5911f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c9ad78e3189cd2b40401781e281a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ae617465dcda248bd7d852694a18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e339a103e480a8395d2faffdd536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf283fa25c1801670f6cbb6e27483d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dc704b5a20f5d75d3d84f81159136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8542932bb822b028d48bde6b082604292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968c9062034aedc781cf66787c3dee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8122c38d11bed11032a74864ac9f172294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996467baa704cd20e2c0c53f826943295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1f469b00bb7c51cddaf76d8f39e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d8b959e6142aec9458a4a9435da3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd2c09d25bb464c7b5f6c6192f1c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8582fb32ff3ef490b252c56562bbd62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb010f8bdf3b84f705cb2661aa7d739300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ae8cba94054a56259a4a0907218e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f85350162e9d18798e2d8909bef0bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2284dec7b7c6f7ccfb88618269f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c386c3ab35674e13548af6ba5c95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57a1ff13d0702407e564ef3f8f5c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3caebc4eec37d62997e519ad8b78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa159980377883e568bee7f1f151f73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b473823f37812c52c97d3e8da7297308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5cc4e90598323df95ef306398704309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d89f859a452f6f69afbf32624a747310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac512e298b57e7f2619f7eb163bd66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa700b0f926c30471722ec58faa7f551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf1800e7055925d2b7cd430e1cced313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b192d554d6d1a90da78908e2e47912314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970689fa84a97046736dca56df645b9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6cd66b0884e13935785c7a6f4fa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf7e0beb0c3344e72d21ccf9d76b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77231fc77e49b4b6df87b1ddf27fee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed6bd444d53270dc4ca06a5f8382d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93110d3044138c6fbdc4812b84cfe29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16da225821e7e6d049090157238e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f651b5fc20a3f8ec42c39f4a1fbc13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e5a2c05e2f06a82993e0a9aed83bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7f64097156f9e87347b94d880dc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e26295e128f68e592a87bb596eed0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2612e460eb9bb8ae74e11bd38d60e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88982a30345190fa88e3a8a7f19e511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302abab22c4c98a49a56ce04171a786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b98b6a8331e908a644fd54591f014329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9fc882cfc3be93c0639063d28f397330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deabdedf67fe98fda4dc1e9852cc4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0238f08894d5cecb32228baa430ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9b629dda2708addbc12d94ddc163333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f55d8975fee4bad75f1236884fd09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479aa2766eea34c812c51c19defe24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a6204d2c34615ad254dae8ba3caa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca83bdc0da3595e4f68928f8fc0582337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf91005b232de3be1e5dca0f4b6ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe929be24de1d65f901bf6ab2f0de9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721898c536fc176abfbd67acb77f9da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f465a89133358c1e2bdb46eb970c74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92dc4eb8d239f57f5df223a6e9399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5b5accc479066dd06c6ad7c266e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93df5dd56e3a3243179d6c578c8dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010cdfdb8d4c9b03f8ef316985bd82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5887b60b0e9a57ee5ad1d4474663318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17c92aedf6397204bd6bc7dad0e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9621fa73101b445b127fb6c1c4219348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a523f40035995857d9d00d3302c1b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db5307c65c55a02e0d3a181fe217c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a8acf187b31f9be292829b85f9316351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb35a8a6d272d0bbf27fc8963d089352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c2a5ad324341c4d8ebc862106124353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd94fefbd8d1599e13587e7ba1144a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a2fb72ffc0bbbed3ecb273cf6318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff53a21603334b71a0df782535072d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb806082d37870887133b9868ba5f24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0314ef44dee04fd8759759ed46f30f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c839133999398978ad62fa2f62bdf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52a97a01afb1dfd6b41dbb5bc1926360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce578cddc10e53e14d231e1fd427973361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42aed7118d13ce512329656a0f9b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f99a9316b25ca34d3c4146844c4c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262e2a18a676fac64afc4beb43225b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c99f51c2cede07eaa93d1cb9ea8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b122d540ad371748eee933ca6fc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5849973b1ac85e3a77ee1e598d4b7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75968334b05e23484cc1ae9f40518bb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f962a6199a958ccdb1319197dee2e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5f730be7ff5ebc203abb47360e68d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f86c2c710a19df8cc576cabf1822b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bacaffc0a0481ec3f34bbc7ea5c7b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704d581e7f29c454467a6e09d7f62d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902cef5e9753b72facc2267514bc451374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa41ac6ef458c5a00692eecb9f2d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54396db5e0ca4c41261d36bcca92721376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb3bf5470eda6142e5ef30e90e066377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063af228dfea3ba8f9c772c954f851378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502767f170ba31deac8051b391f7800e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e018559d2b20ab3882b567b37a427d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc7d28a74bd68e8ee9fbf45c11def1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958551e0f28ee8a40d2a10185acec9e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ec28ae08cdc71e7cd478a8178362383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588248abf8a7b1ea63ac67f3236790384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0724f22a46a20fa717383af0c175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d99ca6f4b78243fcf1cd3045a9c451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcff3a50170ccb7abf22e98df14730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ae56b73c96a6285db22bc939fa1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e17ba594d9ded3ddf68103e5586c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61346c53dfe4d488e5f7129e7b0d45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca8e7dadce8f38c5391e19a90bdf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6299d1eaf238cd127ddc83d6a02964c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842c2f828cb2acd645bd124a85f69f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369708567ec5bae16dba728bf66530394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ae14a2b1b82e1fe8c5347193f8e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779590f15b6146789dec682c41b3a1f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd05a27bb26b95af8a07db2b3f5dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9b4582c09f9168f26e608b8a48e77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47011ba65c03112e648406086310e1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136b59e8c82c996a31241e03d5cd56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09410139842db34fcb4acafa565a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d6ac67f9b7ef3ea344a6274fbc8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593c5b6b328a2d579729623d15f67a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774466230debabe45e3a8d311293f5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f55fce425246cbd1a931b1590176405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f4c1f4369ceb3b9fff82b1493d985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2e25b40d431a7d2d83e854f3e039407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1595dd62b2e97006175b364e6d1f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01e1e6123fe040dbe222dd86f786c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9085853cae4b28b931f1039c9f0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b35b15409025badb74e9024e06ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fd8300ad32b0e22eb728f28ef7370412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab54c3f71ffc6f4b6cfec7de2004d44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187722618a86ae4d18dfee4c3d33ef5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415e8f87d3fa33d9fa79c7e881672c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200797c67fd58382c6754c5bd55332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0a1697d3a78783f624986d664c4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6b07e5a2d551181b1f9491390857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe512128a3782e91e976194224567ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8361bfab49d21e2f6ec12497c4fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2caca6347791ef6c8ba5258a1a79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f50926ddeebfe6227b61fba7cf90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d299d8f47eaacced504369c5ba311423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61e3f0942d7f3d65d54651e767186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b650a9f479401f53de4b988845d5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444af021b8e7206985eef24cedbbf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0467026a22d2fbe977c20fa1d47d5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f0486cbd928dc5d77fffd31e88238428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea1572a1c2ca8e16f7df76ff77b96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05b10200ffc5c528900d593867fd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e909c72593dd0b0ec0376c46a116296431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b6db19a68c7b761f3cac8f47427c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2bff3c9564d084556651683fae62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf6ba8049eeeab2938e7a1fc23a51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b5ce352e2de35151ff2351d15e82b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd0941fb321a9718321ee11d861cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc8b926876d0f1671430735ce15fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be6012113082a31f0c4c8af245dba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207eb2c70517cb6cb549a3396134ac1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ac00d82b1551e3b87a12208d2810440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4720a14839eceaebba48f5cd2363ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661237f9f07684c24d0dcb469fdee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d09ea228c8df69b53e97537b4be2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb01cb401797772d36639e67d3f691444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c99e9c4d9359350e77ef7ad5b40d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42930161f226dcdb56ade632328644c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7116912cfe4c6973cc10a063a581cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ffc266fb9bc78a796536a90c4d5d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618228fd930c4551a78f322370ee2dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e05818974353c2b7b321c6d969926b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036220aad533ede1364d8405a7ed7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd258380b0a261a25dcd9466e7c79b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373565b2b32c810a20f5f5a300c80c68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f490793756b4100f217216a3c302454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea3924abe2415640fbd37f10d5c56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3775e7e7d324ef0ddf11e95e67d447456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676705a529bd84448f77397f5f4680b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf14406361abfd691cf03f50ef824458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b7fcb204348919c3dcd0b3ce14c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dced2ef31a5ebf5d82aa3e061ef461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a3d3992ea209eceed848fa2e3b4f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921595ea2984be8a7711779311b81d3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d904a782f904dd68de59b47fe1b622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f70dc0d4860bdb82ba812faafffb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c70be51162df17d9f6ce0e84fbc79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422116d1697d9c9b51ffebcb458a0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a967d28ce93fdb688a007ec9e0bd49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4855d253d56b632eace061c290147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feabe19c8c5f42752c83dfae97ec938469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050efcc1ae51c48c2e88ba3384593f70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55302b22031b44054f61e079b824f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a7f139feac1174291a5695e16af07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3308680818e43dbb7548b3adb5f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7556063faed260545c7c2460dcdfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86988477960a69996e1e521ae41eeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a8c7e6057f95af21468b311952b73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2edb85851be4a6994e64d9a7b7eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b52f9ca1effc5479e5fd81e525e2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de6bb5e4e0cc34c894f568900ec6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cedc15325e0a2f9b50cab0c50fd02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36faded4bf3b730e689e4f535cd301481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244ca73e138c5f73f87bd6eff2c1ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3e75192aaa8e590173f71ecef903483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d9ebd731558358aff192561a0c25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e433001984acd239142db56b552a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95199a15268a0a912c1285a0ae6c11a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180c8b73ffe83a0b5b2cff0c9fa5488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf8e6bd46c1d3793bb642ed4c42508488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e98536f57be6d4f0df2e808c9bb74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da34d1b34acd81ef564c530f79273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188771b30584b48d126ad11650427b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202b8a353a4fbfceb397792752f0b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bd17a3faced6f2c7f3f92ded2425b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff51fd1c053903c334e452a775b486494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa327a43c35deb26b0b70e6757dc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92d716432bb59c62e608e1a4872d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50b94db677207194f7ffb9921cd3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e129411aa92f6a4a229d93d4ccd08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9359070f63107ce25ed530524efe9d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895bd9b0eac81a5f463abe5054f7fdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a004225db5fa234c5a6f7b9e45f08d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e876f1f140a0a8d7ffb89755026166502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced6daf835d66ccbe836315d39e2056503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6abfb4a37e3cb4ec202e0d4675d3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d2cb9884ddc023f26d72812c0229e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51702ea08be26df2007db88df07618c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6920524b6372c54a8f43804f2ed0f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555f0fbacf0565892dd81500925a0e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4c1de3d95f6effc9406235f48594509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4065adf54a5c768619ccebe662ee05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdda139c74f04601a891fe26ef5ee35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf0691191bc84ff7390c92d206f97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005d821f94fb03f45fcc9f7a53861e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef2b7b95928fb759a3cb87c29bb20c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2860039a18fb2a19ce9f663cdbbc853515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116eb7636ad54766c653ae4844884cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd74afcef83f1b4f51a822a6b0d16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2507e77c400c7c3848e57a80a3787d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd3932f886e943732460ac3028f4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d31b34160fe40904a5ba183613d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146941185f58e62584b6b777c8a14206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebacceecd9a244327bc5732b1c21e22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd08709f7a251805988e081c98983523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e16c8f559ef1ce151b846f5b8eddac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36aa76b817d25397ca0d24e4fd9c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab40b649c361f7db427a6cf63284dc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9a7a65feef9a92aac92f1acd6811b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c28c8d8761211f12fc6d66eebf967528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6660d5f08b94a4d2f3473f1af9e975529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd4082e3cb418719d506394532d3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3b7792270c7c872e1077d6216be86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab0801327b15e9916403002edfd55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dca6ff8cc5e718d3f9c78e19884e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d737a0bc504bd1ee6833eb3e541f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baae2f196a7494d24a0f41e880f1b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5e83851af21fa85a27a486819107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138eacac4672bd015c000262d9bd85a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e650b512bfb4c81381405e08479cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9227e4b3413c53ea64c2e6dfcd7bd04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db4bcac8c9bafac8221bbe1152263540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac02b054a4557eda692c39c5e78ffc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53785ed8f75dae92478d292d60a5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefeba246eb91e91d9ec628e49fd3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd8de7724388ce9c36f02f4e54c53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9652cd7dcaa46bdc1b7b2d625d5806545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722675c4c65ed64243daae470ec22fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0293169b056fecbf3dd79c6743ff8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1487b6fefe1a192b6482d8e41adb23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482fc693ac233b10ca6890efbdd3e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44980d8a9a26bdaf4daf2f4fe7a88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ac4a0c5769d42350e8d00bbd000fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d8fe76321e3f31aacb97a45f86b68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653bda005d67896cc8b986eeabef98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1bc3a6b3ad8a0bc470c9c3120828554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae570bdbebe91d3a3dda9ca935efe37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce0fbe43698147647128c7741b225556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067cc4d08d02f01d8a4f936b9983ecd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1c4da036152794ba23d7c98c05ea8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02bb81a28f7b65a18ed8e72399199f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1aa4c095d4e57dda51b8d071b2633560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406469e5ae0f697cbc7232b007fb44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf16a4de0aab7fce9430543e7e9b2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895984a4ee2369f5e156a5c6fd4d32f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276cc25463019792efcf39a502ff85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52125a63aa064f0c4701e4651e8b74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489fc3bfe6275bd65054aca248a45e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9444d068ffebd2a4de2ac7e226af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf13c5a7a3bbb8cec969c8e25183ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2fc1f2f3d5386681166ccbc23d11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538236e59bf6fc77a3b810e4cc1f8ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f081139a5eec91f25457959fa323e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a09c91110df320d596c17ed517756572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e3d2e2e1fe5675c24c7a25e9e392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8e81cc319af39f77709d01501b930574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cad9a0ea75a9fa72dadfaa061cf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4ca0bac6c859df4b77e2370263245576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605acbc618c49ba3d4bf2974b6abf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e1751b3beb82f86a5943f6cb18f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6faf0bb971d8f95179f2ded4dea8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b007eac96a18d76fb019ed6816402580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817368d41f1b9114c65303fc542137f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c16794d9cc2b2075e8325c34af77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7b4cdb696635d98df6f3965d2de82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f62f6c52ecdf2d9341859e885222d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400511c6aecae05fbc7271a65d3d6f38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fdf0ab5dbbd37f66f2f4238700084586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d17c4030c2ad622c71666b57a8ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fab6b512665af1dcc060d7aa64434588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa76ac641ff1ef9415d5c2c2eb10a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac691d7209f3a92c4579ae50f84ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49992f2e6bf4da7873824977056184591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666c006e439fa6875924a431a0a8b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e361fe0ac318bea14cb2431afbff9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7da253a26d734ef6c5a0219a88c978594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150d1dfff245a4fd5fdc0724abe59c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ffb5062443232e6c86d9bbebd6f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176189f32caabbbd09e6ccdc7208877597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f5cd55421fef483cc2a9ef3fe764598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aab5c24f56d243bf1fe60e0a663d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a13c51b88d06fb9200b2bd2209721600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc52d78c36fe31005c83e3078766f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae855e7e955345f2880974985e5f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4f9abf8b6527618b91b2f055ee8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00d44532e8aebaed0fb9a0bf66d35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780486c9eb74001ed24ce3e91bf1ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f1a81b59b02f9da01d71919eaf9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f56660469fd05699b859f8a33ec42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f80171bb682114e9e71b619519076608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b371514a7f31365193b906174586cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853fd13665888ce1634032dcefa3726610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b86f49ad21716e467fa22feb29b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb81589cae78ec27b90a58bcc27529612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e62af0018f369c75f4a371505175613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb91c1898df326f4ec4a14fc4a91a98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca097164a77f4810b1444e744a99d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbc612d0992e1c48c7ea54bbbb8fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f83d701acf038de779c45482aa51d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c87ebb2eafbedc88d29c104779a90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3739fcbd326f79db8a6b28b9410a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05790659553b1c42a7ea0a7d9757de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c900ed84b3fbf9202c6bd38281f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75727d6e7d30fc7bef1214e35eab876622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a55c5fa548ca9636c886dfc4a27f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e428959dd4a37d480235c96eb5c5a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34d1b10a33a0f61fa72ab5b5f1afe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3d4fb825c13c346ef9b9582b91e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e2defbe0c6c2b854b60b2801d8f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbf14d8712fe909b4c60f9570dd56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca1d497ce4c7c08992c6fda121fa9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c78e1054fc5d2dc3ddde1db0ce67f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1de8525b166de2725edd296df1938631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8418c6965dd9424805bd31868e80b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba346b2bd3d0e628d89b1560001ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dda088509addb2d62914f168b480cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435fc4c05e0049da007c354b0161630635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b222e623a2be0be59b7d20dce992f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a914e26c1c93f185b090c8219181e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a1bf3ad046be92892ad06c242494638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b9c9ac11b3d161cf68daad9948ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe57cf9476fbdcf5cd0a1df5a52476c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0cb9e3223eee0b32a8f03b5bacb8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c926925e167bc82d60a0c36829d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f781b5b7c5d22e58783273d2e076643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9da77ce782a6b4c6623f0de297ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798c1942097751b8ea0ba516b60376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00920121ea8b704e90e5392c2b4db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a970e452d27382177b62450501a223647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae46eb9b5f6e72bdf1656a08882ddc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643092bcff2740cc530ced28a0b6f4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75caff4105c8e189557176b15b0bce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192823d80ca282d07d504c8018b63c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e7c66e7c6894fee2f7e954c3fb1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfbaf9b8b58070fa5db004c1e5881b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797f5206faf6fc0dc2ac0882e2bb98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f840c3984965aba665f74dccabab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff43c8b71dfdd9dd0a3600b0c9bd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6af85374352ddeb87820ed6ccfe3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7371456e0daa7a5210d78762990ca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea22ae8cc154e5224fe4c40783ba51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519758932ab8f265edd656b86f9261b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c343706204d09d0b333a2d039eb8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b260a90592b482f9d85c95024073bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced068f00a5d8c999a99bb473b7346663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f411d34e625f8633454c19f9e8d4721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bdf298541faabdba9694e35e40c91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a59476b7bf1d04ad63dc03b65457b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2ac1a6c52d4ac610ccf5f6ef95f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36657be2b1e6f446fd28340f9a9d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3ea9649f6bd02d32c931a3da8630669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a925ff50402d3511d01e20483067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddaf84f5f09d591baa0f0a9a6e03a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b83b48bbf6589654004a2cda5b6349672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8b99c5e2cd3d73deadc43ed364c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce15f403f4234a0c328643a993bc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1670dfd137fdd7a848a44e23812fb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20361f112623b29db1685f3a69f7f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e256af644181deaf6b2a60686cfd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e1403db3a3c784635ff9ba8f5cf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44119a751e3400acabc765f6e63496ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b05fb5a18abb99ace17cdcde5705680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b66774664c626db4b9a7372cd43d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d62333609994b1a878957f62daee38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd185eb8fef0087ffa5c2568c4aa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33e4affda6886065da557ae3001980684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc99e14de0d1646d6de660bc70587685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d4cf06bf2146adf31be8d2ed8021686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888283beca8445b64bf1e7072317c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8453d63830babb291589da4f76d30f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363a8589b48f1d8942f78ab662e8a48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a8077c1a240c9d7fd68802a7fc87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3118e073bc9f6c8a626fe4bd6869691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc83e9a9589f6f02eeca84bc99ded692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53050a26bfb88738fd542339b1978693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ff08cbd9c6af648240c5ebef2b8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066246e993720b5e4c6edc995dcb71f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e839653a25ad7fdb3c0e388aa028696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193dfbf8148fa5af627e063f8a87f7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9229c6a9dc76822ed1f27286f6c202698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15b5355f20c7c47525f2566bcb170699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f7f79976727edc01753ec4c5ea69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb626a12b1b2e36a746ca9756a6a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e00c514c16e1eee25e5cfbd30bf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d9aac35cf4e0cf8dbc2db6c57433703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c59148e04e6d334ecce6ed456eaed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae17c838fd5fa1a089f3948413a0ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3398437f71d4edcfcf4d34224b11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532792bea185f772b5b94f2d9e67fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595657d0e98c08df0f5076e82da1d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce2d52abda8c4dce8d69e9a40ac72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407422ad21358171cf130ea42d4609710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c744a1f6cf4f8001008c81c1fb0d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00140ace980c88d76b1cc72c5e91f029712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d227c01ab1b10049cf446797fda3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab4e0da302bffeec07ebe045ff472714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be10e1bf475d34665bd09cd1c972f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba32e4d8199021154e71ffcbe789b80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e940a82aab9ac4edf32bb73c1b58dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221f453f11b70b45abf8dabe21f18d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf37a3edfbe42cb6b36f56bbbcceca6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ec4a219fefad4d81089bd448b82e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1434c021d3c9a5e71cf90899d3f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d0b61dcdfa20871688b122ea3d22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c1762e5f7975c3309a2291687b7ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413684ad27f82ad228a62e07ec93e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92c4d18f9a860c5f47c45fd4cd5a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e815fd0c2459b709ca2053aeec528c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a560763494cdffbd88ae92be5c6923727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50ba4f9ee84e2d47873081f8f7f6f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7099f562e072933a4ad051da5de2ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6136d6f2fb667db948d8270e932261730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf205dbc8b24f7191375b94aab4dd2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff496fb964e845881d01e5292e27ca7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6c67037f1cce319eeae24b618c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0ebf71cd1ffe4efc6f88639975c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1d738edc7783578306e43d4ef855735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd906684b4c12310ca43f04db0d7fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98be98f75c232975b1b4accb3e2ead737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811928eaa82a13a4173613c9b5868e05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c118870a9a0e430596f1c1fe5bcaae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ecbaaef53b5e85f42babb7f5f2aca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc18f2518cc24d6ddfcb92977af53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec07cf9399945e32d7ad816ed22540742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502212e36cd62b0f843dc7157d0ae00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224e8b01ef982cc8a7f5f120de2dcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f22290696335fb03b61f60468a2b0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba10be92839a50336c5f57f04cf1f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fae9d5243ae7993958b8c30f64c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6df03192c6fbf0c9eaa11c556cf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10314169a1981cac30fea5d835140749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729a397ac0fd95dd094e668c913f1cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21597dbaff13dacc84e8a583291e69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f3bc6441e066ea42acb357e1741a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc794e7068e8fea40ffcf308d7b557f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e97333b67c5385264e3e9a82ff4cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76f745e6cf51b361cad35eed7644c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5800cecb4551da4283f84ef9c8bd9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb1d4891688b4feb559abd5ef9492757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9b10bede569bb127464bcacc47d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ed424c9d7c2784cf36d89198a152759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c09a4eebfc59d204afa0d1785099760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bd8ab60f6cc5950de3e8839fba13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed6498e61b9a0eec5ebed14a90e028762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91ab5bec707340317cb9b6121b602763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ddc8b858c8685196ff9b13e1ffe45764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e294a2b9d83004b59fafb8c8ec8ba0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47dcc0e58f82ae3dff0a521d76c38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4051d496b88f1c47dbd49891fcba9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569680c994d613daf643fad5d226f4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c4487b3c7fa8238198bc1b54548d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83439cc4cd8a53f58fecd2548325d330770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb2c27401a55b011b09c227d8ab85771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ea9894b6d18f3a3a7b00770e74bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bfffcb9df93c2be7743a95d34d2ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c743292c9408e7f4ae468eba7fb7731774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936183e5d905d4df12f1a6822204e0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c4657d81c8eb3b4cefdcc5afdcc9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b31662a56a7ad7fd16edc63c06ddd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe179b3f51145c877bea1939a4fca72778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb555dcdb0d91cc786d0d3a3ee263c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c1f83bf7c365fe45a56a1a2d7a6a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94192be68c01388b59dfbc839f6a57f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd298e9a11f486cff3f2749f9ef6df4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562c8b262a81ee8998a6a2797511ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beddcddddbbb15bba6b397611666b86784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c5c2407ad0f3b4910859bd478d95785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204d5ee32266b71235801f60d020c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9be16d0e16dc4153f3ffcacaf927e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2edec1c30cae6e189972dfccf51d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a6d6ce480d0c148af676b1eb58f48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace606a5b58bc4aff261968e8917d1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e505faa938793d22037d93c2b67be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668141075ce91fa6738051cde479937792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89642cdc763e3d307eb6cc73ea6cea3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc235bf23476b5e4f4ebdb49a841bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da403a30197a8a606b2e62af9f61c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be465a84105a9d3420c45d8a1cd8fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c447a5482ac8e600a7cae864ef8394797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509895ffa76695d57405a3c1b5006741798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9e25be79a1e7f950d6d9138985ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526476e9279980d04988bb53e88761800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f867998ad5c06f72f0491b892d55f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef13d8e3931e607c48c3f420967244c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a4fb49c0e385b7100948dee7a988803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a503afd09270f815e05678e65762804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14b63a9fc265d41fed5200a305059805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c7c5033438cd5e5f2abc361156c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948cc0c6ad99149f8040c12f86e046807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39067a20979bc4774796c8f27924d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33248333361d0527043e9ec8fd6ed2f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788d2c56857cec7b5bb41fec336b72b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fe456aa8b6936c3c46daa745e5d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2677f08761bb59cfc29180a312da3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d639f787b7db03c391b5590cde182813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57a4c8acba99a480915096df58c85814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13352f7e86367b360b622b25b9da0636815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdbb92f37620d7721a671648e011e1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf98392a77f710a23650b848ceacfd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770820d0ffe3cbffc7730edb9050f1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b6e5b328f58235b2f1712a128612819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94f9f68f71d142c111779b0e97606820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc784aa0feece41b7633a2a415e955c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6a5c3f9b6014d530cf6c735d9ac99822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8651e2a880ee6dd0895a0d45e46410823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e9996880d8446de020416ef69ef7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555a8ba604923fd589a2958a645947c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9ce22de8520092922f7d87d60c3b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e4ae44d7acf8dc2573ebbe9b9c29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b12d67e619fc0d91a07457fa06497828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee250aa103b8c8b919ac60a8a4366829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb625a073fb3cd7d9f5534cb9ba89830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc1c7d444f65e585abf2e3de33372831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b3b74e86e603d9f8b19bf8613cac832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a87cdd48d7953af8f6346e2854ff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccefc1b62850fdcdfbea5f124cff0f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550bd151961b32669887e370496e1d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1f3dafd566b0e2beca6cfcc88b21e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b36ef19ff70f865eae224b1e2fa8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bfa7cfd5d59f41413da1bfe6974a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053305d5a86fed38545198bee6ad9581839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9117d0574f5586097907a07bed9c87840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb8dbae8dd29b45adffcb868a32c5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed03028232c7ae345ca436d151c0b1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb77b86432225f576c32f5e94b08b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0cb1e762dc5dfdee805137ab8d5a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a55a6e81c949c4e5d27869d9c4959845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d5213003aecd740d69bc4761b7ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08804e0268ba6d09441fed5aa8fb8d7d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fb0070e54cc5e9b25ec6e3c135b3a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fa231df2a65bd21ef2bf76ef8dbc7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926d1c03454864bd8e5e34493d6021850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a91d2790f78ca3fb5c81d718079ea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ac925199e9dc6edadf8cdeb499dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba8eb0e8423533fdf5bfb5623c4c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd74ce7ef65c2e781f63d250586211854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d275d45636a9b31f5ef091eee2bf45f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6670756991eb5446b4d4fd6df6dd8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9eb431ef31c5d2db5dfcacef8bcd1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343231dd57163aa6f5582524f8707915858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113305d54af956d1aba822cb8a0dab859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847743262d175158ab2b0bc053292d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e0f80ccc63993351ac32cefd02b12861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8532f4a0cb795499d6e728832e1af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365f811b0879722bd6a1f023f09f10863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32842f588e79b40c18909e58e65a569d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157132b26faf11ea35f6162c9faad5c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e85070ebe4c0367716f08784bb7d3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558298a99149cdf5d375717a72603575867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076586f95e112eaba9a7ae4d9ea05bd5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d11db6c23d71082841a21dd185ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd7f9edb0fb37ea86ea5b05459b11870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20273391f6952cf65c1a93cc2efc89ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d94cdfa48ba4729d069ad0cd2094872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ab412f3d7ee7d9d12f4722a9162e7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f23306456a74940030f005cb795dcb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e692cd7f3c2e18b65df2619d931cb75875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd6435287112f4fcad54266b4d122876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d20181d50462ce095be4fe0463b85877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e54bff742c86c18824d090b5cbb2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ddd1f4cbef77d02a73021dd097b0d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54559fe4e3751bf7e4752d7997ede880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7939f0663cdee50fc2ad2e65c98b274881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4d45b6a0b13d0ed703ba08122d94882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e26c946d4ca58085df987fc94cde4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02668bf1f8ddaf8358dbb975a2276b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516df5726e0d015ba0e5525efa96fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847c6005083465c24b25250099a356886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b14d27ec833cf58445377d192061c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b21782842bf2132e860413cfacf46888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b57f0226d0fb816b41c58f7501ae8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8a5e97d039b8c8e36f6d0366df02890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff94c082b7bd418cba48543759e104891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac4c346777ce3b5e5c289de9ce8f0b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eeb51edbe5d2f57bd11e05ba08228893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a28739ec06e42f1d2b3ed325e5993894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b612405e9552bff260b6640184c5ec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16f0aa7928d41c1e32841d6760f46e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78458243d7c083a7805db07465303897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c998ab896c531d7e9fd2fcbd66fd77898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638b8da18eced691991f9367c1145ef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58142a51d741f41128f3409d410fec2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff23f774f761c007e60d32f7a9cd6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947ed840092cc3a0f73ed6d4fd6b689902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33562b2b7ec1143529a9f40407d1f45c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b4a2620d7885435b5794569749c7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d5ac4aa1512d469100dc169bbc98905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6daf823282e64350a6bef8496a21906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655962b310702f33fcce518247efcdd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad870c050bfa0493070079b31dc7581908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011497c9cab5a135cf13c7e1907ffb35909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8e6358be9cd96eaf7eb1b40c08ef910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8aa1c4349e1ce86d941aeff76bb86911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8d34db0a278b3eedea67901c7186912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f76409242acdf6af14c09da4393d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cebf54b7f00f92f83b574d9452026914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbb57a5df13623914a7670d4305a8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193528c9c72e97c3a8d2f8c9064b62916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e637daa3bcb3fe945e42bf410117917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123c8e7b0802f89071b57ef1fb12a6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6b43cf7477ccd541b4c2dc20eab9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caffacda6eef2996549ded5289222d4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a014405f0de4e6ba9a35264ca713921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d68972706f99d77d68c284da5d69922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da136f15660d7c88572b785088ba6184923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df168595bf0681ad39f902543510e71924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b4dd92b72239a4c6508482a2a160925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c1bd5df88e4a80aee45a093a06c8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e91d1333b437b266544da0dbf95f8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18403bc8a3592cf41614a126a07c242928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924545f0de5350270eeff31f147fc04c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e964606396771846e566c2ecfb57930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e38674e30dab324e5ca6aedbb2bd40931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1e64741d3c168a290b3d0131db9f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ab83a1f3b79ccb97814104fe276d6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6a547e2efe19122b9fca4a261a8d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec13662dcf269aa1b734cf3ec56c46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16b277a9afaf086ab5beb35368e47936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f440070589c3ccf070e63391484d4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d90b69668632397bf67b7276bab9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0e4fe92b4450afb607932e3bf5c1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e2aacb9d5524bf2fa9b139cfe90c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81627bc10a9a60841577f0f210cdc5a4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c814e7f6a62327b11a45fb6627947942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11a214481eeede9986cc6aeb5fd915943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2963bb439c8c5f4f8d78d7f618db944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1534e6e1f3c1164a6543b2addad88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1300e90e22ab7ebd3e8e097a7be2a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da1706aea01d4dcbff336ff8f0c78947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741efcea66ba58a8505d65097dc9f5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d5f80da752454d3a69d3e83ffc31949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3742c33c5efc47a62012c8a832234950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cb5f4b198a68e45d27158de0a553951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d553cdbaa6f8b88aa556ffca959349952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b74ba8084f10a6e14209d82ad9cc7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d2544fa7be430473117846e6c3207954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64456d7653a73c411d31ebae99f5bc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee033b9e1389ae4efb2d1094f4c688956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381307d9679b72cfea5eb4140bb07af4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86bece40b6467afa687851ac01cb69958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5160754364f717e0a0f452ca144b7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710a119cb52e7dc20a8442f398b645960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13acecca2c2a5f526e04e047668e7a4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363826cb97433734c4086141b9538d3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359922408e18664ffdf09fac3f5a385963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44695bf8ba63844ca57e36923575697964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ad38657c7d0e67fea8c30b70705f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc823c7ae5646604df7d127389d05b1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808d9235779dcfd26a4ee7aca70186f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099aa1d26e522cb35b72ecb93e6b299968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80554b9527e537a18f5e65e75d341304969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536108dd144385701fc8db616d7c2e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b775b9ee6b9094a9387d9e78140e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f9dde022ffbaaf2acab947fa4bab7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c021b59d1b1146bb345e4a0bebb32973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6bdff5a5257cfef4eb0d22cf92af974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19f96b29fb5caf36686873b6089cd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37599084a668d65b2a7de9a047204976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598879622fb3f59056f6adcc17e807fe977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86fb3905f3eb0b0f2c56bf0ba93f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb76320d5731a129c69d87cf298d7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e3219dbf1b4434ef04c3573c71e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770a30dfe996b57b6368f6604c3ea254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38689fd761627bd00310d88fd23b40e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e13c15f345052828f8105fe7091f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a03cb3a9a2cc3d13400b23aadd6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdab64b84122bfe1bc8c80d1b33c0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ec21a635a0a76365c9a5460c19b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4112b5bd45b51b7adf2216c20ec3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bf983a5966b7f6aa4256435e94ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4608f177d2dfcda290466988f9b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514813bc16e32a6f92a1ad49942b7ec313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b6d9be6b8ef275a3c7cec3a3d1f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69dc2da0c52b467e5f0562dfc6e6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90826cd256c99d1451e38a53139746d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc0f9ef590909d4d709f45aa1a7f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c178236c8c41dc69ed00d8b65a7de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f91313c07881771b8b157a95fd6e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1d7c42695c08bc2bb3cd78c0a7ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76c97759e3f3b8d9b65240054a19621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b87b21b1456dfcf9d7e288e4367822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b00ac578ce261521dd4a4088d68a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229f974f2118e09d067fa12280664424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8fe978be52f042d4a1dc4e8847fe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e2aba4fa766c6e59c5709aee2299f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f59e95640726d42d926515651e30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c8c521b661e02ddf3830ac4b86cfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa509cd141cfebfef69ab9d7481118729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940affb644a04c2927d24b02208ac0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f035846d7a742b96eee642ed0cf4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da3468adcfa92abd18359d18a594232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c70c42a63783f04142543e41689433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df5e66ae5234d51750fb09a44136734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0298059155c3eeed7f9a7c584dcffe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a45cdbc0fdf1b1ca798bd93ac9af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32001e45cb0a2c37541abde999fcb2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e3c2083dfad59b27eb4f847bbc3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca50d4f096440bbabd02b1cac3c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f829711e944bd7f4e5bd4484fac277040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65659139ba3625ff59b8a684465c5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb07cec9604835a1bf15dd13c7f5d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25edc5785a79158beecdf3d92202e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d4c5957bd82605a0b95f11d999db644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe494ae21e45660658277c5ccb3e6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361314684491647e647888eb0c4d45246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86fbd9da4525bc517ac9125e367de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667415a1311caa2311431e4b571d999948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305ea53b70d14268ef5a3f10883f6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505056be5f0c86c04d14a170bb51f9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6395e47374b3e1034715faf2209651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c9cf7168630ce423536710203925252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc5fe7da45aee7ea17de7a674822553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef86fd242c1bcb2b76b2343413205854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649d5bb9404fdce679da5aca412eca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7755c8e350ec72f44006775c1e4f26656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56629590ceebf5b907a83aff68f3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765eed5da0b1b48c67acb3f01a7e9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532428b61e8eec7e6ae54fbddfa84e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a489915f53d6ddf7c2a3678cb80f3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac59c44c41d3fa68d876ca76df2db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc10bab173eeab3224bc52d431094362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b41492bcf02a691a9aadea16f00a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9311f951f70437fd9c631bb9342364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9bd7385966ccc1a9255a28e87f95e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b3d27096b471ec01aad2703fee0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a76128e932e33c378cbc1d554889367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca341c56354a1ca221d107cdf695ddb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa13869aff9b6f115bc9ce6b0d5dd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e0967ec86b21820ea4e1ded9d86f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e7464a66d2f2c64d06dd60b09e1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92a6404b6788bfac092b9e6af5137f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a967f96f9ed8db62775ba31c4138e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9885cbf1fe3d38f5ce7b81fc3d97f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad79508c365edd095f87f2af6af4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c8b4046ce03367904de8e139959a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0223417ecec2cb2da4614305cf4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d54df9cbc51f6d556c74dfa1715a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0205b0d0a8de3bc43385c67902be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f493f9034c9f739232f556629d05bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d04a1ea97980ca028c408435935781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c878ccaf5373bc3a0419c618115d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050bb1191c6a0ef50b6512cbf01273083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b56a4a7037f0d42a44de8d131da6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e819a2710bfa78fa170b65b967073a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b34eccb42dd46edbd5f645d6ecd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf079fb1a2b733146a71a1392e97887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd51f0c72f37126f28dbb597fc95388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf854cac8eff18fff984fde6d1fb1e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f01592f7f32c77bf7e330e82cb94390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855d514c1a1e3122a42e004924c09c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f630a4a7909916abfeec020e332f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be74a69bbe2d641b3e6a62fb4c757a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9c6e70068609122b29a72b4aa3cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939435546915bb013503a87981bb74195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa5197737418aee56d19df9f7cd3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faac9264ce0429a08b9cc1de2b367397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d7fe4039837213bd5268cd7b0e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48400ae769da1f68aceeead983d7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e58419fa6ccca5cddb9a771cc6f9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476add8becd52d19ffcb5929667642d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6948fa52dcfacc5fe3a631436326b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cba5224957c5a732143812de55e01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c9c260cc364caa8835b0153315d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9519c83af47ec34cd497c4f3280a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d80fb6abd28d3a9cd2c9d2293923f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b428c0528244a0c55dc65a17c0a177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398b9c93b63a9a1334b0e5c1cbdb3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ecb6729852ad386f2e1053752c903109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b438c6877b6e19e1c2e1057cfd47937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990d4d28720412e2beb29ee361a880111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb96e5da404a93ac4e3ec95726463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f3fe3996f1dc106d1bee69bbf54be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb665a2256839131c6c6b1f1c02e05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae631ff4b30cc38daae32c02b1fc50a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2149d4ca07d91ce6ba6d9ee6d2e1af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219de0d76f7f65a4c3b9bf9d51f6c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e6f691bf3cddf32eb6504810c4de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05411de355a34a0fac02131f2512e8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1436a68019732967593b32decc727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc42e9989be0f4e2bae36a8fd692f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd0e41963d27ff4f4871453546fc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52abb0b08f957ff1e70a11dd5d5873f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e8637d6e6ac9e7bb817d7685fdf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aa0959c192cb08f09133ce4eb2777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13baf22337a81ee10d200f7ada484d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed8eeef7223b360dd68d232a2568af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714bcb1b55a9dde2eadb120c7c7ba1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0c3fad4deee07036d018b25c9e41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb36c016aee18c55d912f71ea0efe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df207a2ec43c69c8d3cd513db10f801131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31d01e138261d47194887970032ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fc6138a2a92ff6b3ed9040bb16bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb3e583cb3cd3587b812868698b0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8b052f4fc10bd2d5ae2d365740ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece854b1249e52c814d1602eaa13932136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66b459828d5f3383198ede2176790137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb064b2455000aff02825bb9a14ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e1e14b9af56b22c9c9ebcdf10352139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42f20256c35792a8702ec86208688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97cdcc745653f7746b1b7c405c5b83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1265a863f6b50159c21bfbad082d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edfd3d01ebd129503f591f72180e85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab28471b4a99a58a1d06912cf11b890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865c0ac5b7197a6186121feeb51a9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b30bad4ce36c5d75afaba09025a4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326627fbc8038fbbff8d5ebaecc84fb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d0455b30b84c5bbdd0def5f36f1e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eeb6c99dd1b69b4950c87c850ac75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a606436c7f26b722c13433f44585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db80c6c6a66cab77fafab333e8082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d82e0c65f35e76cfe9cffdaf3b66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4862214a03c4d0d1d97819ddf2109d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e9e4f4d7f44576714649e0696a5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574e3c0dd40f18f621eb57c0e359cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f477768dbc67ff60c0ffa1dce165fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747cbb02aa37d9232a3c98921949ceb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502555574032fa1ca4ad4c1a2d1043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd50ad371d4867fb1eb0c405677c4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b199480a6dc12d2714d61d27adf0a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54553f311297c3f0bcb29a6f7849b79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a94cfb5e1d1e880d3a7eca27d47c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a6ff396a54880854591ff4007695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73311c87692a6852620b61850e2c6ed9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f519aa909c135a6331da0dce787395165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df89f4e85c2425e0d04002672d4e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a783b7ff3106e95a83b75001d24c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82d16a309795d71e2e5b29400d8d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0afaf079edd71e92fc35507d0f17c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98230f1c39501e6fd813698cab31236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3255cb2c7d3ecf6b99d16e8be7f8dc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751734aa8ed405b4f743e678f64051172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156cf915b87a5dc6024c56df6997119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ebf4b85b067626b991442611ba1cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a53c1e17ed2894aee2ff2b7f87957175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e314def2d102a22e093721abbbaa81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d5f0693e81a11012e49ec4560e91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd82141b7e7cce0db4cf6664726c34c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92bb64725bffd0f6e662258d66a8cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a1dcf1078e56afeb100e3ce82f6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d72d2157b079d1436fd905fb53e22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3dcaa01a001d9626c9e82b7c3d483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71f62b3cbd327e0c872498a273323183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bc01736bf33879191972554f83b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f349893217f162eff282a8cea02e31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e209886f7407b4c0e8eb12d560a98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c34a40086443a2fdd03449f8379f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7f6761e20d001a23518222683b24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c31d37bf1fb6ce6b41df76bee959189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7687b4931cbc99bf36437324b701190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b0b0da04d957fbeeb735d7ab6eca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5f2b1919c8259c24160183ff2efa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9a12a592ec0cec6bbe14fb8f71f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bdbf73baf405d878678729a560c38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68bf534bef132e0f965acf685bc8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250ea7ca520cc3d979ed9afa044ad60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc3f532c5dee72cd2cc8c57347392197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae38088db56d86b20d1e78318686c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f2db68d3e2abfe5fc1339bebd7ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1cfb472fadc4f8370ca954480dd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef2f9e8b1918a32e8002ec1200519201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00a0a6fd8222434d66e13b7c1f0ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f1757a383ce4569aa022fc8e79cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52849ca2993a5fdb189cd73f483b0c1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f916e53b366c4e82c8625fecd21393205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595c1bcb1d3c45f780f9e6e8985d132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab078b883b94c7d078fa4dfe59db8fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414948f5118bf047c091fbcb374164208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372f8c424c0e8693a1232f3fcf8eb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ae14405dbe17ccc627a61dfdfa9f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba96e450d9e0287681167105e2a6c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f4f30515fe57575c28ebc779374a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f1feaf54db32342f717de273c059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db0f3b0d5ef90899d39957a17220c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532db059520c32a25e56cd02afb52642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9048909b256bedf26eebcf954cf2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3e5a7fe9674190a5277130fed704217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4b89f6a001ec06a60b4ab937d4f42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519edad53c86acda520194ac839b6011219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50645096e7d36bf8faa59ef64e6d64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224305fcf8f68409d760a51aa681488b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca2fbf510ea17c5021f9ae60b9586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66e84b7a68e3612d1924a97c9dc86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0fb8954d9fb8d2df11f52c3c8fed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d519121a3f98b0b1e16d3e520acc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe551d94cb8e266628e169b211e6de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5ec27e6e88a1e097dbc1d6a568e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc774598b39b41cff27363e730e5ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be3fb4bd0331ea247382290661415229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80245d0754504f9d5cd62c3a34abda65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38ef23990fc6228a0bf7666b382e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c29643287d7c500c4562eb430d28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a09d9a66089115e03fea9c3391ec3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7799b6ecf2eaae3f874cbf8525100234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235bfe7f457371ef6196220b9c20f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd4197f235b85001c4a18274a4d70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f71d08264b14755dc3c25fb950aaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0aa57ed51214ce7a5f797bbada327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bacfdc14601cefffeaab9aece33488239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3502b6197e3817c5fa77fae302ab4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eca59d68e0aaae390e1ef70f49889a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0e3b17dc054b11e20f4dfe77820d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf10f37fd86768ca5709c4d71f8b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67039703169914c3defe2aee1205e7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3709e14c0b724afde238fccb8fde57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315193e149317866a479e4b7087a3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63091c77530004894e8f2e97f3e694247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7901cbfa3e4f98a041bc5c950900f90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b00e2a091c5aa5ff958a174adfd50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b47fa8ec9f709cd8551836dd0584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03533f6262f91b6c788c7f470f4c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488464094e092b3135fe5b521c2d54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99417b0634dec6af4f8be4767b053c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6090ea3e8e604e3930a61d3662fbb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e8908083bb0a5a1cde3f032b2288255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff940d582ee96abd5a6f73a21277b8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cdf025fc96e62e3d7c81c3c73f311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd83b7abe1515cce43aa214beb2343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f171d97aa15bcbee8a8c947f8b41e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677c8b2ddbfa04ec657071ed7e0c7f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e8858fce1f7badcadb0e0880416a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832cd9b96b090695c1d9d770c152a51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43ca5bb743d4efbd30f28c1d1bfbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6768c15b51907120cf496a5f85a45df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d3b0d80e9c53b97ce9641fe9ccd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576d08f79cccb3d777a1eb2a5b0203266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d52d322a39e1278c90a30631a71ef8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928b4f9073e47d1fc23a55549fea90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d6c974a20d1e1b6539d14aa08a0df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af038834742ab51a09d8695264dd3bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e098244bf2248b3be34cacbb35639c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13278aea7a0d358e7242634560eeaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c0ddd2e7cb67aeba786e793364d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f1f7fa7b01fa5f1040aa7d898ca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ee7908a134c2c9355cc422938ec4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020b46462ba329583299a3b39b9766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be6812714f26af266861e0a48a0d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bdd9faed18d3114cf48931babec15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c2fd2eba4c9a3dd923e0bfe9560d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca35440b07d4403c5574fede73a85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c1809cbe732364e6dc8513f30804281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e5ed620092be1748bc2816c35bf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febce26998a2a15ceebda2d53cc5575283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907033909ee13e3e00e7b405e4076cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235eb72db9c30baa2085044cfd69f0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03aa633a14d1178a3c8d75e18d6d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6d4e8ed1eb32afc1c7680278a602287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bedd350e93460c010328f934809f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678deb6cb5dfa5a33d5f5ce20717c31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605fb9c127fb4441633f3b2da1a85fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833923d02d0927813b6a1c23d7ba0a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd46ff8bafab40f2a8dc8e723317620292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123df2b67ac878aa612a00d1235d4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab0da0927ccb6ff234ed431b54d2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76742aba7a490a617917295f8298f350295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741460d080a91f47d6a1a6c79bdaba2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65314f2f225ed41639f9ba60dee076d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592f362b7fd9676b4e45f6c0a4bc86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98779e36d30e59b9178c8268f80c17c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54962dedc29679f72e7030269663c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5109ebef6512e854fdaeb346dd5f3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d04fd36d3300fb9ac3089135a9f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d61044087932bb87213f4ef0290c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4651c2c6c1d18edfc281645722a51ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0022b035025653e48c5a2ef354fffd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d78f1a9ba19cf71f5443f20ea2f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c500442a8e7f5c54e7ece2240a7714307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6493c60494dcc672cc6b44aaec939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78a05f0abf8f65977c547470b9ff4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afeb51d39c1b12fb48b80dd1019234310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b5ed8f5dfa3b4bfea43a227e6a83f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f26cdd0f026312ac129055cb35fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851dbb7b7d651d968b2334be9c7330e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44477d3604239860c898642fbfd1f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a323218bc6b6e7ed1f438264a46d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8800b552b87593d2824861a05d1f16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427242800de70e7d563e4ed9c363b2e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c591a5e637bcd866cfe939bad19c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f02e95b3c96ee2858d1e3543446a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e9072f6726414a9c6bef040b1c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cee82e1c082c064d4a0b685891ace321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80dedabd2e1d54a7e72c7af1bed1c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75e21dd1ce85e7664092664426b92d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa65fad39485522ce7d98308d10e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6193a131315530aac862b3e215239325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eea8bc02fd1ab3e76ab9843e0d586326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8ad55d65b4acac90c2a0939b385c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a42c99d66a633039bf4bcd89a931328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d61032aa501f0f23b9410ad61322b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0b166b970482715f63bb22981593330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696035bce21304c46445ee2e1f1d55e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0e16f9465552239c29ef34155327332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469e98d5d994aeb1a2a2cb99f08161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c4f262fbc2020d32eace00a6107f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb33e41b9280fbbaab6abbc4aa7b32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86daccc40ea1e74824ec11d2c570af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20660dcd8bef7d6e272517dfa7cf6fb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac55ef6d0dc7c32dcdca40ee0a44cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f886e8faa616fef3f842afa2d7cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108b765f7df8f5835f37bf82c84e9c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98773628f1fca32a98bce8bb483f80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4fec9ad2d5dfc7ea48a89268dbad5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bb6b6d4f1bb42d43ba749af4724e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c445802538b3c542d20887fcf6a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4466d41cb06a236be0d79f122619345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d0e5ac1af483b6bae6f96930841e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87690de58a74e40c0408a14f534d704347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a0d3ed7d463d8860cbd5fe0bc800348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ff5784bbc1dcac671ac7fad7f2eb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f024f7064b61ae8ad0fe9f175afe27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce720d3455af556df224db8049bbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc08f9d33cb61f21fecd116ad289a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91668365a45cffb7df39ae1d4bdcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e205de21686cf1e27dcf145d38f59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469162378fb3b7a12750a9ed6ee94db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54da26c55cd61d245027063f702f5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1615afdfbed6f2c8e83d0284ff295c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575bc45765349549b5f7a1c3990f3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273988531a350f37ede739be3e394d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac849cb0f1344043d3211944601ee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8decf38ea3d14afe7314ca88eceb9b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a3a190729c5f828937fae4c151356362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a76cae04f23250c5e0b1e73a68e91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428cc78663ba511f9cacfd3b84dfe06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de1a91d91ff5b5bd9705985c768b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a83f7b2716bd650c40c1d7bee60a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e972e871b89d621e653424749a2ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3531342bf4507f68dbce12083dde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ddcb8f82f192004681a9341fa0f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bca691c2f00082c0fe6d131aed757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef313e3cb100cfd55e9c7a26893b9485371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd269b9ad538170e3a88801432e450372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391d6e85f536b4065b5f5cc7871313373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c8e56801fa28a1fb2876709258c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18590a9c772554618b5df0d959583ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2636af7521c3eb1d4de0336bbbeba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455436d6b72d0510ce7f8f4a767f243377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa85fad54c46d180e84fc9a0833035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664507497effcbc02eb6dcae99985e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684f76be88fe52f21ecf51f2b59522380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e5e33e153f3723a0d93e694dd126381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aa1bf3c45615c7c8e782a9282869b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8da45016fee9ccb91dc14c5734fcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881271b7cf08bd4f5474527ddc9868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f2dda440561b4f8fc66edb2b6ac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eccafdc3bc21dbf131b747f5493365386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7404de6518efd9ff9ab8d655827fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79c795f545d385d96f4ea4e24b745388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3f6d95abfdcf7f0eca47199dcfe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c12ee3574fc63b655b55049f6b1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706551a4b946f0968d6fcbc02acda59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e68e1d22d306282596ef4e55321b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b238128b0c9e59ed5eb158cb49aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a424fcece556484345b7ddb7d5c3ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce256a1f547831679ee9f468706fed7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dbbebc1b533465dafbf0ac9574ae0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301379855ae0fa304134535b135e002397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfcee4a990e543e811d3ef2bda71fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4367da2db31142436fe7fa957e52bcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364ac8b9e190450adf443cd4233d04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51c71b3388a9ad4cfdf78c5179837401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149668091ec6aae3eb0aec0c95fb8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fb0fdb42a1e535c44aba647b8afe6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5688f8fee7fb7a665e729159412b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549580750570a3d2a663af581ddc80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ab12eff199229e4a5e7a809505d86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759fc9a7fa2826244613e6e1c28b489407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b853718e0dd1de6c507923ea2f875408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277afce5b62ff7cd59a6154d93a7c0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a9e907a3f4cdc388162cfbf64c5f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ab363b25c331c6456496e351712f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f05ee141e7d6fb0852c74b4c90d74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673d068db09e9787ecad12ae2e29dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9935920a5f57743004e2677ac184414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48afdb0414466846447871e7b1ba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f6f5cf7730a46711b0974d7b6f4a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305b0604ccb5979c538c77c9c69bb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6240ac975044f296e80e287ef0e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5754f8f6af80200e8ac108ea11da56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13beefa3370999f7adfd0f0cdd0052420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef2648787d6476c9ecea3c652717ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7caf2f314b95c2e676f719cf069ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d3fd9c39d30d9f8e0592a2c6e7f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6426dc5e0a08054482b7c04dc3231424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0094e1623ec38b97f733bdb3a80abc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70370d93b50e6442d9ff5479cd6944426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abea7256c3cdc0dca2dd22cce23812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f670110ba1cc34a6613c6ba7d40792428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8000e74ccdbf2304205a53f5fc0cadf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854761b96c50e420258d550d20e78fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df99322d567c53015e64712ee7791431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2a926ff29b8bd6aebc160d159f59d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003a5b7ccee960f1f8093f346a7304b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656a73adc79df091873fd5d0751b25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbe0b61142d50fc594563858a4696d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c597181f221a754e009cc9034bfc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27b3589b4139fe0884933ca4c4d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f1f098d5baa3997eddecdb3b3955e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477303d36ea0a722a45081f6c28cea0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3e33a3bc1a56eac1e549a0f82631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361ec5a08ab11951163fb4df6353f57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dbdabf2562f7e713d0589e13af46c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1e96cb6b1f8fe9c7927d2bcb94af5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e5028dce9ef53c4386653eddc9101444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da08fb1967f32a04c01fafdf93100a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100005b4343164e5c0e042f5834593d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722181e048680a646bf862c3040f37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b423bd2d7347722179108b3177a31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7c591e3035569ecb3296dcc7d605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d0c525fe3b3d49e9e478b111cce3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b20bca9cdf8c1aa4cf746d86367c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818402cd7cf0f14317778771813ff66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe6e8a4cb3d61ee66275d7be3131f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99858fb57b431fe71100fe0523b056454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a06af4084b1d377791e3bad8b118a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd288dccf6a661df7f3494dc6817f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053a5569326caa1948dda65ec739c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088cbf981ada20aede542819c33e830458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53024936d4187e12a444b7638d62618459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843b0eede3dde042558c6cc9c5d94a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653271966086af4c55be15874e0bcf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5701a2b767b1e9c8cfc66fb4b6745b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386352282b4a833e200f091fd51459463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87b934ddf1b7c4b1b698373fb42f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30836c135329fd14ac21d1a08b3b69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05db38b6cca8dd9f69c871bb9f747466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6541a99375fe6b796d4ca0af6743b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ae73bed94f847d3415c9771b52c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da3b63e3098a7c826f91a9d6fcb46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33763b01d071cfd258ead185bb9653c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00253fa8ce9cacd5687e16d8439f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810749013bc0b678bfe257f79845c2ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa09ff86b8932213f3a16b997d4707473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c495c5d58c5fec0c9c14bea6ac99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9bc64b85c44e58b6dab7f780f9e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c138275eab1c02314f52c3a610588476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6626e1dd1ea92b11a5bb4e6ed188c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dd5ecc7e40920124838b9eff65f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eff9b376d06d49a6caa93d741175e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b239a3f84dd7a9b51dbfefd0db9bc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c6ccd37c6edb762c50c73081766e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c13504f9122381d957c2455f80c8d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2833ece85c6d69bdfbab73a0fcdfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a6ccb0a14463b30714f92807d71fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46e436ea516b879673558660199ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc8a52c1fbe0aa6c104128356d6b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8e40516b5ce5a447473beedb01f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3812a34cb00361dc90d010954d03d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676f721709823922db8b7d345434ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff4ead692d954576bbdea9e471709c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10b66e58628b961d01442c6c69f720491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1959597176e25a3011681237fadf4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7826e9cde9540f15e1817261d5311493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d718ce26cb60d87c9bf1f27fd850c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e36ad388948f5e2c41c55343d4f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3dd958609acc28bc4ef39001f50ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b8f91be925023655c9db3d0f5cdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc52c082518b2a01dab6faa03d5ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb09e4e6035134f18996177b7f1a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b66e84716339aee84a00c52a9cbb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a560730f49591a8fc041de0773be4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a07d0c0d261281b978a4bef0bc7b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecbcadaa38c37f2de5b3ca06f3605f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315abdb53a49f0ee14d967b36b3235e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea210bb4b710431ea1ce4364f53c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf40a17593c054fb66158c421d7fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288cba13d9fdb55e6a3e4fad9584353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3f976674413df5906c347c9c0bc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1310683d1dc1e1a19862fa3702ef9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4dce7ae7e805a1bff3ca9888f9fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6386480dbfb0696e18fec03ac050f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d790ccb93a1639a1d715cdd59e5a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928dcaeb37637c3c8993644315cf00b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba986bc14de9296d80d976735b08e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a1ae6d062af3b233278b925d6617515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a37cd49761e7c956b151ccae9cfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c83a6977e26b4bca706a4191c1c26f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d60ae976dc05d571a0d7209c0b5c79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b74b1c1f11bab622eb882af17cef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64a421eec47d20c104f9a48bbdeb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d5a3ab73e34c36d5f24808b3cb25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcaca4ce217bc15be7416ae9ec49b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2de1ae789950df00acc8fe2e0bd5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb4b7015ccf0d6288a8045867513a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a3d556d8002082f1bd24d7bd366b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c952a80e38e912566e53a24765f584526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e193596b400ae1ae79ca94f9d0fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd8180bad52e0723fc9897810a49a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0f8433d3a71c28327350bd00b52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a37eb8e9a19e66750cad08793483530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ac4aed8bde7f55acc2ab58e221ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bd2b47a3befd9733f76027696552f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8d466586710c700e79e57d2c8bda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945485b19db4559db2acec6927acb663534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a801030f977760af3866baf08353f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a51830cee0ca8deee917457d79c17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f710e113479fa19370325295a43c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48432b1abe35217d765314888340ad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912397e4d0d3799d0cdab313ff00986539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272168925d627c1dbabbf58d39451f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c3fd1183b5f1a655a5a2b9339e584541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f2d7486144473a5e2756e94c4aa7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472300b139a6a161b54ff275e24e09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794667710cda4ca975c495b15fabb9e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d39c47d1e408afc9a9de9ae9c4364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea584ec8a0fb7e3cd6e7e23458b9df4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc475bc3531070763691e06a285f134547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60380a3f9510066285b826a400b53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a94193e083173720766e2f56377d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651f163cb7fd9366edfa27645bcae3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1d59b3bf2fd93d4ca6031d59b6152551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801285a6384dfa2bca38362366320a8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eaee261edf5825582f4502560cee2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab5934ca3957c790304f1c689dad5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc80867a5b94f725442c66733ec99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ff18b44791a58fb80282cbbac067556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c74fbc4292b78c6265d39447caee1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa9193fcd133288d2d73c5714143d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a976bdcc8bfd76fcb00a47f3cc9d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f122566e2a5471d688b9dc3ad019b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace982438b18fdbf02d9a7129a6ec085561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b0e065ec16639e6c2717833e28807562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a0dff1039e9062252b00e0189844563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352eafdb26a43ff414d71af75a4e0da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646d49f8f779f53da9b35dd7fd3d6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4d67f7783d0f39759f15ad0d41cc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a699351d5e448eb8cd100927db431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2021b08c8912036187a8b493452a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76173e3e356bf01ac2b192e7e6225569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ec7435cfdee4dd57532e32ceb98e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e613684e43065363ddc6a79a3dc4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da584232d82ed806b16f997a5696ca3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554b29f23f7809b8bbd134489790ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54695a872e02b2d32c136adc8a76fe75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1372ed590417661bbf50a654235071575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db24eeed770cc401412e06629a3d6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca1239ced08fdd553f2877c5dc1b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ed7d67170857d59e761ed97a65f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40e933e6cb93f5ce2a94dfa9ee707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac7674cd44ccdfee1e3b0d65ac7373580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829639349574da803d2d524650e1d1e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba9db84ba39e70206fda9323499a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0833e96ff79cff865937aa6fb1d2f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e617560254c470457851a94283869584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d96d7975d88bd2199683eda65cfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a7defc9d3f036d020ddd47e907025586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c6c5c81f0b5ecc95a622a42cc2d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909233117fa1fc5208555164e4d9730f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db4c18517a17f2ba6b262b7bc1d31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab50a79773a977e50b593fa32830e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6e6f95394e7dc40df7403afeb0e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ddd0f7189e9559ae9036e4e4d2b7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c03c38c7206c7a186e2c8237ca32a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dde93e8793bbfe49ccc996d9623c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5dc529bf31cfb1f4fbb57734856c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e745420b7e5e15a1a808e0e7c56d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10735727b7993e171b5bddc958092fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b7311cba736c4ef0cd959aac5923598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4230b6e6f4f4abc7dd7930592fa4f7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933860fc9b5361e2a7367031d9da3699600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3020115041926564927ddd7c1304601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a8b833f65980513681565c0b098a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82cd4d51038942aef3fefb1ebe4ff3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afd84685b82bb405e750cebc9b62f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b2294d931e68fdc5ef440aa588cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68008bad5500f9878a3bb5cfe9d688606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40233eb95b963a03744f4f0e7b2de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd90c0f4a527abe24ed160b10bee63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d1aba023b63c9417494d4e39f7d4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180e0fe23d3c929bad6a8154a953f1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57337182c84e0e670ad6df855cceb28c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c222ec2b65f7362c2e1e0560bd13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814538687dae09d3fa7229d99361451613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608c22905063383238e773417fd6e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e0debd773a18be06552428d82873615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e234b76d17555ca05807c190a4ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc71f9e86ecab4b72e8b34724e288617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29a3bc66c794c5ce961bf7dd2cb14e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4efb4dbc2632a1265b534894dff3bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134164ecf73165a44c3cda812d8a5dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b666e1ad31a67732d14e190800ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d5f9ad286f95d01a6a9f138451c3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c54c6c03e0555e33ef92238e3a6ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7cfc94bfd9673789fb5e7d77ba18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ef4cf9635031abcff079cdd84c50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68a1fdf76bd0f79325d82aefa50a93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f50bf60a5f5e87f5d49d36907f8ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6d28ee32d7d0f68b8432748efbd27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a6c02fae3e726b4536329f3566aee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757e96affa8a230ac18b082f547700630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c6f991c731378235f5c3902dd6e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab864923d75ef1c9a0e2107f6caa90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4f656d31151dbf4b4165ecfaab4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243b00462b03b35f0307d2401a9eb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7491c66f2a0d525717809ac48c1367635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded69883fdb8d10408d227b802f932636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd70567b64aaa584dee90b3a456f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a5118c8d3b256c488c71d7cffed6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a88305b5dee9779dea68efc82d9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c155b63f47638c318e6e8ee85be39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c9e0eb6687aa77a590eaa0b49873641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8335eef3fc76c4d621e6610f00f9c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb600dedbce10e94ebdfe7cd988cacfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3f70b1f78b21136e0e415ca12a94e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ba269e5ce66bc7a050748afb6eb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464256572f06be7b67b3185ebb3091646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958855d273e48fafc80dd75f6fd07789647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3316b5d9b3baf3b86741265c9d9770648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db7f17163bb7c9d30be6de3f0b64c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212de748195ab28c8d1b208f116c3b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ef101c08803e33f8ac29f5f2ce16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad719d755cb5fee6c20e93b33188e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc9c92f665605cec3ddd94217ccec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b03d8b7aef511d59007898441d0f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3617ebb5e13e50ab2aa7c1bbfdebc0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122b396c3421d9b4aa8ed167a166b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa90d4ea98a50cf03ce0c11993d60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d140e32b0542f87b5908a9b3bf1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b6190e1bb70265d7ec52d636a557659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb1290f4fdbd17335a5045fca7631660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ebfba5c1ebfc295ebe3aef8ccb09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed57304101021bb6b749f3f66fc18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ef766b6dca7446e8a8a82ebe6c52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3daae2732ba451598f1bc95274ba70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b1cf406b95e5a042782b95722838665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cefce2f1940e92f05026c05bdc4d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1f96139742aa3d9e3e3400eca386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c9b74221db8fb1d1629ae4f6d366b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40946e145964fe6854c7485dded50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ca4f07bf1def4129f7fed44edfc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a57d49e127329b7361b1ca8d700f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438c2099ce9691b7caa76661657241a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb8b164858c3c431e0b40071108b95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37e151fd230edadd839b8bb4ceac96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a703bae615559883148f54b418fe8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e34efe9b71c17586408d8889ba55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50db84888391e4a5565bc1b523da3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180baa5d75b60225d401defd70213aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab4605fb695b43e1a79ddf00ab9d46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e07d6f0c74027dd64fa2f876e2b95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae3ab81cd586bc91601bde3dd6e1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334527889178835ee7337ca4d63737b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01718218d71e8497308d94a1452c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09cc6d9cb30153487ce3eb5489217e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a589950a35a5fc460ffb1ba8b540183685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c310540ba978c24085289aff9ab3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ada707924eff9618ece073a5c4c8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b756ab5bbf4fc176a113bff407efe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302741dfeacbf85a37fc0b4914af1751689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386f15feefc5a079e04e16b654fcf65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a4319f9ffebf669c55e4a89f7a48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5d44c4f68e71fae32db59c7f77dc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3d82b29c163cd60d32362f380a174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220b2edcfb8fa4e3e9cb69df0d5472694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd6a7406a197ed38cbc01a5045e159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d1add0e22f417e7b901763cd2638696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7937610487e476e32334fa2c01f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c244a23c4cb3db33d07edf605671fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d90686dc13093f0f2d76fed429e3fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c140518a35b13537daf0a206d34cd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed32ddc793bd63005078c436c26fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51c18525883ee00f4072d24b82972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67256ea7c976396918b2ff60810398703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc74688abe5a83fc2dbcff83e1f7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a2f3bc918a360427eb0917d9917cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b29379ecff08b21b1f211979c894706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13775d6c34a739b8ca56a0aebf99f8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f88ab67abbf820f1517237c37164c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a211e5f06bd0be1987659326edb21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bfc0ae262bddd88514efe9d09d59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b671d322d480058e021bbbacdf52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182bbf314f862a2a1a529c089e7c5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20074a537b74d21a9088f7f41f4f42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5676d9464757a135149f042000631714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d256da2788765bad786f0547b833160715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1068251b8a95a21fcb427acee55a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71755cae0d79aca7f4490d46e18e0b81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f9d174cc20830aa4256dd92d24f50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6621cdf43f9394a02e04f94fe53c44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51779a5ca3d4ba5dfac17985e17d7d31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f90a2c5a650d7868351b673022287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06d9d5588b668c17176aa04397dfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271280caf9b84f7be46c5796886e83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef6617e0f64b091f903c2142e63074724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d728074870c2c7fcc7d9137ac42e51e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65decc5faac3405e679f045a2a91c63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08421c00a165fd1d3af6a15e29298c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8edd1a05fbf116787bacd5039c50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423096ac8a6cde883cdea657e023e8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b17092b0c5eb4a77f85c98401ed8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31155cbb00d090192b0b3312925abed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c373681afd2e4f1ecd7ee253a0eef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf4f9b916ef1de65dc19a1b0c0e94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500f0fa351824674ba0d3e571ab4ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086efccb9bf3789174a0fdee1979de4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e331fd49cdbede7aa803dcb497870736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044d3f6133c901b01f5ffcd56579ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359e9e80a89ff865e4421ff567e7d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9217e461ecb2b1020fc6b68118f426739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275057572973e9f889aa1103de97ecd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45324831010270b520c6d339989d1050741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc772d84f5f750c5a696712febc3836742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30b6b4d43a087014f0bf7c3ce1dea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bbfbfe4d8524d8592bacce8b9995c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeff95e280810a66c3faa07608e52f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192cedb0f81cad385cdbafef7ca9c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46aa76146115c7c6b174705929f689747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9dc415033af0896d70fbff28766b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c269e812c68f7e3d89805b6723cc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f4d056cbb59f5fe474c690aaa057750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f05ab7148a0a7c9a5fe71d6bf2730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e3d976646d470f33761cd79a9ee32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e2397ac20a27f3b371249915797e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65112692621a8d00a11a31212e77c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9316b2ae2cf489c16e2827de7851755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c03e31761fa44bf8f495362c1b59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7092519cf5de7b813ca7a6a91573757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc931cc7ddaec6df86e0ef8abaee3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd300a13fee4323d6806bd3aec9bcc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869dbd496af0edc1d5ec191ad036d87760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76182a76a384bb46cf8c011e0464f250761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadf632d063029b3affa40fde75be1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b4f142f9039e210c57b1df577155763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477410e8942f9c238ef81dda48c91121764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dcf97c8825fd5989e29bec9476fac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93e87ca613daccd5cf19f1ecec56f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac6923ea3f6ba499188ca3a21b57c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc23f3d09c50f454b2e2d1e5af9371768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7a707e425a2b1ec3f6cd5a544db1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e49c1a8e822f346fc0f8af59a2bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a657eba4b4318a33215c71c4a43fd6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6044cc3a34435a3a691ce05762d3ff4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be7b8fb5bff900d28f000e112340ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eaaf3c4fa46f47fa17354fe56967d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d8a377613908af6bc85ffe4abf754775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740291db6d47002f2e08e794de89bfb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596a931066454452281fbd3d633198777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd25f09e16f4f4e31c520cd91c82e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d24651cb130ff070b21440baf2b7f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5039d87232d5768687f370e0f75169780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077e50336c8bf184e2fe9dd6b7b6c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ddd67acf502008a9c595975b8a27782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d77287a0f16247cffc78948faf350783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52b30792b9a9f5a81030c0dd8850d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1bfc49152498b56bc73038e72c9e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511b6b1a7de6e9057c0e5d26fa05de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6aafe36072224fc2506f919deb935787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a89505fca20f6fc7ca2d10fa0333b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac331dc38d1b9cf15ebb7ff6baa6bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2aadad7aa1456d77a62956fa6ede790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8dc6aad02a6477feb011268cdd76b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9551512a6a76aca332d87626605b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add480431f5658b7d18c47ee07b7e2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727e4b32d9959710e5eb34f573da55794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681053572c9482968915f3adf260d224795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18d1379ddab1c16279e26d4984423796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56c26d786a71eb01e022db6668ef56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a06e277d00cbcd78d3e87b5ac726dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d7dcb69fa26b9013bf683dba8582799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5f0bbd6383fc008cdd0a0f99ce96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd1b15584f08652e1bd06ea11ce584801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a70cd158e2a16dc0e74e15bbe5ac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004ff38fb9b877c664073d3014e002c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8ef4070e791a68931126440dd753804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e189ee01b135acec382b0ff0e13f7e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386323469ab07afae02ec21de24680ea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0908e0e7606b42ff19b655a845e54807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae45a7567105c873e1421158124256a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2acd716db86202216349d6af2a05809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb519907919de1691bd9b1edb641d4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f0c6fc753dae6278e322b10d11538811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93934eacff17d53ceeda780e465167812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632d901feba5cfab5531985acbd8f99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7003c1c4033b91a39adeb231654ee8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdfc3742d4e4d2f57bc885e2cb456f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973116afcda809d2dc87efc1003629816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8a43c02f4efec1cb0d011947f04d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98edf22020cb8de67d673c6a046baf2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14889505ec7efd15bf3d0e9eabac410819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619116eea3c67d2a7aec8a61c3c2f7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcfea414a35a1b344d1f08868e8440821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bc73c9866870ff25d50868c1d270822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359930e1d16b861e253ccf35d9b0d86823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2bf654b121ca82325c3551e0bc06824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f151d80b520320dc890608619ce6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225dbc88b493515e5322fce27bbf37c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f334dfc3a0cc0e6b87592e880f74d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd0f634dd16d3c957e6f6f263205c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290920da39b9aa408540cf5816ccc0e9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7948a677f3301010a9318fa24703830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e1e14b2512258beccffad850a869831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebba6b4d29ca914950e6f9a5a5263c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e57c52778fe7a82e57fe3c53f05cd9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a025a75b74a67fe1119b7c6633536834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3951c2e8fcee8ebee0e9526fc5858835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93ae6a17cc7785e344bf187ec34e44836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd81bf916d1aeedba0d41fd6ce3379837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c19078894f53499a8403707ad5af1a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c995fd31b3bccf41e797448c6b76839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc49ec4843acea681965498aca999d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d7ac3feff51f5696849160a0c6b9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd7cf7d555ca93b25b41ee0ec3dfff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e3042ac58594337c9174efea7496843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab819859d614855a12989be589df560844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a27e7c1eb6cf713e0004a0438aec845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69893c3e2e6c0c0ddc29f7c21b22e4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe29f3d7ad194d69bbf51131345870847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4804b0e7fd629e04bf42be3ee4338848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4734019ff598c32b05d2dbbe25a58849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c28fcfa4672894031524680fd8d17850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999426c5dcdfdf6509c6bed1f67481b5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1bd36d3fa641d3ac185b061e8f594852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db581b372ed65041f1f179b89c40d7b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31b2c205a0f56f54943476e73a845854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646fbae2609242fb0ca34ff63ca9d3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93000edb6c3e7d123a1c3ab44a300fc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440138a61796175e08b5749c0f8e792857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109766a9e836ba4f3d480c119440bfa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f62785bc18adb28a969b6448aa974859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd774d7d92ab549fa38572fbc65742860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c524deee780372c84f3451a64508f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4deb60c1fd239e2105b59e74575ac8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca244799ff38e2254a9b9e975bc76d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389e7f3fc6cce3cfc573e01c75d0881864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ed98c540bc3efd8865b353d008ae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448865e920c02309e571b51216f286866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8dceb3677d88dccf96cd57f05ff72867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96615db6ec9a4a3f88f0f517829610868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a151a0c6d964cb6011af07a30513b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93910b7d89dc017934d46e018f9df9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01127ddad4b58964a22ecb1b7d8b1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ede9c2d547690524d875ac2c4fe49872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c50cd76fe86cdd21602fc4b3a5dfa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974248d552064edd32b923e7889425f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ac1bf956f77ec59fb402c88f6e98875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752056a1867317b1d54badcd343157876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa682aa507c74ec73c68ad1d33083ca877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e336ea23b5ed64bd37030dccd96843878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5907a767233bed5030a6ba3237402879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44beca955983f72b1d98fa501aa195880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a31201e63385a0e7b851decfbcfb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b8b0fc5cd71c75fc9038fc1b489e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc31999f712b4d6da2c08b4cd9f782883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973411ec1690b5edaca96743428ea7b7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f21f8df7bd937281e924483cf6089885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9fa97dab6afae0fa068accd46691886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197ed847598bc42b07723cbe36d1ab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc82a20a4399a986b54ede2192201888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978312d8a561f08d50edaec33272ad0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd0849bf97b422336d4e9eee83254890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142c5e05e649aa32d97e6c49694fa0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41e0098512707e4ef75bfc49db8f7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613aa6c188df5368255996a9388028893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b4f813060ad0b2b09b04cee2310e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75201a66eb01f6a5ade2e200c33f301a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfde15c0a34c79c6ffc5fc65f8243f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44640a1da0a38ccfc857b784c300ad3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b665d8c637e578bbb9e1a01e38f6b8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5efb2f254f510f66279d61f5b7710899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebd40a1190dea12fec6133a82f5c2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572e06bdbd147e986331a51872cb87901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b3ac5f9d7360e467ce8010dc732be902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec24b9f92193c8de4e4f460028dea9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aadea092f2d96cb2e062051606ded6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4fd6e3f4da0b6fc88be9fa52fed2e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ba7ca18742acf9971cc3ff082794906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a5db8a0140372e06906cc0fb87964907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d857e818f9f96a1f7ea61e6bb18d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebb0bc23592713df153ede0d80dd4c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa5dc203109387d230a1069a4966f4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb669c82e573de736d6facb6a192114911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539a64be10f17cbed18147efe66549912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd2d39f403957ebf77289f8d5d42a0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44825f128999cc8eb044cded64c56914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac2cab20d558153951c37336a5bf2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c567aaf21ab6d100d7b75110be26c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d2ec378c4b7d5690b88dc3d9c6fe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2d401c8eddb7064a959c4bca53f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599b077f146ab03d262a039331ddd4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c9887443cdb39f43b82f81668240920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601da134eeae8b261b4e02142345601921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd0bd79643b3b655f67e077990eaa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2ebf606686119b1d0c6db602918d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926248e0a90f5b529f90c0ed9cf3650e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2581c938dfcbbaba2ce54188b3fe35c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b5ab648d0cad768c1a5863cf8fcb5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d0dfb5504b2766b5593727dd4e82927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae93daa0b5216dcf7777b443879118928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a942c123fbd0aa5d5aec97fbdb7483929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf8111237d7f8de6fb377e7fada26930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226310721a330436ddff2c79b4180e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc855df4c609c782ab26deb6e017fe7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02222eccc139f66dad651c5e8849e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b86b29a09ebfbf17df92edaa33a2d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d13a184497a903777a49519e093e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93249eff85775706ed62259dc6eeb6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111769604997f32041418f6a170ce883937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95d8bee3cfd850a3d94d2c4e024e3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695b73d4d804ac9c8a891646a42be36939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0007895fa7fc6a28b0cdb0d8b276940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b89e72e25dab5160473c3a496d62e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3af4d437ebfbcc164c38d5c534eb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7262831d89aa2d7f543f0d0c187bc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b0ca2c0e2d2d65853b5f56db492e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a035be30450cf2de92ba333e0871945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61606248e729ffaabd557415cdf235946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3237811bee0043cd1c103d9716afce947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbb8964b92a08b2efacd643fbce33e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319e26fa75f7b517bd91a4e1e47191949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0081d8f9bbf31193ee9b19641d12dc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076bd1992a5e3965e47e1c4ef63d15951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b91f559243fe5095d5229df13ee6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e273898ca1e18b9e7cf7e24bbf473953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e3058493cad60b05651006f1fbe9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e64c35ee89f6506160c498e5d88c28955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c18c9437fac05f65d80af14826897956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b845f77036fbfc3d150ccd2c24da957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572e949d4d25d907d4ab3eb40eb4e6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185591f354464a43631ba87cd1e376959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66abe0d1b79b8ddeead62a3123bf285960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9977e9b2a173e17f828e622d81d1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bddfa554ebc225e88d0915558cc891962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6276bed83f3c35929b1fda2270ca0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d07f936cc876db54f4c86170fba7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19a5bffffbd368454e08fc7c7a4f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ef9a698f849958aebd9e3bf10a01966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839e0724fa57b1c557429849a0dedc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c629b9f15b0ff4c7db042e11449c0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5195701db41785ad5c13b613f816969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e2d120d354d5ee88502eea142abd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642829f7a6f28902fd8a64207ae01d8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892cd2e65e8d29e9cfd60aa4cbf4292972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b0d1c3b6087a0098c1c59e2802eb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425a365a85642bc3808a9f30f7d4dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415dcd13a95e2b102e435fd05ee84c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>