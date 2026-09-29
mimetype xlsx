--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaff0ff56ec490c6bda38452138f631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98438cf254dbe1dc2060d6e30a453072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620ff132b45d09dc204f6a241ab0f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6be9b9379aef26eafec65fea553d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dbfe6af00f9e1ffe1d3f38b33436c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3ff151cb9ff0a7f82f9fd07e58136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dacda6f0c9ef9d3802ce54556392b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d71faea55423334bd9700149bcfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736b92900a9f2614f6b189f92dd6b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f0d29091ce54a5b51a6dcf2aa13510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca56f67d0a10282422a8c2267a693911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb79d2fe306ab6cafb022db551c4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0085e167d49d323233502418ab834613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c941a38e4b713320ca457db42a0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db920da36bc063f2799308f7b9c75f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969d42c3e71897b38470d18916232c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059717b29695ce8a3894f49c491b7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193713354751da8609c0799358495418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a05d1ff81f816e343c296efe679d3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d39c1abe414cf0939efbd053571f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a027aa74f3531d7e802ebea2d925621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cee02544b1d7ff851a0905468419622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10fab498788374ec145670077064f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b71763d0e9f372282f68b03f2489024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749889757d1de8a2d903c62fac0d68925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8ecaa599ab732c13fccd9be06a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01808ba3300ca8e2fc4e4ee25dbc5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ae416f0ff1f939aebf946834234f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb04e1402acf0eae855471d1cecf20b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98c9238c16317b195ea0908d079bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d2be42f5de35dca90e5db8eeb21e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c16f087d3b88d23a6c51cbc4a82932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c908fb3abaa0b7cd831e7e3fa4e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dff242f97b196346a9843cb6b799d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f98b3d19fc1bdd552b5d73d69859035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9b8e80bb776c136c65852b1fa07136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b338f0819bf44282396cc4b30e8a2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc676d11f4088c47cf0ddda77f62b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956819e78cbabc33b69490b435fa836c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff81d0ec6bf42d4e7696943a90be0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc720e8d8b43686a207db068dc55c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc27e75c093c215653404ab1b25d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b7e572e562e7c527eedc26accb7d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf2a3333936c0f0c2464a84a64d80744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0910e12cb7434db4736ece68dcf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49a287592e62e03938cb333d7654646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada913979da0f58f9b9e8eb6b2e934047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a2f57cb6057eb51d72d946dfd87ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27133e78289e594ff5c8b156647d3b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509bc44ecc4ef6d51b70604f21490a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1562440513ee69354750c9368090a9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3c887d2b533973053e261c809ca752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d9c316fb602e005ecd23572336bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e54ee0659c509671e6f253a5613b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abff3c2b3c4bae779d6347f727e87655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de341c4e834017631810d04e92dc32a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d057f3a266d09af70f5333201bc3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d06380a3a0e63e93743c739d9dc8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f7b70fcc515562148f1119bc91b0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0eea5ddffcf21504412c5dec90cbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790a9c5aa747c8c9aa92c2612bc923c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927582af864224ee7e8e5978f6d09efa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776689f477293413d14bf82c3e12fff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86ac5b5438b5f8f530870418955aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d904d78af763c2e97d0797b4c2a94d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dad438759172e1ce43dc2015af8c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684b52ac57a27e20d9a1e18766e3ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e589f6d9788c36246a4c641e049068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2a511193706670a8d01ddccef1c1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba8b3e13a4561c30879db421767d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e6fb3ba7a879d85596636c56704071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a2420cda7a5988a0b5ed03a8b66172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6cfcbd4c4628b59111b56895ab12373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec62aa4c32c09f1e907e400c21120c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe43deb9764a9a251b6ccafeb313e1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196d75921d9c92a13d25acaaa9628e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bdd476c935e188e767bae593bd76877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d71290aca68ec16fcd3b3a1aa6e7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f19f7d7b200a56da2e125e872eef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d936ec6a505fcb79928f77e294307b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ae1221ba501701f77eb32975a061481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeca8305b77ace3859bed9d861d1d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ffec61dfb2251808e2c5f337483883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e472026fec4cab15c755f36bc03c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ca05e27987429fa71b8b4472ffda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d64324ba456ef834cb710e1a649ce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9f41adee6b5ef919eea90664ac8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5c585a0c48837b2634da4468917e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8beadbe1e23dd294bd69d6ad9bc1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5037302543f0e2042dd27089c59490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab933c22631a10aead06b3cc690abf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35286640dc24af99de1850ba6d7ce292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1ff11e8442f7a1d14fea3379b86e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e75be5eda3122a92637ead15e628894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694350488883dcc1cbaabc2f35641bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb070cde595e1c4530a5c1b6b5e6189e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ea5d2e012353f7f4f1e30fca92cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6009ded6dad86477a0fcf8d35daae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605b81aefb601d1e10835060e55efa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e3e464358644d1959fb783495668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041c1ff505ab0b347ba78ee594ab1bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761e969c1ef7a8a20b14bc8ab67109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2371d0ae7d561af405796c02ac36ed6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a63518abb9b575c3a35091cc7d9f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c0976df54ef8a12864b98f0d47fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85430c17d2d09c416b3f972727b06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8d4edece79748c23bb5a16a5d8bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7936c1d262cd0bfa4318ab98c7ce9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5600ce833bcb377d5b503eec1e5629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882173ddf763a06edf91d39c26a0eeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02dd2a14bf835c7ba99f70a981d3d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4570f7a96f58b24781cabf5f571eb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ac6d8f292f8471bd3fa8b78f49b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd7cc1b5477f55cc4489c3693f7a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793632da911e766c4e52ff0b922cc1b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad69994273d1419c830ad319b8d81e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8373f3315af6224d25e9f5a8935ec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197bb0a16a7b864149f6f5cf2da9144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f15a4b9162399f8800807295221e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7667e432987ae0bbbe1b6380b0a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc955e3a668b443a67fe64951e797f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf6d1aaa89293ba4914b467bfe560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2add1889f148e6d5101468a0772c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d42cdbb67dc40d32cfd39ac008892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4048b4e4575c5f816d7fd6d88ab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc44ea02f2ecad4ea4f754b4b27b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cd095b3023c058fd03f9a9dab753c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a19f544718dbafe224b1af6d305b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816e812f794d32d92b57fedc571a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f36f3b9693cc5710e60dc950a1c6db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8943efe966ef2a044b74a0ac55f9524131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55dc1a44530fdb38726132bd1de735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4271aaac7cdc963c3747213c25f95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0c2524420aa0e421bd8bddd942324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9331e18d0aeb49f09d29e1a2958c4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c41bbecc4af1a1604d4e0ef67dfbb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954fff34143c68b0bc91660d3655b8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985934882077349472a961801174d295138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3172ec157c4f4f5b1cbeb9c2c33a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619dc2adc4b365e55e0be0d293902db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170a058257a21662dd4fe25bc1e6bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bcc859bdc576c991ac60b583dccd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dedad0d1451d2626efc5bb46663685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25695a829fb36bb0b946061dd55007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f927ea484a9694648d193b0db512e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f2b92f1eaf88a14ebfd88b1debf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f0db56804433a3d0b3c1b9195660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae84f26620688a848b0c214b43fea5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54edc567b8833db48049c8512bfa192149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca2fc994f34419c16b30fc035a984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c98e1eaa5dde1ce297d67c86fe3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91b026b86e9886b60f5fbd7b99f00a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e4d9ceade1c661b73a337387a6e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68b515862b8a5391ddd37bc21934c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a808d2c4bfa3047522ff6389de6d748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d31782ac7172464dd93b2fac4047156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721abd11793bd9241d4e244093f512157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821472db93f629bd3b54dc0ef96607cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63aa9e301815d157f99e8f36727743159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab29c29f0b924a02fe24cf8ca30a051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d2136c7ff998d714245d3dc4aec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef5589c2090cc39293f164ce253f23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026447366e0f142ded1d48d8b4054dcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875622dcbec37c4552672657ca120a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ced216cdb97763a4d6c5c520cde0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf924fa4237ac2d1f4c16b74a8e43a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff707ffa1b4237c3d29bec1582ff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128b7204f64b7bf477a1040a884a85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288aed0af59a2b368a32707c3b9886d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c67263d62b3c4c322ecbd2fecdb14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0c1e4aeff7d49d335486ff8dbde9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb277cbf32f2e4ed15144ccc47619f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eed501b1134e3b4e5605471df8e9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c817de834675b0634d0a27aae511d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdd7188c000c779f753f646ee0ab24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca907bb76274b101bc272475692a29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f7e718af5eb4573ac2f7bba2592e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbeb4a36eba0ace6af641a3e81316178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428789ca58c61a357d43123ac921f76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfa5a0251c60578e7a5c9d77b2e0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0049bcdd4e76fec72c7420def916a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f82866ea685db6fabe3bab5064f039182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785cd131bb0a109b4e8328bd8074d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f31b86ee448b2b56b7a39f8b3754184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0cdf02bc145618b63b0f3dc16e52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07cff3d57e7c24d5b88c36a6b4380186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b312ce8cb729e43be0a0062f63537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f9bbced0ea3f5206ae476da0296c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0f946335f1a339658a1dfc005375189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f006f852513f9cd01c4521183dd0c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd9f03aa02a7f86c7d99e9e60da52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c871ee1d2ba3fb8cb81e34d5c92de3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966e506794fe841cff4035f432f228193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74da7b0231779a8dac74ec85dd3c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f324e09a5627bc26e23510adca798195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999762a14c95cd52db8c32343ea700c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f0800716702f5dcbae7880e8699ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22283a9e1f8a1766c7b2cab7bfdc5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf1180887d6bc060bf2cb5742a4c6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f058bae4d0120373530b340ff5c3aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd830f1a5773a841e587d45579dc22f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28316e29711c33e55e24bedb09b853202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e85abff7bc8400efa31d78f58249203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a7ab3baad46261f9598b78c71617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070e43fb9d7f4655406fb5a919d436205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b83edf294fad557312b9d15f4a71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b5f979ce09a65c555d9ac31bbcef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a61e1396338f56137e983071ca7ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885278738deb665526638447a64bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0490c43b680cffb25b681710fefb33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2a382dff3e1c819a1bbd2bbad350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22adb7d17f9a0541b6af9a222d7612212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bef0cd5df99862121d51531dbb68b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af3410b547064e5b5d877cd764da9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0a4cfc774740e065147e62424746215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f168bf5ed53184a7e21cbfc334a50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c6cf5d6965f54058c0c55530dbc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714391db465b00ddfb31f7b3572e12a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b64cfb621a2159457680a2c6d4153219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189a2f8aa495d44d7df371103936e97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca35023dedb0cb480614e1afe62d54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1a48578e8f56d9f232fd64331ff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90135d79a4fb557f3ca5bdd69398b616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3702541b12df55b145c1d76076a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb22621e8fb77346f8369a6fe3244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02296f9c16148f672a591c0dcf7408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918703cf8f7ddc7e7b5be941f69d07bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d4f5668b6ed06682a051453e1e93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3a77f0f4cf917a839294cf89c4ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c36174406cb71a467388f2c0be92a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f03745a2609f0b12696f2409d2eb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79888292bc89d53461ebe19cc924b0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7788ffa8ca8394b5a0a37a60793637233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02bc173c6c47a159409ea8e57dddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938409563e219d00baa124390562c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def7d5e3985d679dde8b1e98fcdca58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9e23146cfc33e7372737f271fafd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959a2f2dadf07a1218f535c9873420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118568f708defd577789e434207bddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad1b74a7bea49f14edb43641ef544240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05928ed4407a5b423990b6a73d485241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4aa87f8c40ada94e9fd85bf2bad70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87d61b73eb1ab7dde1c8bfb4eb21d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90edc8a2f05232076fac4f03ba592d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4ac45c4c9c2404d67d22de70ca05d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99306dd213cf3016f9d0c5fa49125c42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6ab883ccc87b4076868fb1945c163247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c816f23bedac97033fa2e1497616f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c8ada25a307730c916b181d2263b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd4bbbfbfc524360646a9f194e7ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298ff7154ef2ac1df0e6e2cef6d927251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03235d9bc5eb16df64b4b63944395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b5fb7f4ff4d9fdcd1ff1d3fc1245253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cde8ab63c753a4cbfcbddd8c505a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490022a743f7582e7a2761587e787137255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d0cedd66e24182bedf9d558b8698256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8efbe2bd66a54501f6105540fbd651257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abfe3fa020a655c4399410d3af2919258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ee49dd4f7cd79a95bfc76d40fb2fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443c1315c67ec34d533a08ff5ddd85d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176e1b297934311e64eb78c40d7f1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d7be9b167aaaa986b839e53b0468262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa39c986e8d95705f385101d0ac967263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8eb804076fbfbba790827e8915a1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b5e98dd958da7bf21bd750b5ebdd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552a25c45085120a293c30aa1b758c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a00e2753b2975b7be8561185d2ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216f8925be63129a826f1666883bf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc311ffbb26455ece46a02949b33b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f15cabcac4b312daaef7638dc9f24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaee2b38eef6e5d9c21000b391cb4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c6f71b68a3c10a764256d06ab90b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4df8fbfb2ff6e4e3132d7d0b05afc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df047e559a935e720dd3ba486f816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a0bd52e386d0731984f78415fb76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94e01336b68230c25f5faf27015e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f7b9e0bb887aea1d36c371f25439277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24137a4ad5919f109afeac918f7d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa54296249309558c03c885c3a68ff8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84eac9060dbacb2d4f800a95528ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c611c2b1996564274aaee2b8741852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97a09dbac53193c4dccd62e206b98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b884acea4a1c46df89990b18e8d1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bdf009c28c203734644fe40e689df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde4ace8a24f17d1d2f5513f0871f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda37420efc452905d441098aa5a84e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279019f248145b99d6939193e0d22ed2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff90b7eefe387cd241b598c3952f2af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49aa8e6ec8d25afeea1a776f6376ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c5387ef541e39f4e5bdc85a6d8ae1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fa85903b08855e36d04b0b070222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d80f9eb9a5d75d44647214be748e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640723609bed48c64afd4643049a76ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafe24c9a2eb3e478b6eab9134911e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332718fb4ac0d8bb659ae8c3d53803a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc394338018c5bc286c2504142d1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942daca0079116a1fabbaabda1c4891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70722c247c2ae7cba8a9c32a82d4762298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2188800a4d81e4f9b5ca908ca9d2ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa182c00316ae6d77613eb0ae5faa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02031a2f63253943b89fb9b99c138a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68242292d1e8847b4f3b59471c62c5d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb089d413ff43e312ef02bac3417c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84de7739e0f82ba2589af131ce19d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f08245d1cd8452517c7ac401b4a1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f699f0d29bc37ced10072fb1d3a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668dfd3e2aa10e7c8ecad4011cf2727307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b6eaa1bb32f0f6136a1ea83d12d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c73c9c0cec3f3ccd1237e54cf4a43f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ad3f21326414543b72bcb8cf3c135310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018058277d2a84bebe3aaef55ae43c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae29d2042af258ebf0bcec5bb7ced3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536346ce3aba7c0adfc122f5f54ea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304accf52908728dd2fbaab740dd8fdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ea7e863408795b7f18e7f7eb7760315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67dad58f3f664719d06207362ee967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ceb1d4bbe70d605b546c19c722b82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d579c951a65ccd24e95ece2f4f7a81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0ccc3588caba91cd9c64e46cbcca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ff8efc08698577a87880e2a881fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a33198cc26afd879acdd18055347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a70b65c08e19d11914914503137f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8b3180f04a2986615a347178d3fd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a269d8db7cb31a1b97d2772f5c113324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411511c8e2391b5c95310a355edebb87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79de85e0ff28e6848054d2b83642bb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5d4ecc38f5ba790c6dc72556f015327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f419b7c8c68338923be53de6d29de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179a3334a2962697469788b326f23d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648e1aa435226861c91a3c586f92c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc873e28bae9233c0dd5367321883c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0b5a9379209c9f20c95ebe3a489d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e39e946f9635636e97cef9039231333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc61710875f1652d4bae64957e9aba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752c1bca7fb2af4ddae6dbc3cecb856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388644553b0134f066f9f50936949f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4efc607a147dacb1c86b77393f0dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4241ab64d067c849c0e18a195d5c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa86bd3e3a930b7b6a0c3dd73fd1781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7018c5c19272b8536c9c450a4ee732340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747794b7ef85e0b337ad551b721b79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f75eaaaa5a92e5c1d73ab5e3761c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723f90f4edd424baec9b1e8dc45385343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3249cef013cb7c4af166f1b9dcf7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b278b165752f1fd1647ca636e543c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf70cbe9bf116380aa13941f362f30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6bfc8c2e7cc74b6658dde8b2df4cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25824f0f8a0cc353c1db11177d3c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1222dde66f2202984444a23994f68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45444fa8d4f74a600678ae98b1765a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ff989ff2a8e5b85dd80443dd2070351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b86c77d4c39a9d905cd19b2a38a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6336f2354b3df2054b2c9a89b7744e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad3aa3b8d0873ad8050d5823022ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a899830cf03af82c5d6a5eebefc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edccb8f7773b04adbeab6df106306e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbead9b82d04507e54f4d3ccd0ada3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377c183c33e38d94f219e63f24902a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73855ee6b3efbe6a78e1efc4271486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936382810fff655514046e82fe4a63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7ea52cba2dd58c81a3a3644243ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e2c1b8f177a92a9b99f39291f24d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b62c2f1f3a73b068a6a862970ccc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83688aa21998a540fafe7a4f6a0d49a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9530b3ecf6e884bab442f6f16db0cff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c94fd07dd0a139b9edda7b48c1f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fad1fc1dd4c3b534b58cfd3b3a867367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489291e0572897a8ced2647a9092ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa13971ec171856a66c02cff0a9645369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630081815c881bc6b38ff745357619f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c73506b543ef260310d5dc2368953371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7a4190d6e1ae710910b2d77f687c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62360c02c29c8679b29ee28998ed5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438048eb64c5211433d17b6c15e22e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2345f0094eb6adb55db738d6bf835e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1365065d823bffbcba4e9818ab97e1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6dbe807709560108cab19ef81d57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846113b7da66bde15b986dd280c796378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e286969fd7fb8d44ceff98d2b52738379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662706eaffede3664e3e279c97c525380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322dd0bebad40e53b24a0629c868f46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc538edd52a0b7d82b0a4fa7ff0c305382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec93a1a2828fe8c104c1a57c021087383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c76b6b0c7372300552b7a65f01f47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ea892951e25d9302206536d7e60c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe02e05a2e845e6ff150b66f27907386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded308c353bcfb9cb3cf8cc65482181387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662a308287d6b49e2365bdccef7eed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667101f600828b4caca7709251839f02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07fc9f655bee3883f2b1de18f895b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063a87399c5557b1867cfa3d87bc20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6a87b32e00ac26413b7ec90744e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5c4485e09de1f428bc7363637504393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea85149b6693f7b1659247464a9128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746f849b70d46ee195428c845e1ace395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d6a5b5139f0cfb4186d9eddb3362396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b84d4612e13cfa10aea1736d1c4fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7be08b07901cbdaefe3f2c248624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219874cb1d841efa1fdf0d5a4f77253c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50bebb5efc1b63b4d4fa37b645b5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b852f5a8b3cef9f710a9d7812e6ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36cfb52870778382a7c15313a2e77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5f7cc3a7158574ade39e6be18cc01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8b76e9ea3421b4ffbc549d4b6c88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69a8b3a884a11eda567aa0e139fb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252d9f442e7bd25c39240b3ecc0c08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06cf476d46212ac1fb7833da078659407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a5ebf88ea0536f7b9230fb97de8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988bdfb0f444595ee1b98780773d07f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9f0db848c140218cb984b877f9f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9848675e024d685398f15a2002313411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6edaaf4104e94c0e36084b1568a8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90036b873106979cfe419f208d006d0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dac58c3d17d57e999bb6899e1910d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e7ab7620f9b13fdbc59f15950288415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9687469e7d75ffb6adfc5a53c8d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13daa0475b932f9a5378ce197b13e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ef885cbc97da0acdda39e3d650f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b65c424108e27534d2a94b58b0d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499d950468092c79ef71f3260f3746420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28ec6ee11fc275c0986c768bf88fe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e237abe94860f20599b24c98b283e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803788ef7e6b6be4488486873e9d09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051e0c05f112da29f7c52b4f03adab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca57883b35ca97469651d09cd85d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b5d7b4e9c115a8c25f78b1ccf250426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871341b65d41a5727e40e97b74018177427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245443436081197dd766eaf98174f272428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f21135538e222bd5b951a8de910c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f8a196fc4e89965d4db821dc928a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc81edc33e7eeef240aec7278c42fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc1b2515326c8f770feae186a28d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6ef1a145bd95d74a8e50a2216708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712c9138410b1127213491cfdea02c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb6202fb953c695a83eb46680c5c08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7633006a478a975871a783295f660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980a0b8f1170a52a04c64a2a5d63c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87a29674b37c9b29565d7779f0078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5838fbc30ed490e04f56dfa2b66a50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f6c546edb127e53885f05f24fd0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37bda27b6d8aa4040f8d7f4b6c15e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed363fbccf9d9db171b603d85beb10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8f8e5ac22e107ef7162820b138140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963bc5f44e5f22f6f061aed884115c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dec11d7d837fc7eece328ccf00ea8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df874dbb667b382fbdd3070cb1177e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d6e1ae68e8d0932cf4c07fc3cc082447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69218787418339133042a55c7162b07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278aafde4a932928cb9a22dc91d50a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8ffb153711bf669dc1e9b707dce0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e68c261f83e70567ce0a573aa597451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0400e07411b104c6abbd9135924e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8b26ceb6fe19261e34721ff3e1ab2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10fadfb567e08f6716052a79c1efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d457633b2d54d8a73bd4ecafd9013455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0f70f507eb35fd3ee369f41db8f63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa32593de61143e937c4377503c955457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47591c2b79bcf3771bd3db78c6d1e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19cf4258c8a48d0256a114412ef7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a2dbb8b59723ef5a0687e9a9fdf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79c90581d5505946f8582140a74bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1e9946ebe96fc03e71ac28c1d2ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c008b6a78e7824e4d8a988869234463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59c2740eb363cbb1b4808a4e6c55ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa214b979db5ffaa1fb9179cd28109465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abfd9adc9ed77a04e20c3cd35b1001466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f58ad9edf3ae8c5162ecca4261d69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e909df7bff18b99bb6e69c7c17d05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc08062d73f444c2a01b4e18ad78bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d478f2d0529c11519eb670b36420c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977160b73ab6298f7489d9e489cf8f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01396e7999143ef763a697da9741efdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f8e41d8960d79aa3ff766208dd61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0c82346f9dfd74b08e3082c5d036474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852552cb2c9d6396497c2fdde1ffe416475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0dbf4bdb83fed3c8bd1e0bbef018f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b86ec1d1115dd25fd49cd6b2477e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827024659130c086bad5d112fc59fe66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352dbbfde230a5db7f3b1db4ef8d5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09042dff5c0e07efa6e4e7c95af99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56605f040b8cdb978eaa7374b86d81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309f9473860fd6adc3562afe2829e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3a99b2eaee480d8375501d6050f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c5f417d41d9b6dfedb0f2309306db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519296c8089aafd7c6dc9fa6748c32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85401b318c37850e7ba4a1c839ef51ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798aa69925ac3b3f35960849c21a6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744912c10c0403da7699e3348f2a46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa4c7575c4bc31747d9e4fbe94c12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12333dae1da927fd53013ad85f0f5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e24b754db77a61d3246af28778f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435ce5fa65e2f63b818b2d5da9d438492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80d0d5580d8de2ca0977c859108718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce46dfca77077c9c037117dd17e90c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a532597d6ef0671b7b4140459e5fee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a5a400fc49ab100c2ea4755e2e75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c701c461a81362f445358bd821a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8c620ececab69d5f0d273b6e4ce3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bc3c6656759fa6839e7903f942d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ae58a9627281d20b24b3854eb833500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394428bed46a7638aca3ab6fa4f718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdec709603049526e9eafb8f301bbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a2320376949cb79cf444f156a5d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4516c56d60a9c53f6d7497d05d7be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff051432b9b2b9e7fbf99bf158a91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b924aa1cbb1f269831749cc63c59da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d992fbdfdda40c1abceb704e8555dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bcb5067998207ad54259373ccfc14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5475b68f60c09d4f6af3b350a067509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a2b38302bb11b22e43af4f4e93e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac6ca358b943fc6df9fe74bf5d889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6aa9b187b0141c2834074e7d91528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec4459acff64197c7cae62ccdb7706513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad73ccf0050d972047bde49a83ff8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084704d9fb200ebacb18e057bc917b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239efb9a7c306db5e9cc76ba6607c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfb640c4d11094de094391492335d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f9f6946cae8385db42bd7b00d54f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a123765416329cf2c77148fb6c9bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa905bcdb3bdf346adf371d124d18d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324e7305050593edeee61b01cbc1a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee87227e64949080d33ea22eb0fd74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d2f15f2b58739e9c7729c5ed58d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449bccd6ace51f932bba2724305f8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ee447e6883ef2e9a9337ffbe2a51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5394b3c1afc70ab1ae20ef1fa606cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759fa4b4bafa134e0a8a803382ac0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6eaa742bcfd8a7ca570351324c365528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd00f1f3b8619ea1991b5ebee40220d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9491a50672c35165376ff507d213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e4310651df3637705c73f48dc528531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2717945a60583b094929114a77e4d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae7f54de685a444000a0250c5ddf90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7ff1fe35bc6521eef7cb029ef800534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935082569118caa1ed2b613f51b77e81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd674f89d316374ab465a3d39c244536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e7789f9ee23e81e8f33b360d496d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70263ea422b853f7ccbd0da704277f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4354419ccf81c386de19944495fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c2034bf01112cb5b4bf337e18d9e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d654ca7ff7be15dcc6868ecd676c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7e34505827825da4cea89d07ad9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca14af57068b1c50b0121cffe9af33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03fc74edda537e00c31bf371adfdce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720c08e0a7183604c5daeaaf3efeacb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdde258b15060939df907ded2e5a6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655027a1c7aa39d4b3d1e81c8ac7ae8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea101b5897122481a12a3d17b43a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f31f482f34787d17877deac739f3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2bd0b9070f4171df3d1eda97a6873550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9b11f76c66234c516bce308cb33c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99213b306e8206dca728a2f9bea81b36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f7febdcc54d51e36a984a6c2c4c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3ae0191c7c76a7f9e79a395a4ecb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda1bd7822c2d5de88dcbbb7ec9e5b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f82c788749ce6bb6c2f7c96b92828556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b5731ccf14503f177ed65027ae9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f496bec08093eba19c166fbee81d6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e41f7dc5266b89d59fdd08cc3238559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a27fa960afc9e457806e4eb609697b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792530fe593cc336dd14813f98f3b231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d25f546f3f242bb603480f64f6144562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa18cbd793b1d88f980a67aa942258e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6598e83b36fa32286130b5309f5c900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94211eb34237020db2fa910522c9bc1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a3112a0ffe654f56cd25c93fce357566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dee44cfd6f40b0276b3410be3a049567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1304cb9680cd5902887305dd2bd462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ceaa6293225727d065fb28d6c447569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a9fc36a90e83b885231265a958174570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c57ef1bdbac34e6f874ab5a05d9f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc80e6231b3fbf2079efb497c783b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee5cb7821a0b301e8f537cd9285ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953fa8714588a53610532dbb230d18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3cdc628b5df0ef60d212f759ad0c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc280ed9cc73043e7fd7fe378a460c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253bc86bb558ea423149dcf794d3f81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a9f00faa2b9633fffdb2c99695b7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79ba409256fdfb131b511ab0fb78e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a3b3f715e40b99213410db042ffa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29dc342c67bfdf16411b14ab53d7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b614b9359e1f2bf68279a7a3647f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed355c4c3b4a7d8fb2569c48b1d051583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb26a8c1ed310f578a8954065c29cf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4b2b9991cfd4c5550dd4830df681585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500462c6196d68e75704ec87fcb5e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed777c226bfa2ffebbdc9f6354ea07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9854781d5ac86001b0ec6a9cb11e54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db16dbe0a025ca892824e4c3ccf590589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c518a6e683155d7e5bc30ab18f841590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a47b2bbbde555781e290c55112a21c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660b33e4a4f3e2d083c52f3ffd4aa7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b235656794eb02234adc8e36ca2f9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bad003916e275f17f117a5fbf1521594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cfaaf4e63f0c1e1c742e41b06f56c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326107f77f5d8171d233966d99b355a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9fb9220ee5fea3a0bcdbcf7897fb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226b30452d4dbfc481e602efcb1901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf932834ca07652b92edb7819fa2ef7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc42dee11ed9286d5ee3b20b4f298be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b46a6f5283a25e9ecdb627ad1dd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec813072a25a80a395d34e0f719958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca126aa34b76ead9fa146ede4bf3ceb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb2ff4646cc6f82a85a0f449610ee0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c26e07bbf42f8642d336e86f95e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562df9e86bc8a712f5f79cbe51156f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87ee2aa982b5a0e0d514dd2cef0ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a9a8fb12ac8c95a258e2360b4435608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351395d2ac5e3ba99e76d4733e6534609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357fdf5a8917ba2b3ff62e1b39a334b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f688f2e0e98faceef4619cd75e008611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f255ced7f13dd883a6447d13cf693612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04dce2837181f4cf4b2257a04be13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199f017b26c0b9283ce64e09901a8dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f893e4d27fd7895b29da785d5ef34c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15cbb3af57e658365251eb6109981616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa1cc1fe461611721186b889d8c3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce44a6cb9f0426a33c6f59aff0d8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeedf4e1aa917e008d60e832887315619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e80f44f98dcdb0c2abf21503c550c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2c31af9d2258a8185960918fd35c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdba93e5cfee81b53ba0ee1c3e43ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37364fd48f952c73196f405eefaae994623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2846f6220e8fca8cf958d31c28dbb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dedb11ce7c6201b672b2f7163c9d4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93f50da9f2ed33f845d49a7d81b64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b816c297e7b2def37a550e09b0ed19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254cfa71ea1479bd014f16dbfed7ad7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12cabe266a5042823641e9e68e08f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b78e03e10d2e1b8fc645b447c8d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064393ee45ec7c1e6da3be8871e065e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a377730d3aa7158916e446cba106c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3226f0e8ea974860771aadff13fd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157f19e6674a5d7ea94f0216d136a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e4f0c28eeada6092e7c8afeb5c7d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7e5a274eda78a7064acd8001bbd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a22fc92505eca5ec334028d4bdb54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aeb195dfe371cdaff83f2c7e5656b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde52d22e215be341e2ade8905e7cc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d832b2387984834819eaf7be64bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da320436f969e75f689c0414bf224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228962f344679f4dde2f1e6899c8af3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38193e887c093db940692950586aa45e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528baad8955ff133b470f1e4e9c3a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e17bd84279cda91b50575f9790ac03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2403396819de5b9f913a874607dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16f8a598fb23a114fb0d0bcd658cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8b4fb41d5703e9b3c3e013f16cd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaf70bb43218fe555cc6d033e638e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d46d44aa7207f9aad1c55a1e5a888650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f38ae1379bfb604a96bd8a10229bb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70f78e6d0a91cd5d72c914e7ae4cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a18f9f6715606a719a8f5e5c2c1d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7ed399effd6d576f80e70cf067787654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b771d7d7f7c3e89af6b1e3a23efc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591409388323ba9eb0d7b9fbfa5fda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c79d451f968e10c5f60fa0a0c37400657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5b7e6388995f238a24fd3f83feec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546135067069ea6f9c4d5c7df054745a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305177b6cd03efbe69e45a6f27143a68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839094dae731a7bcde972e92a15af82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a7fa27b1e2433d306908041eae6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4146f70e37b79653ec5a60b67cb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ffe61837999dbb77f0e343fea3cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321817795e58b84c0e840ad3b2a17334665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c4b880bcca9deb4f92ede644838d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b9415016d399a534c958600809bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d90b37793a92a71b04c389b9db03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e0f8738e383ae70066ef8f3eb8a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee9214b1087434974aa5be2d59d0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433584b53d6b06f8c1da0936e97b2dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00157f0c3fa1e1add3ded5eeaf64d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984415b1565809afe4b0cf751cb3ec0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e713ca62623dbd045674b21700b029674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d6769b176b2c65c73f587dc52d16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124570cb332841e5a832c038d6a9ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ec620ee2f1e47379714b2f63b9b58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a18072289ff9d6a43a8b65d80c86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebebd6cbf17fbdd6f17a0b5662bd58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99c8513e54714dbf7a3c800c47173a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a689de9a27d9ec18198aaddaa520e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569413e7244cbe127e59330299d7cdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af186f28165ef66695cd5c8ff6e16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1c2ad1322536d384bcbdf013b1f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1376b5a7e0e9f97937bcccec9d5fb29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b29e10a7bb7ce34f5117ad4084678686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c795363afc6333b93dec977b03e80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640b178381088fbe082b75560049b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d3175acc1043dafaa3ab7bf9b100689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea26f66c74422a36789261185860a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f83dce35598a82dda332b0033cf46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778064ad71595ca90aa831da351cd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456bfceef5d70c75c203f40cf376daf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc627f395a720b4c8baef480195ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e3cd0071bebf9fdc6a5e3c85f6de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c398db91981c4ea2bc206107a996696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82012077b14fc518cea4525e68f6ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a5e57b531624590a504ab2c50d7a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9699ae113a83262e498c407e20ed4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbbaa34dcb9d4d8813b9988f4e3651700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e21c6fe29c18857d7b32050b970d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56017637c638cd104143e4735318d725702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3b53f219af2ac92ba1008841e963703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444af2c2bebbebc43e66d9cd381cabf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409746f60a2b292fd92e7a3d6d227f18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5adbebbbf17a9485bc70655f83fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d636883ee9aeedd5fbc63b4d426f46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e21db2bb643b3c8487109c8ec2576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70006fbdc9ec763ff3afbd15f4d62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027ba6a7735171df950547f5a4ad9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ff267cfead2ecf0af0fc6a3f7905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce4efc0395d36fbb32ed8e46d5422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39525bfda9014a621e48f7b0d3f7f0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579904a3296f9e500ba65418074593bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac25826fe222b77ed4a4bba61b8696715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99adbc0feab8c026126d73f7f461f24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce29cf1e686cf79aca2bc533e00a78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f36937f1ea40c2b63981457d4fd114718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a05caceac20eadcce625b79eaab9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b4e68a12a54f214db2e5bbceb504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38674fdfb5435d0e4ac02bc4185ab0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0fafd5144279866eb5106b2b9711d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74fc8caeef7790559b83397d01d08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92cf8f266334dad8dd2e58b85ad83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452790028b6a8ec693cf1ab222136cdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbced5bfa6977d0c20e3f4a608188e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a57e0e637bac0043b47f66ac22ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ce8348308198ce0a5f601501f482728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a94176c2fcd76a2f55085a90b1c25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08723fe499a89f4241928584220893e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ec123d30b91676c42ff519f7e3a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00fea6ed7eebb49cb6629ce721dac4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd49b4a674e91a9276f74f75e00c131733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcd81e085be44785baf90bbf746ffb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b1d4de8bfd0be9bb571a0f45839a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406de85584ae6b13e5d3a28026dde9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de20e5b2849df1a28a30271e7ba9e05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93962599f867b29b47b643d9f99a188738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66908c1497bf313a35dc6c5347722588739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2be040b5a19015c940859bae3d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8c82cb0f54fddeeeadfb96d5778c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9656e658f4ecc0588baffeab2dad5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7485e6dafd3f9e93e065c14ebeb65d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a8fabc0992e709379e68bbf76aaff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80f2839c45c668adb6c4fdfd48218a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad421accfbf36ed525d3ae172e42438f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab7846f22ac3d4795196897188d954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac86d88c63eec9c3b09ac15addfbbbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddb79b6f516e505d7c1bf053aa04de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b8751a368dd0672ef8356693c443d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43202c98878c923a28d134732055a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c599f3a595211e36b50fdecf96579752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f85edd687d408c89c23d2a92035a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0077d45566a4af68d602b2fbd437c2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf91a3ca8e328dabce45bfcf38f118755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801bb2bf74055657cf7f25558fe918756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74808a9f290a87289b931221838fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c2c7a8fd8bef32bac2ecfba8ce40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c0fc85a15edb70eb4b816dd5eb94d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf7d174874194dea0fd484a3f1cff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e7996fddaa873ca1de0aa013bc0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e658edc6b36766288a2a9de9205d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7703e2542ee13139008af5454409c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c35257a93b3fd1c02e60663f327e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ac9ba5e612b5840be899e7383a8a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157172fe1a0bcb96269cef9ff206a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0730775c5cd1db03fe71b19191141d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f8c7cbe54951ef0b17974a84fcfd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc739da5c87c715b0af79643a7b6f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068ce582deec47e1a02c7d5f1f1882770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2533baa64ab38e3a195b79e05b6ebed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13bfd96934437ba3ebb9902db2d4d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c906ca0c5a2fd950fd9f051122ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb3adfb396ffc7c8bff91a27e5aca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090047b83e56d885b6ddf5eed0477e3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064cdb7e8b1e2edf458014aff0d65c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56d2e2fbd4e2abe7983d5aaab499d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c9a31d364c5e5bb2e294014ae458778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8f2b8b163be96bdfcd3d13cb5b1e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dc0f0d310ede10ce45b9ba549fcbf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed216016c065c5cf4200c4449aa72e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd20c356c4eebaa3a0e10b2460cd2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423e384ffeb5412db58f9ca4d5f991783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b864451464149f5ea5387d9db0d293784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7b414fe873cec3f22ac8c1dacf19785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4400e2b0ae8d965be9b4b2a1bd2b74786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf44908cf5e0eb05745e8e92dd533787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69256f4d1dd989d5914fd69ca2eaf439788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf89440ed83522dbcd6843df94d7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb16f355470f03e662824cb926099790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875cb2d91973cc25939c9956f05dc57791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb6ac7e206871aebee67a39375bb6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eda4ecdb15d151839d304dcb0769f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e990cc057a690d03b3fcc9d6eb8b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6fcc918eee3936756eee4a7e3229a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe06b06c2ec5d177b86f085d71779f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b757c7532cc19c3c6891362c08f20797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bffe50e4bbd00ce9a6f9497ab65993798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf769edbef3e95d4401aa486236c0e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0607397d53ff9c64646432cb72a4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616f1759eb0a66320c099c25638d16801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635959bcd2b3345fa2bacc3b4fefa02802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd48c14a9270b6f6ace6c0d2eb31e3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d4feb4c19f8dfc0d9d3b0f9026658804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228396c682202e8a1f3be9625d0387805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab7bad6761d7a41ce8c114cf4702b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfdaeb5a909e0b15dfc61852f147b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d46b818b0564c40d5bb72ae0b243808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94bf58b9d3548d967533df2a049a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13c22677eb98ef6e10d4d3d11ee80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea2b4d60f9dfa9329df9e4ef6d710811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051677702ae06311df6a6362bb1896b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d74f3e26651b3dd1c40e2e964753813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abbb9e4a7f45e92a9c565ca2bd9631814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e17a626f4a55b808c6a2d389c86d14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8bc367cd71a615a0532e8e6df758816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91ce4e79c2e0259aa161c47bdfc94817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13cab0f6360212ee3b00876c9bca5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e966db3ae5cd5100f6057ee79d273819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049ea86dd4f85313f2dfb58c173ecc2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0a70805c96b7f4799134a52d1cd3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea86662b0124fc1e7954af201f666822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d9647984354ea37eb0ab0ba39bcb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168aad97e3039f03504442aec53afdd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0d778433e825d7c6848937c22bf3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ca5cd460f94e1285d265bde8c4da826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28e631e4c06bea3c27172cd1e221c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0d1e1b02c98054aae1c1eef768ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f04f76a5f29cdb41ad8a247bfdfa2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb73b7b9f4d950eb6cecb2d6dc23924830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd20480d42765e6bfbfb6a029dbbe2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea80d38f1b314a3c610e1b932f235832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa33bd78a5653790bbf0bedae765f5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbd232c81a1d243be95a615414491834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7691d80b5a9451516d6c2612b9489a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff1927dcc6b8daea75fada402d9727836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8236d3e7bb1f0584cb4e7333e1759c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a201875540ba964aa795723cf00c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc217a47dffc721ad682f3290d75761839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81713e3206aadac4c27a7b3ab2fcf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ac9bda7e716ee94e7d9b0c6f06e6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f8de8d8112ae2370fc20876844581842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106461cb53f5208fc643f9a5f220d236843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3cfe6ff3714565f4cfd2a9b2523c8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1844057e779dc5fea02340da6ee3e3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686868842b0eb5e580ac3c7af280362846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df03a8475bbdc83799e5ebcd80580847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f38842686bd4e8f5a3f6d116046a7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27583e6a4b366d717486df78f5b283849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3c2ab354a2242c3e4e3e0aab9b49c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4712ab83a9c9e325fedd93ec0213fd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d687e88aa882537591a7f730bd7848852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314c6541fe7d41e2d2536c35fac81a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92233836d20736ec9c742701fc4bd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03555e07e36bf98e42b2c4fe4d45c7b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef458f4317096f62bbeb268c90dfa71856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3823954331a0e492cdc819d812da2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af9b9bf0a00e6cc4f0503a47a8d23a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451365f5f28e748ceee31214888484b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c32ade4ac0fb29b552a78415b2bb3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74643cf3437fbe78d5ad3f09fa061f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1631af29f2563bce07ce4737962ce4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e091c1cd79a36d470c06def748af863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525303fa74fe83d38b7833ac172140c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6280a74405bf270bd346d10d0730d0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557134998c2098b7a151ffeec55f2edd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5922660fa26a1d6c560e4e0032f65867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdfba0cb5bdd722bcd335e870aad70868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b962873b2a020ab7c17299eef8a12869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7e9b39afdf62658c55060983fac1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35e3c51002489b01083192ec68049871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee5eb25cd1d65dd7291e831c3fdc1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092f279cb6758f9aa54f32512f3ca5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8adc52cb3c666ac4bdbd0a7d0872e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8d3d2b3dca4952ac60468ef1ea63875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa0e7cbe917ae370ba103da95c0cec876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd52b96dd7f07e092c0f94049bf915877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb82e70cc5e77ae5c2aa27a226eb1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80d32a0fc3356913fb105edd321ab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169054b5b8a47733ab38db71abeba4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890dc815a39efd2336354d8cc526d32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5df02715a7c1d5ddae186cb9dba27c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2052f0e508ec5aa4e4c6b9c432004883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e6d792422c1e3b866db1cf0e8be9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1be75c50f56b1b3de8b6b18321a6f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa291c957558aa7b7bbc9631b1bb9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee5803fb9e63b00ac777ed0fcc117887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fd65b87922ddb67cd5973940c569888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16d441f3ca322608e9c5071218468889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733893778d89041196918a1472393315890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ccf8f81c5261c00943a360e2c13b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78accfa1fda7dbb2ee71e93991a10ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf134e14cf4e3cd2f7735758820ac5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e61ddf09c1a51fe9233fc0799ccbd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870a78a2113e543955f19c3909b764895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914de7805df4e5bf428c80f585ac224896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491203db363b3c1147a5ae6e04ccacbe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a33374ca2165f7aa15a4e3b32b46898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d5ac0962124c4dee2e78e2c1b2148899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89eeae77a706656f4c3d20a502901f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d517ae050b9894a55ff99af5cdb7dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700644606421c7cf95449405ac94dc93902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db715f9ef67c1248ab66ce80e24f2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7f2729a10a959b03ce4775057478904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22da13d38483f00903fec756220717905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389684f7889c3585fb9d3490d483b5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be37111aa80cb203b0e254494622f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491fd96d943f0e674d43faef7f0143908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450feafed7bc78063e67f884cb329774909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd96165933278aa92ce0385f5d0888910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572280dff88f97d903a0fc6d34a5d99911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e380b9c07e6c295f1fb856aa6382912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5299c77a92f490685d558b844851f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60e4221b8c2c4e376825ea8c64ff1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cfaba3939c79f6b5bdbf576da8bfa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8943a1e9a41acb00e3128bf8f7f474916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c0ca89207616287239f9fbcdb1dd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00910ea54bdac2c039a2fd603383022918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc70f78a7ffa9b747432d1a68c5743919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6f5947222a4be881a452769b55d05920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a847210a0882938509f071d6a7e801921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05527c5b72919feb39da4008aac8b6a0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850232bc4f0583aee7027a4008c671e5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e11f5d0f858d69e74983a3ac0a18b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a9f0ffa71488ce4a47d8c21f2d04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c81299a2548da2fc809846e0653dc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a86cccf51e82cba70ce461f38b42f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5277b31e4d9e389336c414b108b31eb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87e0555efad2453a7285d30486c25929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953523d43c0fcdfc475a276a395d6fd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405b2c80120bd961efacac49e08678931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481057376f47368db072641e12e75cf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad722c33234d25ee648508676f46fb9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ebfffc7e2b5c0be83fd1d4d0f761934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44895752ecc3230472ef9e8784f6e01935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377fecc6e12a8b5f193db53b20007e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a95b872514efa1ab56d077b326260937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74a432fca2aeba45ccb3c4976ef952938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665f186118cd76cf1d1c1ae6bab8cc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc4f3dbc1e1989ece92f188e948f4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fda2c33f1fedef07cd1c7332c5d67941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1e932bc60820f03a8a3a674267eb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ae58d2e051960308653b62f0fddf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375f740b591970d3cce4031d440f1c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b489182c2b0e80240bd4916d3c7b6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e431d9df84fa26918ac31cc0f5da946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07497aee286e23be9039bc4b918cbda947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1c6e1290e0ad16c13236eaef9ec8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028d81329ddaf9819462eebf0ba384949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c3893319c510aa1ec0c2117e3952950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497782d6492a95e82106f6933651db5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b0a12e2ced28d9bcbd0ecbae2420952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ad0949d604fbb3e8ee3af519266f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55076bae5dad1563d3b3027137392954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3d270f4be6aa4c2e0202edb43ebad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94951f6f035b734e0dfa27f5f957c4b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1f430b1cab32abc0099664d1060f6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcc7e6f30edebbd32762368e76aa2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9bf3888e4d67ad641d703a8a2e8b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d382f3eb8c490120ffe190d36f0907d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18012d4c30ca5fa04062089f0e7861d7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d8b795789a79005d20412f9e8548962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db650a23f1c479c6a80ea44df34cebe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5dc83af702ea5f8ea636e755319bd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c17a25e74c6bef57be21c44b9c9e6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84d24b5440ce68ee431f68d19dca7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bd254a9091de98e7ebd8ba21e34e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3be9565172c133e1a9aeb13b93ad4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5237e3a5f785762bb8ecc339e529fe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1406517b83e709c285a5110ace64970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce19350516280bf1aa08c090c55f9e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e22496eba26c1a58f05b834b29c05972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721325b1b53592fcc231a469737acbc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b9e63616676bacbff4f5468ac75f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b9d00b72ef32ee59e816402cf0a0975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa73d366b6c95d3188028142e27ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a82b31880213c0f45d4ba643fde52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7698fdf79888b8b3ba42ebeeebe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5adeb5f0e6e631f818bdb2647cbb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ef05724b6eab9d07c747abd79f405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb07de0abc68e507af590bfe782ef86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f24d38a208f1fd8463900cfc7f3a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775227dc3dd93481f27c1592eecb804e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a902e73b278ff29cda9a9ed6f99ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c386aa34c2c745b0909bda2e27db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17310d5c977caacf775c1797697def11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0dc240a062fa473864815854abf1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4148951d8bde9c1902f43505a8b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf309c873bbfe78e91cac1a588c00014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b501b73d202440eb796bf64507a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761d1f4116f5b4c6cd6ed80fbda5e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e930d7d4ab33bd93d88b48105ea2c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524111e4ff61c0070bc8e08c643435918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694a124520a73b1f26a56cc5cec453819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a30d10d88cb388aada5e49b999ec8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e45ba5c52d18c188dd9e342556b40721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82864c90cb919af25b41019563412a2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2dfed62c511a505b87520b38492c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8d54c032c4448fa9347203a5ef3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5547a6b17bddb0eca7502915c58de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c50bb7fcc5d8c1ccbd57579e0b4e0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b20de0469c61f3c7e17f41a44b68327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3343126ab19eaf1231a1f2a78905d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104640e151f1d993b87dc2be418779629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e672a20900a0749cf2086c6c17a26130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda83476e9f68507c896cf416a44b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c1baa2616de1f74433d5ee53f58b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a762fc606d38e2b3377b8df7e88de333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973c2becb198eba5dbb5508c5d796034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723309a5a9a21aee5aa8459aed7498135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f382e0a28b547aae59e88a71cf5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664296a195a29928141b1b02d1e5fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb588db2138e49c0c3e05e8a3e3a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044e313ae038585822edd1a54e3ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dd119d9acc52c35604022ba355e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88a3096a6e6aa49c0bcb736bff8af641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286da8c48411099864a3317951f3b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d2437f48a36ec58e771f2e3b0520643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16522d0249da094d545cf59b7512290644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08318c16f49c97ab1b5b122d2b770145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b03e460e91bfe2eff37e7f4b13cb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492b47826210c4fc46771233f19ccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289bac6eea1682ec119944bab83e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cffa7976d8de9755a4b87f450fb2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2338f67e9f9ec98e6d1fb1d900ed7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dce6af7b2240529b475cd3a97197b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5091fb861858baa90c23c4816f81f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd259f9cd1629af4bf45eb2e6dcb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d829dbea68022ad0840ce2917d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c2763cc2ab8479abd6b4bcd7a81355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b36c115b05ef01988c565719ad5bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc6de22a6c321b263852ff7d9ecf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800beff98d94cb928806cf5f58f48358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a55c2c42728355cfab7c66b5c09cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f3d8752d3bf43f94625c9b07a79560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea037f2c81127e99f0fbf9118d2c1ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1dd7d3190138bb419067b9ec6442562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfe419a71e356ab8541bf3368e106263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485016e87d0abd457ea1c0d2c95bbdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf235479806de3943f0004a12c47f7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b6d97c75d837d5dbe395601becc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3254507854ca421f863458d62cd9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fd6ec9f25ca7e8b1704ee52cb36368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1e3be17f52ebbe35db2d760c44b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2485417bc7d7212f02e25e5c74e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e19510920a0fd0d82d19911961bf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108fd673364c312e3c1fcb8c53e50272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6c786e180a226d614a7c2cb7eb7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b021574c97bbdd99b19b21c0927b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f39aff2df6d69af16e79e13295df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247642c32eb92962df289baa6c9c9e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2aade6c75c3d73c2cc372190b9db177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad39b27f1d0e28aa94b8c06f41ed9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473045fbe7dd91ed68f6ec655828396d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d6cf5ce660af38ed45603b9de69780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f745b8f00b326afd4ab91eb7444ceaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce2c4280e140d9967563bb656349d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0232a5c5079380d402dd9e88014d0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a995a5a6d4520c419fdeeb5abaf1c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921eae85152d1ce6ff57839fb3339685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c6a7d05e5469e867dbf132d6177a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2427a78a29e269b01adb2bf3dc060587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca4de91b7f8ccdc0155b2ec68df5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316c8d34abca9a7fef5eb374b96893989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b04cc1ed2d2c79b6ba883298570b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd325f3085acf67a43e822ac399389191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e24b2132ab18f458fff93b28c5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a2f66283b3d50d75215da74a3a76e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d38843f50b1b46024fa66e28063394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7781be141b71098a65d3e409e87695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e083185e534001080cfc76dc4fd9cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde0d06fbafa98c086066f7c9091c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16eb46e2b2aaa06e4fdb9116073df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679eea47a22f9376ebd4a8e5c1c70e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d656cf3b468f339dec4989148447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deda86deb78a8fb3fe3874eba702c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af4a330aedce53aa99b3241ae344c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b84996dd14d9a14618402ad5e9725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59abf86247dea57272298ca660a391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c32ed58527c8fb160ac285287d93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b8d0b6a53d57695e8e3db54bb7ad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a89bcd414f5ad023bb8f536cce1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc861d173fb5e608fa79c2caeb8d068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dcd098dbcb60b598dcdec9f4e9b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f6896bbc2ea978936e79ee3da589110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99680ddaa727911eb3affae33489ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ae92930845904396ab5bd59460a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241f28c1500623e2f718bd388078c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbfbb3563ae64f90c6180dd47afad5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c4d8a076d9d04e9f6854d786700b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d7c232dc502444158550c6d3f941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403ae9313de463889e499a97a5be23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c1fd09bd67333e5bd696726fa9ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87451675c888af33eba512590b54ce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d50415164b254b403cb7b4712145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bed8c7a1232188ef78754d665b97a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5253d25c855f43abcadb3dfea0a07d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768e97d095f4e647ff2ade6e8145fdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf350fe40c482d0a93d5b02eaa683b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109be1a4cad9f4ab8da820b6a60561d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305131dbb7fdda99f122085d3fe73fa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee91cdbddc47d1a1f1adec7082fc93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a899f25a36874c6a3134bfbbc23f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545406f5348118578ff17bf0db7d6ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd750e4cbf98468340eef719568367c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4bfd90b82e5e5748f57cb73c9f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0316754c5db284b5dc0861b882f570132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f34eab3fb5bcbb0e4fdd5bbbed83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f3307e2a66577ea00f531f7ce296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94e72c8f566d97b5c9aa024fd9c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f653dc86d0583e06feb181d5029e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a5ff848d3249516e290c563f991f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff249fea4008f94ce74b6f8aa36411138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2130bbf00b72d355bec4df43b592ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ab1accff2a4903eefcbdb230a0a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948287cd3505c45395c66bf288fa12e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29fe0364f2ff239e7950994b18e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43eba35c746f7f9051e931656a68d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0482620f940e043d434aa8f6ba30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b43a74a93e843ef8c7cb1f4bc02e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897986ec7643b3d03af2847cc68b8ca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da3c4591cee915f6731aea2f96dfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec5220f1736506c5774bc9df5312a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f60fb3b7a306595b6064b8f73c914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6520c667640dc269018f495b5943c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae56981e98bfd21c0f53b2f10d491d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9f37133383b03f66c7cfd197b978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77692e22884a041993948d40a0d6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f944cfe3658c5e1715997a8d48ac037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a32d3f6f66bdabfd1fecae6b7a7d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08220cba28664814d41554817c1171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd89658b153d44281dea6691cafda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8f53bda7f9b7f34fc06036f13976158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cea46b1ad056b5b2d98e4d0e0dd81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399392c553e657f06b6a13b89f01e25f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3bf15665b60378cf79bd22f81a5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3a06f348f7ecb7f04c44f807c05ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233024eb736a4b7276dc78dfcc4245e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b84b5202c326bf4426654a0c6d22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34d00a77590b9842089cdc8f99ca6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147062245086f31cd6ab135164fb3d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d14989ab9e351df8f5ae5ffe32dffc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b0cfc06490dc93a43264ed61e53a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e340582f82782f407bfd632ef60a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed21cb293221fb0e9ce1c2a33c0ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b55d42d0c88c7146b4609aa59f24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3efbc2e41205f41033a8ee90285717172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ce6eb8b8a450816c95df5af8e9c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cfe5ef15bd1c04699340387112ab7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60783f79ca416f49fa34283832bb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941662d3cb72a7679ffcf95e7806a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e13d404b1e8a5f45c955194123e27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ddb6946ad3df26d00374b8a0aa77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffe08d5fb9fe91e7daf497824910a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abad3103dc03496c4b8526e37d9723180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695eba1f30c0f13b3257e3ed429b63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eda5730816521937fee74b9b9ff16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81f3215bd0b142d91d7f462a1dc0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cde5e34a2210464a3ae40d01b233d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1efb4039b778c57e7875644b9eea1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d078c6718845755b9b4cc6ed46a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2169d2f239ae33a19d23fbea23532b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343c218a3ca5f179f58ca4262e9ab5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87087fefe2dbd7f8ea4ad140b36f21c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa49ce49a60768f147e971d155843d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e13b8280f9a8cb0a4177e1485db7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d27aededed9f439cc6893118670af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705f3f1ad1b92939bb83f19f3c2297193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f982a448bc15ea6379b2dad30aa580e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3a738927a960d9aaa22206fcea1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b333c51f6cc69a29eddfd920d93ef9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830759c33c6f52cfb88952cfa8e577e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7381d6447c81ff49344d0fd73d4a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c06e6100f65e0d01e3354fc250c4ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410fa4b2a1f57952925a33e1908dafe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc7e08cad1374b7bf783cf1773bb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa328d24bcc31aa910e82e1e6678f483202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62020b458f8983f9f4d10f8feb6bf1cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc164f2c18db99ca0bb0f6c5be0062204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14c281bca272d2ef18b47b71ec2c20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59defedc88ed154bf3afda17b7ec83f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b931eb71a17d384159a694f680015a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9257705db11fb6e7bb36a76a88d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e987ed095f0237b0b37592485becbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69684b627ab62a2f906f8201a2f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b88088a8b58a420f865803970121211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa14d7e2f85e3d26b5586a0f36ede8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c4fc704d5bd7223e9d50a7c0bde2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c85f7e03b0584c8009974f4343740214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59205f25cbc96a40a21ccfd4e2f3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdade3f28d1cfb7b5d16bd914d2f0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f93019966b9e614eaaa38f712ad00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da35d10fff81d48daeb35d59d8fbed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328602f1c0a7176173dada6fd446344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82462c84231c1b64db15d24b2c5c21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f7860ab4ab55a57173eca0d9f25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8eef06d7c2388e9b6d5e2cf1df378222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fabe5eaa65263567167c66b23b697223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4df00f3bd5dc208cc8d201f45ad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415680c45e9fee9b43d87e852d47d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86ad00a945e5bb254ffc974e0dbb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8468c1e71dbcc30670937fe7c68629227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fd3a15f54c6b291628bca414a0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da01715031a180fdc7c33e35145e5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018fdb277ec4b62db8f443f00695f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f3fac325cb921516c0210fff374c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9514c758cf46dd3ff99a3db6891e7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f68b4350b0c0739ea8ad27ad02081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4087b5e769eec05dd76c349f90211e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a369fb4b6d157d0eea3f3420504d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458d50932e76930f52bfbc4afefded236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a541803cc3cd5068c2a27ae53e10b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0560795a233d4a765061a963fa883238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65793e741520781f8cb3501c0c93555239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b5faa21da7e7ef4288aa2dc2c9c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070093465b5fb1fb172427648fbc6729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1460b48fe3fca392f54703b743c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75514f30aa6af625d2858d6d10606c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb11eed185e3c786ec29de2b149ba9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e743f76fc7e73b5019a86bdb9f56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7ca314f28aa550b154a76171abcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a82788b8a0fccd66e531468b27b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69f98938b7dfb1e90b6a66888e662248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72275b276a3ba9bd853e8b894506f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d25899ba75bbf15c1404be35e2198250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2bdb2cf6a7ddc38183d1124eda6b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761cb56abd1140badbc0d732812796252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c89f20741e2daf1b8bf2cfb1baeac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bcbaba5d6d98a243ad3df97fdb815254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd1948710aa2960f4ab3567ead9000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97d0a0d0b6817b75714c97e828d60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f1f8afc5bf96e4773566be48e5de2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605688b8baf70e89a0aa4e990b07fae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857fa253ddce56a0cad380df9a1960c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b1dcf9b740b96ca43089732d649d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1605a43817d68efa0b98336b36e32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f55ef5cb85d2f86a19262cc321c365262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678961a90093f050a51ba92d93f5c95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8579c8e1bee3004a482b0c9e73b3e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410390e17aea0affb8e4bebc54d5d14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6a029b0309567a3e8217bb68ac27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b21b18e87b6c74af9d01b8e102a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ed19b39f01d9bde45d9d0bb6cd8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117dfc3d7f9568374a1c942af9cea4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef42b4865a5c4fc5195a955006c9fd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baac59f70db0c14ef11540affef8aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93d33101b9accf5c7adfeae77692b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ab432e03dc4e650135ab7f5becc53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e29a15d45a64f2a8d6f185caac0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12e5f4db357db3b0daba7e7da0d5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822513190b66bc398e9c705c1bcf5b27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb2601460decc10d24131caff4e3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49043891a68f0ce660d7fe3407e09df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792979b5620788edeb5737eb2645dcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512264cdb8ffe28db4dff2ee1f9445c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c81be64bf6c2dd8d7f52b333379d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811f445b6fa21e0c339fb222d83778282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8d1f90de9c2779ea85aa26c6cb01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85452a3ae46273c4e5e625aec35f9b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f15d142d81f75bb1efbc0cd5c7af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101150a16d3c143f2f36fb081e9312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80202975bd296987b80b191c4de180b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc50553e7aa525710236d102f78ee8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9957394ec8caaef60f29c1a1f8b7f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1266fb75d932539bdc9c2959ecf8a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe3b1414b0b3310e2a5d8cde82889291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f53e924d246a6e80e8882b130595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f560dd278b2fe40726647403744b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e7470c825e32a457487cdf94a3b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca9cd5ca0b6a24d60efd00e3017f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32195fe7f2293915f106030773ce75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfaa16bc3167cde5701a23b8e03dfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9973accc2240cc5945b510ed55caff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008c572e59a0ef1ea85c44e719a586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef8d84455ebc58ffcba0f8c193e24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a688d500b315453c3671b03795ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4611a963a705567620153d5119df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441a86c552a5ea2c1056b498bd0bad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0dc5247a58e5157659c9d8b268546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2622af773aa009a61eccca83ea98b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8baae9581587f33f55a473bd3288306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb437c4edf78aaacbb46df5a5c6e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c950f21ad151ae202258a531be00cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3060bcfbb1611d92107e505898c6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d1f36f82cc24fd94c546659bc92a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5fe75dc918cc94a1d76b4368721f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bff2dfd1b1faf04ced3bac54eeca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df6605292414b4f75e549242ca956313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af59a28ccf466dc388f400f91589a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da3f4fb21f4603185fe60c6a5e6ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a534574e46645a11b7db0f0458440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30343cad6ef5be233627f58346c2e9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4606a0e6b97881ad0041e000fc03d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d5b520b0fdd71737aaaaf07b5736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab4a1765e66c3ee9d4f267a99564b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde8826e9d3c4d3848eb1e0db22da9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827230e7caad4e87db9a15bc8bd8ddc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cbefa07a73c5bbeef14804abe84dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b6cc1c2c4319d2c63b34fcf6e6e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42344203ab9478c537b0ecc84079d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb849412c86c7a1049eb867468ea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20211e61acd1e69ddc3476fb2daac47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45320a899ad7697182a0615673b6798328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a5e934b533567184d29592049e472329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c30ac6f8a116b390818617d98cb9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62dbd3dc2bb5b12a85c453e6be9435331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b893f2f8a94fe3f2d517112aeb12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf18faa1751ccf5ea7c0509fe458e0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f3afb7b3e0a1a9530d1aca6db08ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7721a351a0d9736cc72a5a1c9f82741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ecb796d43c515433f68fc69a0cf11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc24ac58569fad2088e5fabea2437337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cae04c2d5867a776d97061c67a6af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286057bb35aebfdee6ff532d2fac8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe167466696b48239720d6b0481f9fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d573dbb81e2c8962223b20efb8eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3dd0e39711c22c78ccbd6bdb9e19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea040d2979e9112dfe123a5fe667102343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c58895b7a76d6fc9a0352baf84f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e84e65400400ceb88a6496ac0427b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d705b05db8e511fba22a91390b58ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e307337bbf5e723c891cd9af2c89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115f02b1655802b20b7b7758f6b8d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7b2a559b617f32ef5e23a6f44ae1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3071ee6b30e81346018017b2bab6d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeab219ea4108968c17781f5f745f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fbff30b601f6a637868f71e357a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21ed5ebb82a67464c9072ac686944353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f85b9fa69adb9b3692fffa259ede1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4393208e41f40e82711fc899efe9f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20459582ba6dd567586ddb9eda198356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372de2929ee0d7ae260851670e84e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879df5800c63a148f6441e7946757b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a5b29b047f513f68d17b1ff64546359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203254609be87d52552514d7b3673b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a452da4bdd2826d921b20e515970361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734578b85ec58500ce6c3c065bfdb4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2ce519923f38be89dc72a22cdbcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9fd18f85258fc06bc1ea226c6e715364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418733b8c73d7e8030ca6f584728a82a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580110e2cbf60722be6006baf9668f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd8c45fb93fb026108ec39896061cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd50f499b15f80a5703117206fd89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401165078b61bdbba3ef0f1356bf74d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336469fda9af8feb3467bf969d4745370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac2e4044a75de78b194fd638e9169371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56580a4afe1c522fed8ac880ef9b4825372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea2e0d36d083ae7fb169c5a731fb5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0eeeca8ab5eec5b98963cc79b18cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0637ae73924bae95df4a43a0c8e83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f38c11549aa669d628d608abf738c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ee4ead4906cd1cfde10609e6f40e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121859472d6cf7df5b5800b90c5e3caa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e694cc9635814dbe66c9bc6348c31d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e47374f3cb86d4dcabbc0b59530db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af0706506c9f1d5019d2d4aef9af09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374be9e4b02b8348335ae05c94a4fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101437368bc675e8a8b362319c5e36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d3e606ace21e6627c7232c800aa6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329032a069c0b97253f3bce54640030c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db459bc1e324da9c5b4ed15265f4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037662a76348d05672902c0e358adb48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d585c193cc931a3041d125c732f16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe8f6e9fb988715cec1f283b898cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f129e35e27ce6df1ed0d0cb712da02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0312cd7dcb97f8f25d4fa8084e9c988391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884cdf4ec177cfa48c496955a12952392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a56d3e8b7bb179abec8b0b29f4cdad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56545a59e91cbb26dfec847a9359a1a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e65a9e9911cc2f6f9bda69c1e77e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c75263cd4aff1b30163ef9472b27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb9eb495fe3f5d5dee9bf52aaa6c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad57eebf13a149f594542bfb42753a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fa094041cce44ca6b3a1643045f0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020075d2ec981322078389c37456fef1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57934071605db2c73e24dff41463cb78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59db78d9744dbf6630106ebd91b0a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066810a77645a8a1f3153c7ee28508c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61867c6d807b5cb564233ce6aaf016c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9754ed7791d2f49792f0c32109ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499173674d767c05134068d4ec4d8a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335983985d392dbee86aeb2292be9b4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea59ca6a250a3a041bfa4fa9753341408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683449cc6d7c4d7822b30038ea71ee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec950327ab0c77008b8c0d359a74a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae406a55ec2cfe455e1334b9dda78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf49deb4d1cf4b97feccbfcab3992b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0149ec5b982313826cc0640b8e7d11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237d8380b880d5135664d4a16f4d441414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4633c28548ed48846f32ad0ed00aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fa36155b0007e27aa1c27297e9ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d3fca22528030fbf2c9da9a7cace417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf215f6dfcb2c934f6c1e47f1295df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83732d7feb145275a07584af194e1d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857ec4bfe458c9aa70a69c9e17ccfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663ee40ed81e625254678a5bf039cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e59f060cad88712573cf2559f3c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72eaa9cc0a64fcb96109600a52aef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd76e5806a1c4ef09422b1d34f76d06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2523d39cd5963f6345e6a486841a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983f0c82180b00a10b81efcd4b775d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8cf68f48b1f74741f7529cccb6ac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b4b6bbcc68f4bfd3ad100be38164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f295e1dc47184e2bb6bed29b388f368429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa3dfed6ca549f1f8e0d7c6554cc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf89e77cc327325e5eb2f9ea26e07fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e29536df32dacf1d5c00cf510160432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8dc265b366ed8d3a967f20db08955433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f24616992fb6929721bf230a1dbb80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249ff0bc3b2ab0e2038a48a81f48e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc488e365daf0482e8e2c8620f963a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e8ab769480e6c53f8c1ad407ba29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4f8062e3deb53451305a7a53b4bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0b82f51749bf3beed5db042fd6fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b17f5c6c10b32b8161fe2fa2383a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9696de9f5566ac68e278636d73b2c02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc521bea575564b0a0ea3fb95dc48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0377a853e1de55c6a7d46fa66d52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc96ce7dc14f8347e0d23be2b7393a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1ecea23b9f52bdbe08b6c6474493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069df7ea94e405228de496a0f4c5eea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a78eedfebec75f9784bab66fbc6e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75cce234dc64229c0ab1f78088fdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa7f6bf2d456e1c407ba5673445b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422666460fbd95fd17d77660413dea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b8fe310c5870533790efa22d80f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08218e24a27cdc85719cc574b179b29e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336693217856cbb2d637de75c0af10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4d416b7c1e14c4c685542ac65c22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b47f62534a75c551c96d875776bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5bf9c0b4270b43f66deca48383225456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aae77eebf2d6605b75a1483ee7e41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a673b9ef04ca2c02e38e1f582c94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4841f679a69485dc51d91a6b18bd95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2d9143d9b13f1e6a27b33d552d5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d25ff1aef39642b021e15cd8f8e17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d69e3d6f0c4717a9ac949df0b8fc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84887fb2dd24246fd1cd953d8c7049463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa2dd9cef5aee78323e426de86eff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02d75daee6168b2a547a224e6bdce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7912defabf099900a5a32d5376442466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8903f304a38845683bb2723dbd123e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9845c4531b9284569709bfae995c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa2deab4f226176114d3bd12f20b10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9932343f97191b7b51ce833048ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e52c412ffdac22dc162d53029ae709471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432dc15b09ace58227dbd5c176c2db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9b1ebe009e484f6657b582530350f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722b768173aca274dea87ccc43af4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2fdaa3edbc4c913fc079d34640a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd43a7559efba066b228caa27aa0b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560463c940a899fee52d6255d71dfe86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79402b74ab0dcfec8eda1023537955fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa802b2b8e7d66684f844449119100479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27bd9230b334e79852055eb177e3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f79b7bf05575fce978331f3a8162481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec59c04b10f6abf01dc0123455bfda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d58a4862ab466754f1fc05ceb354483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324a9dfcebe851835c248fe42c59f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d58299495e391f1722c6315b91e3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352792490286fb14a2f9ba1b867b252486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257fb6db056e4b4b47f9a287686edaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f15314c6ce84cf9edb6017b7cb108488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e6773c7f377d2b34993cbc2c74c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947389c6983bc6748b69fff22e41e1cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e157c5a2f0e9fe38ba20c90ae6b769491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a4ff9fb975035513faa8962342d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040ec2df7a92e4816f41d9d60f9e6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881e3c346a5a9bf77ca4a1059c17b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d37f879ac7623de7660af3c63b2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc6ed5d31f254ff8faf4f55196106496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153577e489577f82b5eb5a25a069dd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0c9ef45f2bd61997611b6c5cfa58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93662ec5a4f2bafe852eb7060ef36ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9cdcc85097cc584c8a3046f278267500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ebfaf98fce0bed5b138daa4a1b99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e3e31e8748b9ab1e813d6ea23e1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f2853e046384a4770688486d65c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbf6e61a3de6e41e8790b1212a63e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41a5e1a7e3c98be69906b4ce9d6a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d13c11790c12538c6e0d7af146173506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39b6b86086aa2d29d7749043637a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c0b8aea85b8863dacf845c6d57de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683180baac994b793723ec73e06db1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69b017c43c8faa2c55816de1b6ff7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad52dc37a8daab4cdff487aa67f5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9668f654f05d9c1f697c2c7672ecc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227e3df61c7a5ed7c11dab05ac5822513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43973e0c9a63aa18e190db3557da721514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039d2107ae0f5c2b8437f7d8fcf734515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58fce47975584dab56614255cfc3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c560041a577d9c869127af90a5740517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103cf3b0228ff959ad1b01d870f9259518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c87c2b6ab5cd4fc80309a25f8f35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe8f055db55e518719d4954652e0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df68b94d447dc22f6bc1a1f195b1452521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541946b05d051177e7d2e303ff343c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af12803f921a0bc3618e43eaab14f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f34c85a291f896ce197e78e6ab436524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386ec24fe2fbc5a58ddcfe02cb6ce0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c86e120f245afcf34d42fc2e7b0f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726921cb8f9a324e361343e9b831577527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846684145ba562bad342e96fd3ca146528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda21e8ef5f78402b3fdafae9afa023529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb52b4e9720acea6b0956fc283b16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd64689b9f6404abedb1f4dd89889b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec2310f83a2543e98d61c7595a7e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf467c81f797ab0eddd25af8301ced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722070251be5b7c4337e58b9b20e4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02797b0ae3239eacb990d95862e229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a843a6292260c22e15cea725f8c37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e344942fc7a433eb4dfe4aac85c55e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4e82a8ebcbe55981aeaa6e989ad0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26dd5e2c89f8dd40441c5567a66c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8369efe11bb6ac48b8d7d61f474c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d79ee0967bfb8a95340e0f98a447541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeac5410449cea5ec16a752f529b09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1337450890fca53da15f5bb2caaf168543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bed4ec3a810f11e22bbed7e680e3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935639754a833f943432e96e2f7ce5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea328b9307279949a7994ab3b7ce196546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7600684074150c354412f8d98a47f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651f090057a9957a6be8ed9dce9b7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dacaac61d4e3226f43524e21125b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3e0e10d73e8fa3d289a7db3719f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb9fc57b2007c6a4535def573877c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ddf0fc00af4bd2be4bee17cfed80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4edc863125975b8ee299c7014926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b69b8c9d22e790d1324ec7640f31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611633e298640609da403c1903d193f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e680d006844c67d5e2c67e9bb79c5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b0f0ecbb86f09dea863104cbd90d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036df20b3e9f9b567f1dde162d7946558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543cd6b5d200eae9b27baa0a9224334559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5944c1a188d243ce18eab3f6cb6ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfb9c1de96f7ec224108644d9896c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ded7b731a794df8c5e0269a1d7c23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6017c040f9ed521f17bf791c6524541563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ed5d067076c0e57c22fc91c98cfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e145e70e94864bb3fd36f91d64355ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844520fbb33d25f2751f6e1ad93aa58c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202f483df9036c77270f972f9864311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9cf22050e5d0cf08584f9479ae493568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b6200d1eab6b6113a0c5da65ffb2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1521202ec13c6a729323a7f0373f83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a07c508c2d6b1969c35fb8e487c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1d651a5e1529c0c6c299d29c2d11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d3089c6c234a99c65e7a3d6a5091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dcdf98f2fa44a1b170e205d3cc071574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46db2a5aef9fbf85e4fe8969fcb27c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c7a3b6340667fabcf631ecd5b6da1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75649e4e18479aa7fe3b6c1208b398c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0c13d0b4136e6a7ca3e999e53a54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c62d0d75b840ff626126adad6cb09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c83885fe1f0cc794ec5332735ee26c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e112c0643b27629371da0d35fab55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4867b4a020d70df4d8449299bcf565582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6de3348eeae81ff4e831c44200f34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd87c62d9d1e55bc24498ce939b34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e292031e8b1be4e26c959622ea80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da2e85f699be5bf6830a705de7bb21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03829e463835904f42b8a753f329a0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68beebf5f3f5c0eb714f7ca90c07e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf006367d96c763aa0598188d0150b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4bdf2852fb40a3e3122d537307f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec96467fd492a36f62ac212a5aca3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f81a14d5fcb037e4c6543d5b28fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119eeef756a23ca82a506fe552295f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c637c336407b171afb3c1d9b53bfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687433efd1ac67c9616ccc0e4eb9089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d989d5101199d483e754bc64c04a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e454f78b26ccd1f107d40874af9410597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac7a15ece4e3b862b84a197c2055f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb7b3aace8d4873d0406e200f8d6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768b50907b36db718707642ddb1937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3daf199a37b9f1b336eaf86ad860c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5732fee8fad242aaa0bc178a0500602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b124a21c58716c534adfa30f2775ce2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce783ef2c3fa775e064414ec6a9d38e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff60f1ddd842a3225cfd078c5c8df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d294816bfdfad0fa8e0eee7201d33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3d0c601574a80c2129ff9584ad26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf58cc673d31489c4ab5e8f1f6cd75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1dfe6506c9b248c8ba118616d9f2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a48f0156b89798a4b55a1d1e6be0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44247c0b696c918a72aa0d4503f5ab3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29ff53130936c97ed2b5a4ec337a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f4408caebdcc44abba29d63708a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfb04dce2280981651a94c597bd02b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dceea9335f3b27776d218f0c963551615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a076be0ab8093db1e16ebcdf2e27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccefb2d9aed4d4bc3409d91fbedc91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1270ce14259a026de91d1ae93b51a6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121eb1ec6b26f6d3a7f9e032d2c7bee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc92d677e8e1851ad917a884fc4a5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307e77dde49a23b12f81d66ac94f02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c8c944ba90a7603647245dc44625622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ef85af29d0d4282db0c7a2c0e59a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7057233a2a6d56bb2d2f3a68ccf7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed84f2cebac8b396e6b8690f34a650625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3eccab5077a32f86b7420df25ab69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ffdb1948edb7a5d1cd1aa1e69a24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b7f52a6f9e5d5d6eb854c5c80a2fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476248026cbb6cf4be4c064e91a3d583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5b88828cd21230ca9925eddc934a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e192e86fddacaf059f875f2ff07b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06efbb1449e038bacc6706080bd4cbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6b573fcfe7cb1285232f12dda72c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c37458c61a3a69e6d3aa05677d3c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf46be72bfeb45d23bcc874249958635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b51507b3896621fba657802c37a2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eec3d3179df6023de0edf7ebf992b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d2664cde5053842bcc2d23adc7be7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ac630b3e3de5944f1b0a3d0bcd01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070129fa41d3149ce155e3bace690e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd3954e93173358e736bb9f8e68fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c6f6e5fcb5c4c7010746d9fea62cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd75b7be045d1fd25239ddbb42bc4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deecad4c0224ccb7be4b3f79b16ed01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24e99e7ad70024cbed6ed676835a0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2a3318a5f7a77b79566523f87167b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066f22ef81df58bb7d7b6fefbff3f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359dd05c2df986e96743c76e11bcb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8cc7b79fefedc3c0475f471dfa5a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011182cb5bfd86c1cfaaafc1134b0b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df6d008416d950e47c95ca17c11aea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51535b25f96c5770f8bd2a6737fb16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e1d36286b05e417fb258b1c6ad81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1787c448e31cb87cd681cb62953fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36754da86c99497a8791a9feadb2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f3e5fc51758622e1d16837a5f205656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ddbcb3757d515136773da7b841de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f484476efe0a7db5b05d4e00d1f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74611f4c7395043d4a5b622059602e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd247ac0f6392ff40de094befdefa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1563048e79ac2ef9e44cd7da943276661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31eb46e1d7c17fe49869d17cde3343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000a40e38f05cc0839fd7e917c20fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502109e0fac0b6a665d639e4604dd889664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ab0e55e28d5a16dc6088a65e3e0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b85f7740a5e4368aac7634e8b98c1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99349930643372b1099310dc9545c1b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a070c7e21446f22800f7faae6cf9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59f0142b2ae8ae3b3f3e51489d76f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6977abd889c1c0f8a1a0d340b91c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256bb351d36c8edd157c355a1e25922671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7559146b7c5aa78670ebd4d83b8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4495eb43d9c4f9d9eaf3411adea2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef9aa628441220d974ab9e214a59e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3325b80435f5428765b4d0130cfd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6c1a8128ff8ee2c7b118238e46bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc223b73e3b6ceb8c6ffcfd318cac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348f733a1096fd91ffa9479c473499678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223837da063e7634a66be188b3f61e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152375b942d7f8db525b446bd3e474ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed55f2aa8f5676d09f219eda1bb4fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8bc15056d5104de07e66e103b273682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9569cc446b6aede6bbdcd86309b747683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07515c35dc0835db4980900beb38e1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd413606b0b7dee726dfe1767e1326685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb8aa899007bf78a144f852eed0de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278061db3afc02eb4c5a7fabb0fd8f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e6e8eb553fedeebafed22d69486ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f582b766fc1b8b416768c66749ba2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c3c894d85adbafcc51093af29c6e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27e179bf7432cd7f333a20749fb91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037362b4b22aedc1bfe27832956080d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420232ed1c9d5b8957ec429e90859478693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d99bb5c2280defa5de1a34a5f441694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279dd115d939b5403a493e4d5d3eef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b82623450a09dd22c74bd4c2b5740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe0ea248ddb2d7b22396db1f5058d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb88a1d95e7b4e7723df5ab675d06b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d2c4b4a99f925fa6ef7fc8cb7990699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd419e46917f73812f13751e0441b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93288ef35b1a08b62a6b17bc0a7cedb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b12954bffcf2b82b8126458632519702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90232efea1be360955791dc61a36a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485002da6fbffbe485edcc8374069fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32780e7b1a75807f334433248d9e6326705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f4687cb9892f722ba82ea8c62ca87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf28ceb83207dd58b7376b7d4aa2a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26178bba908c445c2c648db633f3ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357b94921dd8d4e09a685c0821f48a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044724154cc29b888731c4807833034710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1799a40a8f97b18fd23817334b3ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10c828d75564e835250bd9afbace24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4107b121e5ffd3ba65ea7e61ebfa8e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4e45da5feee4efd87d3d612a7114714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49fc134b89d6673ab4d2961dc16966715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b55ffa154700a49340a549fa2278f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214778296c0a515bf34ad35430ce53bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287a34873c17d32ea64c83a07eadb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d010dd21e81227e36d0f85a08e76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1447fcecf4c4ad6a7c584d8d4b34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db525ccbb12dbf9419ab261f1fe75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ed2061bfcd71aec8eac65fab10ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c33d795b11e08ccb03e887fb98a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33762b59c7ab52af480942d672a2d412724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ff51f1ff7a4148c7713d45d1c2a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7ce707371ee5892f66f152f386e78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88740a6be9ed35c6701d31ff722f5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ef81dfdfa5abf30622acb4f0006f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d97594849a22bacb5289cad122f8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376ec436180c04036eed31afd3e241d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fea06434295c88ee6d9b416a0c90e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715825485127ce3a3b68d2480f50a565732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e4427aaaba414ce5536c230091c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443924929eb8f8ab153e6755bd024c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf603bef4b50bd290196d4c37d512f21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf37af657a996587c02077960ff68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033f4449744cf248b132361ef9cd257737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7fe3fa030fd4bc3e25b740c3ee17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc42d2a0c5e6a6fd79cf6bcb88401c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115a6a799756a1dffa80f64fbe586e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2145d2766327896ea67cd9b9ff8af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cad788c35dc0fc1bd26fa3e2ef471742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd64ec3f1b8908e1456db21c812a4db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52476ed7f18c4f27204917eaec6d64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1ae60757b1119f09bc3c88cc9ba2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8cc3910e163b49c95e97ae73d5fa3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6771633b24f1df39c6f78543d0b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5852e82dbc55cbbafe13e39c62423748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219f3a4e5aba49bfa001a31bd7d1a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d432da124b16db6ca35acbc244cd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbff56630ce0a5ff05c5419abaf91c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff140762211cee538566942fe3726752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59c87e9d0fb3ff8fc9a9381f99c9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6b600b4461181fd3232a84ca3097754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12b7bd27b6e080b43018e2fe8d35b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249ec7c2845edbd8cef39e97fa8080756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d110886ae2efab3cc5e42614d3ede61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d2f1afadb3228af3b6b5ed58b7f3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c7e9b182cfe23db6b62a9ba3af8c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e908e9d44b124cc676042391fa5a251760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd883d93379490d3d503af89e39cea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78d060ee9300d9b04a88a71095891762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479cb9f8a5e2355a729ad1a2842790763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41fcb6ecc9a42567d142bd74233a94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d850201cbd9d973c088f54871d0363765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bbc7ad56613bbaa78b6013228c9a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a021210fe11a10ab85f903e7cdeaa3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10529a29add5410339445649e4a3692768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41142782176bb497c99749bc1a932a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb505573f1bbcd5a837377c92d59f5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d718d546b665b7778a01739596a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc2ef43c241d0c4517b93e643c9cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756574ee751e96b707b88cc54738601773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2a3acf252a53fbcd2494e50263feb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3cc5ffac9966cb788358463be4cfa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7debd1753f0750c77074191c45e241776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9a9ffc640bd5a092aec64777cd95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1118b36a32c2523680c7e445605969778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19bb851af0d806a36309105a646d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507d4c2e6ae441b13fb9e1ff690909780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c29cd1c9cc94232cd16fc64f0456781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089f943f90a8ea30493126692dc236782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fee56d4f86bb90df7c9f4e26cac35783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b08be6fb5f972d6129a62f411b477784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8ba7d6a462ba16c3d8855324ae5d1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce5703564ba1f7761d7775594c2bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd5eab14a951095cf4d4c3ee383528787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8b566dbaff0d2960e07a8f816f441788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed338cd76c3389f91ea87b181d63b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703d9b10f7685a7c2cae4c00a7dd58790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e1334cb5255414b208f427e72419791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527785fc41fd64712fda0f7a45c6a47792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cce2895d4a84058a29e452faa9450793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdaab79247ba1c0716ccd9f263deae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee6f0c038ec9479300081c306844c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48ef2d0da3fadcae0d0626c6efda4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff415c93133d6663567cb05894ea7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1c567f54f3473771fdabf295b646798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a71b0614c39ae2cfa4520211a263799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085eaa6063f908626dafa48120151f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c413239a3bdb2c6d56b5c408de39b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17719f8f8e78989710155658f7d29802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d82f6c1cba06e939b3cd23cede3f47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ebd62dadee13ebd0c42e96260a4f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fd8505d76c6fd32bce678d4632b35805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d779dd848b58629eb9cfa45bbf235806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb349f2a10db15ada12e0bce66ddeff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bdb7261686bfd4bff669c0075ff3a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496da2d931980525cadc3b6001c1325809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1563f8e1cd76046d5f9dc2674c21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82844a92820578fa3cbc5f1a9acc1a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbf54f11e8e638ed818b2ebb10270812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba8a1678d5a4e1e5ba4ef8c65d5c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2add7ed7673f9202bf6f1ceac3fc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263b089622cc2d477ec3d6967990769815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388658e1218d7291eb14de7d5a6bcdfd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f57e84e4aec42863af9ba1b7adfb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f48a1b46cd156fa3413bd0b1b4598818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e33dd2269934b26ec0d26f4f1ba7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6fd87e3492ed8a33157b9c0187b92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b28c3b49e7227e1bf7fdce210fa26821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f442b6c2a84730c2da9aa9b4467212822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3e245e9866d7b645aa1d13422b5f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5cbf9de43d53bebab2114beec459c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e337e30abfcd995c28e4983b53213a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe022989abcc9fb3833a3a2f11e56826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbad5b658fc2042b07b3b2a6620fd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c809b93c5047ce69229557892036828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1443e90f45f363e1fa2de0847e05829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5b5cb645111b5053df7851f9594cb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74641f5417f34461fca932346f812256831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c3baddb7f3c6d1d59558236cf4c1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37782e79bfe70c226259a642e00d20833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c64fa898114426efa8f6c359c155e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7b6f21e20e844f5309ca7817bf793835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b3c152ae89a72b58c36a47be0c83836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d0d1f584c7b7024e82a5b8d434103837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a23d5455e473277034c8477780c33838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068cd9e48caf03e41679eba48858b2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37096334f8f87ddc31dda65d69050840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31ad47ebb764f075e143fa182224c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad7a41608a3cdd8b77c78843c927b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c42309f6ef5fa59da643f9d617a32843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3464c4307c3a1b0d307b54c5cb23ff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318af22426ce0a7c66c0476b2e6db2e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2d8c1ca303f1db2eaa72107a9058d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e171bca860e0c7b699cca158f716b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba026b80d1634a7c6168e758d52130c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dcd5c936f8d814ff086b7031158c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f467663002f8a5dd7aa2d5202c3c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b1abf2a2e779b6ab33349c8094c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58676ab7d7f18765b1753efbbecd00be852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec0fda9a6a2174ebe59d71306411f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701213919bc2c9884072aaaa24824e9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f690669365949bba2506e437f4a71855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307396f070420707645205439899d3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd16dc3392e7c1aff71cc59046ac078857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03260a05c3539acfdb1ba89ef659b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00cb9d2064a74425040f03337d14a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da380c15bb61ec26ed0c5f12d85bc8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f9be57aa2d49ca834e40de59f870861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a3cabd3c585ca47cd21a461c20a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7d717c9dc11812e66f4d91343b05863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b09dd1b7f75bd4d7bd27a8ef8d999864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8573f5d02f91aae77cc1fb8ce521865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d11e13eea53bd34866e6f29bf14936866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc6429def41236e0d2541d1343c9f8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c785e0f7c147d4d28b968e59bba1ce868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a415ad513638653bc9a14df216e8aa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a261619553fc1ea57f155e68e51d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d6c5f8ee8c3c404c513f6b343109871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0cf1da022b93807117c7c089ffb58872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebef1255b6c8997c82cda535d8ec8a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5fd3674dbc022547e6d8d66071b87874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc20e896b9024edeb2f36f8476a0f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d2d9aa1db994921b2e421959696b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d478ac9bcb87874f8c8ca43a2ba3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab5dc98a938c080bc5468050af00c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27313efecc8f5872217899c2a5abce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133378ac19258e1ffe0778aaa6d04e5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957dcd46aa210fec086a313485ab1a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8351f8ee8d1ebcdfe8412ed5ae735882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ede0e17d40f3b6998c6f339c99c45883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3cf95ab7b07054aa328a11de8de31884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb59c15896348e142a557b7a71aaa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073576fb9f87ec2e2294bea07c8cbc7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67587efcd898acc6bac1921aa681aab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17c9a370e2ebe66375d06286403202888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e019bd2cdb9c2e7e5e0185914829889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc30e4e5af4e91eb74f6f2479b0f2e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d398caf5089df1b95b8a7b228744d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d869d118bfe08fbc4dca9b95573c048892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97c7f908f2cbc009d81c4a6898d76893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a806e61ac35ad89c25c56dfbf9224b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf5086e87f3786290277fe753d80b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329319aee6d07bc5ebd496f19376753e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19963203212bd6442a88f68c73dcc729897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70337b253ceea85b9b3a14a6e3e5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d427e25742511934cfed9c389f84899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb60b00ae724808ba70c2ff2332c1d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f98d255d4ba4095c60fe30fccc51e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977832a3e04a836e2acc34877122dfe9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afa79e6a5f7e39d95674012e1aca25903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1e0016117b933b8fb90320e42184904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d783237524541c7fffa7f332c01361905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a212c698f5cc94e14150db1c9731b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f6e2c5b70a93ca20877f64934e196907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fcf99e1bb5eddf5f077f3a7def59e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98fbde4cd7518ccae6a7baab66deb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607fbd26d6d9704f13edb5e2f340f9e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813a72ac30265e9a91b5c6ca7e957c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc088606a053f30fbbf597dfb4adf6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81176acd41a7a8784d63cfd7ef87cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31746140d1ae98285b0aebfb688f7583914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be23817eb508793b5acc78069360893915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f307a8e6ee11a99a63ae8e74cf373916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5cf0f65227ee7f97d16aa127ffae7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da707e8aaf5454f41f1540462ce452918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee19b711d77f876de6728a30dbce8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3daeeafda9f7aec874b12c3730264f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94deafc47b8ef2359cd0cdbdff5d21921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942519ae20471d364cc4e87e521e23922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb73037f67fe896400651f3ce31f1c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce6f4bae693686fab7a9687583495924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64c03d0697995e5d13456c39698aa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fbb159756982fa3291a956b7a96be926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89c76113dbde679eb038c58b419a3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab72b7ed81d789aff9cf457dab3101c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164b0daf78ae269c7fa014ad68f2554929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091593b11b3a732b73bb5d196951e7d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba0a66a50773b6cab67fa6a3d3fd8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a618f39864bf0f207684404357c523932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313383a863e99993cc5699c8a272361c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40726efcf6a6694f38046d03dac1e510934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a354bf1483c9d04bc1831c5bc895b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11ad2456fa2422ecba0d65aaf2210936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebddf8589c982dc5e06c753a3ad56f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498a90af4e4dd7490bd422d34e816b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba1e5c001b08e6902f17ca06bf931939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c74940579f7a56f78847b2e5357dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38b8c1bcfc74fe5d553e698600307941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd963bb4bb94e684d9e9ef4407c57942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aecff3da565ecdfd52aacea2ea1e9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33384bb0557ff4bcf03a182733cddf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda1a272976fb179534d448163939d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba957bb9464c1076086286fc58b16e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf35e604238c7ca249df46ba749b5eb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38248a961261c49356998362c592a409948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185997fb5c9333ce9643efc95eb9f009949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468dbb548345936fb85405001bf4357950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3cf9a575e792b8bae91f56c2e4e8a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326225f2e9edb821c9cff7e537043c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50597b3a82b1f6aac1c08a69ae2fd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276d17b03750ce65809844f253b31a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e2f94b191f19e2bfc1556d473caa3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea42d2fd95e93b86b0da6c38ed1b19956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169606aaed51aa5c97167bab41dc06b1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51a40d398e85b6e7d62b516e45e7d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e29180471fac1a75271464cfc916959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1518827193b80e0638616277a3d98960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba338c4457422d697f32b84d2f700961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc671ce001ccec41353d8c38d7e5e127962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b16b6de4a39fc5eb915590bd5d0c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787897e6dd6706f0f6775ffa1c79b271964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5d1d920a353037cb83b16ae65bfb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a63ee06d55c66a7f7fbee8ef7a95966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f10b7978a4f72179da3dbcd19576967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7873b5990a12da7e01f9d77d0647a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4856285c28cd64089eeb0e179b552969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57c482aa1fb0d2ddd2b4671a272f1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26edb76a76ad689a536e20ab765a7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535fdb6221bc5248e00e76dd643fa5c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7f67a7fcf3096e2e876e1f49fe65973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69074f84481034224abeee3cb611a1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8acba2fe23ea6269c360bf09c6e33975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>