--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1a7cd44c25ccebb12169752010181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa2e90774f4f77db5b1d678d558a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ae90ebd0c5c0e269cbaf6761193e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ff9d56c06e349de10b14c7974af04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e075bc2ba68d1ffa179502f19a82f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757a432cac04b8731a8828cd9da8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d601aa31b20a9acbf61e573d0a8697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3602ed52fb956b79870a390b25c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b57c6ea95d3ee671932452db1b589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ea6bff1e9319f1cc618978d8073a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c28a1f44b02324dbc3c80b97eea7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd18b12b498e2ce385121113f2c926012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76904e1e17c7b0b7a1ba564ed061c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ef48975eae9e0bcbeec33a7d263914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0d777ac2dc6bd8922b8e0172a052d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a874088bb0c1c5fa846f50ecba5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34ab3e82ce304d910069a5c68c77fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046a2a237a3e55ae9b3d1a327a66ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcd20915d23b62920fd5a68520ee1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ae83e03b609c1395654d0b6bb10820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798c51fab5fd67ef8d3f55498910f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f133d1654700907f0154e3d0f95d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf03dd6e8291862113ee8bee9b2ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748e3305bf72dfb18f10729f24eac424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b478d5ef8ca531bd3e4b43ab9d6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d61ab5113c4c9b13d66c678c0b0db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e45fe25afc82d4d3fdf60e1d2a2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d179d642fc27afc195d1548794ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5903959efc7653d2c9ee9a06ba8bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ee509bc8df13b5f4a4d0d0de16d0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e98dd16fe39d4d5029ba8b496b8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8658e433f4fe0ffdf548a6435596c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26a3d928ada6ba03ad3e33142bd54633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7115e547cfaca48616e583b0531ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55dc9d5f77118c1310f086e608311e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae006f5d97e4cc11167b2d84a8305536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b996528cc28603dc8246d84e77bc27e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ccea34d48ff8556ac00906379155d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f45dd356a655a510887b933112a77d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb1b3893d84d266c3cb039adf54a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a925906252afd6ff5821d42066a3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4015ec45cad243d4fa31fc666470de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776233b0c751d6e98b35be06cbddc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e772ba37824ac29b8cc270b1617f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b6e2d78458179a9e690f1b75c81445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe925ad8251af2cc6af8a62809fc54346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c15b82c08e7ab8015cb6bf00865e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f0d9b948a8527e663b815308b12e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e6e94aef938a807a4bc2d06ce30a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c6cd5ba8bd8724133ac9ce36c77150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c3ed36abf2af573599637bccb69251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801535066350440579034e84a8bd62c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a8321fde22b2e94d44253b34f1ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a5d34a9507c4a2f420f01b44dc4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad33ac15d552f87e7758d745b49c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b9d27d87aed5c70c23e63db71f6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ae19001e65e77f910f393d578df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb3b8cd81853862218750244d7f6f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d3ef9f9410ac860af93b3716054859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedfd41783b1cc3f8f6919914be43560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a45e250311806738767361ddd49a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d5e2cc6e6c86bd89481cb82e150e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0626a9641697b9a1fe856edfeccbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ceab8011bb2ba4a487ecd53f2c3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bda91ca3672bdecf51730ce360f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e73196fd0d1f9c7c265198e35239566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771caedce37d57b9ea23ab16b46bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd1185e8ac5cda1ae04586a1bcfc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610884bfcacab5ff31054baf65180669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071126401ead150b91f29652dcf574570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde29080082a4ee5cf3ec50f1d5ba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4db0f748e1975dc48489f26e3a6b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544f3d4df7bc33f2ef53a2f98e7f7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1eb1c2a0859fc32a466011481f1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd735c25c9f9c13fe18c8f4bbbf690875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce1e87a5a46e9e19059698e27d03a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f70ce9e1bcfff6336e3c4137e1366677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99006330fac3f126a09a567e4fb34a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1f7196194e3b787f9e2189450b5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15924108e8326cc8665efc12209f0bc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412560acfa6a78371e693e08b43c440d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb178ce9f1d6617896d5a7ed8058463a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911deb06c842536d58f94a68c1ee834783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e70f08c976fd13535ace2e5c214ff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645cf0296d4bc03cf136356344ef2f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6055e2e12696542f8855e3f4a9a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8670ea8c39030fc0960ba46cd165f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028579c894202842363839a16625d1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655ad4c659c56d43f5ffeef9e1837389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e1ae4985c1f201fb252a8190cf3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee3b4a196254b9938bebcbc46254a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7cfac2cd741fb9823433aef83852692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3470a62a9b788d05f050354b18c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ce2c446f3847cf0e2a0cc0419da3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080d697af2e0257ca0b0cfc9c0dcf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e93c5d5191b92b79ef015a1f9b6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f79a5eac6550bc0dfbb1df2d8576197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d909474b1a16d538418ebe65bb93098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4f1517b75d8b5fb32343b861151d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b861df83531b89bb8ddd648fb6433100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7975e8d656a627645f8f54c8cd37f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e32d03a550b648a399a71f88143b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc08aaab034578b2ab144d0b409b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0705516ca99e2e757f61c39a413bcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318d1d1ad7724de95d7f0db03b1ab46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c9dc255e20f7e5f1595db7052ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2927b275ad4ca0f72d4dbaff52e226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cdb84f62f95cde1cdc71bc4293cc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78761bdeab359d146690d63a53204109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420345d9a2536a8c31c26327cc6da2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0dae575479a125d8da93156efb4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cefacdb51c9d7d944777935b272ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10b2833feae9ab1365a39327920d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb82a061785d352da854a17194094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847660137927dd77655bcebc22431e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddbaca43ec8c173b07e0fc5b50f78b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb0c28d38dd6032a070e3e55ff3fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8e64c9dcb7b9480fba97b946790e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a16904bf67c9c61997b9292d9972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc730ad26fe7330f55447463a15af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adc390ff99026a0abf6e44f1d3690c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8bfcaca488fa6fe2f5a8137ec8db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7dc7ce988f4ee665b52f5fbd80387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24df50916f6712ad02a1d39557f860124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfcd9c0cdf19c490e3cba276d1fbcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002fcc9a45db47bc9ab14eea58c3e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74efffae36c1457b9e5fe4b1178f63e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5778f8647f726fdd7497dd2ad2b1a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766484c2e6049b999f2af120570d369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445795ae0873bf0e98d8b95c05c5cd0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e992236c72ad4f388b10f72d6d9daa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2ccec923959f4fb85c9c1959cd56f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9f0b49c26a7041bbce73e95cf363133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c93cffb698a35e0cab63538573bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaaec0a7c74a1311a0f801610004dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebcc263cc56e22d3b5069b982d93d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb79a7dd443c9da8611d3f3419f3e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cef81a9a7359d020a7e2f1c64c78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e51c301b470d677ba81e56bcc3c70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c6e0b591bce4915adf66901eb85ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d586d68da2ad6638551dfb41c2b8f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6970a97d84050b50d59d33716919a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9955b1553b9e8aca1ff8b43d5d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f153e2dd260f9cac6161ed3019ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9751494a5b0dc005b8eec0eabaa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f03f84a0a79baf0ad98db88f1b06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9000b14161d007177be89425d3be5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b0db702ee0b32d0d2203065449dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1481173e4d62e78467879598f1270149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952905a11d1be99c4c2b3b2ee4c7b6fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9567ef37a494468374d0de33f42c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9893b4aeccb9f04e50c762e55566152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8643b2480e0bc6a50dcb8e97b7017c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78a0bd6d49a8f944e7a75271dc30b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342865eaa8d1462bcbb1579be0761aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043ccfde3e90d7db6da2b24c7d9221156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5fe4c5149985b1bdd9a538212a927157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb41d0e3399c454aadbad2e8f1488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8896d7f9d4a98a01608a5d50581a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c6d635b59cf779857678b4eb633c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c995d0a2732350ce18d5f20d3da9bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b29f0520f567b79407469952c85a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86747cd22e254ef69636ee1e8809f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9fe3f1361dc5d75e5e409d2a4463164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace933dee98294d8407189cb4c3c8ac1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653457a12fb5bf1274ab835d40d1ad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965737a4ece7bf88698a602e9cd52ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea699f3f9b29308eb1c18f12fc3c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109027e041ee2435462354b799a9b8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53b4f34554bbf98d7c0cbc83e72a51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39561be799d3076689cf42f880beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e220fdc1ec12d190c781598d5f51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aab5210c9201de69d1a016d976590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef40b52b73fd9bbc7f3b7b5154cd4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6da6577ae1ac751ab806015a887a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a64fddaad8d3f832b349cef323ae2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aacc7fde5c1d39c01d2861107a6949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b49d8163df1be8083076f982a87e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b547c3dc114dfff229b39782d44a64b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08548c530d8939b914d8bc6d6f315614180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94fda3c27e76d393734cbfe7a2f97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a93a11358d463bd06ae41925f80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eeef1cf710601ab033c2309d62dd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880c3063d987525df2bc891f9fe56c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383dea7ba139a597aca88a862cf7dc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cfe6e8196bea56ae97b74f8525809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88520e334124a49f0a3d381bd7469469187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac3b78ee6ba20e3fde2bd6ae530fdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c16949f6737f036c6538e2864748f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0a20f2b430ed2e5f2fe257e58316190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62713232d29ff8098d0fe74c4cec2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e5b0061729fa2357c6d9abd8ed4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c78fa8d832f6ff490ac7388653c10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfd4d3a40d5fe6660fd325aed7424194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f55147dae574c09a7e1397d4ac34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fef39975d9f32f6febce2d6139f98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e763970466e24eb3de43f79a18bd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62860a6ed9bd9f1cf357b015093765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542cb779939213d8cb37585adff97f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba888519f7970a0fd20a3c076cafd1e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed909756c28624fa3e3dd72c7fb31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5bce77819a38e81132604beb98bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2ad6b59cf4157fee3ecb61f1529a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74fd93f05a79fde94ad6ce0b5b5d51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1484ed4cc9cbae1c3ce5435138559205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae0369119b689fb2dfbcb3f6ea38a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce39e4739d2ad59d9a082b2179e0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93041e7f0635306caac9fd03d7ddde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ff4454ec597eda7847522114034f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8a321457d38f596deca5fd6b4e07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d4d42779967d9bc5f3992a2ccdd00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea7b25c78a616a6404c1a17537b78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac17556aabb9fb6a3391b7e32a0e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e27d39b3399a84692e5fb55d0fe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c496ac51fd2bcdf167f1f469414d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d141b8e1f3e56761932b3d94b1450d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cde62b4cdbc961f960b63786fbffd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f5353857d99045774b07472891ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b859e3d26ff8f9d33f94a6ef7b10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dfb926183a138259b2125d9f387ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a78b992e973a5a4ba8dc9130a9ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba4ec9acfdd72dc673895c7453d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c53014b6b1926f1f44e01e5df938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ffaea2dce94ed01af12ef096afb85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d762bfcf62d06be09e572680025fef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec23cb1408f9ab6d5b94cb69c2778f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c49e00ce248d202d491fc08ecd969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69fffd5c511dee14f6a6cd2801a521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3aac2e30495c59adbf7856289876229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ab394bb1667861046a3f8bc86ae6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57fe7d60c3dd90ca27fd5e13c453cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e02a5dcab4a5f98d2b33402820e51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f2be05a394fe65dd87411ef67774233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257521767a10f4067e52a3ed270ad30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f125a149d07968662bb6bdaa752b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d42c9898e726fe4963e03fc09f57c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e1d6ce3066c1015b5d45151dc7e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c33681de1501443767ddf8a0bef8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd84af9b812c5db82c80c11c0275413239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc9741f2d39d37bf41be9dc20e5a96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5cef612534e779b322f281f58fea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9737220d072afc88f271502e3f8d70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d69254a656213b1bf6f8f0499b20f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee674f2a980a038c66c037b2b37eaa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f4092c4e6c122bc6d84cedc57ff5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222a50fc2df4c849b2b66e99fbb72c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14096e01d3567c52f245c5d874ca1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f9ae3a5c96346db4cf6ee70f19bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ed3b889e365536fc5317f4d5759e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a42e60b305f0c2b819f3e863f5c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b2a4d753f1ea16de850f818c932a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146b2f59947ab637be90bc3bffbe70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7f7d4a2bdb568cbcf53878096a9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cfee0c09752afc2faf1e621c6eb86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41829cc367e7ef994e5bb6b41a63b46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9a7374f90308daf3e5e61d3897a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b4300da3568defe126d856bc9630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef26b84891388531365a97f16ba6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572147a71d02d792798edd7e2ab4d97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20ba2051f6aa27fa0f480960f5e8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ab73e677ee177360e2df94cd9dac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b289598b95d01daadbb68816ac248262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cedf9eff8c1bf8e9f6c16e96fd511c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf901b43dbd6b099df09381e86c46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535beb87471245b275af34d2ebfa3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea626b196cd6bf4fe3382f1d16f10f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d972bf22998a8215d350e46da7d6bc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29e38776d2ac61d2e79801c6bad53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23521778383f395f745a7509a440581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ae03a2e13fe00fd5e8816164e1f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d6a23f6ae0c9c29cd9b3f2c4afd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c2b8c8940bd2250f7007a1f286ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dec892b1ee4ce0ef21e189ac1f5ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394db7d0964302613d3fb2ea1fc0124274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c555d124d50298b5187e1b672f0fea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b122730a224317da21560587aacd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c5af1cd5332c6123c374382b80235277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff421097d8a91bafb53360e3fe37d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0073a3ead74dfb4b23089fc074f0845279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211213cb4f501983c674305e56c4f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c175e6dad4ad6087d1ebab1b36e6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad6af3bcec52d20287da8abb27d2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868c030f737fd7c04c0ae1af6ae32a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f266892772aecee582b279268f0fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439e82eaf6b15f374d58936898dca59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6303acacd2925ff6b28cee70748ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7fb00a54ca199fa7719377ce887f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b35106e2a6598fada5336bd61bbc38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef78e09778deab1d59ad752adae99a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6835fcb89286bdf71e6da0e4eb7825290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f572b7656227874554932a09ec3bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c160324851ace5dbcf21a3d24dc11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e6c89bbdf27b5b303ad5c79b592f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ee0fde6f0a86017124b174cde0de9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111d05c2089152171a44216bee1e14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3211aaba82ad07fc78baab3d38682d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae768cd3b3a4056b58798595dd8f26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e07c192b42294d5717fd02bd4b1f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7746e75527fad9916ee962c32fc794299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b17ab66ea9954ef25bb67f618913300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed2af3672b704f6e995dc83525cb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c9659a981c6bae6e674a4288721f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa6202744616c4a6d70d4e87079b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc2483dbdba44d210bcbabbba4c77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f8b384d8baa27de4b0c424079e1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446d7ca5e56b9738ed8525868f7ee9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a2b24536fbbf8d2182ecb251f82c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104af84cd0bb2f0e30724a64121db34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206bb75b72540260ff0e92439050f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef8885d46b97db435f7e13b2338c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d48584dcfc8a90cb33efb6b530698f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bced2475a73a838a4c2272a89ce04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c54905fa9676e735ae34064d02c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f23d8170cbb881f2e01242a7c1e6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6d1da10515f113c9c347cb1c4ac9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472b40091a3900aefcd0f7e8a0731a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332338da3a64cd39ea961fa9adfd74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d9a140e051b54ff10739f69d14e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a6dc723ef4bd5d9ebad1b878ffbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee65feffbae8e1ccadfabd72c6f46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43da91cd15073307fa24dab7b73fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747b35ae18cc1a60d3c8c92e78c5ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1bd36abeec19061b08a56bcb58f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec93dd1b9c35b80d1f9c0b3743dfc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8e667f8a7ddb774be8ceda932a7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd82b8ebe9c7223c810b1580c2b4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4263b4354f11abe82639d8d560473327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75a53c0883731abe7cc1c39920fc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc417b089e37fb2bdad03f6aae1a9bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e70a509f1aa15d456369e1c01ca1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75dd7e37afc189d997cc8137197df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cefb87095fd47a899808ee1deae92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258f7febd8b89290f142a7a315848e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c0eca92a655f61a454a91ef195c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8c7f865fec743ae36146a65597e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f982e2933449c253cd226bf1b38b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb0e785784c91638c863df32f1952337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56861577e58197981f3aaa124f132c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66df220d780d4e45f4861d179349c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bea533a2fb1d936c68f135236631ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af94af3e60609d877d595c780d19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521b69faa54e214084c4d0d2a91db4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24153bbf9a48eb17b3dca1fe4b14e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cc221abcec909148823df882a9dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5372c43f657b2d454db27773642de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e753db91dafde73e1e37ad46b1a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498b3f5fc403e842b139dcd17238d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35f21ca53551011492359edfb26b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4e5f23fc1b551a6f821c08f12c45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8041fb33737c7f3cd8eac504ab461350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861796034f79a6222cc0665cfee7e0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af954949ad07340730d63453fd2e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed447c0ea15810b53609125540c2e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805c7696fbbec2d99125331b9b7eeef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f773db56599c383d8597d25ed9c4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf5d41852dc03d07b5ff0f1e14984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6e4e70ed9a59d7569c8f3ad1ba1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe06833dad24a78378a547cc2e177358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af1d7c10b30c243fe46357122edce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab48d1d6f7ddfc2c4b9ce2fc9f2cd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9bf7e43b66c549c0d0ad0dd70530b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6dd8c35388227ce60fd824da74aab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d492be80cde67d1cfd939b32460b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333f0836461754ffd44c2116829b8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfcb4f003468eaef4d87110612c610365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e617fac29934fda9f71cb2a8fd8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b52492388dfc6fc1b4f99d9d47fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8c096497eb5324201668456a65fc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e97d6fc65f3924a13511832d8512369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15064bf341b614bea7728faec4c30eb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aad21d01f49ab76ea07a7191d8afc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d817cd10d42224008fc4e9ba35e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132edc9ff1e8b294f43653f0e9aa686373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63398ce48cfb9c81b3ccb2d0ef037a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4eddd4ee214b681523e7858dccb59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2981b5b58c89fe79a5004a31d80e37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07dd9f1f03199728053aa06bb954e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4518186f3f2e3245f0b649c4e83326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6669ce520e1324aa9ad20cfde45fe1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbeb218a6fece3056f03774c53b77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37469674276733532335fdc7c17a7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850f4edd9066bfc22d462464082596382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aafac32552bee75597db5221fb6cae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d445f778c37e33c258603d1251b36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b061c3583c4807094d73353fd9c61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b073d82034220a3d579efbcb699d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a361eae4a245771c5ff8ed3ad0e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb4262e888afb1e6de5b5dc0e5e21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214684a772a9783fd80aebbd24778f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e496c4c96200774787e29661de85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48142a6d7baa7b00a02685b65205ff4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aaa1bcf182904f358b449d096a9f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546659b4c868f05440477fd55d127e38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bfe8aee78bdd1436485a8fc92c308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e02f6c5d27d805fc35f6079e978d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb168b4bb063d92f131023fb939d815396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85a584869361619bb5cc402783c9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880498319fb21343cd0682f9f1cc2c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f66a5677b14f5b18eef5a00e123a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874638c51fef85a1bc4cfc381b64fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969c8d1894ee69f7de7c0854614009401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b98c7de5a48ed117cf2902571130e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cdd6b49b038ea9bd088ef079bf0f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea327c27ddbc674000d0badf65466308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fb977326391505db6214dd05c903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42761adce0d1f9bc9126ab01642b22b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0f92f645fe44d40b7dc6918bc115407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581f6194f32eb36b0087230e7c8a41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e7ab8f38f915ff6d6341213eb67c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a629661472c8c89fa55c329c6ff3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d054cbc96de9c1988087d4438a6a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb82da529dd7ccf19260dc5cda6ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e3bb3a874e21ef4260c123afe8b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49e0cd4792f5308d6fac50a63764db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6db9de6ab596af2181ef93871d111415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8aa7a5cbf9b137c71e9a89e5d782416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b340696179b3dfc1780345a651e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddb77d262248ffc4f95ffcb74bd931418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbd968c435b122878b2b967d156fb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb394e51e38b4b68adbb24554e8a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f2d8d529e703220043af311f2163421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7831091adc5076a45fd4e4090cee7eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a442628988322420b2f73b7f7fb39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9156709fd65b50fdd2d5a939a4f88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77cb5a44d7477f96b43db94c56c87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d745cfa043ad0996d2feb17cbc0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30a6e05578e114f47c37cc3d6aec86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae359a6fd5cafe4a987b3618153774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252767da9e9591010992e6e2367d772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67444ba95ddcf2a3e8eea8f3217a81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661ba8499841e69fb2eb753f0496ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c0062d6039e82e7098e027a839816432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f3d795af0bdbd849c8ee958c038e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c86ea74774c91ac8bf3518b98de24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798afe2e2da8dbbbdfdb1db0a998525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef4ea8c4cb074a8321c9ff3126602436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd721e1b9f9db1ad4acc163df8072e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79c7f65589c79a3b40291629504d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d27f1e35af10e0dbc3ef9279e5ea5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24406b51033b8c60e79f19707f9f49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a380aa081ca93f04cbfcc190a8c7d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf3ffc9642d7b03cd1be2a364b76b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81636b4153a614dcb50dd0b202e60f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7e9252f375cf4d0efa5f0f9d24fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199f96bd9f3d2dedf34418820b3ff2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f931c130e3ec52090b8be3c52354446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e416719e6bdc2ecb1792b7041672512447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0dd2c0dd9a11c35de7d2f6a021de8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a8e8f6dfa5ccfb78a2b6060d5b1ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797a20792b71253674ff25ba75799b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5d843b378ce67b227442d1195542451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71850146a724254d46ed53e35aabbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408abcefb97035107fb1c24e3569848453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c27fc2eea36d7a35b9613904464a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ff1ac597adbc4efbe34426ddf6419455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53da6aa57a4bb2c15ad76494e600058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2469992149d7e6323f3b1394f87a31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4785881864ec25e32418f1404078985458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5fd92ebdef78a2df05be2aeb2e83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506610b27180b9413cf09759e07593b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8927f6bf83e652101c81c6c85fc116461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241102c40a0107c6d9cbf8489742d08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a95d7bb3503241a3f267553eba938463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e9e0786fb3770325902485f31fdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e9574c58da60a5936682def1279c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a29646beb98ce80f6bf1917243d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980c38c46d2e2cffeb6157edd26e06b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085394de453e9a8e1c1833e9e82c20d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db3d1b19e9801dfdc0baf4bd75b51c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8b646efdcc4c5639f01374a72103470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2cd3e036789b68f326fc29226b1ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932a60a842e3d4b428fbf8da6223a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5902e950f9e22927d358890d279c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09282f55f58ef738c3c07100aabf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca782a8b75e2208c71d65de42177cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cca751b19cf81e2f09207d428f84d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc674278ac93240531b247eb4fd1513477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889def0246f484c8c0b5b48f13e2a38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41543c69536ff6ebc94c2121638f5bbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2337da6c9bdfb34cdcea48d0a3a423480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d089cb3d4297ac2ccbf77261107a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb37788c3f9aa596a9aa25a6190201482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55518a9d8092770a0f4f350dae02401f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d46ae77a9076910e6e1d769d02e380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbea2155e04f6eda2a506dbecaf7d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e348c404463394e8af2d67a5cb801486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527c2c75a90c01be145b38df475fbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80099362cf650846029e47a0b6b7347488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274eca913f980c6189a39d74f6b4f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7fb56a74f7276c6e71ff71c4e4fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66856849825a3d00ba5198c78690b70a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87463eea9f264b4570e600c5e5f250492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1b278bc4acd851cf40948ec1d507c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aff6d21398932e55ed47ffda87259494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c06de94302d4463fe11646b6bd7cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586b29c4b923ec8ffb42e46466b7fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75853713875a0b0217c04cee65b2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3d35adebc4e065968e06dbdc14bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95bbcba158ea04acd02f50b25aba37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc8cc13c1c07bb0fbfed51d1feede500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4f88c3735161422612a8e8b3a9c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff29d8e6d8181594021e1b545cd84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f40ecf683989f96c67926d7e52ad5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b1c59e66d99ba184c3cc22fdccf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa4782188e6ff5a3697cf6b856ffb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781a487b32aa01bb43ed44c9df055a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d88ae38224ccb21296332ae9dc15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18308cf8c9a2441b543204dc3afa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b9114f070e3a95d1b1e781c1df0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b4bb35860db7508351c7deefb821510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a338117f3b1fabe4e3ea3ef168584511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172f63b4e7cf55ac23641b04ccb95a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a014f32e8caefc5509bedbbbe678ab0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30bc11c885c46de9903d17c3eca71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebfd44b068fc11abd6fd8c26920781515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d45cef5da3160c328d620a5a982fa0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced2033766bf76ba42827cd95e3eccb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a69455f1c8933e699e0e2ccccddf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d83a16f22dc3d98e66a8d092c6f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438909a643df027e98c54e1fa39a6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356904476afe990551e2a812eb63318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60657b7550b818a3c7dd9ea4aa46b89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3d332029d206e551e23410187c97d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4015e47d469898e75d40bc01203bf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd40fc8f0c7041cf28819161ba6bb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf3fdaa5c5ac12bb4629e450c316d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ef39bf8012dab166db0bfb9908d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70362321cc29999fd709b5b21775fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55aad5b6ff8e3b0dde17ec8edc1271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8bd00b255f57b71c466a35b9c3f97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028d564a6d26009143af9f088f82193531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22542937870049622ddf10afa4d9d78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2474051bba163e311655048850aba4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168dd971aea471f7e344cc20e8e952534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd463a97ee6bf79cfad3b70a3dabb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a24ebc12b030ec0839a5e22356763a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d315535f17d125f9995b28992cff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044dd9ff4205e5b33cc5633b0e2d282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056bcd0c3e06c390b42c111427fd5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f60fd7e656d723eb0a98cebedf1ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798383c48c64306b1cc5307963cdc91b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abecddaaeaeb16605ed31da1fc2f792542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75e2ae5645a5d0134cba6dd3ffdb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a923ccf9e413921e3f0f3c9ac39006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747e9c500e17b88e730936f1981db1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aeb73597079f8d0a135b2baf0e566546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c76b6243495d58b8a7ada5e230f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dfcee68651c3e90bf1a8b4f71b6f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3beb1fde98e03428cc496a77cde89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93248355c987b824cf3a29a668f5321d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de942f04b457dc3e711646617fb88843551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedcfd1e4d470c2c51827513251659c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31aa26e669e1187dc5147691d13a50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419611efcd19e1e86df383f5f0a7fdf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d633946e91c04e9283bb76b7e780d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb67b915d09d25288e5f5d36a49e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e66a6bf5394d468f153fac26cea6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b6a6cb2667cc3a855844e6e46b5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899253de35a77d57229452914eac060559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e775b2a52fc11d81f01b22acc3e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a728dc0cf4075d740ced6084e2f5040561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140354bea257aaf7e43898cb4b8568aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3cc36e12b330ac61a948bdf1d0778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7990d3d85ffe1bd29955ff6db0a97b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5591cc707ab76a1e63e4cd4026774565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3919c0ac341e27bcf5ee8dad3e6905566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d96fc2aab2c76647a6f91519c6a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c872910954562bd7bb44e289f72fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5a2115185151793654823f9806677569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e6a304aae7e1ba1352fc4b05acaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247670730e1d327973c47f8a10e854ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb2c082c2f4659bf17d29fc72d5a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e88af8f7ca212917ef18ad4b8a404573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f19e5dab2236e450d95591de7201d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6d0e998a4b6b9cdd0c8b760d2236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b6d77e98b7875982c23095c87468576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4035bdc6b27d2fb64ba8db441a2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369eb370c3de882f08aebccd84e4175578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf51e6ad7165ced2e3ca1dce8537a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d2439a493e017526da4f377494b8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb324d875c9546e903786561146226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9156e44fd768ec14b5be4ee870a09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a741e40f181c5dac68d7416744e5139583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219d469957e740f24bf516fab75467584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f00b456d26ebf4963cd5b8916694585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8100e7eafe13146892897e88a74e24f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113552fb73b9133bfbb6aa075ddc4c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b4ee55a35d8b34b9668f0d5fde6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550d5e34edeceb6a37becf858147905589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28298eddcafc94b2dfec7294e9e36927590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f74903076239fcaa241887d000689591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1edddbfe5a588a98c556bb8fbbc77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c697ad6b8a4da908dd0cd880790b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bbcf9ea5f8712c3d259d05a87d9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887504b12867651c2bac2f3daf8e04e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466ba61761f5a9415aa8788aa57dd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741a453adf755fc1fec537e2adadb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac1a8ae9958f2d775dc771b827052598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a69d777576ebb598e94441f0ef628c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6234a17e64af1654bee130685ed34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b21d15b485f23b65d5b038897ed7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcc5037c36eab8cc2b76fcad40017602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5e5a94148c700ccf2ab17a152255d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b17a77ecfa31ddde0e967b9d24ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a3b931eb9de2b1e27d7b844f4cc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c9e6bd59a80e2d3cd8303e9d44ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196341979bf5b32aa55f48291d1b22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00e3d166200c79fe60eebfcab0b69e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6389640bc267f51ab541ba9a681a0b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e971f2fc6e1e4141d0dde6eef3bbf88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7cbdc5609bc288ac22ee195ef67d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d81782ea854baabda4d3bc983154d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5bd77e83737d35a4c2e6da278a4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7637057d64b0e8dc29da2f93720c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c14a2cd98a450ac0c94244b50893615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be18c026f70eec3f3ffe49726a269616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a3042c19693ed5790081b6029202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1e60fc6d6a05597cac61218ff713618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a080d1a99ed100e2cacdbd3c0e16194619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e1499acb30a30a784f1dce3b20ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10800fee26cc5068865dfa573562b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d1aace27ef1c5f331d01066e06568622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4664eca4e359f0f4f59f8af61149623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac872535fd5008f78c13109d72cc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed790478c4d0a831e22f87a96bfdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433abc90cd36f6b10d3954a61fa6b01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a222e51381470f02ee0ab4c33b048627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e9cf12d909ec21acabc3fda08a7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7ac523aa4ca0de89671ec30296a44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00f4f285c572b96d130b91c2ca061630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62286b703fa8cc6f155593384156ccf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458411a8b9dee1aba179498b1336b493632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41a6ccf84c03cfa2bfd3d4fa32cc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f3783687c7baba42976bb2fe53d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a487e28671236e982d08e8462b45b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d97e41e17c5eb670a2f8d66a8a08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733720465dba3763a9582bebf3cb64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc1644e37a1e2111dd6ea9fa7161ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce65c79f2e8c2f1eb3124b21aa5e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d79fcdadde93213a267356ed4459e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b27930c0da9c150af642d6d1aaed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520a8b89d9344d0f3fba0ad5dddf65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892705b7315913277d66dfd1d74f83f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a2a947c86bc135da274903e84050d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825ab3a34389a089c447348ce0fb1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40942e0c2ce743d540303e5be6ead6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e018be4d340f89b90268f8f4576baa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ed913b0b8e12fc88ed713cf5f8c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3899a205b630435dca4b45eb204cb72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7485c23704e5520380c8244b653ba92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f36d91e007689d928cc0f5aa75ff5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726dc6537bdce95bb4f52465cb4f3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8fe12d8244e027df849bdc6357f6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba46d3b0f65daa25979fa0aa4b3cd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ed7a25d7802201926dcbcb987237655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45551a1dfd58f86a886fc563d286a814656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2485ec792f390d2b39dcc20366cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23491e9373a2de8f286cc4c886c1a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875750df7fdb9eb1bef6a05fa3e253659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18820bfc48cd2db48d48c17d5d3f07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fccef5d40d8c6288af2dc15cc83e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7618ba781743305b03122dd0a089662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea08dad0d2f39e5950185b0c1b8bc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14251f249ed0db242b8c2932891201664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99d627281c9421b191a65413bcf1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cffe013d57312352718711c148647666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635ed5fc1b260026d9ba5cc050ac72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0564544df7f6b415cf14ee9ee1278668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100413517df1904f0463d2b99ea3d2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eaa99a38082b2c28209126da3ea5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519eb0399892488e4426913b6fd123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d75d757280568c38e63c085ffcd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982717220e0a067c2717fbdd96dfbc02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e7a21ca485bcbd6024b55d9f57a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5119e2dd6fff077817f1a32f65d18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f4db3e6fe3926d6ad94ab420f1208676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d5cf323a63552581b81e349e47a28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d59c044f3044877f4eb03005ec30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1b809b3c35c499f1c2fcd192517f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd2893d6e8cdc1feaade4cf00e07d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22893817c920d6de85d431abf802a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984cf05f8fa763b9c630972a7b6c78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f520fba7987def178b3c99c1ae69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384ca728afbe5d2ec5d79172ee2961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c895aec7a9ac18936ec9a4fa7f6a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2df7c26e40d502cded0f4ee01cef93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33d26b53ffb0900016e0a4c778ab3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee345f1cbb20d9b650dc6ec971dd44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc768c0fb01908f75a896727ee5f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6c2934d67bfd49a902fe48634125690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be57b0a2f118828787715c0d84f0e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2286d967feea9c88b9a4159ef0ca25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8765084cdf2e7c71ae2e5b1d9eaeba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593888ef53a1c31d24305b2bb3dc6c76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969a27eb8d43f47d31231a68d21a19c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e42fb42f56d12f4fc62edd0055c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2330d9492286400b76e53c9fd58cb30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455bbe9aa71f9f5bd8731cd904de2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d574e988a14d459eca3c827ec63c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c8f3cbc6f524c97b97f03e15c931700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff0b20889fdd89e3b606074134031e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878efed0cf2574ddf2493e1c6894a17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd8b7b6c6f3836e7cfdce8f7e29ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d5e8015153bb905b883abd79afe0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511870f9c59b980bb78c88a14d7c08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4a8d6b9d23a8e8107cc39b045f8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be98b4cc10f43c1e5a0c586fba47dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53e404ed834bb5cb2fa58532ad1fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a382a37e0f1d517523ba231de8b580709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6af274153a761bbd316d1d7d76aef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c7682c75c3086b29744c9c351b5e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ccd05091d2154a88ee4e526ac2a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738601d0563f10d3f3617f67739a26f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e7be299b68d0b7938e61d1c974a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcbe19bf49d314ddfff5c754c5e408715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf919c0a24608803745a0f7d2cd615716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039456f37b028eec1bd5fab869e2be1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1da754b5ae81f9744321edb48238f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28da6baf468613c43fee3f1c0e8861719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af46768b4facae3cfc7ac6697f8ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cee53a507265a822e4c69be0d536721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc2fd1688595ddf6da2f509a33e2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87cd9377c3751172faab262141d771723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d72d8648dd935a5f06553cb5f97d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae959d1fe61737304ecacb32417aeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72a3ee2987404a0625e648ea8ce2f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a249757e16dbf0be1782394e28ed11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde7066a455c8278f0d168dc5eed38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747f464c533ea184381612a25ded80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b0f31108d44be8ad785422d3738da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218209c80f73075a7e98fda65f9606731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2fed2c72594dc68f6916eec08f637732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7148781764b7f1cec5b9990e5a3e47a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8d2554bd0c8ca50fa1ce3712b69f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6b427ac654eb2b2b02126580aa857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38bc1e654ca4456f34f1194ba26ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7df1acdf8c771816a0a056c59bae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f0114f61db4f80ca212ea9874c07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72a37e564aa37dee23f985acff0f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c556eedceee0f6927a4b3021c15b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1b7173d7056b39b2fd162be17d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ff5d335915d256ab5adbb99e48d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786652a3816370d8739f9d287c7a9305743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b715a9aa3538ab1b89fd421c90f2231744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a11577ce8861863040e20fdcebfa43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f82fc92ce514f3670389123fc5dcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a57a7a1bc6b5a7caf83540e306da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ec56088ea026b3141ad3f08cafe2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055ded662f4c43b1c121adea33f28e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00879012e95c4bc84896e8afde579f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84290ceafe1c347d9b5b848c12e8c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc535c836915029544cc5c5e92a25b29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47948b6fc0034fbe8cea73ee4a677753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56340b7f7e4644e7895b752b96bab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45ddafb7156dc28c72afeaebe7404755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4891261ce52fa6056bdd312dbf040756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff6088441b653c49054fbe557d4c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d267bc6364bde476a865d73075b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a902db4df65df19a7cefc5b94d9a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e5be3a64c0cc33ef7b99036d0f405760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0210ce91c6b464f05b03e87808f9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e4bfd0f647a930f03817fbcfc7099762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f47301876376ef67f7b55105c0fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d05ebf09cb602f6be81293e399da764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965a49a1b6477d6a3a704701c13069765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361974421fef9a0ef6c519d32b4a4566766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8f69363c66f7981a20530dbec9b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf665945e563e1fc281abcb86075d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae27b465943bd9049ab7a0b365849c7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e7737fd401f141aebdc62c4a42137770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338caa8e8a7c96b5f7b221e437172c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ceeeb6047167392229c004b3eb9b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4fa2c98f614d7f3edc6c1fa70549773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea10f3a64345d2ed3ea60459e81337774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dfcc734e2c441e4d2ff8ddf7a9031775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f7845894b7875359d6fcecb4abb8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77516274ff9fe920395a6bc27838e6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae59c5bc175f1457fceb64a45a6ce0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b426ffd7815894723b425f514f5c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c387395aea826654519df9817d5dd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de9fc06e691f68f7f83fcac68af55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f07bc86260bd515b1afd7d12266d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e045ce1babdf6b4140432624da6a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d08290eb7acffd1bd87e9c258d9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ba627f19f210bc38314c3072ad4e6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb053a5b894c64eb0449fcdbb2bd87786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67280a83b1eb6b572fcc6ebd97a0549787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad98b18588f14f952ecdca94d1f51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf155dba0456fb8233ff551ddbeda0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bf1ca8fa00f7ee94ca52201c4b1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b337d31246d538f14a2505bc03539791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8a8721d50b8d1093733fee461e97792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef1aba501d7665a169ae5c98bdf16793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84234e30bddff009ca3eec215bbc4c07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2af783db04e011d57e2c6a06c330795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e082984f55468fcad443d6d166bb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b49e55adc04242ee3031fac4e33a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35f31a42fc29968ab755587594e48798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5069f5d088db14263a1d20f911e64799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9dc2cceceac26c3a3827403547f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e8497821069ad4d532be414bc63e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cfafea03c1f4094642b663220c336802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299ab26a290f0337bd05ff4d1ed3e5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7099ccd911eeac5a149fb02af8197804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171939ebfa9aaca6862eb13c699ebcb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e097f7cc02129377ab86a60d5820806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237af0f716a5220ca58100edcabe84807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5256429360fc6bbd9333e8328086a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a05802a10961c644721b462e3262d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dc921c006dba9c78f5bade84046b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be999f0a8b78627c0e5533b504782e9b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ae7da0fa1b993520893010ca34f90812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4af0e38e899d65f2e999008889c8a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf74a1648bef6319ac4d19d5d9731814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b874e976feb5312541172fdcc2d1e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68115bc39773890aeeff9bad1b66e84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8793d9eccde832889e379e0210a0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c35ccfdd577c1c068e2f0d0f945b59818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8921abaebed2887dcd03d6a2066238819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397786ba1645480a26d7100fbea9c1a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292eac5e20e6983d6a97a40634009b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df436a94bb86f1ad34e48ae3527bcc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472589dd1235a1b0abf86de331c8e7d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7f12e3eb98d6a47b1a32891d2d43c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e904d7cc6ed81fa4b61f0409044228825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac15b0ebe3354ed8ab7bfac00f1b85826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6e240dd9929be9bfea9b4c2a9b9cf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0d76540aa5e4802bc65a0faf5d20828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e4e99184ac4ac977fa86fa3e669df829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194525fbcd42cbbcf1399a4c8acd67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541776bdd40b0ad86f2f2556f72827831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8b6b3562c602fe4477b0d62299e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340afc5260040deed6bf0fc2c48a11833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92912763ebaf290f8d78311e3aaddc5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7ffabfda1f429d9440343b1699cd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef9847b804dad6395699f1713b0dbd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a242395bd56349463c305cd96b4c15837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e103d8c17b343bd212b5fec7014a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c99fa34272adbe4735b3ae83f214f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362abee50ed40f005fab64665c55e08a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b6ee28abbd188a6bf9184f9b028b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c35ec668f3741fa8b9f83df535d0c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11489d39cc2fa55b84f7eb96f9a161f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a416cf1238377c26e18078319f09ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6aa8042396132e877f7e908dd9fa9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89627d1e9acd6ab12d092d5f0fc891b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56c5a44e597210e4ffd5cb7496eb3a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b32887b1ed13385ab4913493388a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e83b98de662cc2cebaa4756d26c11c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483deb787f741bf84942e314ac628b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0645e6693ce5e1066d482dfc2ca701851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638a8459d6f3995f53770e346f1474852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab9d355f52a02c34fd9a57cfa65af9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ced276c4447401bd6c4e694b9787854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e7cd01ed15c1c908fbbe957ab1e8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f826578b71b92ef49b603779930fb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adcd9094dc7ae2e21bf25f69eb9d88857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3203f85b459ecce2b82d5156ea9c91858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce492f182dde93ddaeaf0361eb31bf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd722a7cf092a8b6e5b91ad97b3135c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3abfbea7f9a06ed81a1e51415ddd7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10f7c5a9c3e59730c8090c2038cfc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee485e7c6da9c1f0864c7c30f7d9868863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92fa45993e0cec34c846510de7c6b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c468af1f448245015eacc168f626a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecfb3df575d383d34efd49dbdac1ca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec604eb3c10ff2fbeb101f536582af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205445675243fad8ca6c3d5e76344a8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65bd0e84990156816a2f102406598869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1d7142d55e70b1f17c4f1513f001870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1805f4f4701462d6ef28f3139724adb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bacc5941862ce1b8a8c5b1881f532872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e3ab25d42077f899fca16ef0d4faa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34a0d958a8a18f6cef7fbdbc300ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33f6b3c00172ba7231a1b70055db69875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0053b61078049baf3543560defb04876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4734f6eb183b492c5ceffc7f8a6da877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b52d674c19f5128af2ef52a60eaa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f210fd3c8a23eedf4cb8d074351a8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7994c9c9402de4189b540616a9e4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c95b3a9e23dadc0601926f159465e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082c173fdeed432a28b0a89124cb45882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb75e2c9e157f9c19ff7b244f31713883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d1caeab6d4d6b93b4083c7ac1448b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e42f68396c6e942d97373e8efa9f7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f6f9d98aae0f34cceec98a625d410886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c1c75b68bb6c377da3c55f122896887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dbc03d0277b664183c24f36848a6d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a5cfe57253817666134e3ef02e93b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280731d730d065ba72ca8aede811e6a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dba5cfdeceab19a2b4015d22882dad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef843c07ff9df0d58a00f002a00a24892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524419ddc403c904fcfdbd4ab00cf0b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715d49b45e7cb3ab4a0aa4f520ac4d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be010ffc2a03850c4a6c360f379eba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6264a0fd0015374656e438e4a52c6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a78ceddab44d5dbb1a68f34dda39897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838ac96caa50c46fb93019ff458c71898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ad0152a0f54216137fdf753b7628899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718544aa799fb735be55dc0fb37c85a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71562aae88d0102f7b855fce065d7b7a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d022dd0f4941fa9f4550f520de647f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614d9fcad07c5a15d60aae476804fd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1891fcf7baeb45a18f57c11219a579904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335d0bd1c28c65fd634cd7177017bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060834f044c00c27a5b5ad4c4d5285906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2897bd8cc4f049a143d500373d86edd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ab2c5e2c1f6e997ea37b2b057a89d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321925f9405e4cf2734d1295482e79909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5696029f45966eaf41e26b29a62d5e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25b930e44666a101801903d8be92d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f5a5cd84ce2fb50bd781a73f8f54912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877160380644acb88033cc77eef2fd9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826ba5e6c5260f1d4b298dce8d429e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af9c75a9748da73c706935b1e6b3f0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15bc21e02fd564f499a77b97797ebf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e02a16edefaef2e983c6b421ec4d5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f09df6d954c1b3154231bd897bf2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2602698cb0aabec6b0481ffd4ee392919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021582936f8e4a5c05379f33dc8be9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd019a069c1eaab59d4967d7abcf1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5eff7c34746f87b3ed037bc657db3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39c3084e7b3d78092e47bbb73fdc71923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b5b74efe05aedc9e5ae2b78625a19924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e402ac98f36e128a312341fd952a7c7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a8e9c85c1892538450f94c09f930926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396985b760109d1a287f83e0ea3edc71927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb2d1cdec5d6b0f93c2f503ea4f89928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638cc7a10162a93e232236041f09046929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde8b414b3b5a8f18149bfaadd69fe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8e72b3adcf27ce09f9fe3de25867931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badec904cc67bcd77c0e123762cbface932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0755442590aa61f8be68b26b615516d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665157d9a9f89fd15b3b8d1b6f3d9a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3330fa11023127db49c2acce0752935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2267b9d0410ac0ef1e5db52de18b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0878e8c0b4641af0329c4e58a05ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b3e53d04ce707a3de2e21a57da8a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ccf4f0777786f4fbe7d6e45b6b444939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a08d5db85229d8d6a846cca0e7123940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c290d55362e30524524f6e34fc664b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193124ca59c79bd09dfbc07fb1ef97b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d882738cc58ae9874630d30b19f14943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3c225be319796074e92113276ea63944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae9eb7d4a3d0b3c8c0bb50f0d2d038945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00daba932ad624fc0ea7104dba400e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eadb51ad117630622aaf81ea6e49aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755657b03845cc53ea657e234d5049948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f5f37a816625fb29e31c74568aed3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c57d0a0aabefb2bdfe1471eee2261d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50547bf752f5a02d69dec76bab8aa03f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9413a4ff86e5cd737900463a85fa3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89a8c3d099de8ee435a41b9c98fbc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef8868ebd57d7d696ffc697ad451f4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a4eeec01425327a2831da4d3ba46955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa9dbd2520fd875d7cfb6e5e881a5d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e746a0bc87638dc6b8ea8c797266957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae156cbe80685c5d6a5f9df224445958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2dd5b5d07b21873fe077bdf6a9eee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f4714aac1170f9e6d49920f9c6ad960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebfd2338dc19ea5d440ef571babf7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5a148b2a98c2c2f7d69914faf0f9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170939f44f5ec2c4b7482051b6c344963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef40edf98d37eaefdea17d5c15fd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071bffbdeed74eae2639fd42627a5d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b33ec6069516516b4e7d447b666d38966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa9e45626388f6d26dad88e691fe6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d6999668a6f0acc1cced0655ae1c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ba8f1cb8da0469a9a9623c0c8975969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751fd6e8dfd4093951fb7ba14da4a01970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae07a8afbe815040223674a646718971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d6fff4854a95ed65f2b5d62c31aff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80dcb15f4feeef8a2d102d3573f01973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517c4df2ff94ca320f0970f65987ebb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a59e4a7e5f2a66da6f9819218845e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635454874d4f161cbfaa717958a37ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a33bf4a9600efced3c91f03bdc8f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623e82ba0c0dce517bc337903e16521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17937a215146545a988bfd6b7baefc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432019f7776edad15f7ef634f31d4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38635ff44f874daecd6f9db67d099d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886640482a73d2e68b6add349b1655365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24430ea26ef701925faad48b1c87b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95848923c941c35a15552f18c1ebf8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3709e31e3f2e8b0fccd1375cfd36d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e85f0258c7543e3f37e28f9925ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6e521ab71e30bc693a5ffe5265b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e39fe6b7b2c6f9e66eeb2ad51f2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9b57ba71dfaae59eb0e397db100012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2779de74c00cd752bbdf5d849800f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71548e4f42e15507c17c10643c19b2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877de2e10bd890dd96d632be9d19e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30913ef829d2f848d3cf153ef1b2803d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337e13b9844df3d732dac1bdfb487217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b2f4f087788902158174a61c626318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad68787cc7b2daaf6c1acceb47d0c0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29543c50c89d80f5888a526e4a9e202a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239da993c8913b9d459e16ad671a1de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652d6df784ed4912b3ad1c20a736bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86738909ca6d736cee649e9161b3ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4ead27d1271abc7251b3614f79c1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff03bc4925476abba1781cf780caf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907be9d5e0ac920a1bb61badee33e2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46b7391dda699b70961088bf27b6b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b163be5fb4c40e26f93bdcff7ebdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601d63353a9903b40f030185f156a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333d6f0960dee3622e7d74e81fc808830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8940b02b15cfdecdef98277f1ef6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c646757a53fc85c38a510a62d7f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c62460c732c8e219695b85702caf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480e25700a0ed944a2bb4da31c0f0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7755a50a911f7bd755045085915f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5bcedd3937514a626a1e0e742c3d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33d355017bc572bb548d5eaee468837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5b31ef2a522bb68db01ddfd4b6e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a479b416f6b5abb7a546e89b55d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e4c06019b97e0c133452f09b552b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6f116ba970481d88a2956db73e9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f00f6ac5b45d29374edae4932f006842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ce1fa68efd190b4e181b92da9b1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5148a2f44ff1c05c0877e688c3ebec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825595d6432d11ce403d45e036367a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569dea3d9517a1b070821d2d8fcb53746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b89562ec18756fd239d33076de28247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d819ecd5c99848ee5b9eccee3bc0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee2b33b727b2bdc651b8d407b69fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d813dbb96fd99363567830949962ea050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60c5915c38bcaaa1bdd31f95bd61651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4391e5cc2d677e4892711e8ed3a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f76612c52bf19b188753e2ad793053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d20e5a4a9e1c6207bb3e33fa0734f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c74e6494bf42ac2a036b7f362f4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3018be5d1a6f04def1f8f4c06fc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9251e3e99981b558df334b80aca6ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0c65e78a68b55410754582204fff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd01d2dc7bd2610fa77399fd0d10b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b0fedb96279e4afe1bf639b024cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b165cf4a83af224a4079f4ef3bf8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51401ee91d42e74282bf5f025836d0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ae8a38b8b9cc0b333d3c24cfeba163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb5b978fed27c0444c4528dda579664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5155d2e17a646ee43b9895a8375ffc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d7456c5b7f539e2e3ff6e9e9c57466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc8ff4469e7d22b5717d46f26f0f8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90d355cdd4c8e9b547ee32779315b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee45213de4bc9c9c392f91064f03169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a879904819b3b014858a9ff12c47e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852efccef6eb40f5ee2713faddaf3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf61d9e7432af558de5d74a3779a0c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f300e0dad903a81d4d813a964160173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127773c774598ac9785626c18ed0c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d8356beaf818735699008678a17c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6bd0d3e08463ad64effe02180ba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166765ed13bc278265e79eae0e7f6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cdcdfe210b69cb6be51d2bcf5369e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c16247653e71a1d518037d5aeeb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e47e07288bbfa6d41f4bceea82d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a31bedf63b717e8b4cc0a80feeca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf99c468dc3a842cc84ea59907f9f8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c04ace925a5d4824bd2394937befa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ecd32b2c4fb61bf52218b5aabcebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88ce3752a2bf7d021fe00c32cc509985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b31b60a26f305d0aa14f560c9532586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73284f5852e59927b8edc02ae841987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89fe9f5965a6c5392fced47921be2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832db75bc5003072e78975e4504c98089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f834aa74a6023234387c8b9ee01cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165d4674fed11674d21623f983ed9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b84c1e301d37c4e69328ba175b817b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4962f7638bdee445a7f19971bb9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854ed94312386ce4bd355d30de1350194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391434e69615f51c974a43b4144e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c565fefeb6c35dac6c4c104d64f3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3532b94ebd93d44e170e6a921a8e15d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc19301a849130c55281875e34b49f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be36d513617635fc3412b48e6ee9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff18d0f09924919b8e4c2077904372d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604e4f088b0c88d0d11ad8dab33e23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b33cf5268513501221f8ab6a376b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b4c922162faf0360726a8cedc06a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f3e36aae829a8f89967dcee0328b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7c0a4f0f0cc1456aba4fdbec9376105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28b057a51f7cc71e2c848c34ef4e0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52eaea7bdd4ad657773ab9967873f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df922f7830554ba1e96c1d7aa87642108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3736287cfe82c31539261875f5375b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bcca59364cc1113cc3f53a9843cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd782837965abc79f73d017879548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fd5d61b7184656435ee5ab0f77ed8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d1f4cab0c6a953b645e0ddbcd49c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfb1ea17ea915f81d33c75d773e7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4161f4875cfa19cd1de33e26f454f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd8a979e2686810a09a3601f4a409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d16ebdcb46d988fa3e16e6724a2dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc8d7bed710e02427d994c89732455118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9796d5cab06bcaf9fb480dce324f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2dee7d9296335f17fe3d2b616d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb94d3055851c280603e315863163121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d510b35676d17d38945a0c84c2e3ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb4106cb54f38726d28a046c6396a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20770f68fb8a390da5e685d849d49d11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3294fd2ea733303e5f3a3ffe765bb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8cb034b8d367c8bb4fa7af196169126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd2db5aca942c1b0806ecf5e717ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607a2b3c1773e8eda2fe44a8d58a3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e46b0dd74e386e959fc28dacfc50f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f9d70fe7b187e61f229aefe41bc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a43949dc78e1f9b40b0996d1b2573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ecd76ccce68ce77ec2d64ae0699c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d61ae7e7b90d5446433b06c0fb563133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb99f356583f91d32038b87bd5bf38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99c4f8a014d0c9d4467c93e97ab68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e04ecf328fdf8dea965c46534435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361073c603565f9abf7213363906b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5006f8584c821a396c4637df56ff75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a784dc9c25876ca8065df47b821fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b3462a8d657362eb4f3ef7871060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ddccec81976aa82b624b9da9b1f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066c8daac43ab6ab18a2426d02f9e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad96a2fac66cccd9991b73476c4c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c4849375e73f3f873e08bfcf91ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ccb2ce0b5489b0ccde7a92bfa64c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0c43b33af67e390beb5e51174168146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33699f6af0b856d14a2ef60ddb44a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e058855c1851c4c1f728f271de21a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4712bfd904d4354d8cf77953923185149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02390323ec2b1e4db9c4d735a962a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103202e3ec232d88d23023aafe24eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6bc172ae6a7ade81389dd7e7f49ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec903959d87ad6ada43ed33a8589206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae7c778cfa8a1c47f9323e52ffed25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90b27361a0218e73b6f8556d7379e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357c0c370ed705feb2f7354d64d9983156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddf170d67f6e312453cdf4ae8d959157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0facd54612161794a18c450772a7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60a8405f8b5a323599965b4408a21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e419595a1454b8ec6e618baea8763e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b769e1c275565db05c8e098793033161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e03869e802d8fcf5003827b46cc17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127303844e2a2926fa758e244d69cdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf0de80cdd928376c1362fd6d9f116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8af871f959c06e1ea14309e851aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d9ef294a209a589ce23df67c4711166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ecc4183d2fef913af3eb04f348f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd4be7ff610f1639e174708238d3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dca4889488c044c716a35b7beb02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c97de4f6505ff9d6c387b8d10a22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237effecd8d783332bfb4cf5eea653e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc583f1c63a16b87d23ac44f9ee2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee546daf8f41a3773eaf7170bb9917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf31fa116c65b685536cc31cae6d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c464c2befecff0ff01ef0b938b3fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3a1312b34b317e0a7e10aa56268d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60959f044979565e99db38df96e76585177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3680846f6a573bc11add5c380a1f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88001d9d43c674a90ad1ecd9934c81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb63b9713605d5123bcd3e9a3671b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe733d4988ee8674101209b0d05f5a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff118333a09813e8404aad5ba70a5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a55aa1b456f9d67f64747fb25bac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a3ec2890b145d44e5f9bbdd0d986d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a0a3cd924a98597a147c25a858e2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f38016584a085de63b65ea9cf876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727a28a70196de41d977ebc49ffde2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627ad35e4e3412578c9fed87c2222bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f303ec857c4cc11d3ce9d175a2cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d695c4743bd43d23c8dba199b4cbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f05257fbd7895f2ee6ab5e49ac9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d6b8af730d8b4c389d2c7e7f7265192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b327d289595cf41234440263876a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ebc036d4efae1f14c731851bfb63c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376ecd7cb0071bba4c03e3bba1f82c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8417cb14fb4dea6d75b3ddd8278b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367cfd4281a1ac89992eb50d6c425d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacdf50f78731d96f5396f2436b6f0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da930e7e5fa381867e91c0b3400fce0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51119a599a06ce0524a6191e2d5468f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a50e607ec29ff8bff81c96661e00bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9286c87ac3527a591be697139ac1cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51634c1209e8db66418248e7713c43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f75a054547e8d5e44f8400e795dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32e235ee5c25e0882741eb7f1a909205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48947c6de3768b3141d34a356046cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ada851fb25e7e52755f8848d6e6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73335603a633ed5113ebfa9e41369994208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d16b7c90066ed02749e0aa8a53c42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34762fb2f4b371cfac82516a50633083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bdde02e08a53d9015ff74f5b5cce2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf2be1f3d392c435bc841a07d0cb5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e84c15970e17eb0a1fbd8c0ad99ff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03157a38b4f9f1c129496176de6b1bbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a415e099b0ed89690c04b121468c59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c91b2424cbd76b80a8178a5c53d391216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb901cf7fd6a6ae0ad55edc57bd4819217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eef13ccb75c6f01cb0eca23e9e8c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c7198378bc9283cd225996f54ad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd31b3a8091125a0ef79c0d26e2de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe139ba6d33863031eb2d1f1be9f036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd17f3b120b7efcc12f009dc852b79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460929a90b9cac0f34faf1c692f49810223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceccf2785d889fe08742f53d323607224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c0db92540781522811520fedb23f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478713c12d5756eaddad6c4e13cb794226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e961d59a1d4d23b6885c8241f01ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7cee9cc67c70ec7018acba2c8145e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1b656bb2f42074722c16e4350e9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741746779bd4350d21a492d355fd12a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b9cfed522be930583fd471678628231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26742ce802c0e0ad9f67ecb2a8450e14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93dfc5067633debc7b00b118cdb71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e9812a9a02f00c38d1717a7601c49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e5b6a8444a7ed51942d33125295cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d753e83f63a68285e1023ce4e92d0c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054e3e2ebdd5ae0af98e28be3ba153c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688cd0980ac7e09ad8882ad2848d408238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99a1b5b1ca9927b331861e38e7036f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56ff295fa361fd68c6c3a663e985c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e4dbcec56ca4f4da23467e0962fc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c849a87d502df5abb375ce1ec4bed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf3566d00c2a17f8c457948729bbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871450e9c61512193f938376201b7d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0bcc54949ce6c43acb1872ea2e069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c1b8f91ef783357fb1fc3499abd1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e3e5b8493c87007908d37fa29860247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45041483285183a3f4183d26272e94f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89736e48a09c51619ae8a20d1434188e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a42984879bf65c19ae3f92278573b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043265c2371f323e4f3c8a801c0b78c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb53acecba46e276a3b36f0376731f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8815229978200ae8a27b057bc458c25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5686a8b6a9a086ca0fce410cbe6240254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7b3e9dfe78ce667d1e0c42e03dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d77f38271fc6fad6cfc708c0eb9935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5fc4defe7158267b3fc7ebe0490f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c77d8132782049fde94b837265ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225252d4a1aa7820c969d6a8a9035555259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370cf958c29c7f14c17f3a7d8c81c8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4714440fe18ac6f1ebf3b692a35a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6beecba4f0d2ee305a8bfa8e05fec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef878143720713e4b44b11e6210dac5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039d1a615050047fee12537e58501c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6cae55ad3b0978a0f734edcae6dcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a98bc6281dc04a2c2b455454ae17b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ebd460ff73add8b1d4df34e1cd576267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acecfc41aef482cbeb200f56d209f00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2116cc13e72b78d5564de00289fdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f4c4b6b4e069d30482d7791010b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7ea3a625d26a94ae85652d4ec10f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a2c4e532c4e6c73b3e08baa4d623272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9000227f02b01e32b8a42d70306b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a60e2c582dac647c32e98517acc8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c10c8f39162b8de5a66f72af80258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9160f37e40a2454b5d4db6438b2fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a4134c939cf9b11c9c15da3eae0fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24845d611c789f51e4386a5d415497278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968543f2e2b9a1afe6bf4922b02034a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2ab5f354d604b202917c3e36a0a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f3f2dbfb683462ea444f9adc2fc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa908e2756d857baee974ddf622357282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e4d02b6ad8028f337dc5f2e5e90d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70759ac9847303af57091e75e22da74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ec389ea09a598b60b8e9c474e30d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01fe0f81eb32c2c77184ecbc25f30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591cac81f6b7da18e86ac506177bc4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099fdbbde44d9f3a0b50c0a77618ba2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e56856ab49e53ab7e1ffa1890c70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792612e9d933ca77ccf75969fcaa713e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f367cbface10434c3be69d8769a33fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d7f07aaa4f3bb659715204fcf1f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73209082589b30c3cb5669ca983fb1a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254f2f136f58db023e96bc54f5b490294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b35eb3dcb08bb056d9fca410195bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946074c367f758ac4f71778dbdcafad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c2cb236a624f4e2820770498ae49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdd1732ff561683849a5db1d829e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d3df7f9b9bdf7c91bb80243ab125b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a701f120ddee254e7089ea10add77e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d281417d9e1bdf39319abfab7958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45123ee19d437da4088097ea27fd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f529180dd85e0d1e3baec383fd553303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02e208b69e90229774ca4f98447478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17859c4cf3981e98e0eeb3fdf3315de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95374524f049692083bfe4f9fdec841306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58121cc435e12f80691a454848970a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c5214ad781e9a3aca6b8ac47b4637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d555ae359efaaa58de699a46dbee2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c9036edbd08dc75e3356f96ec74e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bb3286733c89c1a8ebf5666cdd1bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e525e51128260f0889a81059b40e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c24088288ee538d33a3cc3cfc02fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d6eac76cdd65fd3fa760e5e5e699314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058733094b7d58db7e1b61daa4379d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63843ad8b643f3fa20fbe94e8da9a0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fdc6e4cc53bce05a1db6c614fedcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28c0f15a9d2a156c98d31da52c680318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f615270d827382cf78176f7ecbcbce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe14aec543cf360791c99daf4edbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8990b9a337bf6695cd19657f8b3a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633814b047526df077429d99c89d64fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd70029d0f1f19dd1bb96803458dd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d55e8997265f7e618329bd701f2f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e82092ea6efc55d718b0cf1bf6b43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ddffaa8222d3e56fa9308fa5c03c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b47b49d9f2c6ab5decbfd3c8dbd76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018671245d167ba605614ac347dcc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ebf70b16e08276cfd0a52174e6f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953219d86e70711d390122903d5e8b4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23fce03785b388f584ce2509861375331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc659fbb44d3bcaa1520485ccc0482332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679587ffc881ebb7563b2b667cb8f90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ce5676a59a7eac10b0264c48aff4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d15f7820e874acaf843f9dded4f03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6d5c500f0cc7c75bed285f289bb3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260afa414d098a0756196c74d6ad24a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab274e54d0a48bbbecd91f6190956c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cd4aa9859010c86f587cb8e5c147339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba33eda51cd50e2c0da4d44da260c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440d2fa2203644a86ebf15d18e6da7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352c8f52c7149451415bf6043d0657342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7072356739ba3c6acd42902b6954343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076646d428db755680d7c8215c0a296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88b2434db2e76610b1b05373d5513345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29037d02335e3bccb432075a9f2397f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e21270142339b91827cbf25b63720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b2573124a1bf831a7bd4c4bd1118348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba319347a39899cec90ec9d9f88a93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7dbc364c46e3749bcd098168cba0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad140294860f6a892850243c3fc35f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a008a13f3d18b11cc2aade8c7e325352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b96caefbfea5af745296078629cfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347357b0a19fdc59676622290d0faa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c3235332acd7648007895a992e60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a45a45d16840902830a3858df2f98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578385c2d282a4b881edd5bda1fbeb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2432d4f666c63e159afafb14ee850d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca256135f888cb8e90ac257c5215d32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b57bb2fddd4864e9ae36a3cb5956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddea37cc42b6ddb7e1c8ad1d2fbc73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b181e4e1c7cc57a62d6ecd8d864b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62738d3bd8513e96cc3d39618825590b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40123bba318d0010c7f947c3ec7cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df3c1f5554604dd2e299bc421a3ebf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b1bb0376bfbe7abca0144db5e8a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0241007823d11dd440af08851c884367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c03f3e9c091fd9756309e910ebc93c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e6b98a32fe11e3568377aecae439369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a064ac7e4ac673c36231758215b5a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77328b5fe19e102151bb69a336c049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf48a08af5c4ff52f058fdf1d45770372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e0a3ea624b8f6f852da6e371764d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa923c1dea6700ce4ff4fee9b128a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44845cdd33c245e2f3942d43b914f42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977d864f2ed9adbe914885a99fbf822376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1582b62855d1cbe70fd64e4836ecd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767095609022fac6a98f18dee511ce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6396e85965d6168a8353aeab77aee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd7e11d2ca6c01f276ab63d21ca52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae562b28e2d0c45491175be24259f77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088c820d7e99f96522e4569d0e1268382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b762e02591ac120f7681224c8073e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b340f2fc5c3d82594fc15ec90f46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ec726846291ebd8adf0adc2b4a4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a32988cd19a32065de514046795a8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ddf433a545abf5ff91194eee8043f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e22e2576ba68c1f34ad4c464d9d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d8ceae33ee5da47893a1dde0122c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c1d62fe49e3ec2036e4da5bb6d18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3fe81fc67f74b86392988bc537bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4b72b8decd29ca1716a49d14db10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562197f0ae115a4c3960391b0a3376393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2843149c877a45bc43f3787e6402e7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d20f3b983409d57c65471292b2e52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9fc5c2aa42fc84f3fce45cc4d0295396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae20d5324a78db4c538f9d12a77f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a364028f0f7ca01d6a8011f9c628c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610f2ba377c8b12c57326031354359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c5e736cc43fa9ac812ee8c068847400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf39c6735b33b4b940a89e4fd9b87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546063e3d0a6286aa19a97b17b24118d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4dfa7479f56c83457c37c38889456403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677914decc3678e09a757013b52da380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe38ec79b108b2e5301a6d4ab0f6ec4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384ac81f3f4bc542b6af1fa4ddc8e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0491a6dded2ec5e1deb2ca8826ec4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bb5c75aa6c34c21a66e0ef10a7c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb3b5555720a1f0b77242b31991b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1bd2f3274737d8f6e98702e534663410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604a3bfb6dd174d5744769479f5fed6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cff0f9bbbfbaefaef6a41ca606f34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e038a933a7b5b6c5f973b39a72e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2906175acfa4e46d2805a367f650414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc662108c4fbb16b8ba4084bc3d113c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a02a0d87a6dab02994b60102aae13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2df87638eda9e929c1870b055ab00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e415ab18f7c6c2c5d5a34f95f4216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540cfd81f9e2f58bd6610ca424e6ae4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6505ea99f47e6bf8547c9d8adfea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87936ba610f394d1e1cac506188e24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5f30d2255235dd46204c1e45c464422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2fbcb617cf558147d72b5977c7814423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b239767b486bebef95bd53dcad70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83797ab40bc28290f5b581d935e769425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c88be204574f338018e75dac715ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c26379500cf186266e8bc088f564f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ae053ebf5caa4dbd6986dfb9bffc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195702caea6d26f3a62d7751620d502429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf2d8a79bebf33fa69a10e11a55fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361bc82a33832b06abc30fd9f06c8f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea0dd150022e6034b678ae1e0184e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022b4c891b77630610bb39ade01478a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1712b5a5560038ea96ff6d386bf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c37e6acc852a851f8f1cc0e4b111435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd184b42560a752de29a1df16a6f123436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153a18e2e0c18bc2473dd04f865e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81316a4847e0a5db750c752770b2e7d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170cac0d002cc363f7160d0f36b5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedaee925da83ed7213e29bc271d498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a685c18a9d6ff9ad40792668c5c18f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0d9cff7d8ce6e5a57e1e3a65cac5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20221ce2d95f7b5e0387af5329a1f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246ae3322aff40777dc6c5f45e09f74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7beda4787a9d012f76db06ffd96494445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c569b45ff37751144f3274259eec5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be8acc3255d46ac986daee666d6a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5130b6fddc8fda9cc13e02f0e2ec3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e190fdde17afdb770490fcdd77e225449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53f6bbad4df00d9b8d3d346fef8c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf746205648c4706d89c12e348bfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2b845e0de75c30df601a9a5e8158452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b69e38a9671af2ed230f6da0dc3c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55df549db31111d0fcdd18ba6826a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e13ce1b69da23b8dd01d3712c545e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eeb9ffc19544bc9aaf2a28d740e18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae73603208516d4bfe0e0286e0326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5d44bead1a0205dfd9a1e4c6f582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e944fe34150eedd7a84420d5254366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ceb6b5c92c29397e9d24dbea06f99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0cf41061bdaeb155f995fefeb0148461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48141993070b137628ac8a5e32059d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c7c2e9ee27b6031ee08e0db2d7c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6dd9f66a2c369606795c00ee43824464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13502b179bff09f8093532f39b05eda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1c0bb00adf8e240eff8478373e5c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201fe7f381f661e18e1281f7deaaff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae81efc558059d9e90ccaad870732e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0062426b0c399ac4b9b1d6192d472469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450930eda33c578265e7b89076757f3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb92c4e2366229a19318fc629d2370471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d02067a35d3af29a73d79a39ec89a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f824102fbdc9aa81ee7dac603d53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b71d6aef633ede24a048ccdfa73d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66b8f09d651fc268a81e32f0cbd48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da8029192d5d4f43e5ab08b1b46d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6d31dde488d124160219e9e096fc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c72ce61d6ddd5db9902dba332ec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91944315405c476531958281d34ac67e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca545db9b09df660571e77579384e3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bcd5d5ba74698e6de20e128a6da3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9658f902797f42f2503abdc236098d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b860e9ed36eaed389588a8a4fd924483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b115ff17f0f1c4ec2c86e2441b34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25e00960fd86b2245cc36885b2d44d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266003a094e8cb06bbf52ef1919a3303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140fb271f30a0c1ce983cc30de70871487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a5ee8a90ccc80b75f53e541664c1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3e9b4c79d4eb7d4a0453bba2b393489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb794ba3d79c17a16f519903ca13a92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8221e95ef6b4c3b7b17d2765463f5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3036852d8fa6279e38627dc756ce4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9a1db0e0e9d40b2f25811b0fae7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c05e17a4a58944fdd480feaf4e0338494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677a989291a1213fe7318812c89365495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad71b4db9ce168470b1271cd884aa3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec347b3d1e5bd3b9aac863fcb12ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c26abd74dd34ac052103248db75a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451ff375270efea32355eb6eec51d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83088e9d709a8cc7ffd6d0e4eb1a387500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab854dbd67c4198b345d55d04212a24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3746ddc907cb24a012c226b7db7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839b8e72f919846d7a5a507725d470503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c1c06ef97abcd66924523ebe1543504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a148d5a74fd97c8e26aee898090f312505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42390234f4f9286a4a6f95d9bb9d3ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3025f435748cb626cace5dc04395e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f5f4203e86056462e6f7ab336ee49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007c364df3e2457a6e309c4fe614f3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b67e2571c6f01e006ddc681ca7d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814765a843390cbc5a016dc78f1b2584511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867220e30ebfc3fb37d84014ab2f515512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea69c184d35c29aac9a17cf5a3823b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7726308572aae565dc88d8af4b25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33bc179fee76abe22bc54cc12fdc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b271ad3adddfd66202f12b690d15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ec1a265322bba5c3bb2942a25f343517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc158025304f64ffb3728f2dad5e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6344a60f3b9badfab4d763b19c11ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60259993e510cd782a50e107ec0d29d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9424cc5fc63dba350fa9a847a72ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1d07654b31b40cba2e6a7ce44991522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361912fdef5d671a2abea7d65ee798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c534b67eedb80850666d41e7a4c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c66d5f9c267a75e189230720a0e14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbdac87f330060a461afbf0a621d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a9720734ea64b4cea2fc78ad941fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc78fbaa2ade042d886ec99cdb6ffe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d812bcbb7cfd3f62dfbaedaa0a8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfcee254cab06e9ce2ed0e6923eb4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a37e201f9878bd18bdf59b45432c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd0bef2ffdbb67abc3d7b25a4a64d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8fc32d4b53ca190cef411c31f58e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344952c77fde45c76d5eb7034c0f1c5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d6d78e6eb1a2e3b521aef2aa4c41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b955076b9e9a3cf4dc1edca0413bb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ad396c05765e04feddb47aafdb62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9c28a9b9331c6a73f2f17ab55847538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423798d185dc36fe958b7e7f01ad40f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c56a5d0cd8ddaf9e6beab0eb8fa42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d792096749b392c3943a516d512af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf31e51debc2d88e1352b4f02f2e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854897f9248775eed3654f7606504ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819c31894ac0f5751a3b7a4bb83b36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ae57898417d9fbb388f02c29ca47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593339a6e0d46f5f7cb2feac201e8ee7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216f3d999025bf64e936533688253fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55441eab4415d627c8eb8990c81644fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf186a53dde95cf7d3a98bc78af6c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12724d5aad49debf27a51895cec34993550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672106ce7692f058c4f9f83ccf6866d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496b84e12b00645c76c8941f73c6dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f73a17b1dab6bf180905a3d037ad9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84921297597c9bb9c331dc188fbef320554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013fdd3a5f4af9bc91671012e47749555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca365b75ca8edc1c575a8578627c34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b578bf03632a8727d241babfddb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23b56713b5971910f94218a9dd5c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6ea1d5e0cd8fe82aec6d980b8075559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3cec8daeadf177482740ac8dc40d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a71eb04cb316c16b23b6894ab74bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd15bad542f82dd12ebd84a4cbb16b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a85801f41e3cfa24ca9665c17c71fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9244f487b3630d195582589987a73f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc86e146c119ad1d7644d8ba9a6bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ebae249fb11bd8854ffd501245009566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d5af6ab6777319286f9add921d78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062600a7e5e6498f4e74c2df8ad6b283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8610fac42afdf46b358fea7026329d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439152ec6f08d3efaf12465743755a28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1a9261809467936a73a5a00d9654571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109659f6a366f31233c019aaa8c74ae5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e255280d31e3a7f218fafc5285dae8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0873a14681fae801ee3e58203da257574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626527687586e0446dbdb7f9e61b804d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df49c614cadd3055a346481a6fb184576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d74bfa7ed0a6596f4b3a368d52e5ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529dde04802cade27963f2ecee5b33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd420757b2c9d5546d89643b8a146e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a969c584c62965d71bf57d9ea5b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb501e045fea8b1205d44973d643df8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459e15673d0710f4959fc665b7c44f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5a77fb9a9c0b4bd2d2ea376fada3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555b965f2d7605cbd8ae4478862cd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397adbb79ba5fa669afdf1cd0205f0d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e73db841cb7fd183f952f8bc7399586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14552078323b010c4fa03d6a717d3c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260289b6db4cc56d54c32663703fa543588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc3165c386a9e3ef72cbab58f0462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b3b745363ddbc591260d3faf75c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c3bec1150aca7cf1fbb7a661a12d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd88728d16f286c121833edc57922592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8aff0fa84ebf43ed56c3e4cafec6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48985497bec7c339c752d91d7ed13e64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b726092110f2d14e41935e050b3d0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85e48bb1e21d7b1a6477f093692c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2d0615a195b67e588eb0d9a7b113d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526289d087271008bbb8d0c918665e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c015994bffd8acb0a603ace5a9d3e54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bcaa20a41c2fd5d3b2a976e4c6ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ccb23b9adaa8fef615101684316d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3e0c4e460411b965c505cf3d52bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9d75dd7b3b8a3a9f9c30a6ddf625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dacfb35d8d54e38b2ecfad2503ac1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84038def6085eecfc577780a72759605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dee644ad14aadcb7d338bbdd892355606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d27721b5cc002c9f244d97ce01e06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c723900fc79b4c1a94cdc75b2db363608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef419d7f020b0ad945820e38459596609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7f55a98dcc995965a7a58a8c7796610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00252ed5c0664dec8c551ffa1c1add19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354821411c5b17bbc3189dea96312b0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179aeb88b75c840c49fefac4457c03d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d40ab2044029caeb8e3c4d45e971614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ed333442207528ccab8aadfb000c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a957ca4b7eb9f1f5433725fbe9368616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293df564e29e261c68263c5f23aab3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e5fc0a32cb7b600c61561e647fffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1db9c7d77fcdb7b52516a3315f840619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ccd09ff0a6fa70d4d525850ce120620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494fb7a6858ed22b719140b9f77de7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c932223fd119f437ce55484d14aa8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b141eee120c927a8b1c1ff04a0845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a74abdc10ce8ec337a0d0922c247d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9791e0483e96c63bbfb2119c7e52a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3071cc455707dd9193c64c112e90f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdec78e004557b7af307dfa3f6d4ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eecb767480aaace347c78cd9241745628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11a47ec26ad0bdd58e5a866ba0dd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b04544536cf5743f7853809a871f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7e41b54feb778b1b9a7c84c2c2c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5bcfb335dd1a727f8d2589aaa863632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757f03623c8670a4b5c01199a7e797633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d46da69b472bdd032d926c8fa2aa74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04dd38c277ecbc0bcdc57232cf4097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0f2fa967b3c172ec2249b074755e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207f92be7c2e384b57dcdc70aacf08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0928df0a352653ae9c2d04944c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f97e36a977c19a40e65efa0a1a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb83dc8e34ae3ba4dcb3d0349d408c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc4a7d3eb5805984146329d59c4a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea19c936c75b09e08dada961715e1d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a00ed73cde4c69a5f397e54320d322643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9cc2daecb9ff368d5b5b6d6a6b97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a4a033e7a33f8f652080e871465d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2601aa11286e8c84da6ab60af476fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1220267c753a6cf038e50381d2d4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd252c0ccfa606cfdb9c92453300d4ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b837155af95d2da72d7407ee01c946a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ce1d00de5b05c47dfea639da54df1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e3495d0f51b08a7d75b111003627651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ac9ead23f9ca8bfb3f8807b2c5b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54b07070904260a558c106e10c9ee1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c52f1d95e9bbe0755190ab17d3fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc116990681d33c6142b792d73e4881e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e516507dacbf012d4ffcff35a548656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afba66a2e54fd27586911f2a62c888b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240cdc53dd27d1c7e061804850f5f55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b38d9f4009b50996c72f871f222a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f62a6c12a78e42e6140f1cf5c216c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a72e42e4a05370690538846ad40f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edc6140263f8bd5daf1c06e1b967b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95ce58bce9468fbe72c7da3562574663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb397178d888da4293e88786c58cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698792dbcf8cc6797c01120c6097891d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197dfeb0854adca91197d2b2c6c420666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23e62b73963b85d1b525a2df1bfc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974c592fce11eb41f26b0ee172b65f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78090ae2a585da652c83ec12d7889b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc41097da3c2277194f01c144e01d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ddefc8ca45699bb4b302229e4b82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440a20710cf6da2670429ae1408792672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0614e0e0c1461d472cc65b1abc03c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff7501afd9059332e785a0e0c2e976674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ffa77538877410b15e7537cc3f06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516a1beebdb14e87c5c14f558293ae3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88279ad4dd33e85034373cafafe9bd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83328603f864a30c3f18e3f2ac9cf6b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaabf812dd20531da635bbf80521a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec038d80b3daa24da739c63672c4ba0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653aecf23a2b84fc69795733ddd69e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401f2663b152a3e4506b4e7a3a3747c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e99f9965a167fb1591d0554e4555683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e429b41737f7a8543f4c6ef89fe31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f9309748f92e048558dd613182a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c344c48b506dbe225353d5e16f6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10018e251f61804b71330f2d4eef94f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6b471edc231895b0ccdcfef5339d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ca59d650e979aab30d1776aedf7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b9c62065cfd56fc34d0bfb8375c16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894ea2e99a0f78d0431e7f11ae5792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581099abed7b3eb45890cc56230b19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b27625a3d6a47986c998aa50f69ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622fa50d84074e793667662a8a3b82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83bfcf2e28e47f2670073c5b5b951695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7013a2ed601b3cf868fec33c20a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac030fea0171619a67ae0ae0845c57c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215a95d55a646481c9e251fd495b80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2c962ffbfd06682a872ff0c555d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627423cf5f25016cd9a153249794f5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479646dc31f7555073aedea0fc4076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e04c91725f0bb268b94a23fd73e61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7efe3223620de03b709cdf1a42be9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0565a4d406937d1bb8d1a8b00a342704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e340d8c97f7c6220acb356c1084f6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036592f2839fdb1c0fef6a78df8c71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4a411f6e0860b4e778c7e448fc6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70c1de5d638ac7002a261b73bf339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a981d602fb21d028efb5fe8c71da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a05834c8dccfec0cea17aa97d523b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13272798cf8d663298e8c927478f271711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d060c33984605520914b3ac6e1bf68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74af575bf2e4d8bd4f58dc44a7d4f21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a3c834b0c9b8f3dd525802cb6a75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b548acb2a166f727a7ba00ec2ead78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225408e1abbc917418e4d1d0afeb4174716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968e84f93cd67f037e2223a69f668a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b86c5c65cdf197592e73bd0abcfe27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de7c850fa7c8965f94908872e21df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ed32a3c19a260785baef36cb8530720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac129f9521d79ad9e3235bdc8cf24dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ea1d88dea20fc0489b66375fd7d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86059e67665d82e4dc2570e21bd06916723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3965b4a00c03d4df8ef3d7ad578723a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387babecd2545a59a959e08bc99249725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32e304859536f86405b8e4becd5aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51064502bd27be80d0a9191a1cf98da0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd44d3cd942aef4422fb1cf18e6f6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02acc2dc610e0cac6b430d5a11cb00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b03a6c3274a5a3368d83143b4eb4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061711d66adb3738fda7906c119eaf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00eb533109e912adfd27c2da77a88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b043ae19e9b34222be17e0a28e8d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493c1f4ef273648965b974af18efe06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc757e69059a50b410a8f053ca8a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879fcbec19f804cb9e307dc2c956d42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d80deee9e35fe53b154d12a3be740e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f10d2c4eef1eb6e23365f751d13516738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524bf4255303bee699e5e7ade844e1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8ed4dbfb05ebfb60dabf96ecf7f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b5cca8025ac62f46bbc3947ebd10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d9cdb17f044469cddbed480703f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07600541367e35b3bdeec6c00e68cae7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9d21f66cc17a35351332e62b0da2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82009621cb893ad7a79bb42651515a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a4a5c66a682cb1b06621fb8b0f8a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015aa85fd688b9d7b48291781c45c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ac28ca831f311ad84bfec265429e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4acbf5885b744c2124d3b7c2ea0e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff003236f13e28d58cb49ab6492436c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c47ca621c8ad4f69e22be09f093a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055b95b2baf21c8fc0a7f20242dfef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad174c7d23e4e9d2ff9cc22368dbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8106a99c996383fab513f64fc0927754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f82d3c6c6b366f600ec081e154a0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9329254145c11d41737d6ecd563a415756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85d8d43c270b582df31d02b544922757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c85827cfdf8dc0c69c18b1bbcd2a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393eb423f64e6c372bc2ed903e3b6ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0b4e514a4e1e962515fea5d64d0e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6017d35d60925a62510484d0fc38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50869e6cc1181acc8cd49987f35326a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251a191ab04757da034165bb35f0a5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b6764f4cefd35481a8402717d3b26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044c973c4f585bcf0dd19af134cb92765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc8c45edad2aca965fdc8d3ba6e15766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0357b18eca77e884775d001244760767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f708112ccb34dfed054da23de4e25768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d8c0c28c2d84a6c861df33c16fd8c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf089197c096a74c7dae49a5226615770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c466dd891ea24e257f314fcfdb5c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f9001904b4bb90200e960e1be3a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f0c4dcb57f08e2bd4c8c3a485b54773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658cbe81d465b65c72bbab10a9bf87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1494cde2355e85a5caa212f28441775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9333d147edc82bf7535cb42523d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a7519c5b7543dffd28f838dc9dd6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf79ed1523850a5043eea09547452d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4d7ba3759ab70f16924e13504c09779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0fad2c86bcc46878cdf9419c8911780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dceb17d1f6844a91e3724ee684944781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4fd9942e2524b94d40b7f6534a8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f8242f16484110d2c4269908c97e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2820c2a6689d83088cd158abb13c7d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bcc50539efe40eb219f15cd8ab883785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071ae0fc9d58791d284ba21ac77f80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661250a441677af1b979942014f3ea70787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e06b2f4dc2f1a5afe3410c221da7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712df863a830d0c83191a0baa566ba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4b0da647b4b885a69a681bfd1a09790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0c32ec197d6f4d6c0462ffc14dcc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474cc39df160db26765f9fbc4b6a9bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c7d790182df227d633b44b881edf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0df8d4093f00c8a3f4282d5f3bc69794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fb3d4e184511ad7a8a50cffd5ba8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80333868b6f2e63f5b6c2ed1cf4e496f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075cab66903a29710084e0106735ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63609767c0aaa8e515ca7b24c8cd2b17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56845ca608753ccbe3e40c8f5b785799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff6953090091ce886a071b60a11e7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295450a41b4082b60c44c0bd7595fd2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049ad68b1b31b1189582bc6c2dc8f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5615710a4331366bcf955d4eb05b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f7cf7e4703ff174ddfce928a2d0b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34177639b571a1310554eb519d08df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf6fa57724bd0adf993a075cf3c44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67ff4e5498af61d0fde32db9bd9760807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4759c10305926e49cbcd83cf9c34808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3d4c48e05751227d0d41f19ba6fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401aefad43a81f1cf21e7ca3018ea3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d1081f05e391909ec8d77e924514811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a088cbda39ae2102ef107c984b2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ff72bdf35a65824a2dde83d80e77813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5bfaff2469c9ef98b1b1f5bdfafaf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28300340757f0123358e7d7b2685a42815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc575848c1757e16b5d168ad99b3cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec315cef53a2b6d41e13098ac67b3bd0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3235b00c7d9fcf27f717e447e06702818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74cdf59b9b0226d52b45c18a584865819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587af9219f1de8f64dc7d69beaf96230820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e7a878ba975dbd9a65e092148c9f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c26e0c4cc86386280e8347cd1586822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec3785a3caffeee955a365a565123823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b637a983591a2bae9a60e88b16654e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a0f35f3d33dd6e87b53c53947830825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089303ca52a9f6e9f5958643e031434826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874b7208685470a25ad01a93758265827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e917875a24d96a038a9ced2c9c813e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde951fd4b195680a12e0f9d3a18b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72450c7b1ee05b3d59fd6067119be5a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b7da166851d50b590ae6ba2944ef831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35362c0fddd79539ebf6155822f1af7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710460ed837b5d5db92e45cd993e2b8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a4016513b78b0c08caba6d9cc50a1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b38823fb18fc52bad3ad9ff83d25835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e800ffd45c4b2c6e2af0924263cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c993eb54fe283648613f5513190a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8819411d2a697e01a59b9f9e97567f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c525e634abe173ebfc597ab370b1e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881a9e45428ac918293f04ea821424840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1b76d57158490eb1eabaaa0713138841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54703c0a5aeefd44fa752d767471d2a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7975ef312dfa11e26d9824aa6669ff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e79b06beba5f93c4fa62a1c754030844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922226acdec9de0749fe9ce443bbb70845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cecf9b71d5caf83ed674db0102383846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dc934285753a1e42138f360c34d4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab451e1231ba1569a731882dfa47b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793e4dae768266731a8370c2dd47ed849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed163c818fca9a75e3d7fc773d8d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5921db1b430b677c7f532406bf1c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767e50341d1074c8112fbb7af3c599852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b50ff9094981e4e895ea15893212c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8206c905929dd219ab29dca9719ce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec9fb2644f8b4c31209f01e970302a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5e572445b6db174096f94fa94c790856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e914e9ac606485856a7b3f5355d67857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831bbe5d0760799bdae4fbc9f493d2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682af2c0e53a0b1e94e8478ada967a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a97bd197f419ab62aee76231ecf7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15580742793919211aa1877fcccc4f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed8b7319188ccbffc99330ffbc19b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a137c63a35f66bd97679be1e4e589863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d3bfa1478aa99bb863e4727a2f69864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25300d47d469f6bfd30e78c811d23c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f043970d9d9b01c74776afd68f89866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a952aeb435bb6536ed3ee3da66fd9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197b56959b91f1b1482deafa3b00aff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ff2fd2137cd03f6b633656da432f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaef6ec66553021ef19ed45214f63a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef87cd67197f21c8789f2c9db4010871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ede462404994d22e4e7cc5622ac12872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff395aefa924956222e57428b325b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c9240cc7e607a50a3b4f1dab03b2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d939aa1e09e160a0ea5a0c0df60d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc552fdb654571991ad0d50ace43301876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351bcb0e98e7cae9926d6689ec1f715877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a70ad95bf45b902857bcff4862cb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff04d8d3bba4349e1131112b16655879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8d4e88d163f5058575c59664cae8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c297942c443a9508e198428e3284881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecc34ccba226a4761c55d6adc0810882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2272c1e7dab182708bb9df89144cef883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2763233bafe3582236c8e0625f8fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9a12962ccd9e2a72131ae3a94ad3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957ee699c2285e1b70763c1adba2b3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6dd65286e344f360c74c3ce09b86e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c17cf2fb7e5797a4a768a284cbef52888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba699a387e917f71b81171625da2c94889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c1b6a899c8a8add08243fa416114890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d604ca12967c93c6661e75c815aac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511d1eb65701ffed4bb3d382e35b65892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52c1f5830734e791f149b889d49abf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d3900ab084952c0fdc434becb3e42894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece94d4ef741721f49e674f6e7ec44895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b2cab033cb7a8a30c7d9482ff05b4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0323da5e86e7ebb24869807620ba674897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf15d70c6b74b06dd920ec37d330042898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1c1f905a634a11e812e5c1279453899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c993987f2bb5b443ead83417b685900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf7c0f0e3ee079a9132ee2c40889e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbfdb0641ebcfe69931ffb3bcf2dfd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50883c87a8c76671f9ab64499a21e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227317e362bd8c3ed51802c2d0e666f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fc3e8a5c0b993406bf07f86ca5704905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0099c4401e7365692f173910963bf7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3a5395905211048f8a23425f7e27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767459f1969333f81afa2b83ef7193d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2128ea807c7f882adb0eb244f30df8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6db1c4d7ca27df2692f75a83520d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b63499887d61af87a62e6e72ca15911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e707fcdfe426ae1aa5fe1f3fcc8de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b61598a013dd27a48fb27e6cb747e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a477a00ad5db09682b67843ba7ec914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be696f988bc2bd856b11bbbf370ea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955cb52f2a960dd0d3f1f6d174c8360916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762af6f4df58e4782633504184add04917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eccae08080b31454d7c205d12b595918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d601baf64e89083abe309b45290f8e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6508d99139448307d0a3fe60735b2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f4de2af86ffca3098e07cb6a714c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76aa0c671e892a595cd0aa787dbfe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4099b4bbda91fe03c1bfbd7652b696923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ef9a57d69a6612cb76ec9581a4738924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f7df3ea6d93e2c8bbee05131abbf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf75ba456a0c613a61fc63104933a90926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c731200a15fbdd1e266745e80310b9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce428cde74179eb0e17810e701c7e35d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a3a2f36fe1fd4afae60433d524d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabab44e64dba01d213023248ef7bf1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba32090547ce88678770a1ee1580fb0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac27f85e54e84cd116fddfb8d74f51932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0755a90a091a108b186050581821933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe1ab11e01b4fcfb5893a1c1752c07934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fcc3d6641815ab0961afb8290a015935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798b4a69e1283d4a69425d5aa67920c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923521fcf083234812d8bf4c89fce4d2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705f6a49feedfebc9641c0baa4ad1f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facaa28d00bc33431a5132e2fc75796939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f640e806daaf2ae9014b0b6c12b55940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aafb621b5bd4aacc89eb34d1347bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75415921cd5769e73cd45bfcafeec1e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb1a31f84afd085d7b03e16f9e4c6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0dae669f67e8e7e028b41c85ea80944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420db9d1f71159d66139f450752bfd2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15aa206c353646d0d1eccd24893985946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8e041ad9c942c9f8b0703c8fa39a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe720a5ea9ee9807a33f3e3caa098948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d349c0f183097dcf8d7a4b98009ba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8572d0dba10c2edc98dec75036695950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c636e8860c2de7137055836ef7d44951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340cd7c7d3f3cc6e1f37967d52b06e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454cfeb7117a0cf28f02a39ab19971953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218d9ce0f7a305ed57ef026d2ab16b6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cff69cf0511b2bf1e18cd13b99eb6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74892787ec9cedffb14ed747ab4883d4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c435cd64cdb0f6fdd4a32c5d1ed23957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f8f9781f5129927a7266e71d1c3ab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b599c795eb3d45de94afe9318a4fe6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9a068e675b448c3a139daf58b0f9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae21d4a51edeab3dceac187000e45961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5852220dd08d0bcad97781624f11de962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c79edf6c795f80cb8e4a13582a45963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a208cf80df3976cf5c189013b8279964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050129783626650bd1aee4a7c432b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721d76f8dcb0b1ba45cd383402ae5b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e514ad8be8d66906c14f7d15918faa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0cd5fb2623943fc0d995e69d7b494968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c7f0d5f4ac85678801692902adeb2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7458f0fd3f9be99aa838ded92b1b2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062729f85bbba026fdf8021cd6c6333e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dda7c4364b32eb09098a1a8c3768a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7435d182b60746b4bf216bbd241fc7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc44fdb6e2b5e10e163a83cbc8122ee974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b9508b465fae0c453c7b6e604ef65975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80914b9f4860d37851b8f73fcb8e27b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9655b03cdf276549e9ba2f538ea933977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>