--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f077a678f0ddc1c4e41264ea586e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1eab033af58cd5c17053d17532a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545baf520cbc7547bf796ad95e4c62a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564463cc0c93949d1bd7ab615b18034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e690176a183d9e12ca33d93236a895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1575c84c8927d5954b5a6e22f9eef86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7855e12a61c1674697a800218eb2aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b839a0a8ad45b254d042dccfcd6aa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d504675181903106bbce41c4abf7249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e9126f1e3b55df5e45160553a05010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f5cf2b62c34e4906431060221c86a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3223dce9fbf334c84a3f629a284fc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7278db9a9a2d03b77988e4f183322d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba80374d50acd14a3775002c2b29dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6bcd1e972dbbbfd67bcd9303fc41915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c74fba2b74552cee284244d9389df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cae1543c66bf05149267f7d97825117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370526a005a98dc8ea58005a0e3c91c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce83caacac92758063a2f86be2be88e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa687ef311e5385dfdf4de9981a4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4916ec063025e5a248f92e21bb6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef74cf9a90635dd987bbb57899c5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662d8bedaf156ef906afcf2edecbfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817087dfb1e52350f66292e42ed2424224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859cad4fee1ba16f8e56ecba5945c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9139556aa0d0b4e42b159e16e733926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae57d058ffb7d4ba7dd16d6173d7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b279f7fbe6f5ebafdc463797b83960f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9571a51a6bfa542bd9527e28a590fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4217115c47f9fd046065979966a89a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942865592eaa837d91b9026ab969ca8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578eadbaf63d4009d998a9b4d10e02632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb04de53f290834d5d0e919a40386f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c95361d3ae3520c6bae96c2ccf52234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e3c1477e7c0dd1dc9256307bdc8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b592525d6cbecabfbf6b83b0735236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a0b5e048a3de8aa118a3c6a0e75237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f925531cd89c3934bf7f8e469f2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d63f8a1f5560121a622e4ce3156039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb69f1aff4a24649c73895a52acee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d1df6b1a930affa7a1dec1cf7a5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d492b44d222c111d8843a4b8de20d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747186845067e6e4cf0bf5743ff323243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10eeced1d3fb312d8aadf250d6ea044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2283bf742cdb178e6def10137830d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511da487fd8763d578a0b03ffffe5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5459c7c1484ab37c6bc928173683147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d6312563c2473297392fac3d6f3b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c60c73549e782a3273e1a4244f48f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4a028c5283b5f1bc28f921eb1bd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14f316bbb44e8f5ebfab1a0cdbd37351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952eec2fb7118ff762ed4896273d3d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94357db629de6ab526e18c974ee3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b38e25daaa0a4474d2c02d318e7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190f8b514cf700c53589eb6ffd64df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9fa7540926aac0cdaae2724f56bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15374de14c95a58deeff7a9589b25257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded92dea1c12220171a886cf672e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5040194fc60c7e9eb24bc18490e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49572d58d548d25658e602251674a11960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66435c45ad66672c6afcb410733c04a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a3782e4d1e2e1f5044355aa41512762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ad37a01eef31a6899e00f67124f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73835d70d90cf41929a43907387e0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377ca6867b3198a3b3ca3bd3b1547365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61facab9ac4aef47c99ae0bea9ffc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0db2afe3ba5506aedba9eab663dcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d18f548f179172790eb1932e09e66268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6642c1e0a059db87cce4a4b98dba53a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e62049244636141c90091b0e237f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a38bb03cc8d5984018b4a4c94c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae751a6b6168ccaf194218cf8137b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb90d27e2b2f08375b59aaadf456bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28549b39f67b5579cecda7999dd28be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a449c089ef2f4087b2c772257a6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f439079f4354bc0d263aa6955c5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568afc7ff86370dfba2ab81829599977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c8be3efa9b4ae2d7b0aed049e1b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed25e53d72ec2ff73e6976069612b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e179a5f43ba2933f85a54b03e9091e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35ff677b2a33be52338c736ec69a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d9816c20e19f4fb671cb463bf9f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6fb95f770141267edaa836662a1d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50605ad4534c87d9c723636c2e6f7f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b58ab434b8cac804beb40ef0fbf58f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca7bd8c38a1f8ffb67f15b29be86f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9227be7dfc49916b753437ab649b1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c56a0b85825db52e0e9e8f564a13488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c33e356d6b9c12dda972abe4e1aa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137d9742e2cb6f887733557947258990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955afcecf17ec48da3d3b541044d46a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7116da2aa9162edc43dba3112d18f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9be4228a721c9ff2a72e53e07fba793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60e384cd6abb80813e28fd5a45ac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db671f43b5470e13e30916b272bc248395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ddfee2ebb0128e41aea574e480b2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3960c79e8397c72abcfecb97345e9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3068f844710adba743bd8af8a097bb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23453f44b958bc2718e9b02b8e1f07d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201bfbb59722760e0cf4976d25050bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0980cefc52d2ca4ebefc0a7927a486101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b485faeb539594e47793a41ba481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f7bb2ba8e14cf7d8309c8fd0d22e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756444d9089ccb4b8ffc48bbf2e3c7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933b7e9c55fe7e30f6eee41d269898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438194c48bd5e65c2099e070e5d5794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68569e0d3ab2a03364077f397e92e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6cd940d31f67aa6199c1643e6f3b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8feff518907d92d775853e8b7d3cf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4fc97c4cbc79ba3059b70f51b6821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ab56d64a7e2238cd45db6a28617e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa983785a6b104f3960a14bbcce7082112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c5828ad39da911d886575bb92705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23cabbe10411af8aaae3584a0d7171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d532f81d4f0945e5d4d08f0fd8d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c179dc6319d9bc9c8ade52665868c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb13724cab57d4edb5604cb2ab6e1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553be0e3c25b3c4829dcbc61c9871df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a95af7146da4cb61a633a73867f46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bed3bfd5023153e6d3ed2bdf375b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882203fc27887a6cb38187a4995a6f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297d2d323c5baf14ae49e54249a4c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146fe7cbaaaeffc7d094d6c49dd858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33592a93e81153f2c60c2ddb16f82810124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1d5e50824bd0c7d32af12b368386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f831cd6c4c8f6421acf3608b10916b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16bad5d854d00b04ce636ece09c25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d3c0b1c33a7f61c1f44c632a2ecbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee04dddb06ae6228b3f12bce67f4d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a5a94ae19c6f5cc02b69c85debb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6cf40f6ecfa2e462424497ddda88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141faddc50a13d8aab8c18a605b4da8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4492a02727a1f4f51e61d8869899a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22077b334dce3f6535d587d47e512134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a519938f2e4beb840ec123c9adaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee325016f1d4a6b5eb36a57b21ddb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5365466295670c18f16404d3de5da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230670d0b5bad2c8c0c511211655aa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b544ddfb4aee24422c4db41ba4102b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7ff2daebe68bb2992eba892f2f6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d6085a2cbed98e09777d494fc7f88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6645001496da061f8294ebd9363b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ac5e1e3ec59688126cf2c6296c3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbb7d853245448ef8215b79ac808be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5046caa7305a2f1722e55cacd6553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf449d04f802f3fcc0fc04da71960e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8969f329d46e9b61f947e919438cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32507bc1efa2635ef525eb84e74a21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f60540a0e40eaa652afc7898bdcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6549e9bb81e39ea6f8aebd1ecfd21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b71392053545dc9f814483342ed6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622b1fd38da6522b0f6116c34082d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13710859584dc3a9fb8900dd3925a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd53318bc693c9182fc9ce4f9f842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee042d1e389d405aa0b1b855794ee74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd642d4c6f0c3ade05f8d563b03fff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03628bcff0409c39a4dc9e129c44678a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a628fd47aa5638f435b0ef2ea585158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6adcb145f058eddc1a3c1e224af9c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80660bdc1cdf24c7ba16f67f780ddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab8960ff00b6c70edadf7b217d3c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4c2f0e5e41dc87a45ea2cef36fa2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde4e7d1d3d67e61d31d9102750d9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f605f104956ea279b776b8c2be513164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2b8717d3a4d250e79f1d73ba74b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134042b779b0a8df3a06dd720f8c695a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224fb004666b1eeae0dd45152e52809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd566f792011950aef45807affec86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85722f66573fefcfda629a9435df5be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a1a13e927991baf5fd971819ee69f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a7d29c70b1d9d653885f3beab771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710e6e2abb2880c07b02da414f0b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6aeb7a45d4920f1092336737b512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa9caf652288ba33c7dac0e898d11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a60f1f5adac91d6ff941c0e771f5af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4ac30e591da05c09a5dc860c81fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee584766358fd2ff6a041a767a66dc6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203bd8c5ba925f59b5d4f2b80daca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd4a6fa6d1d995529494d21473ce9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c1c9e3781b8389f8caad9b69df6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bacdd8a6a877986ec351839990502b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e712d6aa37ac17fb9a8e758e1263182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851500a10d9a64918424444bdafc33a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23550ac3abe635b73c573a16b383f688184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebad58381bf3e477b9549f262bbec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da647b9221fb809d37436618b3cf25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5584a64059885255b5c5fb9f9da9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd9cfb5c648fd4df5b0f5b3c70bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10a39412a39416e2fda3d54387448189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81839425a092f4adb429c5661575e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937e6e1140e212be76257173ae44b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f973cdd2cf187291f2cc86fc702a1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e1e174c475985a716d5d63cfcf3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ca5bc3ba3a2427d4a35fa9a6bddbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211bdd9dfb74877ed0dcb24d9d8cbe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b9696b9d2044baf5f93338dfbb4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aada6ca04c4bbf2f8b68bc4b379401197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634259f902d8458d94d3363dea386ad7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c7b7209898f8699436ff9f530615b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa1bf938508d0aa52b1ac7eaa9194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46820597b03ebe40a1027d0f5fa21a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ffd33a0cbb49317819fd39adf91d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875024692d93fbf94acb896361e87219203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc3b0cf115e1577f4c2012bafb2ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c3eaafc8d6781df975b517803753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fd5aa423dc0eec92767fefdb794d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed7f6c05ee1f5a659d42be110e0c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0aca246225ef70e3766500fa03f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62126c9cb24591a497d264cf1cb8845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f362829b3f82c6fb3d392ee410d90f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289722f52ba73fed28a8459274a8c7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7012c1ef4a6894720879c48ef3358212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b8d66c6d8157e79e858362807f15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70669381f547bf369464e8b57bc793214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b7d01c7d3660efec02fe4987d4d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dc474c76eaf60a03657dae2716de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b030fd5e6f3d1a63cce8d4c7fea0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1ad79828efe5a1efb9f42bd3256d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0ef9c71967ed63b84771effef58f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286adc6ddb9fec788856b3752d4c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07549bea54a8b2c7bd985b0e2f7a6d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af74ede5309f4dc2be3ef9b1eaba66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22216b984587f47d802e0eb6d08f7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd3ec72db772ba8f8a5e2b8396a06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9fa27a24c706afb28ea43eca95aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f89459196a96760e35eb626e39d4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab338570b58e070940a224566d83c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076041341d8fdaf7ea1873cfabd305b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76aa889422a8a810c2f6d855e2762229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfc07a63f2831364a082194d2f6ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73ebb5e59c6cd48ad424c7262371f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd41afb4871b82a810b57691a7aa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106c741f6d4894ea689773e5a2891b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a21702f6f1eadeb3831e5fe82df462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192515eff574cec31ea82a7cc21e6c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78285bc1cf48a34b5976cc443b5991d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502e9997a7502d4d8c9e687b8104f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8aea2e7cf736b50c5e9bd63ee24d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6822e5989d0db4253c24508600472239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48af5c1674d3a1f32d725e6357bcfbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1815dbcf9d7532572699d0c604f098241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851119cfc29dd50e078dc05da2de1dec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe921a5d2fcf34fa5822afd328b4296243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebb7d2774955e6d751a3c72be79db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4369ded0b08a32f7c671a874d2405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bb4114dc465ed5a35011ddb837021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b8961ece60dd5790ae4a80a53f5d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147b575645ab3749e75ca90f35a7799248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b5881e5883c60bc18338104a2aae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4f0b911389c0edb40a5af67b391a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024a981497a9aa712924e0d16e8086251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580e923e17a9ca9086be1efc03c22f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3638c0063871586fd0ee004ee2998253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f296ae1c52bce59555bace252c2e707254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25adbf13c6d4834093fabcb21af526255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fffee8b84834cc294d74d456764e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8152047598f7e819bff6028ddb84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464f3ff04d89e125601e71a8eee92a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f982b6fa74eeed22b074c36df4841b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3063047269d077de780165d39311260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcceed4501270ebf72ff36e3827b698261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8bdd88b4e1c6f49d098a20ca1c53b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5ea9ed18c68f47a668a4bd7b895e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4dc11e7ffd91e9fb90ecc3ea6f29d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6298eaf52c31ae280f8733503b44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fdd9dc29541815d10ed7a3414ddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58989587ac3aceed1b5f3f6d405d139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac09f1262bfc0557d763670ebc494268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a926ec95ce3a69e6150f32d043f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5de42bb418a8cae67e930ffc3fcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088803468ccc4dbb1c84c6d3cfe92e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507faf9f58b30dcbfc468d36037b91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2dd912532df241059f35c9dc5e601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95785b304f3f67f3371d45c17ef0c0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b46019fa8c43c6738e977ecdca7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44ab0a61e96512490c6d8923ddaf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4df0e665b77f47903116347d09fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35fc884e9ecb68470326fd0afcfb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c711ac65646c20f38a089b8c45c4179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833efed3e47d94e698f818d1f4ce4d2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395897c9598c863ebf3a38fc0cf1b095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4ad062fa3fe2409d144e923edeb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b088ce5c66449f101f94fb684eea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94511b573f5be7a45bc904897068d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c7ce7cedfdcba1788f03c27cc1f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3b530d915cbfc4c40b83801a98955286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3c7c2e0a54be55fb55c003b32426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bdb07645c307c3cf9760866fbf74d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ed0c8bfd087e9a7013bf3c78b39db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d267c435063e79aaa32491c8b757290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d1ec56dd26527214ecf62c6b4a98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf818e5feff1d49a29e31fd1865306292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41612bb5447acb52357245c8c990b2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dd05e4d7ec3130973cbccb9ea58c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fe1425d231f1bc6744db0b4a13b74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f72c7e45db13d1d53f8f305202f7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e864988ab54844b66ca63fd97434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae75aeee2e1fc2b39a13dad82a33a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451a89af719b209e7c4221707e0672299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39625929af2a9a7437523f603c5ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862503dace1d2f4e313f9b9c24f088301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acd28f00a26326367a00664cf1e55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f27369d59f46ccdad13c8a77b359303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6265728b15b836a4ed2fc2a99eb71e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b616af035026a5a10450d46ef3506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4305e4d2f366269ca1bdf79eebeeb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e362810f754ecdad41d5de145758c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19132a011ef165aa12a34cd29df7c3ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab52753f6f0d09b599b710dfa2929309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544cdf8bc38923e821cdda7820fc38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4fc3c39e98cd2669d275880bc8263311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8057f9343205fcac26722647dd97dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57116090d2c0a58f6e99f2f4872f28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801bc66b75f8a6162205d7af50434d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2176156cdbc1d05fa7fac585d82482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1ba1248722102c98c6aff16438d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6c295cf4cce4cd4923486afa5b84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f87088c3df232ccec512a57bfd403c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742118042a7a320fcf2d27f7cc8e38a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174799fc812b7753ffb1ff4c7fb97c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee54375150f9955fcc196f6e3b17b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94d3b7a7444cbe8919f85024a4879322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d27c28e4453a20843b4b0ff1ef611323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc29930c86914ac0ffa1a2f238fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72c132083b1352c8464e20e8d6669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fca09de1eaab413fa80acd380cc8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b19e420a6ac60dc19f1ccf6510ef2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410af10580519153a0a366a65f391f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f3949a4c574fb93c8393534687cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee0f971b8aa99154fa662fd8d3d8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0608711d6cf34b421f535b3557ff8ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23bf77a545d2e5566562709157736d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa463c97aa64c742f3a76780c083f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50470bc1a0be099d5ba904b9449f2724334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e629a7c6b05c46f1d6f37700fc7cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efe7b9f4725728209e97ffc74ad3a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62dfffb3c7a7e0cf5b312260536cf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4253f8ffa9221273b529b89d70a7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17028f9ec43c4a2e6a7e43fc70147339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638fb7be184d3aeb62bfeff10ac70b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4ba73dd8c2fa826a00ba8ad51fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6877aa640b2d054e8c01da63670c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e8248d96ad04cc2c14392fe39f011343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abefb7e63048e1d23ddd62c5c6032344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d54d2d036c13451934b11ff1f28be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21336583b352b69ace6ea159a280428c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7f151ddc5794de624ee3a5c71f36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b028b6bc785ab3de8c75e13fb488d0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deaa0efec8daf2f035eed41ae3ae94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa28299b93578b47de422e994eb3ec5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eb6846b4931c3515568493701420b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7539a21669164d57aabd6a0a76d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e66124e6f074a7712bb4acecf234a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5812c22acd631e56a211f9386114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75268e896f2115c752d74a58bfac3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac666cadc25173ad7360ab136022f55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a05880cd9f377053f2c3fcd59589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e54f132c8b68955c5528f6525863f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487867e005a43afa37247f41a40d5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633354f1586c4467188ecff7e3d3f4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f1561bee3d1a7a63bd8f52cef0d49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7975f00a035bac42dfc9543c05d60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b75ca94897420b8d488fc9fdfa241363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e522caa571c269990dec1ea9e3cfed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908cc20fb8d3ee1ef0a6f08a9d56ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad6377dcf68d14683343765381793366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa513db1d676c11df13e67d532035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ed86ef9aeb1d4b1defc997d784fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2efa177c1c1a8c86aeb99450af27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd5e63c839f8f75397d73dcf572de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927198add8af73f6d5ef877bc74de39e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae3434bcd715c551db090e5826838372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581f48e66c544eb77bb8b13f1880c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b06c1b9cf60c66dce110b1aacc52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ea6dd184adafa8407c1865c447db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e5793d8331fb782719db8ca90504376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251859084dce8d2eca084b960f6ff44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf17e873a5d4431534c461197e3b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61160332bcb6d693d1c99993f6b5ee95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d450de32f9fc3b0f6beaca5608cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06fd40595e8c65cd2201bf8bf2775381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fae9279dd7b135e3901ba3ffde828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4719e72361f39719a53875ea8b4ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eaa5402ce42a987d303046aee9c28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7444ea06d8470ae5c6a97b2a5bb37f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a77ba3b39ca7f2a97d69f9a91382d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b8d03d7e5c05a034ce71cc33fb4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f66baa8c61013fe0bbaaf268bb12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77a1d6bb83df511a90cad0ef777b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea5a1b8eb43c276b66217b943a1e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf4e3dfc925399f243fe540f5a6a91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fcee3800cb27c38bc4c709d9c090b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282edd9bd49eeeff4a15df40e6c45af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5e1257f8a9ec932f7463762f922d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4c41553f0f296d54745234b65c0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf3dd94febcf74005dc26ddd58add396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914ae99f0c5072d45dc87a1b9afbf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964abcd0d3b7e76773379cb141d15a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d179b18905daeb0aae7703b2ffa912399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc42ebc25a4e3c7e0eba8a15d08b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d657170f090ef1154b6cdddacaba77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab633f277f4e54c1e3c7d6baa10abf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7c0639211889fb3471a180bf892c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e31020c1172d5566133e5eb7edcde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a71c07fd58462a8287bf0687128682405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30c007807cacfb3f8a6dcf56ee155406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209910f885ba1e4178f62d410fc6a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac0c9e16a457779571b6a72452d37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea63cddb24cb86a5ed16379402c98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8835be0773ea9f832a703e6fff442410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4114399faad4a9ce52b9bae0c37161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b39870fe16b13f812c0c09bb22ad7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065883102a1db69cad600429a14f7e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509893e2aa7e51479cbb372f7cf2390414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca766ec986a925bfc943ebcf3a8f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355d6284e3ab2dd966c43e2da96b51d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f653074b7f565be6908cdb2a0d0e8da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6043ca1aa0e2c1484155f6f11f414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f055c6617369d00eecf790cdc386fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb58bb4cbe8a99ae214a15765020678420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418cfad6eef37e5f5b8112290726a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ebed5589d80dc5c087688f55ac3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda3ab57b27b6890b76fc749c0bd85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819029ebc9e9c3edf760070fe550bf32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13383e94b1b9d8a3c4c1bb0d860830425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a59e2d2c971869d5a441cd2edc42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e5788cb8d2995ba9247f31ad7f9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0586bd85bd53669c2b7b6bcf35a970428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d11450b9e839cb29ea9db4ae5c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b11e1e5dbfd22c5a7598fe94d396430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb64e5cff6fa4292e24b7b0cface43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b1d19b6db413602795215a01e45db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207827b8312dd793016773b391121dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddea9c6c3696b67d4c5c810db5992434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcbe40e82a2b4a9087566b34176fc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d6d4607ce23c054cace194ad5d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc159eff2ff8ea666863e70def1775c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9553fcd0c9ad35582cf14b8aa3dd59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ca15f46de0051d8566dea1091755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc420764a308022bee6e9c3b953bf68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45ff60824a05778090038b131e9c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940223d0cda6903fd590bebff947b3cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f809f78e7e6d319b3937489baef1e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d74bcde5becb4615259f7c475cdca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc000301c47157802616a0d0961c2e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc1a4a20a6a508824dde27cbed095446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5ebfc6f7366a80e7819c7614f09c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc439fd554f477872161ef6d4a9e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5cfd3dd65237c8d68b7b6bc808978449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137b07d79be7db74436e89833691b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d228d6bba738362599c0134024f8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd37b39dffbab02381d7fd95bd5cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f235bea25fdcf14f00b4d66725347453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836f680461c7de196d751e3839045e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1632738bcdd6c2c0d696ce01c0a76b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeee7d51b3ae364b348eaa670b24c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0cb570af3f8a753a99e81adcef9be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6fa4f655bb4dc73a775f0065adf1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bfd8f355e7a94296f0f7b4646f24e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0208d53e42b6851455b90ca247dd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e56df9702f0160ab53e9a70aabc8c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e816f03b03a44d14afb8eb294732d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d1cadf605d222d208cf2c38a0981463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6dbafd920c3ec1faa1570ffcfec5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14000e92bfeb3f4d90f86a1ff4c503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7bc198b169835dcd4a54a910d26a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e1393fec7b433c2b6bb55a471dd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99f7b2bbecdc485853b500fb92fed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b2ff884309ef24a384d94bb99c02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f59ea41caf1ddc0c73d5ba1851a3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191f007128d208fb90d6cabff9e974471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80832b1a92109ad61ce669e6fc9716b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d61a81914c7bce9b3d896928409d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe9cdd0bf2f7995cd8f02d93ac830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e63332567be611604a68722d569f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c066f5354bfa12d2f0fa1478a04f86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e700680f7694664e952047d5de6d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1661e69d6d71aac7df88904720a863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851e431f846b83943e03b479c06bf30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62c3532b2b4c8954e66e584e98569a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b976e3250daa19539132de8f4c3d8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62c27a1e9d89fd67e1396b66b4ae3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595a3dbe440ade781edd2f8f4d8cbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf8540ec762b87764dc36ba04fcfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c8570d8bfe62a5d40588e79826fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779dc09a13ed892fe5da52221925883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba3033130e839d3213d8c2158f239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8cc5eb48f80f869f8ea15dc240524488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c547a80ced34a2b117a8a62c9ecc8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760b745ab41dc41b9a8bae5c5667a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1066abd9fd3f67bdb154ecd8edd79a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887b9ece7242a59ccc02a59a5f1881492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac730319bac147647bb563d2b1eef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1d1b0f82352210e8db64ddfd0b36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca50397e20f60a381fae567c09e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35805120df5742651dfb1e4297f05b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70d93cc0ac4f7fac8e26d5c643830497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c80af994fb17fdd9effe801f87d22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20630f389a4889c1e9d1e228301da8bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb2bd473211fdfcbd8df18eb3f64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22762d08c4c68e78f975f44f8de97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef3319e84cf1b24316bbd8319c0fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd07b66039e9dd27c7d0fd1951fc1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d5055c658e6f065881ee010ce0eb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e096e17ac487e383d0a02b0a9d99f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f933e4de318cc1a6be455315113f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e986bbcb7aa93202d80fe3a19b3a24e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e3d37806555bd1f59ebdc9bc73be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287fdcc6fa70bd68114743adde7310509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560f9198c53b2e926dd062f8ae1f51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f77875e7588e95a6790070499151511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceefa48f54b15d84bb6e93b76c6c5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52074177fefa08200f72f9a82f63bd15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01f4450effe242458549db937ac951514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a0a507c25a58981bcf5735e9c06c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc813a6da15a0193f01b8d30c2aa2007516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dea841c8d9cce6886310a7ba0e588517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31810507f9e675b171485a12ad8fd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfec75bec2986da416d03f5ae7c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337951646fe25fc5b1586eae5ca754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172a2c60ea631aada01ce19513f9b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40482bc19fd4adb18ec6de954bca6e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d106fbbfd95600f2e874b4d37c99a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348b23696c7f392707249510acfa1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991473122343ab4f7c712b2e75ac7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdff7682ad38763b15aa13b0ff00a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26d73199e37e6d49e383b0878419e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92946f9d7fae6d7a20dc79b8d7e1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8482e2f04d01a52bb9b8b9aee9918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e656dc6602a11a0f7e6e8528a3fab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5fe167817c465327b111266bbeb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee80bb76830e8165a8fa7cc60515d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aa921e744d79ffdf3a4afe64326a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e5d0b79ed0eb921cba50989431ce7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e31bd21ad98400a820702e025e74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15ae69e3f95c55c7e41c1183f063d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3809a06b838c208c1dc3d7446a31cee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131165cb7ce1ef16c7acc51a54c82d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d372c1f8dc21117e97bf155ccda7a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32cf35f9680a015a5104a18eb2a0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c49ec0943ed178496996e0704453541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90876c4ca3936617db138390df9fca4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf71e094186df869067803f303234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849a1b253c05cfe1b58c37d5c61635544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79991fc2aa868e0942a21aead32525545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c8f8234a21e777a70e6e6fabdf6d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce3d8d6bd5474218907f3027230b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b8fcc736f028676604f7b392e42c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6790275950a949998f11b800a8af0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433cf091f1d686bcbade770f69aa786550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645455087ed38a004e52b02a67450fdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d858d8dbae345da39c6d200fc5a3b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e5fa1d6b4b694cd26f43aec9caeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010630812fc783edf18feabb37b55db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05253a47b29bb65e7772b36b64da4e25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79085894dcfca5d77be63b4a45f283556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921edd3eac4baa185dcda60449a2499a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108af59362b022ce015833dc83c5c6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491009fa3f186cdd880e27c98773c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00cb7b941ea9373e72dc3f057cccc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9b74f98da253b7e1665b80795bb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83ddddd2602bc28730d8a517971dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd737f82059d6f966d2bc5dd8fcf57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aac12d09e45ea1b90ef534a0207d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85db2d32ecf23e0ec190061b613e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b43cda80dafb6086d3d840c1f8607566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b1f9907122c3b7a6330fc4312a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288bf340882f2df79f83c943918a4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d0e0797686052ee7fbbf4f0f3862569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adb511dd5d9d5eb1133188532c266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb96cbf92effd463949cf4be1c0bdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92ed11002cf10660d0fbf38d09066572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad920ef027f14ddbd9e57157b3d74de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae04fe1871a72abdb0a364b7c51ec8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17aeb6914a4b5074c1aa61cba6e121575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92878e03f1619fb280a9cb0fb3dffb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bfb70e00cf441dd556e07270a0ddf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b51d26f5debb0ee5bd17ddffaf5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429106e5fd65946f61680cfb861240579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f15194464c6fa111172412eb54f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e7902ff86ea1d397902fc0e410ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b84e7f9fc7ae9a79ad6c14e18d4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7049fe99a6334e1772478a8a24221c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cec1b19eb3759606af404fe72d2453584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ec7d27c8cb6da79ca9557d8fab73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c323aa3146e4ae3a4a6d872241f16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a9d5afc61c96e281b30c87037d36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479914f385c3d0e5f2656c290c293dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39315d067ae78196c771a7555eb99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0494c62ad5324f8a405f8be72ba1fbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6af369dbbf3cf219600e9ef8cfae1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898e13d26163377d8a9eb5ab6a2a1e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de89e8281d7fb24c4c4bc070dd71f33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033533f651a14204ae233241d11fac3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1738b11757624f935f38cab1d374b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888da92471ef09d10c45110e648f81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ed2e88587c2a549a7b2e37129c16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483824220b8c34f63284df33b1bfb801598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b751cb3b41f9a52684eec0d7d3ab5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d0c4776cca533cee9bcaa6203d70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b236647e93a4c8bb25b776ac4f4adf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a040fc40b64ecc9be4d4012ff028602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3c522e73b5ab5780def63abe1ca6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece15c035b0f012dc6215233463aa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de193fb2e27be88121d0eddbf61f891a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47f4cd168c0df1cb8c275d141d1fa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e145013451908e5fa7836281c7eaad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066df3d5f4b392f13bae3b6f25e5835e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba01c91f7bcab664b92dbf8117f2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5ac1d53e7c8e7e942a5f697542541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c323a79452c2618d421eb138ed5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9ce3180cf42f698a6f2aa811de48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d1532130c4ab4fc1ada52eb3b633613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07926400f6b53fd13bf46437831d6806614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b403f8cf4138dae8e441953ff9e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac24c82daa76a26a80c32bfa60a96e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36250c10ed108bea87ea03776da63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e936c5d2dc87712b9f87aa3f31b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff394930dbb02ae5c57d3bab8e9c9f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd961bcbd6127814c91ef45aa4bda6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dcf9a8b0797734c677d8969ea88c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507433d519ed3addc5e006f6612467622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eade9fe8fc90f5028d72d5168a8482c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0d70d96e1ff1fb35b8bfca4b10fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dbed143b72230c706935e9bb920b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5be80394817366307fa2969cdeb68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335feb263eebf19d40037851c3bb63c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a511a8ea5fd02b7055c05cc04591628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b81e79bdcbad26b264cf9c2fbb002629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37dc854c33ac3a1d42717762531ed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa9548b9b983fce9047d784f52fd3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c2cd1d911603ebc20e5f871accf4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12729da52545858b58ebdfbda4e417633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b78f6d52cc70cc97f624dc64130a07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286110899ba8986d3b4300127ae457fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3cc2b9619478d70f793878ab98537636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96495099765febc170ed764e4caa5d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f668c0f7be8757804156f533698ba3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5eef552153d03ebe4dbd5c9e277ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838a18b332417f134b7052d033643b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e79544b5ef8bca74c2d2adb56453641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12bc95558fda8dc7bcc7667cbc75b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b19709c81971fa5748fd51fa3aeb22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15589115f71cfa91502f3686936805fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665fc75db8321e952f58a7107f075d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6068009c8585e65ef030f3495a2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615baa4ab531a99d593a5a3407d6660647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf090be2137bae4cb80a37db2948f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2d8775b0871f755fa32413baffa2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef283452b8e49cd293e692a58091de2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933a4b9e0e4bd6df44cfc8bdd3a180651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b974b37321cc54791584da907d039c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc180e8f006658de61c352f4df10e7be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc946d3203018ae58fe12695c39160b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf118d0d7a94fc2db3dd4c8163cacf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0badfb4d69d7d50425285ee1620df34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec273525ddfb9cf61b6d5f91248f9eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e4ecd28ea825abdb19be1c72f78dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554703a0a3a28c9af1760fb2a767d2bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8f0b7f259ce82f35757893dee7df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ec1cc40e23414400931315246a52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44cfe3d4928a37a9adaeef7a7d67f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad95680e4bf8451aea373f61e5376d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60adc2990ba7419e513aeb2179d91a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5d8378edbdc2edde658d868b1fa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636991d885caffe5f3b697380c62a52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3444daf0a75a849748812c200333e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c05b143168cee69757698079a7eef9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca4b1a807391074e94dd475aecb9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92decbc34702925a43828e78c726a65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a689645047d4197e7e045f5fceed4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c76ca2ba04b483d2c327335a73906672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e6903f31340fc1fd93adae8871d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8641df0f0d4b614a8f6b0a895650bdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8507b1a82836d17e10661dc72d1029675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501c6289cedb986d279fd4d804e07c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a13f8f708640703837c913da344a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f32cd09bff1cde2daed65c4361a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39659efa7c2d25725677c039bd0a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898102a33775d87e52417372ce8556a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d59d2c37d6141e09170082dfde55c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3d8ecaa999ffad84ebcf71cc1832682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba9cf6d667cc8f8b3a12b3e17461a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f37a319b7934f0acd11a4dd8170f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709e6e2ff5a9a40e84d61a5f42a63b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84d3b2e0008ce5d1163a049025a9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61544857982855ba99f98cad76b8279e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda435dd44eed7c932050e9bc686a93e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb25d1ac811ca040c07f3f12b917b28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70e0ad6b759bb135e32e1bcac65ecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada07576fb03607aec70120b7e26f9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb969e994e8a520f276d96c6be230692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2fef9bd197c87e92a58f885bbf45d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb339f5660cd0ed0e3e7b10e50748d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f5aac1adc42d0caee4c719b6d3dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe9a061d14358f7c069ff8c75e695696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f253b5468548335c46241791210a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b281726e71bd6f4795defa182d1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced90db46f78ae1ef9117ee23705c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e7f32b5d0e87af7cace43dc4e16d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba8facfd467e748b92adbc5bada43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2fd193528aa3e27cdbfaa01583e06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa7265c453c9b838fab699b8327ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ce298e7bdb29fa06376376451148704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c894b1b1e57feab20fefb859075e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b4e85cca3cb07410811d2478c6b37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650234d3db5b36508655092f93949b8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd918813f81a6a6c64bceea9dd00f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97336b8631f6b189befe00991746dd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3a414fbb1c580235a918b4199a3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60ecb088af5050fe06cb3e16ee6d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42e2e0570132e75737138a7464c8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558850a930777077814e01a29b0005a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5540f60e63dddf1a116106be1e60d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8262ae10310a41876b5f2985b28a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822a2e479e8e8bd9a0de13c8143f96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5582d979116f2e6ac10e3569c2e99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e1f002ab1421478e25fba9a254c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c49bf27bbd46969ede72a6c67f8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d273660506a414ecad4171bf4cce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c9acaade9373de21480008fa3942721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf94c744f9981d4ef6af4812ea0f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36b467b6e7c7a6f00cd66a5a04dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b532176032d02d01cc128b32efe7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5d98970a1cb8c27ac80a9236dbab7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c383a19b2c8b7cd7d5a10c97f61836726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757516297bc1b505472efd13d2224785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067533aba48827f06280ab8db648875728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077625c6b61af3feea08b9dca34cb01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a424a38645882d05c852bbc648561e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ecbbf75a86e7e485f1414eaaf1c9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771e42b0d2db3d06de024374dab284732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60792fd1c80c11d784d0cffa8f7554733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e111c2ee064171515429a9e6ddfbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fa17e47d57a0a477cc2169578b6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972fb658fa64d50c5f49f167d0810d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966d6b52c0504e71eb0ae5be95ddb8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ac4d4b354ede82b3d76234c2ecab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8674dd2ece3fb849d24679e56cd9e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013ef39b3944fb4f70c73b76c19c9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153a5965124624a7bf60baae56c393741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabc2b2b7650f80d51d63c2c6154207742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6fd66e664e9224bc343ffc08afd89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e5bb8af6adadffc865b53e73c65d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e79fda8150adcc71ab1771dfa205ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ef9a7838ae607da05d162856de0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc355e8c657bc95fdd85b9c9523071747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07923565531d17de6671bc8f381959a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645db2ced09f75dcecda0b7e49c21e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd464213f6ae486cad8b528687c8b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6caa9493ce2775b3222a7839ab0f8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb0a956fc27ab0e731dc1c8e44a34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2753d4c2423242774bfc906690dfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac41386dd96b2a3e69a309aba3a21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b93abb93bb0f0b42feef5ad3662f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee5427adecbe72e13a30dcf7eb397756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a1674c2b5966849ec1630df60c57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d7283cb2c8e5c073e8ca261d2a04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c5e6ebf2f44f82f42ccea911000e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be37c8ed415b54bbb3f7455f107e96760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370f670022fd6c5c7f12c564b3ac04761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418239159cdda47b148d62d4c4809899762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5bd22fb2f9ba78406b28b42f746c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656861e996f48020372b7c974631934764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e454f36d529f5a1be4fca1ad2727d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a440fbdd94bdddcde5640c4733eeab1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0ec64706ff9bda276aed2a6264bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d151ede445cef2de68757aa7b43b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a068c3dacbc007ace0265e68483b0c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179ee36ac68519ead73cffe6fa63b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a315c0c841ca54d4d63a1f018f7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48ba9b87e389741086e54f9c7122f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c189b23003f9aa5924b57bada1f17773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162724d5fc9763eb0fe9687193d6331774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413077886028ba5bd158ae151a58adc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5967c41c0b1713a1c591d60462985c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff012ef37228deacd596eede65652777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008eef10e28af28306a052d7c0776f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1025d8036631af2c20b0f4334f9335779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84cd6344251a51d397a4a7ed1d0e2e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1fc6b3a25a911be30544da5a11c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aecc6435132f53db6fa4bf766100f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1f8f012e5d1ba81fcd787e80b7bd7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024acb1aee004ada9720ce69b242b846784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e060b3aa28524c53ba88bff4859a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126d4e957c53dfa71060f78f1fb3de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe381f316adfa7bf706ed0bb0780c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562323c209432c0ee08566bf35d9af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005360e5ead9147e426b49d5fa0fbf3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581150dca70faced6b740b1d5a0a0ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c69305bbd31d9b6fc54d45aca3aa4f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c3d181d2ce0326774aad1b5eb75eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddff8cf8263fe1eb34d5d3d38ffdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa1515d34bbc347c0c04da79da991794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498ea57fa2fcd7400a2be7f3e4290c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9244fc4c982ed7b0037f4863f5d2c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8b98d59ebc587dc3903af63e3da1a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e2f84a90b326db4ca425a3e8036b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c818e22022cdc0aabc180c3ce49f5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa8bad6534e6a50217793ce41f80c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f5a6c1a94fd83f7d45b5118d7aff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e5942181baae586cbc2a378dd1787802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbecf9f306dc9f00e880c0c6570c02e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c5f2b932e63f5f610dc3dfb394dfd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb1e2cd7cafecbf85c7f74cbe27ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8b71d68cec7dad181ffffd46d9fb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393039bef200662ff7e3ff08e113207807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1804da753e15571d6dbc424006f0cd8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113545687cecc669cd361f2606461115809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a56d31d88d8796c6b67aecee3e20810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862f9b9619e6b734f22a7a8c884a4a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685939192d0138e54d0cbc7c634285e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff2bfe0a0508bffa31b3919185d85813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c612b5346584ffae5fee642615ce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f0661b860c7e7925804946790804815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63985b20834a0e8476e90f1aec4d5ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056a747c7ec8507468c6d019530115817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531402eb85cc47d69ee85ce92f798707818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744049dfd5a5337194a123137128452819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca429d37b68d3bf0e5c0de3eb0638820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f90064de877fdeef1dfad4698ab9b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1963689524460ebdc2bc1c1fdb8b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4f0adc003611c7459afacff2f985823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c0df187d92f814ad92d353e8f201824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465cc947b104d6fb8bf927a174696e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40038b3707569878339e132a3cd303a0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ce7b0f9aa79ca9999440ae0560e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50239b72c208ff5cd2fbb1caff12a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d6fb2bab17b4049666e505a25386829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1837b1157ddc67c2a48948d8c72b5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d778306be3ef38228dc95933a698831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6792f1a313ea2cf75f90e85c15e7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554966d3211b1f2d6cae755ba146735833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f72547719cc0461e5fe08d51ce4c3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225205bbd0397bdb9123d99623fd18f7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b0791543a4594f6c58c3efd05eb8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c521136f5f939a254cb7b5bf2689837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532318cafafc5de409d030addd8cef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b1df3e5fb6db709f47d1a91c02f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b13cee8abd757cd07c7fc515a049840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf27cf6d3c728ff49f01a60f570df7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36c1ac9c5ae9061026787bf2677cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97ee5382ed5ed372738a16775fedd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d4ea6ed3ce7e532a7e5ba694e08b9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440fa483d9462a5faaac9b71ab7c98845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d824cdd6b89fff2598cf3e118d197846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a98f80b51bb5839e01288f5d49cb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ebaa6110140320df8b88d64ed2da848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822712797199863d97e1cbd11c08f7f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0736e1d6b99eabc93fbd5d662e6ae3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9a0267d999e59c4364d04ceaa47e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa11d5472b8de00846463b149662c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acfddfec15f271a6f47d467b26eb6e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bba8f7ab637e4a3f817696aa8e30854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10a472671b9d5903c0bbe495d8587855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ed0b2eea80c167e86c484a743e896856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb315ccd61648cea7872c42640215088857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0457ec62733a6e84db3ce76976d025858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65da9ff3f1207c24300f646da7da82859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d74a965c84e9a521e4f5076a25fbf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33fed011e5875062ca36694f7a6111861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239288c6c50ee4b902e69aae6401eb0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930749cb9cfa4fd4d5fef532f9c0fb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a0b65bcb635972aa9f00a718e558864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d92e1c181a74a31ccfb40503916bc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955fc98da9072b32290e058dfc4f44866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488b398082a9cbe03795674c4dc35e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f7992ea58a3dcb452db9da1f574f9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e81189cfd13e2a9db0a363c9312d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4bc36c82fc0ecbce711d6ea489339870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae92cf5023a6c465704fccf0af1100871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683551ebd2c884fbacec3586e8707de0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24de414d54c117c92e915b0ad954f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c29472e2948c1047b49953c52e96aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1d9148d70e1886e808f5c9034cde875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace81667f4c2c3ad70ee3660815c6b6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b18cc63e895e1c927f1dc5fdce5140877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd37a01173ab1af130e00f718f23c7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd00a4fd16646cf95f0f8ff62db72c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef575cac713dc9c84d845d836c41632880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ba22878cddaf6ba777fa466f78d5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10307189420889635c2a5bb425932a4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff902d43637fd8cb829f174836719de883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514b703feaed13bf4b1824a08ec6afd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e799b074ca5ffc34909acc3436c952885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4ff87dfcdf28c76d8fe2322297be886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf62d08a9b321d0e3382cacfa6b32887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc870a609b47b91d60006a77bca1f35888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281b4c5efde29759eaa54457f62bf9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a86cc66ae91f9fe31068aa061e7e1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f015207ee31cde834644d4a61e4560891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b16c6066ee6ada0204ec20b2366e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce967d66a242fd17f97589e3a887361893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c434ad95f27409d599205a47c793894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6aa2acb913efbbe6bd0cbd21cf65895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b1b460dc477eaf8d5cb13862ec62896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8a173855a6af4f600ef6d11a33a30897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a5a23b01f24872ce1cf950a460ff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb5b13fd9c30363bb3453fd34657b5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ebe601aae97eabda7792a6bf43f5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f695d93773a5f666b5456d36d8f1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52916c546fc6aa241c2e0789bb5fae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bedf14a35f4bf09281f5407ce91b92903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0eee79233c9409fe288443151d5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670ea471d2b65a1e752f1ed3da1533905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4205665a76f0642e73e0bc61ff337a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca50e3c8fc7e9790a7ab30420ff92c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a806e2d011bdc74ef7c4cb4b578d77908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf92641583c44ad9e35539eed1c4d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785e98084c1302747c4a37c6d6c30c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e5452d89c86b6e5e2476af66efff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf989ca184f98f05f9912429745f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3da3f435cd09dc27b378936bc61302913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c605eef1dfb0c46bc54ac9e03318fdc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefb8a656190afed1e3bede6b3ffeba915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297c2e09dafb6f5346cb466beaaf29916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ac28c7bbc6418985450df14ed20b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8329102a41a37f3776219a23a6fef918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde7265c2fcb72507fd718ccc293eb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33237315143243a3694f39b523651a5e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a3045cf73ea89d5d2c37d8bd0f6a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b755a125d4e07291b53c6b9ee76f8d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409a665187b8ef491904832264bf7c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614d33ee0fdcd94be392ddccf5fbba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3ad0fe9e58e643e2848b34505a219925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dadb078fafb67e1cec7eaba638149e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d1d3a8102c1c2a9f4ce33c5b05abb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff927cffc9b4f630f7b15937b8478a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83fe6cbd4f7d3eacee1cc8a8f7f309929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a292704d1a1167a21066644447bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312b2ecf6fdea4a6f146dabcb38666f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909be12da53b42e0caf83df9ef263aa932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62463e21c4f8a23df2671cb4356b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf355ca1de349f1257739e104b801e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bde93ffab722ba0341ed3cb2b1ef75935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bf024584cdbe215bc5b2df308288a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8023f7c75bb9cc51400991d6a4cff4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17cbb1576de6d12296cb699aa3fc17938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fe28cda165e96b0e6d3c5041abf5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a425bcd6c83b6a3ceda1fc87c8de06940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947252865b618f3ee4e8f0af160b9a97941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8607ceb7e22130798edca3ddc383b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3999d61773a563dd0bc84659abdc8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09122b120712876d30cc4b7d7f36d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712717af36738befbeeb4fd825ebdf6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724491276d57d5344b31f7c705a717946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ecc3274c16958cdd069cafd6fa98947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548f41895ba18795b851f096bcbb5a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5454d0b8fa4f770a195616f1ec97949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def0d9f6126e2fb332dd2f70c0260f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dbc9e831e92f9e19f7d6933e7e0cf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246633cc3a30dc236d84fe532773f87f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81750a479644edd6fa8f1dba280cf9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03879a32620eb08bcedbb6444ea28954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cfde2f9ec0370a60f16923ec22a3c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b7c54cb7a68ca7d2e1e1993c64c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598e766548050710c8a80f06baec6b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410af2404f15ba2f6da3b5d27db13c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00680fcc1c1adb664477c30e855806959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3f1582757e42df4dc8a2a053b028960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ee93330f1c1c84b0ac72395fc4a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb9c275d419f9bb90a6bb2970d85ec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae8faaa728de22f7b7d17c714c679a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d91b52c77f3b52eb9865cddbd66556964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd2816f0e63623867b2cd0b1984ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e4bbba9f307cf7fd9a5941789cf8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4bf06ef4c78c7518fa3cea5649c9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36914bbfb0994581245b71fe4397e1e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c54209f096c45597675e2c7bb7153969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53101d6e883f1d55456a9e3e2aee5fd7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b389e7f27dac11ab8cecb8d33ad54d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4303d0caa9dfe6ce04569494e6e625972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891927f8e8e70e47736bab5252557a4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e96d74c2a48de89004a202e5d55397974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8975f0eed1c4b8559e43d6b89877e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f15e868d78802f6fdf94b9299aa3e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879450c0d4c56c19f0b30e525cbdb05977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2871a71f1e79e70f4b07faf55e83f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125476afb9cf014762bfb53fc94cf05c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b97605a7172cab340d2d126a205a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c66c574e202b4aee499f622d0341b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ef25f13b7037871c45f9881268ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53d367ac70413b40e1978a0fe64e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3649207224d28797872a1afc454427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb2145e28360e316a305257e81da508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e93172881d9eddfc61a772ae73b489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f808162815dfb5d09b237d637835cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd380c98e5e46fe92d3cd88f6682f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e8c4629be788bf875fe4665fd3e0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d6d0d4e4c6c081028b1557a9092f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78812a7d81c717160ab84e485e4481f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4171587c9c7bae223b621443a06a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499092daaf153b771df87476c6af47516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e572870069949087c281a36faf6f1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ceb35dc7d30ddb14f3e521ab0b4cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3184994a1c2b8a9078e3b24f212b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc320c2ae6f994a9a144486d860b4bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365efe89c3f589bcf622039037c644d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ae5b45aa26b2f60d7c5fdb87234822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7101cddd7ed296a79b0e0cf59a9a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366932260929eb97af3a152615289b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588126881592f42a0d2383ea5f2cabd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b1621d790308e13e50494a11d10e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457bffe40589dc7385e5e9d33d8b02127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907e5c1db6fd4426409d802b2c189e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2a09efeeb9182ecc38fb696b3e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a1ff8cee6f4aa3254fb5274c52cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeec1aa76128a4a8ac8ad5fbc5582d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01067752d2485ed8b921bd6e26d7469932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb5f3a0c097091bf7dfbde67ce23ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242584abb8483d06513cdc84a1bace4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ec218d9e103fd1d0a7afa7ebb96935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae04fc7c7193af670365dcbd251c7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba0defd3f84ee5318b19dbbedf401c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380879afd8a31942909d6a16318d6b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda37d1c21804c7c43c520db6e6e76d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482536db70724d8a09b43754cab9ed640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d66753458efdd78e12b3b3974ee941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d56a76311760b189fd6ae06d2db742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4496e6b3a349d579b11037cd097143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97beb3b168c1aa9d5ff65d7d6d45a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7347110001f8d9ee5ab5b806922b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ac76fe3ae20b4b7090a089c8a45c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019420280480ce617c238dada6e19cdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01240a0dbad82fffecaef8e041dabd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460bc6a845bb1d91628423a77216ed949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a3fc1708b74fce32d2030acbd54450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f276305ea5cc2dc0f0e283ac5c1c8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122434341c58f8346369834b9cf7701f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09678e4e88fd47b4eeab2ed8f9f7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f7ce094dea8bbe8f843720968b7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a3ac440fe3348fdbe1c38373e27055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66f8464a43862cb85f3642bef1066656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dba0e8a4b4195b7d5ca7da01d051c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279363d908ff83f060528d3cf1311cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370070c051739d0aa0d9ecf4d8a6c8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499b7bb2195eb8c2ef7f0b3612f73560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d2d002c73e75fbb68f8d959a6ef2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf0a80ec17960fcca31307143a6e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb601e4a87f30e5ecc49adc37ac57263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae465387385e2a5920bdb62f18cb3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8db36016b7f7c7250abdcb2d8261c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d0243d145c5a11cae6ec0e6283a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a223c3a40aba90b30b805c479040767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f2dd5b2db8840de4b337d4f3547cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be5588131a55caec544bf3913c57d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a67ee286f1d59d055372c89cdadf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c20f9391b24a082f60d138490a9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d344edfb0dcae9c16abde615be1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060395f05e2ebb93d408081a0c423c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7fb81186c5529c9643885bdb3d4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13077c84529d3c9eda60a98b646cc5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c476d23a75da9e636ebecfb0e910276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008928e5363d2bfc5827f593fc151d4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30efc9781151931a478d9d73e8deb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354682757924a951fc72100b468b98179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba525d758b6d78f3689420077d98999c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf89ab9af58e4b10f511a9fe2f68781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d64ed6652c8c73e5edad69be2d68482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627ebdd9d9553f0c348a8861866dee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020aeca9133968ab48c58ab549da11184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec67d0e44ac5f610419f3aa4c3b35285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a305cec38a655878dfe8019802e7d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be95f8414234fdf182a21a73368d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931896604ef63f17bf530594d814481d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d288ddc1c3c7985898904bede000389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc5af88a066e1e386b261749a8d2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d94ea43fed3e1ad21f98c6690aa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f80831b8f993a191637bcb2b0e1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ecb88c384b0e92eac5797d821848d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56891a81487ac0c89dc5ad55d596794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ef21b702d56391764d363fcaee7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d66a72d1f9bb0359d5f5d4628f8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11055ba1481f13235990155e2f7a50c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb88ebf7870a7b02db7baff7fb722498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdecd13ec6fd3bd301367d6dcc96a7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa8b97b95f2488cc0458e65b081eee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c069b4944b987a9cfea0f09593be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccef8cbd17e15d950e10bd5e7efc7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804f67059cee615df68082ff76a398103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968109607add8dcd9c74766c3395fae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179068c5a9286e743112191c4dddaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7262c4f133df47cd6232daf8f38fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422753620b16019d3255d0b4170fc32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da442a4871fabdd29213b129314573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89cf9164e27fa39ce69553369af6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f11294f4be530d9aff174d2dd99fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26c74c214d690377fe254468954a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce68640a911a9233a04c4c2b6a75fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f233052fba7199278b36ff0c24e20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a217ac89a4d2a1344d3febc62c5540f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b92cadfd8f9cdb5a64bf55d6367c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75e3676393eb2bb016b36a0741eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e572535b325f433d7193ed048cca6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c3e2e2a2d0bb9af85d8f682ef76f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf743bfe8d28fcdc80ca7bbbd45693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97828658a9a8977a218550e47e85cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6222916f5f01b651636dab32ba51e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592f88cb40ac079aab30b71f70e8f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40917f12d22fd3c36d6550d2ffacadec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70148f8927eae825fd601d21ec43838124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dbd2555ca5ef38b8594dac08a112a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f6f787fa920ba81c03dee2b1875c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100451a68170a98184d6d6c02b9f2e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5c5dd05cd9dd7e3df881ce322063128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00160f4fe3320d5e86e628e3f29ca452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8f20c81693cd776d696a89b32364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ad0fb3165885017056a3faf4ecd79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6da21fc270143bd2164c76482e101132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8afb0d5cb0c0015c6f624b6fe80f78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfba6b7ea5133cc50255ed5dc801df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5ba1ce9188773a303fef9b47df99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db0029ca4da051449db890cbcc987f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcdb36b15356e8164a1b6d0af9627f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa62f1416d61562bdeae8605a8e0d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ea4859d3ffb72d94f470521d50907139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432b51623d80196846332b0e5465cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54cf49ec7d6cd94929f3c44d387e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e3118d31489077a3184fb9fd2617142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b2e777e394abf7dd360cd1b8cb1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718e9a56defdf97096afdd0df9efe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a8ff24ecbcdb515b7217046a9ded7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e7ea2d84b5af06c63ec23f4cb0ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e0af170f4b78f7a37570a21ec9b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81589a348ccb6f4bdaccb0a85df5c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354ee1efa6c8f28c3ebde23f395174149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3c67ac0a278148c31988f198b720150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d906349a52a91de6a2d63fe5b8fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45c3d7c2b418170c9d940ed1c296b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e4546994d35b2d2c70acfd215f24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f7fc389d5c38625cb8b247f53317154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d61b262c43e27837453585daec96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0a0b972a1fc2b8849ddd6f429610156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091f3290411950f21b9458e3c34477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb0107f78269bbdae67eec9b8feff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c6dc826f5245c54064001c1bc4e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0af09affe57ae84e578bc2284edab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896edadf74a591b592930510ecc2d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57dca92c573785247ae56912ffea6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf25d38a49a4602d75d6996c171e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb02c84275001f692b8cd974584aee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602976d5f402b314d8911a23bea3aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce228b42b383d2152f990ccf6ddfc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f6d8e61edf73302fb57d5adf82846167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1eaf26bc00e813be9f040c212b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e36e07f27ba88c27156c93131f721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d11d6b1208b3c2b9fcd117002e0b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb922025ddd1b7031ca9f2570d7632171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4703c853ce58538bd97600a761dfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c097cf5ce50efce8ef1b90dbfb2aa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6795fb6a1acd97b42d338246688830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50545e7a0a151e977163a407f5778f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b11de1a491aebe5df4271e176a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fd657bc3dc1f044a8f0e0ae43cd30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65294a9d97c6986cfbe3f6afd88a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58225cc06f3ae846cc0c6d3900c4821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a395e47195e40ecdd34e8362df276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9993e4ea73b751f77644694b727de31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db21c0a806f3a406ffe97f338b0c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b9c8d1ae78b736cd0cb40c9ed7ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c1d0d7095ff465a6dd569e6df952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c6a3186f3872a90bad0f22337057185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608e879b224c452d1686fd785c23c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cc89372dc828b2fc49b8ce703cd5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5524cdf1238bc2069c44261620bd5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f1538c1b58acf6525341694eea23a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6df04f9b910415c83ce60c5bf43d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510826994d0994369ce6d841a5c583b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c04b99621d479efca1c1b26b517ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b7e13ddc53c5b0ebf6a2a98da1ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a49d6159ba45ea2daf9934dfa672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4b13340cce3f4494e0d6ffb4021b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e12a0e2dbf21c2c28c4c2f8b2e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b77bca39f5a5acb1312d268171218197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d4b0087f751dd11b2865afab80253198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ebcd0fe7f97c8e87af0c295238f25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419f66f34f3cfddc5444e349611573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5addcec64039dbfba46c62f731f69f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6c5ac24ad688d9dcd24b0e0a2ad4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128786a9f01c76ecc410f6fd90533b3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c472083c34f2e752d25daf0ff0b32e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57a4184a7c657ba8cf820c9d708bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cccaf998d54cb8b12779827186630d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b11f1f2522c636adc87ac7c6a7de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb522cde89bffb7e5b2640ed1c6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8415091c152528aaa3cff59d9556b19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e492b659380ca266fca916dd4c46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe171e7d9e782d0cf37bf101f3ac261211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba25e76169730a91db95e31c7e765ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7222a97ce19878df4e45affa9d553213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d08c85c5831cf62674685b0bda5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5859b9ae99630c64e0b4915621b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2f630683d4e2a4b09879d1895975216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21dda59660ea5dad5994ff92e852c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808710d9205bbb76146da6fef0a3ce6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a1204259c1b9cfcc4b02f6c0014a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c836acf29698efc079f39820e935af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f10d50611cf28f7cfc26a54d3683e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b37262654d8469eec39033c40288222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450632fe6308dcecf5171a5408d6342f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a2d7418811bcfa5c67e0f1c4c821224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6345d6cc4e8c0745fc90caf57e5732225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014d3429e86fa9cf1ae5fd9bf281fc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c33c8c7edd79eaa4d52d40854d6dfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f3a67a49bcc22adbffbe0995b45e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1559ac81998832689b83881e2c1a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809d6e9d1568f53a1660c2681fbbc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16769dec49ba8ca6b5e3026fdfedee5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8c62bb08c41e89c9f2311e83bc1d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10675dfaa9c2d85fb2ea68b872a564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db219ae838382257f066ea5862b1896a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89911c9af1dea227a92356f177e5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccb83d1ddceae27800de799eea6b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecefbd7022a720cfab1dfe87fb41b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0e4562391796a4395616062b4a95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f2448fc2a711319a17f59b50ff9f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e0f0c250c41cef260ca85423ed313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc407f16d66dad2725ef663a0bee9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d744c29de84670c8ce8a880fd43f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f6ad39a411732b351cd6287ff852243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579a9285cda4d504fc4b9d3d3848f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8c593ccbc1328df0903ddc6ae60b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6d22ee84fc23fb816cbfebdf8699246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f3c1ed669ba2a65e0ec4f065e97d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d4288f3816ddb06f8a11f5d494e44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06f2a3124ba2a98b7aeb2f6e1a6118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbcf88e0f14ccc3142956c6ea4851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0d3386b03f74496c0f307c7df843251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17d9c9241c4b2011edcdd5636f52e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79bd5a1dc01e831b56c47a38037af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ab1b00e37e7014aba7232a7d7139a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a150176041e2e28b214e57d7317204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a674202915246da90a9b6690adeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b6e4371dccc97d31f02094f9ed4d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104deebec4ce6dab5c21fca3643dd24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0837e9ec96896306fbf847274f6d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac168eba4aada5a5009fbc4e4c2965260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a364883843c95ffad7a616d1d9a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589292cbbb09fdf19e9719360370b96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97c79b1fbb42ca639acd5344c2a2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521d89b157c8a150c43427dce35cb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384f8edf923476e2e2422f9f1d19e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd7748fde68270fef6d5974af1ce4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e08501395be71f457e58f25afadc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d198c689b8f42bcf9edfddf5423a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af749cb5a4271144059cbec55669b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ee1dc28d186878b1fb03c8790f0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b745558649b5a548b69f0782d994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c8f6c619af76749ca1f271a80186272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6d26f8ab83f1fcb24a674f11e9c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0545034532aca8e1d143957fdd5e92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129cea1680c595c1a3cf2235a3db1f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b157879e13ed83f5a537e9a72e78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9849a1e38a1492158f251f6d30c03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930e9324503fccfaf476589c05513c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4d312b789082e5c3634f092cb269279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4eb9b372a0228beb0146c44631540280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c7490e0d8cd69c3868d355fe4263281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179325859fa1509689003ceee95aa6ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fed6c194dde89c9dea3c6950c27c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfce7d3c9ac7e10073b71499c8675d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893023f3ede5a8ec166b9e6933d102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7973fe64433cc06a4fc0c0d619999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98bd91ae3d5efbef59e9a3a174dd80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1a5d675545bb4a070939efcb5d93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17deac88d8c8ea35032ff075d34ecb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38600fedec75f02b3d9a057473111488290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487138fbccfa8b4d79202a0c98d9f350291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b76c37ebaca0d05ed763aca260b27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054b8b803265867526f1ebf99f1430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a135afc4b003ffe737d67a8422e0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16a746753416ba470e27606dbce2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242432d97793c59ef8e2b0308b62335296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d97037c12d29bc2f6c625227fa8bdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19832f1e4fc8e5e9d5761b95c5b9e74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2065356c68f2404a14d7049caf3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8cedfb985fb14b5cd2ee69d94085b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852353fdc216a7131f6456ee6f7373301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ced3f91c89f83d58e4b58b03dcf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb678ceac59bfff00123d5bf94be3ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26266b787ef6286718aca21eb6d00f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56534188bbcf48d4ce48170c6f23753305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0a046e1a41cee75cf33824cd2068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd6d8e7e6cb29f8362d6827c7534d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936fdd5d670c7e3ef16d6f87433978c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede9f64a34ae17e08f638e868edbb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a73b1ef5606f4019be3c5a4a50d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aac2931b42bcd05f891365a48f76b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a697203c9d0c0caa42bb1542d91df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7edb0ef1125d39aeceae6de2cd81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bd3ec5af3f9150caeb69edbeb173e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc502bfb1799cf4aada6e13d5a07cbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62d4dc1c6ab5ee1b4a021624a9f41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddb7610d8ce50e30ab50adee5cb2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ceb6cdd6e9bae6857914f2432c624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de402e95e7cb10b18ece595ab8b935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db26788b1c0181839a16bb046dd58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973136ff72578a2d625a9c7b44d708321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb45fefd597093569c004f152918f2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e6d8ec23afacbfb1bf3e0c57298c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d5556c008ae63e5b7360b5b7aa62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3691125371f8b8ec62368b413830325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d7642ddd4a531c850f405564d358326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45090663880df24fba2185c5ec8c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd63d4ba1a133abc3099cafe1d806328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617bde0f7c78c11689167dbcbcee80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910e9f875baa5183c817b5c1508570330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb19c3575ffa2c47b4ea803e3811e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c22ddb880464150bb1378917e1dd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef69914cec3f9ea3713ba7872803e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba966c64b140d79d1279c9d532bfcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139760ab99e39f4fb195c97f858361335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0d8277b23c3a973523c96c81ae53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42e707f73ae8a063a97949fd199f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b4c102020c9a86f5fb5ac61c8e43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f7d5b1893509c2367cfaf670b330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42691066864b434fd026977f22624aee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d49da156f8767bd0e3d9a8765d0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33738d2be2efbe1d25329b43f58df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed6e7f3374f83a100655c7231c01c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45d66d5ff4f5398ee42cd926213cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0007f114519c91f69d9785316c884d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c852df40788e1a7449935d11bef86b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5807abc57833c34af467f8a24644c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ce493bca6b1fdd498304df3d63599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348accbc081b92f06ea97019352594c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b85d2624b5ecca81f026a50995c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b41ab17cb1ef6244ec71f9a7a381351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629309020fd78055253d059e1d30b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33619b5dc26b87b3b3a5124ae36b0b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd98590738fd61fa0dd76332527c6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a79cf9ffbf3599126737e1cb3c5f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d5f6e96d3c24308d0f84310933ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7d859c4f1f7f79fdc22bcbfaed4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609caa762f558a2be4f97aea299469c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31719cdc84320803b50b3cb811e11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001044b15dc1f7d80f5e6f09817431a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df3257137a5d528ad0dc7ba7dede7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ba568225cae8de2ad27cd2ae79b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1518c0c7a3996a1020d2fecf4c091363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd6d377f9fb494f954f152e2f042e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e424d8d8e782cfb79281d5aad28844365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d0522c95761936bac0f575b092ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795004d81246bfc3dfc73cad49f959e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d77b5e2d1479fd06fe582af3ee83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96319b9729f04e8674b1d384f063ac00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d4958d8be74e337587128433067d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e241fcfac767f4df63de78e485f1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68248861450500ac8d7735f9c03fff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588e54871337be214fb2f483cc89ac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc97955588e13a362efa9be217adb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadc9575f3053b28f482cbc93dce945375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec0ac423752b4e6463e21a1a5ecc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961f60097f7a29181e5e31c0e6db16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e92a0040518573ee3d91c5f79e6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46054db72d313f9c29ee1d441e6d8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1cb4dcd416e6dac28b5cdd0f37c9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f66292b9b7b1edcf74495acea7ff1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512134ab83f915d166c5329246a3024382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d890706e5cf1450e6cb5944292962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5cb6920bd5e90fa8aec1d4446c098384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631dedb34d0b0ec1c2d8d0ae559dfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cb9f12fb10744267090fd3f27e5fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e952354c66088e36fff478521067387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f956d98007aae22b4263397ef001388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1815dfa88ca21043d0b81c8ee1c9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3128ed3a57633be48748cea5b1255390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb01bdade9c5411716df052d7a60b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b859b5af4e4619c2fb750580c7ca00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f7b5cf1bca93774f482e30a07a00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca3ea007e53ab0f2f2d3db1d2924c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a775e9d22477d51b2fbf7514d90c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262496a5458175902caac15aefac08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9b1dbaafb4fa2d1b54741db29b43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f035b480306dfa692f0507561f8d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7fa583827c1a723d50ad85d7bf9f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38895677acabe2aeca5ea18309453558400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8336ed0190b3841f8987392844b532401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543b8f6678e309d54a122f23980fd43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b79fc7e94701538a08d7c32250019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a7b003d28196ae420b8d87195691404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d51f48917932f8bf40c7b28a5516f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d93e95b33dba5cfdd3f628a50ab63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166cbc4091dbb43dea2f7881c52047407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7c4e978fe660d56aae3b824b35de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47956426a0dc17b1a9f3bfba9e0c0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecebb023e213c47b260d73243e562d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd401311b419a17c5b440689ea627c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25400953c6d0d656231e3e115528d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336494c277b4c424b7278de744da4500413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fed65ef3c7dabddbdbd3048e21fab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b720aa8521de6207ca0c46e656873f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bbc34f6573483af5e3a5f0b774527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2b357af00096811a91e521c6e0fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1bfe3de95b08347e14d9f9ba9003418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c16be63b445a5f1d29c38aa599d87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cbd2665eb9438b2e9cc5a038605d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44176ccf3e74d0ac96816d7afbcda7cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69770737674501e6f80aec58919c0b46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e909a433c90d5f2dbbda69c26ed53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4c2b0fb5e5dc91a7434f6e6b9aab4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33dcf4a7af093de0bb3006879f6922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd730fee01a9caf5b8c22f3c6dedb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bc909133aea7acf06e01b2d022ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b86d316b05d8cc71181938fa250fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52dc49ca753d72eb4c71d79077d0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef6989b7d4c69e78420be8e2dca92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b65b825f15814d7819015cbf7280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bf3ff6dce36561e0ce3dd756df58b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5293b0c318bca0f1b67dee0ed4bc6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a155a2bce16badd0fa565dcd17cc7ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfd5bd924ea19adaa569cfe25bd5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177dde9e8313f823c5b88edd8f33e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559043a029cf05cb16ad5ba1016f3424437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df79b01ab49ed4674e94d797a4fbd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f8e8a1c00aca0b1eaf8c9c608298439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467d6718d5196b14f1299b0ff90c13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0e5a56c6bf4da083251b26d74eb47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92542269344c73c1931ed2f64c00abe1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd232c32d00011b2032327739af62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c1910fa9bd40c63fac60241d4d5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d24fc94a718f208ad456192a4599f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c390ed255f36c67539bf5c89364e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e36b413fb5256dead4fe6445ed7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485ca4e3b241b43b8b701c40b816cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2d162d4779b5026919d7c9082ea37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede8dcbd0d61a6d80fa22dc0688839450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44864121aa3d9ece243bbd633e62759451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf704701f1a1571a3ffeaa2268350ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b57c1f8cb82ec1c671b9ed3b6f92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e50885fc448f33785a0d8c0f1889a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3beebca8f2913e526a40c576ad473455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb28f2632f3dc9cd45f7e00c9917a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aebfc1301b61423eb02923352d6e6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3db7fadac670f5e7582632b122335458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df4d73d1d1f2c88501a02f245893a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccf78b7045ddc960a9be65c2ab065460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72aafd91cb3d701b3b99fa4d060571461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4e3829a49f47e1a6f10723dfd19c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd571db11e11531341d105b92278e9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdced1966d868b7653df14788e1d84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877d6d85271cb072d22daaf5d762837465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afd92f62b1f1973de76a85a91379d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f31153e9ebcaa6360572a69bc9d55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff95821aa6533a9944e10e468e3b476468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd648c065ce35bb98d6c06f92edc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec5d359a224529f5a77b625e947db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459063450dd93a24ef729ee7c9a72f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c27bf59e58bfb6e6dad4a8b6fcac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfae20a5e3638a9e6d4711568a83d9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1317212691093f0a8ce99b304e6a28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e208bad27bc2386a8e313e90bce4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe79d602615c1d0017ca48ef184ba8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e7300bb14b2c13c186f32d5590d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e499479d022ad5c5f9dbda2b4170b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4e8412a018942d12bc443b1aecbe6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c5b73d310ad65fd58fe8fdec44a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1dbdcdca36889889579e7cf1c37d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1737662140880a4ecaabb1eea733d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6cf0e8dc2f01be82bf04b6e77aa03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a3a1c1d8e3da2cd496f0bdff8fdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae542a2b95e4102d0a91ac33095ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704ab039cd7a66d6ee8ed481e90b34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd8fa2b7380d3d7c97cbb22ef2672487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791490d0343c48fa1cea7e07685a2b60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd23bfce323273f91a98b40e6566b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d7bd83f2a8e7b7e7a10c5cc86882490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e8f5baa5edb3cd58c5f62699434d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0878e48b2441b19f938b71b1f3e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca8f3dfc970c790dcbe4822363c84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5d52d67223a98be9d449ac584bca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399a8dc237c10179ff0a73bab0120b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6df7d8ac93eee37d6cfaa9e12e6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626c79f97828d4e70bea558ecd9441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676864050b6c6825626a8996286518d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d762280e4243666aaaece71062c0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66759ab676dff36e2b3d31603ca15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b7544c375e64c76b98dfebe04bfdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e1e8cddf8a7b052839f2a626497cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59bcf8ac15db7ab9435d782f4a7f72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd31edf757425b90ece1eaaef03f03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f4a02ca74c5cdd10ceb02d3e6fb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80782aa26923d1fb7ab3446d1019c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4436e8ffc9ce9107cc0fb39ad28bd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d942a76791d1a0b05ec78db758177508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e292130362e34560554ede9c0d0cc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410f11264538e6e3963834796ad88b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50db5fd246246dbb5176fc2211e674511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e7101a1e83e373a53f450ed519a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8c8673066bc44de1539707bca9b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabf9b33dd9b0aee0436d2921ddfbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987b2080ad81b04eb3ef0a696022c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103ed49c83b0a563d4e6d1350994f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509677d40d28590815b2e086ef98a94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a356f756b4490b0a850304a8958c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad0e29ea13acdd86c48f6928eafcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96278f4e2603801dc0ebea302850c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1ff4b4aff6920ae0bd849ad43943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71117e237b265e9511233af977039522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415b36b2f3ead51c8803bd5e27bf71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2345904166bc66e0397ee40bb7222524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0729313d807ca25e87e28e6bd22cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6790f40f09efa7c3d9d60aae22862fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b3c35d9e00dc410c0a9c44ad7dc25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13464ccaa4adc68cd79559666ead3a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225b230fa08579df3506afd1ce1c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e625bfa5f5fce28a281ff8090aeb6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e942ce5b0615af508ca732975d46bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef709a26cfc16b7da8f1cca98e6ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81129b596544bb9282b483072e49534533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da163528aec4bd82077202f24cbaa7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded69b9e4bd94cd043a53c43ecf393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de941be3820072590955b9c3a444b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e89dc196315ed26f46ba9810c422537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671fdf61b21fb051660366f03ca873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef202ae793d6b33d7f1de48b0c473539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb774f3f1a4e02092f322aab7eea419540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65f50fd2a93d58b5051c9fa452a0eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd88c5057692e12c90b575ececf64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0df3934f5af2550f906cbf05d735543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717336ff7ef2065d3b43345fbf0c79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e50f353ad67a0747047e622f181f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f91e56caf8cc6d3fb5c9479bb8008546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048953b62903fcc0398b0c6d99efffc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e36e007c0e0c6dcc42f1cac98b9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d2711916a787caf66eaab6b152a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef7e03e6cbb861c633a1afcfba287550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04a4fb6fd2794e23224266c39208b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8cd47c88baa4cbbf4ecd1f3eef2b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac295995911a32e5be7529d2989e65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e008d8a97006e4267090bb89a505554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4eed1ee421dbb71d2d1b5e873b75b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857f0e2215b22b9109e4a4b2522b5e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbcfdc3041ac56aafb345129ff6bc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6556d41bdd870d510732cb627f302558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6077d5c22da92f8fef4295305f83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa714bb511b8963d8b4649cebbc121e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9e056ecbeb337d4d21796bc25659561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f75263bf371c50ed8ee5a5c81aef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ca91aa9fa76aaded2f3d76b706fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868708531f386d55344871ed85e5ac03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c906c02a3622191a038ba44bfa9d97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8662de625a7caa0563dd1b664eab7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64627808d1c6b81934b6a4069a9e8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837abfef3cf44866a311a5e38b2841f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceab9942ce7cf7b1e0d7d6b29d1855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a238847ea53c02a3b5426de7a290570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b756413a84b81d0339dd469860fac4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1a48f72efcc928fca9f839b98644572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21bb2bca4dde82fb9cc09cbbfcec9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c20707fb994eaeb2266e837e04a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04d78d012bb8d66e6bc02d1bb17cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d4b1d7a831494b7e5ffb06595fe7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c09fe5b2070549197b58ebe99b9fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765bd232e753f3b0777543dc3fe95c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5096de469c5ee1a528dd5756ad838c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42d63d4c65e384e5a89071a85d27c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1aac2fd15eea9f7beabd243c5c264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d19dc4df45917c22e8997a5a2bf0f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae57405fdb81d30f77d5790c82df97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e799679ad14ffb134a2208c9073cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b1a94f40f5c3f155495c75dccb8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec84d2ad17bb66da9958bfedeeff2b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63f27d3226d8c97f8693e8802a8d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78303be3a23f76799a35678e4071b64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68dbdc88868787779ea3819a11e882589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a378387848bb437bef454f1698f61d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc36f275c67da69c65198f17f0806591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a13b169cec6d58efa746999a00c70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef71c15262372ef04de51c00a3f77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceb9dedc8e048d92f84ce737fde68e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bab83700570d8cc77386dfc6a6137f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f3118f1cc85cf20597dac8ded031596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111860bf56ba417a70d1976bacb0090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6492d21e44c2e2d9eff9431498624598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81547198ae82529f917b3b32f93b8c48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511928d8f239d7725501ca8b33ea7c27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c859e8f3a0641e7d00729bc3a95069601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757b5a7a2ac68da5087d919034aab5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95dfa148e429d7b29fee80dd2208d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572f401613b0a81bc2105b02c7d8ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7fc3c99f2a8216825ce9c21d52939605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2852b47987cfe6dea8c4c669bff90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c90ff1917a088c94104d664d0b06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db3d544747ecf2eca565737955667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214503e3c148279c230e515ae00b742609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d148345ca57a1c4b051c74eb1b16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff89208d2bf0140c7e8c33aeb268d8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1fa4f600c0516847bdd1715f9bfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec86759c5697a425812ed79cf5ec33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3d267226548e85e735d636ef4c8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4591250328a4d1bd992f180bf5084c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393ae609c4dd73403e9b7af322a56df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893219d118bf48e874ed260c585ad5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b63f37318b1042184af3c5ed1c5a3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c9bdfaf150af4e8cbce03350d7bc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554ad659b232ea55832875d81ec99a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf74fc8aaece776ff67bacc8bfb2dcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295467beabf061e4dccec22a2239ab04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152362be73b09360d1e6e9d0720e24ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfbf4c2beb48f813cd2bfff280d0dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257105843a91308ad595b20b6a26a9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7ba0e11795a6d90398dcb2f48bcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a77884c6b958c02d120be2c24e2aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561682d54a9f9426a476993a6d22d28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d216f55f53e9d7239469d0ebe9e3b63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2c6175a664461b744d55d56c26f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8abcfde28eb28c52fe075978c2d80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0579aa21a7068a184f99f064ea37d3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eadb7e1df5630e04cd72b4fc77ef50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7877012cde0b863d0b2d5cb71db321634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a3bb648321d84cb6b24ecab8c620635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488562ecef2bda1c0e85a8cb4c76abbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aede6c7dc022911202d057cab2d8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59f51c8daff9c2884184bb24aac17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ece480a5e7259540b07fff67ac38d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9635134c6dc27179f868fd784518640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac64180821d2067aadfbeea9a735d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826100d60007dd14d989b50241c42d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e1fe3f5690d9cd59ced440c99ada7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1697066b11ef80d40ec33cfc5f6512a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75bd2ac474906375a8491c5c009de8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2308d1e5b9aaa407150a7eacdb4e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe22488f0ced158c90be643656abc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d517a55d7a3c331aaec3875a0bc76b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff87ee90f149f1c37c26f2fb491ad77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdaaeb440c630e70879b70bee36f84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388432284bccb248e8749bcf8442a3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434aa36383f00a73de0bb26806182d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9089cd914fa6ab7f88228ae55c69da5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd82fac3633a2e0c3e2a1edd39c59b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b309354fbfe202bc959e425ab9c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099aa3da886a3de5db87f27cf26d24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592a5b8d324d163beae3d460923efc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1d8fe7076f8d4fe3b72811a06023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9d5ff1e4ed60d9ad2df17e1a1365659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786197e2a3b0da96ad3ef9fbf1e0549660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391ac698d8d9cc0bf4025e24019f3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616d367a9b3a619a307692e8d7ce36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aacdba3014864b280fa8d64b506fed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78e7eae426a91161d76005664971b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd815110baf9d6a717880517ea3e6b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12e3b0bbab547bb524867a61f8a95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00ed1d7569e005fdd845ce3b6d646667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2627c48076f12c2f0b98b4065278668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be63d7ca4fb507e7cc0f221e7f548d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678d1a3407d9efc76ce3e02e61521f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06322f72880011d1c75baec2fa11fea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a91eeefc369eb8cf586a3314727b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1b19712c19cbd19614d7d2825091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab9ae7e3482031a88c5966a0ddd15c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4d836551ae5d7e742e7b1d1e7bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900434882bcc9632f5d30185392bd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792efd8eee51ef607d9ca27273d002677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b438e8e1630d39820bd6bfdb51ed5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03779102da6ae7a9ecb34f0295194679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f2cbf2faa18e6d1f11a117002cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcf48b51348e34fd83dd750f3448d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d3691560fef76e1c39a900a42193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00692e57abd862fd7cc70a068bf43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770feb1e1fdb4ec2b92f3193a50ee027684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d432b1e061f068797750c13443d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721483d6b06fdec24d34485c489228f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b5141577bc7411e714166249ebbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180afdb6a7083556259bbce1eef4212688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d17e7b491b12fcb0c51c74d7479ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f31dd5366cfa523c90a9e4de07ea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30b4156fe5fcafbda34207b35210e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1f8561ba902bf0bb02a1f327ef85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0536f8cfeeb02ff6ec55cbe994b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974c139f2ad7cfe299a4913f96a57e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362593faa03813c2929b8a96f5b813a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4124abccfef83f9b6d1cf1e2f3451696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64e4a7426b24ed3afed9f2ba8087d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f7c2a1cb9aebbc7c276d2f56aa99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c47ead4b041581e36d5a7ebacb6e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41724bdf83e073cdfe31849edc1a1c16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63368e5b07211b69f22f5fd744dcfa77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b377cc5d87240ac31e768e9ae38b51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e1cd75357fc4ce5b6171fd281fa6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa445eac0f3ddd2c23a1c151e10fd9b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829609cb2f3044a7e9ea260044abff5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831764096dac405500adddee4c7a1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef2d19bf89dcc590a2948d7007b8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5153c4c12ed1b6eb8220aa94daff2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672be517a6ccf7586a942fe1914cd85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314349e68765ec9effa75303de4484710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acf04dc28f5c95416039c102884c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d948a13f71ae7e816cecd4ca9ef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff207d87237d6cdcda3bf223f3109713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4189f1d142af72e402bda65f0d5066a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d73508da1f9eae69b7ccc1e8d648715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a4920f3fa64cd02cb123197e282d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac783b9adc4f330f90e73a986148f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e261358a002ed8be958bdf6f9f158718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329e7d69cc357efae19f05396df8bbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ccb44c3e21fed6a8b3aa8e48cbd66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff286bb83ce69b7070168f73dbd9eee1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8846212809705e4d466140b4d05e1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535958555a6ccfa10f1451845c0a09b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e4d736876a82b9d264b1e8ea2979724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cafa0a2d22c867a229d3e7237d84d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8aee8e55f60897575e7bf9423dc8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0928e91e0a22bc91a0739e5fa0b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa995cfbc4d1a93f6904c8a284281641728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf495772c3729e9010bc7ed441c17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eabdc75519a68408c4d9d6d751f3d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead66dfec52c971d23a79e8b48c8e47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e550499d2b804d8dba6d63c02b75f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710f2598a0d06006ee26c2ff21493e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545256357c0e58e41c41a0368ac260734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2698f52e34a56d4bac069c15ca8ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b231a113225e7a7c6ffb3f3d28986736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196d743e13b4e7a6ff78bc19c5b031737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7297b67fe0527c48f3f0048715905738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565f4a4294442bb811478751ececba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07295b06abaddb95388c61514da069740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8d78490b895841690164a29e08e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70562f87e85d8797ca622b0542ce0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d394277bd4c14841ea9309d3b5360f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3014d8c7a731b5ec1bb72eecb3a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49675c53d8fa4c1889bea0db67ec4db2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee5ee69cca0d68093fa24b86a92b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb7b7723cd1462c143dda4966146f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826841648b6442a76afe88d81ad460748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ae845663083e3897cc3d453a6569749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb181e6790e5887e248224b689fd02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7694692e89e7f6200c0a6397ab7d57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3255c26da360170cbfe69b7e3c6f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9deb332b24852a7d8ca34cb3266b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eb85133a7815f0eef7f0a6163f1c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd874c6b85ea759f3290275cf3c632f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8883aff4b7ff971fb21fe79e359bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7affb85fc39b5edd7726ccbdeb5d52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6341ed2f6a4c059a668ffd2814ba0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38666fdc7e579393c73cac5013769f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0403c5595f97cb40f93d82ea47a09a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c3306ce19b5a708f8681f14b70bd0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ec4d62d0d14a96e3e1c6ca853543762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcbcba42341a7d6b415119e823d0bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda573925ed03bd8f0b7be94ae58d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a8166541b33f8cc9ca780652330e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377b29a168132ba4b16a060811dd11766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca74b3fb86567d3832f907afa5a03a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876617461decd3440b265f874ceab73768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e7ddb6ff627e9ca5f8eaf221b95f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f196b800f7b3c73e1e64e8e2af41c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e26ecfce22b583199bd94fb8962c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367673f61cf37bbc701eb610082de40772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7a68e81390de470655b43b8d26d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4ab3d72e703abb2c39ba175e2c8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cdf8e8555ebc99398b545631f87c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ad1136ce3dba8283a2c9c5d439e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516109892e0cf2adf980edad67e04a8d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da3199580c5e701da62c5a451669f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805a28301df59cbfaa8443cc580cf7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace98c236c5b83f15b5381330d3557780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a815dee42a51f7a22b148fbeefa3f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75142f3688fd36b28d607dbc2ef4b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85bd39002a143889b38ee223f5ee12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974c3315d8c4c9a9f637402b773ecd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92777cf00bf8bf3549e48b2bdf53e5f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8be634c5360033e835f92f7b0cac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ada7689a41ec671b8402f89142ae8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800518b8522b3b6f5119c95810e2bb9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726986258cba2f1c0b99407fea3524789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d65843d938c208b61db91987d0acb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ddaa6dbed85102feb39a43ee6488791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7003682f80f53087dbf8541a62fd1f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860796d6d736bd541885c1ee7ef6d248793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05656e64e23e75a0078f502f1bd3d908794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02124f462259b6e67f02519249379795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea49bbfe72031d58a503cff51866a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1849f8d96463c6ffe472c8a68b10797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f967d1cc2e92325e67501a3cdf43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8252bf8043f7c3fd12b8cdbfeb9e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1afb268a2971e124675f543269ff7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71efb9f13b1fe32e8bb47cafef2d7f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66652836ddfd8b922534de2f8433b26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328257b143f8ea6a3ce56391c19009b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86b018a4b7f8ab5b22120e4e20b05804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7f4dd43e7af58ab8767323d9c576805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067fe50053a252ea13e8a07b6cd3b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5e934b462aaf0887cdd4fde860406807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4e22d7f2a88381930279fb468d80808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb78059526614893a5cd0216a20d8b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7950168af37ab70335ccf2c56ed575810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401adcd424058e04d28f3da5d241283811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667959dbd9e791f23cff1b9d82e8343c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b601665a441ac562a6e046f753c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027567bcb7fb47345be0e27c3dc4405e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa240770513db2f6d6d580568cdc33d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526fe33f64cfc942386641f6bd33170816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f7d2128d1aea3aab15683e061416a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5db40322e0f2bd3f456722cee0b2f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e7142d6baab84ca6d9a7eb7e9d9a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b9aa92031e6679bb662e023e1709820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8978685163208d63d4f8b6a08009a1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957090fd3617d99fb2eccda03fde3f50822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb8a9f07bba653bb54f3d9ccb3296823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07902b8fce4441e8af9b0e750703f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c8c0015c2d619f3f22da188822a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2c85c881056eff15f36824986909b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800dbb8745363f9f9ccf5185c436254827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581e54871abb80ab95ff7b796a6f23828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2f734091dc67761d0be215aeed48829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd680e6d2bfe5a92ba653e4582a79b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360f193e1f2f67ec36c760b496b514831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2375bca74241feb3d16ff45c9edca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317b93da61433dbf804a0c5a8fdac5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0a869150ffca7d627cc197861e9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e0c6b4954e6d68f37d49cfb27b8d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d08ff7555808a239543a03eaabc6a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c007d70983ce7fc06c3ebe7525e49837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51279774999314b6c6b060b4bddb6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd223d03475171239dac5dea78fb49839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74cc29c96b73c5d2681c8276968db7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff70268af6897f1dacfb03504aa23ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a5016e060e4976a35578307777ca842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc245549810e8d5c7378de0eeb3b0c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71205356314494505df88660991baa0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea963d63f4a3fde8e362b38717822845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab0ce76c563c1eef164432107a907b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043d8048e6b29e89a551822206d88d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161f3de2186d5a47338a8b2de8c2bab848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0e6e045f811608194568d9f39c63849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a444a549e686940b8003e696a99b421850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1dddf0afd0b1f9aa7d3aba813ea42851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30625cbe727a9e0562493882e9e5ce0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a82f67da27651a02f01f38a131bf54853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0528f7de0cb864c99ffb6c12739d6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df77730392e93e3618b5c0a62ad7d6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823c0b4530342fc6f89096c665f006856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0de7592014cf94c1c982848c87bb8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4699814021ab53622f5d7a7663b3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6205295bde1fd7ae33fddf58cec85c1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b60e4ce75b917c5118b491340e74a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0375df77fc75602a6b51dca614f851861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd981c9459c72aae76bc6d9aa83c6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983ae83583edc709fe837ef5b936e4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e692823645e956f6241a717976e9d3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009a515878fc77a1489003559bd3911865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88664b161b6d0a1578439e4877d1619866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd8cfcaa32b9b842a5d490593a8134867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd616db0851dde0e69f6727742a40e1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4d07ba6108bc5ad82d6c567fb2ecc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76cb273bf23f5364dfdfae3ad506c9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f64a0ea0cc9b0d3de6b160ff58a99871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37b5aecf5e69d68655b2613df16293872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d881906fe3a82bac911278f5769de6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687d6511a975001be7a5183c196e2ec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48244d63551eef1b972bc1421f954fdc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672db04a1541eeee823bd70e5ed098b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8502ba3458b741da0605ce45082ab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364684320c34968d83aecfb392582b65878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14bfcdca226669a2bc5b2bf439976a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf48f9c3d9c4ed1610dab749656c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ee3cdd7fd775512ddc6f8bcb5ef6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad1c94138b370eee15190b5ae19bf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1daedd97a0d7d4e709f8e96f5189883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c99b1fad858dad49652b3b368222884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a648e2b835d2676b85cd8364c553b0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d790a9c88b745cc78552a348a402886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888db291dfaeec0c81790d874489698d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e72f4eb6fc9008295b593b086373888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf89f53a8808b617ea9f9a7bfe0ce6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db6cad8a68af044ce095efc4aac33890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995d57e8f4d42e39bcfab6c08e2642891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108a5bd122d1aab3fffe4b48133de7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5532f86b9beea1f15a597480efeaf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b724862db5f12b26703393c40aa7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3e90bc4f9cae9bf81b66aea76812895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e22bf71e48babf96e3b9bad93049896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ddea77aec3601e67ddeec494ab543897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1643c93d78ef7610038ce41f4cd530f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d18b5c75f58cf99a5126f6dcb043899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860fcd14678f6c9ab9e839dde61f77900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9488aeb6de6e87dbffa41e930c549f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685ffa0fcbc3732b3e0cee1c1ceb4f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ea8a5ba956fc511afb2e8e22c10a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ee03279dee2ecc33c7149711f29e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc5e659075d92cc21d7f27d74f2d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d0644ac0f12ec516b009b39cf209906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2dda6c86db447384b3f335200693907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62342a7e81ba95ce8d27554bfddaf22908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa9d5d3dbc930b588e1047b97cf63909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c2a6ffe21cfecf0d7c3702625b0bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a80c635eba00ab00f3c9531c972a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a283e80e5d37c8b5121bf327c3b547912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d99de7c428f3a3c352f7d520fbe37913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe20f079909aba9f1fb249e2327e0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae90d18a587fdeadd414fcda9e66b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b8f2187c9e8d811cda69007b8172916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7ef2cb5d64a9d622e64cef59112a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d0fe4de1f27a0b9a3dc699629f04918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570c0031124c446b9078e51b153d8b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f4265a4aa6bdaca07a46731784d8a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad67f1658edf1565c0049cdae8135921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a55fac0ae0fbc42c1eb6ddc0b259922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a1897458f9a2b72ba9a769ae05ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484da0c2d9c9bcc188e4214d0b5a57924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b191760ba451c262b992d53bf8335925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f4873200d30cef53efdbf37629f86926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb09b9c5db565442604962d8fb1e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0831e4bfe43d6cfec6a96c497442c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255755473c57ac929a5eb5862282b44929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1e819435ab10f2287ffd1c6fa7ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8dbef8e2a5e613cfbbae671626cb5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52f7d4b4244156ae10bdf6bfe8439932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730843ffeb0af1b90a73df153a34bbb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc20b2f3396cfc107bcdb6006b6970934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9d2170502a8d8e010b281ccd4e9c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291b025df4506b307427e5c14b7c01936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a64d01931c995615179e9f941c09937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d82dbd998d0573ec060a552adf740938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe94f80350026be26f61cd3ca406fc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90c7a001b8d1babb3078d7307cd94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2392cbc1fd01e15839845951faca941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051683aa16e25ac82c24aaea09f5204b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0cb6c08207509e5af1c2a7912dbc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9147cd69c400c5a5ed3c77a5150b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b089f7aa839b2634ba7c502a77bfd4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047735863cdae8f6e9395604488590b3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2e03d2fa147bf3623dddbc852db0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4aba9c30e1a9af6ae93515883f3e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d8d09a1f65dd6d7dd07454d09f69949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfcdb72faf125c82e4677a457d1420950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddaa238e098abc973ea95001a68494951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f97105224f4ba87f7a4e99dc5eeee952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3182b203c49c6c753187139f61b62953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945547278288ac5c5b75f30ffd7e6d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbcf34763bb6f12c4110e3804fac3e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a363b11d7f45c358d8fedb12e338d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b67d6f6773912b48d412ce888d46957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9040309a2ec57dac519475b91c76958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f710ec69f1f006d8a0dd8529416af9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5079745ed88b74ac72299e89fa255960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d81ed80083bc7671af7ebd51750d7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749828ef385cd91db6ab00247d970ea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552549abb264c8cd8e061c98ee3163f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4865531ea259980f29429dce6a72964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598b961e26e3129a3d60180d48511c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f36e0f4524263fe4c935564c92e58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a61332abc33cf764c37c16e8c8ab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04536ab1c69dd7cba36be8c81b07c36968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8a571a107f94bf32cc53a0545c61969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30bffedf4b6c526e00ea359ba94c0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913b76cd2992a5d56c50500cd37756971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad270b1f2b962baab747872e359e40c6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2489b7639b354f372d6a4027adbd4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8e041980e31b3213e76b82d53183974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b14e852e7b38b2030d2616e978687975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf74efdaf9db7d918309b4f779ddb96976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22a2b3ace2f8b0ea0b2f88e43af08977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>