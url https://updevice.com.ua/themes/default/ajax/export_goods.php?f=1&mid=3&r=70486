--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b019af1e9a581a4d96a0fb660a5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ec3098f7fd8f880c31c4aaf91b9eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106158b6aa6d7244ad6786d59fda113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d99ba4343e94aa4d82786dcd7ee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a23d610a55c05a1e3df4afbb9fbd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d471b0ef965bbda51ce61bddc8d716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe374127b04e53ab8a2e0a3f7d8287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1dc49dd6a44e601a7737854ea6598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49182b897d212fdea2879c6a8e59f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0126a434e4f252e333d58d967614a9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf89855470acc07784836701dc95a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3bb253d8472293e8246084b1a3af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3ef17a158e7c8fcd8ba2ed8079fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511d1fe39d29f404ada1eedc99938c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b882ff620da169986a0034b557d31b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ba1122f2c7130bfe5f57c143c25d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23722bcb9779526523a7f44d8c91cd6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae5118cef0a4900b1366d80bd5e0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136511a0ff3a7821120318222b7b0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24aad99ee5cd7803e2d27fd5f3f70a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ce0b5e9e5a59a1c65110c77a50ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce4e6157c542e4b06cb94a513fe3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489318f70148fcb9a98a9db9790957c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c0a71ee69ba1e5c469a95505373b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5208e839591abcce5663aead8dfddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884016d58f639b8e3a3ece9fe9f7ca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219170f96f5b28051fd6826fe830bac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d78fe645a8d34de3303d11d8b169528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95eaf29b9fc89e37e3b9819cecac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1719b6c292a0aa06c4102d40b9bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d98c4e4140ec977957a7c6aa40e1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb111eba96c59ae8cef68005045c5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12fe947d30d3bcf4d9fd6491f7584433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db22f28b5bf63587b251ac412a9b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef61376dbe37a323e5cd188d8714c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74055b35d22dbfdc4a8fd33380c2218536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603fa4f15d1a4e88da2d4f308b5efd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ff41ba4b24bbb01ae8a1eed0429e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539bd771d80e9028bc03cd3730810aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b04a3f30fabe9d6fc021241ebf7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139db5bd5be9aa1cab7ae0affc2e88e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05096a1005c5c806f0e4622e50c0eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567344d752cce2cc99ad1f72657eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267daebf2dd083d8d9e8f7f964d4f66044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c169b8392b5358a2f6234987ba774b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659a92106336b7b5aee4accc4d6ecb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be5bdf851ea138bd48b2e8a39113fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ebb902e089d00f1f06a1134e92db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d745525f77f17ed4d0f6c732adb6e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6a7a4e1641efe4573e8def616dcbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc1d48c9c01e1316d827e1be73660851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125c4fa824a30927df27cb243fb36152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5426d253980063b98139db284f94853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adfea105e6cfacb44b8bc41850df454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a453b94fec29e221f337bff212fcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e85b80ea37a184c6fb7b2e193393c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973332fdd44c7c89b003d27ba39e58657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d55289261b38a9093e0b1755c8a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19c9bee4821741346f67b0972b9da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d7bbf11874de828dfff9f15f8e9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9465b7174435e39ed3550d6a2a5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95936c7cf9613aa095849c3058815762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a28cc73f8f3a803250c911d2681263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba026bf5b12201f1e3605f95eccb11ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77fcd58b3e6262c31d94e49fe4942d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e8c13c1b1ce5da216fbb530c4bad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176aa12c7cb9b63debcca8dff0a93de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc60c318dca4fa3e1d1ed33e994ad268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7b57090585de1df4bdde7ec7a2e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081b03cdb5553eed7b0bfb6b508b59270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a70ab806ffb084c00171a4d46ef0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08edd13bcd2d9de9a9fc9d86c92da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c794cd516333c24bafdd1578ad3096773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c17ddcdd21ba54520b81bb64feda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3923a8117b0acdfffea488a7357b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841003a542a886468a2106b5a1871e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50988f5c71da52431ee9cf4921f217e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0888d4bd37b13c28e5d79bf0f7289678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9db566954038d335c9bd18916523379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b93167dde56ce5b7a32588d661d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7da9e06713002c36a326d4dfe25b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0a5cedf37924c8f7c3e9539fafa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a7dc4b5ba1a4bca03b09f11f962183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b88d62799225cb7e90e4e4ea5a00a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e0e02ceca8c0eeaa410a374476ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e327dfb4a11e1c67aa19f8abb9d00b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6863d14943000065be078db3d20d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c390e47f9bf22370824aa1dc9c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec3feafc269eb7809a20621fdf980689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9c3fb19ae30f7ff1e52cb6f3508f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26489127188a529084f8a4f11071af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f0b326cd4a665af1b0e06d127eae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576431b3e664f6ab8449242c4e2a68ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d8d35c6832d76710a8435475acece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e22f09823a4ab1400db9d5863612495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcce634beeac8a0ac9c3d195528b5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff70f02f407e59bc7de5d5b61b2e1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e32c455c2af4b509a669339b88f52298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d838232ae13664606327d88eb438fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859489986ddc32990b8da9f5dcc9cc82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca129bd91cf11373a9a4fdafb3b029101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5376b53b3fe95d5b8611fb2b41e6f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4e55aa866c6c7ad0263671e6b9a30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b07ea44d7a07124b49107858c553104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0a00d66f61069c4a0ba513354bfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c391d69af8f9dd575d61e090a8cbf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5f7ef318b142105e9314d963f915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239a51ca2fb34774b59a4a2086380f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447eda9a2cdef24e68ef1bf53900cae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498520c3a0393388206ccdf1910a467110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb106afdb077a80e6b9c34bc1dcd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8498d602d14044846b27f54b2ff64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5484e0b4281f1ba0c738f840c2aa06d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70e0bf9a94e8c6d2e5793840dd36f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309c963ec7f4fd90198726034a20ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ae1828f4e93bb6487a18e50d9bfaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f60734b909fa6b66d9e86dadf918117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff96ad40c21d0c2229c495140b469d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1353e624ec513be830a3b557376af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfceaff99ffc6d0771d9ae44da44a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0b0a1f091c96bbf767017b47cc13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44cfab9796ee1338615b7f1b2333d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92480016e5c010d39dcf51859a92c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf55c91da4a85027ec3fb4fa6d3b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef1bd27d3677edf208d84178ee142125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482680755899f01d05430b2ede42ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d20fc38ee5acf60b77efb1ddb0ed8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674a1c58eac58dc0d1c03ce0455fe1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b2b8b92f4116a67ce6acb9b36fc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77752df24ad9b0bef76803922ebeb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aab72236be302535eddcd7e8368dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465c1b0ba42cd6168736bb1c77a489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88e083575fa14bb11ec8e096a19db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ac93d02ef692f266f58e783ac75b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5efc3a5a2f23d5f2aad0a21718ffe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a0659cec68542d8334d3f9032b72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417aa58ade688ff16b4bb59aac299d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fa1a053b1a63285f53c89fdf3eeb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243badcd0e390a5290c612dea7491a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d0690974e4b931b4734db649b11b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa10f060eec7415e0d3b01d757138c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499fe5e3dddea80b56c67df17bd6da9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f256b80fa05336f769c49d1107d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3884ec936f59b41a65d9d58a48c824144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e776f465894ef8fda4ee0d9e28cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d415906e1d5876e624efa14e93eb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a244d6d6f9697e1fe10c11958cdc52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c057e5100cbc0858fe4c93b028bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1feaea29acec5de208db907ac9cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca49b1b4712c349f8b127c51e4af8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0fd370ac4c412c2338b688f947043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78f71942f3daf9037831e0fd530f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174a0f21435789a7cb24bb69f908693153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b571ababe4178562866073f0612f23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f024f01edc61efab9c92649a5c4ce3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275346885b3c454087681f0c0d67f41f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa13b13b38661310571a5f54590f6bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd55193a3fe85f3dec5e512c899123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a0dc06639d8492b7bd4a61c98443159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3bd33cb86a891686c1cc458f3562160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f164715aa73f87624d9d869932f3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034645d0c554162ea08484efde596c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11679206896475e629c97311ddd454163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d115ede7f1577f9ebf3bd13febccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bb4cf88cc7c86af9868c4246925d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0571413b18c63ae2e086d5fbf25dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33355616376a56f77539610a23ea634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158609d95a99f1000e4a8034c27144168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed4cdb18f2f9fbae083927c169ba39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46bbbe9967d560539ad18b8318435d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a41479bd5e565a03e8d87ea7c6b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f413596c56c980f6ed5223ea8106172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100373b5931056a47f0a901d85da0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ab1b3f780c6cf28febff07efb0cba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09880856036d20fdc1fc0d293b3e3b3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282653530107b26c069de35fd10907f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528dd563d708ebb6908263545214ff0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d55ef227b0c2cff11afec8db2548178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f89d57cd2497987f917e7dbdaa99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1885b9721196f8a43598c29157634180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324373466340f96cee7fa65fdb3336e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8e4b3408291b0508ba3434c09756182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c6ebe7da4c7cfb05017c455fec73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f2377207b07bcf40982a86b50c8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119af51bcc8131ec376b536c303474185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5982c3714d989f6c2f52c413977351186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa4a27605dfb6bff118e7aef671c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce11057299d2b113ca070769af9de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95380f9190474cb1f1f18eea4d7c9ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a03eaaa438d769257be873c9b768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096d1e6c8c429ea6a53f515871604d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c6a81997d37c135c8f7c26be77e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf1db836ade9a560ed3bb5ca0bbf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdc8d8fae301cc70c7fe3a8033f49f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6da4fbb0ef516d6e22f0fbf16e4753195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1e439697fd8d47013cb69a598a7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc799bc1d35743c3a237bbb643eb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b2d773c2c1f084e7efddc7ed0688198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcc775c9c2e9bb618ebf992251957199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4a1de080e3147cfb71fef4791e65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe8e7d8f7a306b44dd22aafa86422201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b34e11bbc245952c7853f9265850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65989eef7f8891c18016c604f04411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b0ed91727cb436f81c6ace7424d2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac93ba7450116e1aeae1eac7836f5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88d87c2ad3ab1bbb31c0e64f4f1a78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5efed35dfc1a916d5824c61f3b7af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b83d1256e85c7419fd697f1c997de0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe473dbc19d1fc4085e5ac49c0f9290209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91e9dd562cf80e43200b4f570bf8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fbbbc3da9fc65f2f1c8381b8aa2af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fbc60686869a5854e93138c74f334212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1aa158e028b60f66b73bdcecaa36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3997cb741310cf14851dd0f68cd4e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f70e6e64f285417b5a17ee13d9f87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bef117a4a59dfd57ea6b04440f6b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fa250d4d76b0b4584054e795b8250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd07aeadb2082a634c99fb7b1d618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4880697b4babd96efeafa95d5741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bd548aec054ef9b5d840d69337c23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3d66c2d1c564f0597b2b317d778e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb114b0457de7f0ec7ea8aeeb8b31cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278f2a29e575d21c50691a0b8af56c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a24610b39ae943e9c20a0ff55fd920224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8918526c3186302661ef9f4dbd078225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97bf40796a6ef0be9f1f9f1d2227f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9249d9fb1f3d8a34abbd6e475af47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9500f8ad6d3c79438cabff28c9e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3cfd2ca1fa1bd7489eb45b16695d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8559200214ba403a2002480a2a53a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbab4ed966d6cad06ab98bff8f7d7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20c79936013c1c382bd7de9b9d344232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cddc8542dd0065cc1b5d4f91d6511233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a728641ed7155829afb213b6b40306c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa1a7a0b1621205a40374161fd256f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75ee1240669f8a133aa34827b0649236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ad41047e130892c37df4ab237e05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1823574d734243a2dbef9ea5c57e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01743176f8bb6cf8272c468a9cde50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91e8a0424df7e49c3a236ffb6aa44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcacf7f40f0ed7e4d170fb91a3fb4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f19a4a0b3e68594f95af5ffce5e17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2348b788f9d3b42e44ada409bc199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfb5be65c38058863d94960d6fc9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa4e07799a3fb004a6a73a27a47a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e852dc3171fee5304f1d6e490e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d4f9e36116ef7d309587f0a87d5c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cfbaa4a7e6465a808b1e7d97bdd8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28c1546d2dcd0a1cb3e17450c8c15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc371bb923fa6319ad1105d55c6cb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e79e043650865c5730091abb9db99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de22efcca658741d8f146c39f12c9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7202598eeab0353637694429625a3d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d09d60db1944ea3053ba052931248a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945673e4e73ce50c6e6e99d664e703c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebcd13d7aef417f771f9d8398ee587256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416d9d31c1411384dac16d4e1a987b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffaf69b50efd47c1384468ffdd0d4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc6b3bd03f556eecbe41195f362e34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5c63be9c82c487531cbbcae04fcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b8f67243a55235075fcfde6d25ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cac9cd848f49425a8a6e4ed533f9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad08c0cba3be4ccdf551bafa07858b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c8543e4ab476ce7a57981f671d0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9c0b73f3aed6fb5b3166b98ad444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998141fd54b6a337060f3fa49e3771266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50155b2b35edb88c85fd1cf6c660c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff994ba773966367f00ba98d2edf075c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5983572289acd35657690d713e31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f3ef378a7e0dd8ca8d4c81bd3cd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f0f07b29cedec02d8977629909572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138f30263017d83dd08fbd0f693c5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd331a093797d996c89358322e34bd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e932cf6b556968b6402221a9c577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da47f9e090267ad38a2e6992388f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4bf1aacd76c8aba0f1e07ac0f3b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2eeb59a55d362fa7b4e88cbd6fc6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615a82be1bf2df32de23f65f89b6ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e0e2c524f80ae179796a899673102279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1187160c8e01d3cb97c62de0b647280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44505c6763393cb7d9ce60f248ce31e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb2dd57dc9907024b26ee1d56fea29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2ad195777db89f34b2102e406f2f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41236cba69336676bbd7c562744a3e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7c54086797244fb54665b0f8b906285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541c0da9ef1384422be9ec2d056984286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b873ba990d7a6fb356f9d2d59fc1008287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874964f0bfd41816ff0b271c0316810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b874e073f4777d5c728a3ec451915289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838ec86f5d590cfa0271fed6131c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df5d90edef14be8ad92b7df78a19d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a437bbd4e06c1282ec41bd558995a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4211520bef1be2f2d9bd0f07eb3a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34bf0195b7001de1ab3e28a4668f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad284af3539f9a0b7cf1b4032c4eb26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24302111af30eac4317cf7cc5cb06c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533842f5301aeb404d9ff944dbdb840b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e972f01645b232d8b5711598b7eb93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4029e53df4c44de4a724699d537c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d7e246a1164e2f3c9cfef4a78f5a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2b94d78cbfeb0179452f4515e0e7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e3f000e63687c5b4bdbf5e99553e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0ce54aea0f4d1b12067ebc430acf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcab37b95232618e3c85f269bbd6de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3def74facb8a409adb6fcd9b7490c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe33194a62fb7adb983a986a17c69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b34f2e440465f2c68d1a6fce187bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e4e0d63e5cc3cdaceb2539b973a07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985925f9a03c0c70af1b73689653e6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7d9faf95ff46afbdd06118f9247e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed40ec282d0df9808a1f52678d60b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a532486c080e01e2be1a23079309084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7d39e7271ee8a62cec3152029e5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d037478a745f377bfc32bd8ce78480314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc52cdcc8dc7ba835a40b9b82dab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3259a934e164d295b00c2359aa72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9afc5a415603ba9739d1399de24f5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af68b47b4f63754de8aff7c7a03bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf992bb653bacd3e095af56f445fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82c28549b9cc7bdd51562a72f2728320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898f1e0961994c39fc8e6f8ef61786321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519eb8fced44e1b0566672f3ecade0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b6f69a962b1ec2a6365f9fc4d8ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329526f66a883f13c54912e441155bc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d491d1a2c12d6e6328a869e2a00737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685edc32d4e0d05d117b732571de6cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a3d7187184b0e5a880b85653a1769327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b00e5a06274bf7d499988353a7db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772c2065709a4b5617c2fb377899a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36810e1f772aecf994a79546815cd409330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb9679b9c7caf15ecc4bacfe94182331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d35b962365501338280276c3c6a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbe78764ac056fd949dcf09b68656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359b68225afbb3730803fb5b0f05cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f066d5a1a99ddda111b0667c89519335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd389c69670b13f7a1b46067dd944336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef1a08f5669ddbb0cb77ffecd45523337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d73482a8ae1d4a5d5e5045948547338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0def9cb94a3950337f04a6f2c5b809339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4479ce80570153ce7b25595e2152613340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97e0a0b8d9d70c0b5b8208cdf1d8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368be6a5c8c3c157c70f2621f4b1730342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc8ed0e5abb7bc55fcd827bdce433343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79aeb6a954f7491915e61fd571804d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc7f92d8f1d4c1fe6e5cf615394ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d4f3284be935c967ce1063975ec2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c732a5f7e58bd89e5a89b068220b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1785b5f9ac7b8bcda61aef6da7ac58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bba1566b7d6ba3039fcbf00176c7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70531e4411ff4913ac2972448c503350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493ac3ceb6f3ec8e0e9a8943b27b00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce300c05f08ada5122c3ab4d7ffa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383570dd1b8fa9ed0ce37ade7de0ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae7e9ddfd026bab4006a30b279aead354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5e514c648d5f6739fbabe3857712355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a6bdbae1463e992921dfe6901e2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914fe73a9146f68a15cdde0a05aab72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb687722015474ef771f6bbb8890ec0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01651ac620aba56fc8c54ad97ccba69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d4749dd0170cb2c0075f67f1e3df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d053526aeb45305ef9a097c1c78e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eda64ace0ac81b43f368544d09865362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd4c287daa25b12cb48321f88a321363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409afa1227fb91526a71e1fa21513b7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2b2c83cfeff8bb2920c00662407d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880fd8dab311c47fab3946fcac89b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7185e98b864f77c290b5d04a161b9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a8ffe8d957a4fa23994f47d573426368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58be2e09845125b18c3e3185ff535c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33b50d288f28b64f1eb73577e221b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791022b83a7cd0fa1189626607228d1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb5a7d5fe1629bdea1302828688be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa49b008e6a9a911ec719368c4e8fce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af9487c15a582a1d0bf7e36d27764374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e8670fea0d0ef2cd2f700be284a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d3ac1046bf789c161cf6f2726b8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c02bb4dc8becc7a6e8e1ee9b1cdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8814ec561cfc2a1975fc43e556b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24adf8b9fdf78f6055b0201b7d52df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c62e05a02823e5918f1cebdffe705380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f01e2b72b7d539f3e5108275bce6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7a5621023f9b81e518025ba7a28b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a22846e0daeb6f0ca35ac7b0fd526b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2484ac3ff303e0d8271626de0be0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade1338359edd492d70739ee03fd18d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80b964e8031dea1f59a81351b6334d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205deb49234770c05028010cab171c5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccfb5490853b9ac4a8c81d0ac96cae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eff727accb2edfc24eaa8eef03ce6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338596d86c6a95dc2cdd3cce6d2f5d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15ceabc47353dd8fae40400387a92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b203797146fedcf0402c680b5edea6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df3e4756245cedefef73cdfdab96e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b667fc2ff1cab1a024d2685c9ec3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b9b4dcbec8f52e1879b8e9239ad09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905fb7aed876e78c043dc4ca6ce9df3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc2a668b354a7791e1ebc3bdf370f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53905bebda580aacabc9d9554118e00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6051db323d0240ed3621172df5ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ace8b1b250af35975f588cdb5392f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc96c56c57e7f1097260aefb034466401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1097145c35be9d5bff3842fae7d1b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de247df727b0273ed7bf8174800a89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48277136deb8d064a5a1495eec5b6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65e53d7194ffae08e10571377c6da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4099fbbeb3b6f08c25c2672deb9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ccfa1a3e807f9fca6a5ded234983407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4789168a5caf201ca34ef7533816408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb350522a4bde410d04e49e965329c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc12dce54dbc8f450a150fc430de1e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20250dcc891aa6ce2d3bcdc4020ab1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805fb35916877d29727c8c48343935412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ff2ea568ef1832ce78dcced63d0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd674ff564b59aba75d5a19e1371fcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca0d3137236228aa262baa7b9c1d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a0687946477d66d7fc57034928e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0740c451db19adbb9acd432eae4eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0c62d2b525766de20348be375b417418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a71716bad9bcb13ef5ac17790e3b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331823e5f2b563b56babe9cdd1058b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97672783531ed9b6cae9878f7bfeb94b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0496f93efa34dba491c685caec43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab2125dceb3fa87057031cfa214a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f38ffa707cabe66073f10fd73da0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728687c0a338230b44dc09464d7ae7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1143ab42163bdfb9c03e0781fec966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9241bd99e4f4d4f10d52c6c3153ffa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9fa2c87d6037b1b038ecd044e7e7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152fb4b19189dbf38b95152cbc7589b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f5d4fe1f1a4380b2ea2097f1d418430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee80adb8a654175b57f1da275d9db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10265a3d6ee9cd0c0b4855a4404b165f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e376c34944cf5a3d2deb077da14c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f56df5e59181e1b9d743a137c81c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4eff279b77d21a8bb51eadea49cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c62041a055f6eff19e8ecf2e8ea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b204bd43fb1059ca88fed30ce3ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1517ee9b22f45d502e35be71f8cfea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183d276f3e71a2f57108e7a5d172de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e27b71ad4165e6a31bf1d458634dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43589acebf8df7b946573e7894364441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed25cb0a53809e449602faffcc8181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07157ab2f6c7ccf550c4d899c20be5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a04e40da6a705cb91ac04801b55e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585416c2bb3b79f9b52f0597fe77f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693775df031039fe01ae12f12ef823e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091ed949516d5024766c360c513c39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b5cee53dcd3f6078286759852861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb116060ea110f85bd3c80af70c39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dce3aee1d20376bf5e7679918fbb48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607796f24135b0b41ca67d28e16c8ad4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0605a75d82841b035136aa8ed3991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a2e45a30566052680dc2987c2433453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084032a072af7e080b6a78e85a8e77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84c6336b26979861fbc827e0e5f192455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba5af8eb01f95bb83b840c0d450d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a686ccbb4f69d174d261545d8977457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0df20d6eec4509ad5cdfa66e09e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68fc78eae9454118dbb5991dc265fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df42b376e00276ca7cc90829ad7b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60878d7633fd28511bfaa855b03b0cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761cadc92b8d8eeb168b96f12daf0f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034788bb4d3a07ad4d2fd656df6a41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70718525571dc9fa0c7cf1959a6a9cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafef4d82db79a4bf45fdf379d8b4c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddf88500aeb55c3e068d891a6adf37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b320c032500b4acff39f23efb00ed4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646905032bd5e9b37e235c2ad1274b02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c88d867b1df936a2ff14b1d43869c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426fda317e5e5bba76d76f67b1c18f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffad15b5b0ef34438233e9299ae28b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd244092a3eb7a307395bb154f804c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84707af16b8a91d7daf453b395c0408473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84e978011e794e82b07703bad376b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb6b1540c0bea78a496c93b72c0b8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e789632ab3d976dc1974e6ae5ed54ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a5a2f6103ffa6f3d84d27f113c72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763678e4985841e3a50014e823841c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1b4bac08cb409d8c2fe3e8d4b0fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072345898b83fc9ed4f7be0cf853851e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249993cc324a6c97cf028913ceec837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d018741accd1e921d5d9da2dfbfa1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77947d97dfd63f86edc28dcdd85ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832892f64dfe5d9a4bc1e575c9146dc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b00cb9a3d61fd6076977d86cb2338485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884f4280d0abc5317dd414e8b25b92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0909395f6ba44219acee73472056487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af39388d1cd5a4a52ae1de85c526bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f0c3bcb65c1261eed20c0433c27b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2c44471bdddc317346d1f7eb57e60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf3b3bb0bb69704092cd278eecadf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b30131377bff024c8b5d67f4abf45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71963e285e9f8576eb247c9a3a30ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bd042f230577ddaadf458f2cca56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e8b6d5df9687726529948c530784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f499766d492830db428e74cbeed15a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fbee6edd41606074a77fa4947c1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830e64fea2818fac7c1bbb7102031c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a2bd27e38a98132d1a1867f40bd2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2cc2682e83fdf0f3c4f1848e3701a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85c633598e1bcf78a1ca31f53679e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b777056e10f9e4a0944fc000cf6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097431df20258a188943113b61eecdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89f811a8547ce1a18d7b731f0d7e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bde0e03ea652d1b74ecefb0537b43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887791a19a510e61521a5280cee25731506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcabbd3d9ca6c3b9e6ddd3f7a4ae52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ba436e7b07906e04a85c3795f1fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfaf5f25750a227604f5a9be6a6fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34e5df9bbb8c3318e650f3cecfb88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070288fc6de80d6f0fdea73808ce4d73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d5ecde0a86b6e21a0ff9d06fd2d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b0340c76e00967bdcb05feb191ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f52b55e48b2e2b2a129639a1c138514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af0d2bb8d6c12bde58e5115c42b68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c84fdbb15cb72fda0773f040815b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036ba515ec7ba3fa77357c5fb4b2e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06333ff94a00c1ac0bbb0c5077845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f0b5f21828106038526d5b118ced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2f8ed571fefcf199d635ab6dc158520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e76340d7c1bf410bef732f2e27112521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb15c4a4212cba5f5e8509fdb3ba2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a9331f8c5d79a60f4733ee5509a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263177af30163678581dbf663c955c21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85608e0dcc6c8345db24afbcbf69c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13a791e483600fb4fe82fc25024b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e0abcc781342f35be402c77a94b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b0b060d0259d023bd494b1110bea4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fbd16196de6ef6e503c01f455346529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9bf81d41b291679c9d844dcff995530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b770918cfd438af983dfa96cde9bd3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c37b35344d43ebc1d4269563c4cb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc443fcee214d9af74856f555e275d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2e90431527169106bc36f0e754d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306d08b3dd39d04e68ac67de8de1554535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b05130495a889f790d8c59c3862ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cfef8366949228bd87635987c84e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bcef5940049c3b003243e91cca4ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dcf93daa9ade03e67f53624848c9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6eb1b623c2982a703549431a1f73c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3e0a296e4083b51b38699342cb50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dcbaacd7b683c8a3d982c8ecba85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec664364da24b97124995d68e33ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904cf9ba5b1e38e3a1d7bbbbd17bf03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc81f770c155501aaf84e04228636545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600727f15e3bc01d05ed2e275b56bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b5c76f83ee893e41adca8edc4373c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc58a73e75f4a4905c449fb0d64516548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf426d76aac56d3d6a1766e205ff66d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c058a8bb897ceee908e96ff3426298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737018a48e1b4503a4db5ea126fa6150551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba5ff6313a7f6888d38b4cbd6314b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b672f25b4df1597a6aee7ac2321434553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba81ef4529fef45b56409732aadd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69085d1c75fb5371a38373dbb95cfde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aeecd7eec56e763820542bece9867556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5c8f68b2957510eddccfffb2de6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1166e30ec76964b8626107488bf16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03462c677c230cde88c1cc9f1d4a0b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c214fa3e81d56460b116836dbdd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f7f6344ba637cdd6ddf6a1892214b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e67746b686f0fe35551aca4d40dd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26be5edebff37ff3b2fd7c2b6ff0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181ec9b1debc5af689b70fdf0bfeb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb855658e8b47f32c0a6beec4f40b91c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba9a8338fde1a38f2798b1a10ddf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8185556740a54b0208026458a09c027567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1465f146f544c13551115d0aa2eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58158cba33b54e02a72823867cb18e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9a177dc325cf0d86e24961643144570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5eee77881f20f462452cc4410121571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c870f9d4ebb899c60aa8fcd61833e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320241cd510f1a8fc5f4fcabcc2c5505573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba86fbb75e20962e0775d61c8c271c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a68faa5e2f41380d4be01226e10b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4832b684c6f6908e32b43fafee2a64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e74344ea7eadb7c4e1e96294056eaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229afef0d50229f84aaafb41253834ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a91f6f2eeb8ac2130e053e6e0bc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659fb5a0a3cd6f6203a67009d346335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012546543aa28b7a51a9a7babe303d1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc45edcab28bdc121575462b208a9b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de03a37f92bd7bcfd570febf297a394583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489145d7632850386c2a1f048fec72a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d9e3dff8d3f3ce7566028016a7873585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d06556133e87fc4c43dba99f2915c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a28c9e50e414a36fdbb7df7f8c70a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa792ee9c4a96a62351a13e426c29b13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892ef3a07808249f4da21751716656589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77577d6ee9c3cfd597f324f0849263e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d38ecd49de6361cbcea358f651a41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05257421e0f91890c71f2463dfc7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee1fc2832ea62398c96285ee3ff51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab67d42bf588cfa42ffcc3d5f6abe7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3156b192944b838c78f92f47f4e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb991b5d486338ceeceb7a3da9713fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c199e7fdce98d69e6b50e4b5c093597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784de4b415e0361f3ac35057f4e2217598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb09c10fad3ba07e7ede74f866fc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ea7edae4f65368e9723e69b0549e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b404f0d99d69cbd7a4460064229b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b0e6dde888395329e4977e223f28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775192c2c7cbdaeb997317ebc0d65b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd80faaaa9a7f43a9bf55660c4317a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07e57ce08a9a70a6b86783b8ad8c7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea566c0224662023bfee53711203fbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0fb6f5f0016643be2312183c623b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c945c87b2080a7182019688b2ff99f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817eead674995bd76538516647a8f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e09d646de52ed2988c984a1802f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ab690596867a90475d38d3a4f8249611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58275509c64c30541b8ac068cd53dbbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57536ac1b8dad5e33f3140d7729ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c8a248c83fa77bbb22b775d8122f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25d8e42e423f2bf8fc9827bf2840c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33419a487538801d5d1cfb0f53ea0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d14dcc462f25292443e022059099c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0b7c7e338881305ccabd4076e1fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48063643cb28ffbc79fa6004512af01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a093057c0d9b762e5dcbeb75afb356620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c9b57b35621a878f8c1d584f67d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c67a00cff753628c11997f5861df36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a4cd0dbd05029a05bccf991a8ce1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92670f0c414fa247da07c156e2611f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335d2bad00736c83f3abb569feb8b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d969746b914f671502c147d4b8549e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8210a77d0f98430f59edfb08a4ff8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a6346ac089adf57c82a418373de0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44eb54fd04f7729ee953d1019336a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff45f222371ebf155c6b9664cc5221630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca159878bfb9fa90abd7a06ea4bcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a2b6c53c87a19f2d49c5bc94d6c4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52583ef411fffa1b812bbefc157fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920245c78d878b5d234b8ca92c820bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab0e3e30de0a57e5f0ece92aa334f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0d9d1bc419efa7d06fb7ccc27930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18483091ddb93d990b0fbcf07fedba99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa800131744b430300fbbd480ba61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552e799db2e3866cccd44047f00e03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a59a0225072dd8f995098527e3842640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba94b5277252de389fbda922a534e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e9e44746666a35bfa3c8a11fb420642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787d70ca7490b4768972e65a4ae2b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0aff535959cbffbb74ad5fa7ce0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d87af2a58b0e9f2763be73d617d76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ea89dcbffd2ff12320aad29e7faa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518e2f3e8de2a24410df53ff534ba33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4e4bf7ec278b7e7aeeeb5e1916cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca9e50435194b1a36c39975e7d405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a276d318733433ab311f577062bba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1776ccc7ece981c42af21104e814651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4433418d3e89d784353ad83ee05b37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ba57b18766fe0e2155d30b3e192e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d9593ac8f9fff752bf669ba49ba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187eb04c34327490dbc5fe7830a26a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c84d0adc18795287eeeee23173dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da57ce6d82bda05c122dcb9ff4770657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f772a7a82183c6ee50843deab925658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6baa50ada5c49c59c3ed3f626bad65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531d1985e34c528ff2a92152917e18d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325235b97e74868c195c09bb427451e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9b20cdfbe6d6cfafdae0eb9138bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37959f6acd1082de9ad08ec9234bdb34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba9fef8db902c304b4767d961bcd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab46adaabfb7170090ad6d1679e50a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3e677024c1928d49d872cf18ab4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775dd6d28acfb9b9519a2b8e278ea5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef73cf2d684a360e7cf57ed17e431c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec708f08e7ca795b2b1dfa51549542669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df0e5348e9f5d7909c53e713180757670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc8dde9aaca8d354697ba8bb692989671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414117ba71d975da533ff61341bf0cb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dded06c9fc161485e70bde534c274d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e23c774fc59d65db095df77b9101674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c7e901604e6696bfac04643740eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986b39d0f67441e7e4ec5717c292e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ec55d4be741b365850231bddf9ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd360dec8cba1b8aec2b99a6a950947678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48abde29b296cbcd46e435da27257ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ad9601f0463b8f11fb3533c9d0fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c90e946d268b78a3e3d447281f00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db93274db6755411274df61d6b138682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f365f42561955e4dce3d4eaa8a52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad945cc24e47fa680781a0a062ef0a1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca3e3197d26672e6ca5739bca36ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687363c5e5e456ba3d13338ee48ebac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691d36f6b329ffa08093e6641f84f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f874424bb964515df2541ab8aab08f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a55ea4144619388de26b295b6dbd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323912402262c5fa98953e965e6f6bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c5feaebe177ea5c69e6bb1495e96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654420c80c216f59f447dc5a14c4a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240898a5c6c66f59a6050eddd664ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff82bf963c45d42b9be82191f3a65a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9fe3087ce3df1764b359ddf42d35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a6d5f09959c816a439cd57051aac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7608f10814845609bf1dd4cee5bd46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c29bdbc28c21fdc240e17b31633d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd150fbd3a2e64a89a0bf7bb7574fbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621d0d87eb09fa2921633818d674e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99265bff553a329bb1adae1c58e85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e665d262c60d32558a64555456482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1bcaf29aea9b6e4f1f2bf88b33e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f618dcca5adddb066ebeb9f6251a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278997f3bac47a8c6d8b99f4d35669705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d24398dcce11343c578ea1df4d903706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812daae1649317149e71384e6a2d255707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b93396fe3f1a7343a031675a8699708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd8232817eecc1fd85defd331f39e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7274cf0cab5d4b51e9eed0bb7e2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414224df5ee350303cf93e932bb5b27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8b450a8d50b48d6820175a62a931712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f9893002e2683bf85365f87f60f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3509234454d7e19d4624edb8c803714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10534b0bb842151b6db57f1e932e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8632322eb2f9346ae79cd371b895b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5c51ba98cbaa1ab45b7f05cb7078717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4701dffe7453247bff1fe2110a5aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720d08239db12c01f94265e8771400719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03c1ad49a49f4ffe05a342703afc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac60a7ee7813760321026530d4ceb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221357ab6097df035d3cf0bff1365030722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10312cfdcb8c2a04c0e1395c6f26de5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c55f61c355cb60acd39c77cf8db17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffd261e1dd1a956d145462b0ca6057725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded1cd05dd4674258692902297ed9a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa52588bbe6d2619f33097cc51253727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb0cfffc27c18054acfed38f81070728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e530a8f7b20c8ef2959d56499531d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ece47172193c4d1385bb74b76c22e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f33be0d9231e93034bb0a660d79a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3caeab96e4d5317b3c24253976cf6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d22c8796a7bdabcd1594fd641dcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd21612b2955c923792ad01c084960734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefb5a50320d0cab58703cc67f1688735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b349f0cc01e9c146f5b34098ac056736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2d4cda05032d10a343762e1596f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ad204e0221e7e20ea24d1803fb51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271b32e4383a23a331b95574b1357a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1efae81ceb35867b0ba0cb7062dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec98687d9cdfe91f83f4a4c3a3f575741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5f4dbed3661e9df82498035530c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242a62dcab224dfea6d00aeb141f4b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289612c8ec474c3c32683e5c2dc87a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec0ab5302ff7c218c63271f3fc6a7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5da5573c4acfe9257db8772a79d0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d167fb82ccfe973b13ac2b8db505747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30673567d8e75a78e929dc8c4a7c1fd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb77573c2f833bb5eab9678600d73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec27dacfea9f7811f1a2e7e15957a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b104ba2de57dfffa1c69cb82885ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af067470c93776f97557eccd17883f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab50b00b53f2bfbb4b86835327c968753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620d9131532543727949b1f83f55369754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59953657576b036ae18b9267547cf30b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d63d7aa9104d7502cf46979256da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc83c58a15874e096b204502efcd82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08b18b67e23ded2bad5810df3c395758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b8f92a0381c946ee2cc34c99ae44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077aeb2ce9f27c634d3339bc0b7864760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad75fb81eb168953172d586804a40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863d81f3962ad8bc8253caaae51ecc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36491a882ec24902da5f784e996bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5368145fbb2b65591e6272befc7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153473a024bd6dff3d4543d7dacae5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a254ec7c9ac2ec351d98ae881ff57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d931ca9cb92eab24d37ab986b267767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648750d6fbd3f00c03a0cb7abc1d73b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f418e38fd50dc2dcc51352a9661370769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a7c383735e8ab804571753ac7196770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6c50ece40736a7144c84bd3a3b05771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8437758aecc022f2964cb275a032116772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800e2baee21983b54590d1c9f0ced5d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da107c0e84345bd43891ab8db6d05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9691311ee56bbe8071a2280917133775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb71ed41d90503622d18fcb45ccfd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813305ca4c1ad8f5e129efa1855a2d4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753be286c6d4db441e485d9b7dad058778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200faef262f22523e349d7555d70dfe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d8f043d3d23eab60ac07444d11fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23d6a548d07749f009309caee105f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1967f0a0643b992685d8ae788b9c9a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c2264d689ae27c91c3fad38069c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823e30eeff8c66fe9b8942aac11f90784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db886b2b4a8736d07d0740c2b7bde1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f34d7b424ed585a41de3257cb163a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4c48b5cb12a7a621c11a9490e929787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc11a24ef25c79980bc5e631860ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b108f13a3d602c6ae1f34d8786f6f30789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb5a2c9b1e62f6eccafd9454c7223790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fd8bfcebb8ba53b7ebdd2899b3fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b789381901b3afd863f01f821169c7f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d0221b17f32601817e297bbd7054793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a77c016b91b5dc779baed8d744d2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe086e171e11fd22ce14e6914972eb1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9d59d89118453de3143a23d2c113796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170189e5a5cd0165e96bb56a34ec482797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf648dfc54f4443630e5b10d2121677798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ed081d3e15c0a211989299b2a50a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4baceecb6767672fea0e2744696f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e3c4efec9cc5a446836850276af8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4aa58f39c1a8a6fb82ce6a9e4054802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f1ef31f8801c0ebcf6f0546ce53a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550b6fefef949b561d33015c8da34e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777533b9b51c87fd494dc96329a6dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6751ad40a0bd273e4133961c3d7b6d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66eebabb7f38dc8ed7a2faea28fc5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664eae5c87aae4c103650cf5a21b730808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d615112afdebe179ec85efa2f58b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97bad241e86f95de19573c9b36ace810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02068b7cec2eb66c09becd559f9fd0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b352919427afa7603511b9002201812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d79101b43775e065dcc3596280b1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ab136a2f9c3658c97126fb5fc113814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719becd7c87429652010f8826f088d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d5b1b5e35982a0c6b5d098da22225816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616733c1c5392887932d5c076ad0c70817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077fb2abfd9a80bad12dd7fbe9e511c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12dd34f2d85f139dbb5f2e3da5fa92819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d8db017dc42d512d6a2b3ec0cf0fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49db55cfe0e77249dd234ad2413d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997895b1aaa6b215ad4f642d554080822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44e64f9839df6b2ea3709ad6a98286823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301164164f3bef152422e2903a36856b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7ea207dba4f9408dd7def38afe05825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b53a386d1b1cb756aea6f5e09b6529826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15085cfaf23075c12dbce226fa9f453c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab825daf8ac7035e0c842fdd95047b2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8e0801911331ada58a2cf7886827829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48b672b1cd26a4790ad96813f1c4a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b697ea6eab9ffe9d2b58a8bb486aab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec47013319e3502f3c782502baaa86832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f164b26fbfb5fa1e02181d4b283f13833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0eee719a1dc9b3c9dd3cd61fbceae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe100272d6be72dc3993ab13263287835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177bdc44864d6d62818f62c9c4fe29c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3338a8f517552be3b317523f474c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252954dc59f92a528e564388bd770f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45421fc5de9e57dbc4a3e3e3c25bc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb1bbbcc07e9cd14959a74a688ec0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7284dab8d95464236c28e6e55ebc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5bf9593dc7e37c6711747e2d645c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e04ed89755f7ffddf65e4efcd1da843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6c434d2daf1a7bc58377b9dfe06e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6217ee2d43a845d984e80039686a5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a577b3791e4ae300356620fd7473846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0dbe6b312a1273aef18974442d6e5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80920d9c37932f333e42883a4599713848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2bb974cf4f54e818f9da1ded1152a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044183d1fb86012e4c0919d4974c1b62850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948968233e553dcb80b5e3fbd3f1c8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac2cb51541a82ae2b203bc97865ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eeb0f91fd06408272f13781fbd2e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983524c504d2d571e88f39574762887854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf9a4ac5159d83b919039de6b3166855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab32218c4398919019b500d5ae4151856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4dfbdb091af2b8ae81ec0a721ae1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccad0d89f412b5dd51617a701938b88858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e439ad04bcb11536e8be0a313e94859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d82f6c7de933ee410c5e3f75292e7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578538edb6e69e4aa4845d6179756c74861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b0ec4571dbf4cfdf0f7e852318a7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99a4eb0dc060ad82cb28b0d700b278863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6947d535abd7a99605fbc53046419864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e4bc4a7b09d6a330f1941841875c6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a3d1356a106423f43df18d662f8c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20693635640c3df64db3c5c4c0601956867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f325a80af64bb43aa00951ddda04868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd434c8dbf273ac2128c48f1f3f39620869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da86aa91d03da91da3dadbcbdcabc5a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f417414f485e02bcbfedc57f4172e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cedd6040a086cb3a2858dbd362525872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1308da508d787af9ed86c34a947c1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308bb46ad487c5b925bf77cff4078ff874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35afb88b1a1ad3a1e2a66f5213628c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf2b98919163734abb83fc3358a525876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d275267e759277e3c0691cc01b2487d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab59556c2e386440b046416d5c5664878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ec755b3f8d6ff6f2416c5afab207879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398171529759c4a5dd72d05b013cd3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c2197f38b5da14b14752f72dd466881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983550d3aa0cc6bb285bd496c7745e1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c465edf6955247287684b00f6c592a0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33132f97e6e6834a58fb3611670f555884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81b8138e5cf9eb85ba5277ec0d13d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1bc63262544f8eb3084e7f9a8eede886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b87122030af964f2056a1555de20b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b91eda2ba963d004a96f4f168f603888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057518c40a394b3eeb8462366402c7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3da509b68e756c26d35b5d4a32848890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415ea15658b8da4768ffa3b8ac4178891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438170bf3c87023719c9ef7a32a63f4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b37a2cc06f6c5d15f31bcc142cd5ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930aab3a82aeab3eb399aec99807aa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacdd5bef4a18e244c44a069e08a785895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd74067b00ca4b1e4ff91a63559539896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61803927ba462855971a1ba4cac0320897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be445c874eb1ecc95764dfa2df886898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba7d38323de3e3ce71de022aae2e5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686f84514ba73176d90d35a3f0f703900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895188ae2c003811e6081b273d9e5aae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bfcbc90438655f42caf57e1650e87902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bcfaa53cf3677ffcc04cd4737896903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be41ed1b4e111d1c25b04b672a30561904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7aeac32832a293e6b1511852f935905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8003dd3d76dfad3c797245d580a73906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb859a79b4726f93bb73a29a559d93907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30407ff27f2f1062d71a7bf469ffb813908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b6ec7074ebb0c263095e5ad3db019909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7e552cac089d8275ff50f1bf3f92910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc176d03c5b42adb4e7a3fff63472911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c35e80d22750c6637b6b5843f79de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d14268d62e9474e3f186edec78a67913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dfd32ff235f3e81f21960de5449f9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d90e6dd2b23a4c06624423632c7fa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a818e8c2c363a13c48e46f90694357916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d0654f7253ab9f71f849e6c4c5c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f852202753a01fa01b749e86aefbb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceaeffe7978dd8e085664c2971b727919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628764d39e2d44c5cd65b90daf8c254920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9168dd487056287391a8b40ffa4624921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56defee0f5031cbbab21e1a0e0163d26922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867785eb84a46be0fa7ced48dc63be923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5e24fe05b0010ee111314fed1f0c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6adfbd051dd531fd019f91d750b3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ead63d186f2b1cd73ddecb37f925926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ce53b7e813ea76a5710374251ab4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b092e0d2d15c55576f409e77ae98928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c2b330e91f2f01bbeb52ed04b4b35929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826970127d606c544ca4c3c3a6fae9c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fc30185ce33e066405984727f946931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1489179fefd0c3aa532df5a5939bb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d63e833d12340113a508d835d74484933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cc9f911dc5c918281efc3cba20ef934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae264d669af6b2faaf223c3621ab8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc4d00870a47c3344ec5531bb3c582936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5032c5eb808709ea3608ad7cc4ac2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfa258bcdcff40233ac3faf661929b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389ec0e4d41a9c7406ef578672b220939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36744fa9e1742db100db105613390940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478be67e8df873e2d3296a9311cdd76941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d59ddfbd80164ae64b37ce33070f6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda15b0fc57e52034e8321d183b8294943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06e86df6ef23f433b77e5a1a1cd84944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac56eb85afae70d9ed363d707d0b97945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2626c9a81b351b3b59868ff25a8082a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee39c02590506eda6c728425502ee0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df7dee8d4d45af0e6df75f8a461981948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c58c2db141b31b5984df37ecfc2f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3a6410bf37d7f3748d43e7687c9a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c4425a8c7e27607c9c275b2852fc7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62262b1b5b8fdb57b901537bdd5f682952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e7751806c9c50836b67e2ee920d83953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1deac5fec0f9cc3a26834e9f7017954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6bba60bf05f11a169ea84b3f16cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045430915195b3deb47b500ccbe1a15956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0c56c082923bdb465865e8847219957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e4b3fe301e42b0d957c7260a301b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e89edc2f9556844236eb332cf6b292959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c473f342bd7012b1cf2efed2d0d2d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde745180b84145107e3a975090042c9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207a7d4b2ada83d54faf9083129b59962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e3eb26d3e8cdd6d5d1582c9a90d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328c312233979a81b27978da0925d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b739207fa23c6f5240df2d12c800562965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4926b0337551ac46f5f917a1379a0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc27238b8fa39ba5b69f0e201bd2fc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ceb2e8556d59ddf2ee106b620a45a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb020cd0e68db2752eae6c73b217d8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473ee839417ce64f6fd6e9d81fb13f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78389d0f2e617539629bd1619c4093971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bb4e59c5eb5079b98b96c71912c05972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93ec9e301695582a37432515e6e2aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a4a087de248852b26bdc4dc9c54c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31ffcbeda8de95100448f6b3f60c6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e0bd3181de0a56dcad60f7a99afb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d981d8173e339724540667ba14612977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6bdc7c3eda707fa4552ae6dc05151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8595d4276225897962c9737363132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6f7ed25f3840b3f0db38dca686d773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f25dcf39b156dc060f67fa83bf72704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca0beafcb00be79928e2ccf62f5245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe6d6c4938fbc82ac5e25aada0c2736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207bb9bc31c7bdbe866be4afdcd8bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b7a879b3d07e6c2633756fbb7f19f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c1e193185eb6695e6881b0d029549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9cf8b18341b4b4bf1eabe329198fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2ebb46b1d50f579fbbc029ea2c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd27bee08d6aa65d56ef805b8493e0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999bb1684b69397d893e8935f9c74913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9252683de47f08c6bb667f619f93b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390646b3510425bd5d10057030df6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc0bb1b246fd4f0a9e11e31cea8b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede100af524d9de421fbaed20abde2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497828728e4918fe19dc1d7538ccda7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5034e81800b564e10cf6857c20685519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ead2d8728dcb32671d6c986b224720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc85b50fe2849d527d87586ce2702421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b4e546d7b0589b1e18e9a5ad4cf1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a0e928c73ebbdccf6ca38975e3cf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f74b54779a0647ec5e88281e1b679124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28bd4c7df5d07ed501a98810ad370e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c2889497ef0abb6e528b48284ebc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761eba024c760e7298b354dbdab22e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653171eb0ebe615c1557eaf8d9e1720c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb3a951aae99011b054e36e76b53929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e670b9208a5e02d267aec4812cf5cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8e0fafdaa10e601e35995dc4b8ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f8e483e613296e203d94894a017932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e30e3b34db9fbb00e85b8a76d5e6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2161b794b522da35c85f9602887934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c1a46156d0bf7a8867c7d85ba889835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16a92fef66ab1bb0828c40949f34dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad74b754a67d6ada7c765b9dfdf7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5871e774f6012a9d3e7d66ca3863d5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d308546a959042220e5a4215cb82839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699164824a454dc836e32d6a9827f05e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade2ae6b23797b0bff8332f89b2b8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad040c33c8da5217036059975349b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e75f32dc2e1e5ff0c9e4d9708d4f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc32c2f4a8843a5cc178e4d0209cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faf587719fa9a9a9c507603fca87b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c47f9d78e47c50e348c757dfd8da146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c509c00f55a867a32575e99038be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645a10320f2d5a454f4271f155ed8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b803c475d7324ce43e66c3cfcf1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51960fbf9c2cc36193acba8b637bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c725997e4cd22640d2f0965bdf7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536177763fa2948e35d66f4827f71e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e65f4c81292bfd268bd41773cc1b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13719b9b5bca01f217c19e3eb5cc3d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291819bd5ef792bb347fa1666bfd646755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b4461c8e252aff167787b0f95099c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250634fe996cc4521cfd1d1ac8d24c3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cdf810cc9c0fbe370f9182c6ad5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a53dad67b4cf4b3c9701e646ab3d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2950809f17446a960182cf95a3ae5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971328f9619a589cd7ca4bea90aad2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24870b8aeccbdec6af18607106852762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4370850dcb0d0d8dcdbae15cc7e97663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee97306938d685f87ddb2c970fc8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba1904c9436ed20e888013bb9f34465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0935694064e6f519a73328305f7d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0060903b71aa217246781283c93df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1e9bbd294a7c8e27126ea7bfe10b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e92a9785d83208c4eb78c3750c5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2493405567693db7d73c048009a46a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0d0984af9eac45a21442e1957d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eac5286117c59f99f96eaa2b00c6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc28e628c24a73b9fe2b24637e35973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6555d4cc47ec11a3a5026a43299a6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b33bc31e2a70c6dfc69330bf5e78375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab844fe5507274eff19fe2fc2960495976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b80a16bb937239f8c423d82135f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc68fdb9078754740be1b81ea00ede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9726b175a22f4c33cfbe619b0f20bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567022a0e28c5b560e4f319d41e320680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880db52601b368e313e894bd0a4df5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2f44635297eeeb0607e778d1228182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcc212d606df9b812095c46e9a1ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0e8d19373f4cd83edbfab29a28e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecf31b327fafbb18a4ca98786814c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c4b7188c8e989ad79eaf825529cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f06b91239266974ed70fa38f84e2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4e4d9327f07e85bb73dc75f92f0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030aa7f2eae1e8130463df75f2416a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f950ac5b21fc102e3575634dddec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3aa0f62f9485ae505d4d2fe3abe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce123bf2bde87508f8792fa461ce8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce170724575c6cb1430e9c9981bf3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b795c8566bd3d3ab0de4a4feab7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8589549707ddabd896b09931d565095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3cd9efdd7d09d5447ca5b1cad32496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05040f4985019e1ab41ddd40cac1b74b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328fae1ceae608fdf1b968b694d01c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb6b88217f18fa9f7cab92fe2b67999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031d23585a280e8c8d37e0cbf1fbede100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72988524e58b595b82d5f955001ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295840cb3942e5483351933f67e788102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb399fc035e53eb7fdf463a82a98e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08407bec6d58ccd18e4b8f153733e221104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e3e4afbd091ce66169362efc860e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8a0fbe7ff339bd44c11dfe766b14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e57ce68ac8896befdde47ab82bf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8decad26a2b134cefe66f68d9ba7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a032459046268068feb74caef888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9dd2070bde64b7830543eefc6c939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dad5670aec4a14cd4b570c5781da7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beefc1e50d2343b7b45eca6922a901e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff069106f8a65f14da9556dcb3fc7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc813031531cb8cf5ba287eb09e2450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fabeee4915cb71fa74360afb82840115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282f1d22e40cf2b902b05dad53104bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c392af3124c8435b5ef378ca72e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845d65750c2023ac71fba2b4b9e1724118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3637c70ca45e8925454cba7cb5b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866d6206055eed9d07f37557e33417120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ab8ba2bf7453f761d42891344f0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c7f076a86516201ac57ee6ffc508122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b1b812c4081808c7dd1a0a08b633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a605e2cd75230cdf20b9601dadeeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae593f4bb3853aa22084cf12b554d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11d4567f7678c9aab800de5ba7ba00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d9c6b8077193464469b9fed36b57a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd99aec09a5fe6cb051bf456523b09f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce2229c677e2d3c70d118413887d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901394def41f2e42cf7cf890944a6e48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d0f1e491201c3db898724da48775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba8da8cd41700ebf64d418a89fcd8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f057505327b115b8854379d8479fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e61f5c6c2b757b2018e0558c3afc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c533beac2f516d77e0d9e2bbedd6e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2175f6927a1f343cb09fe8366fec3d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433190b4dc5507520a49d984d2141f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e751c20dd1fa455436a0902923b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ba81bf9962a90351c3bc9be64c96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d397e58ce1d1742e17b5628361c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b93223c89939c511fda1e8e92371141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbf4398ab1982549d3deadb054a33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b7ff66bae21d1e93bb1916316164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5403a131a8d81916996581d9454492144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a1a7d2888b7ad2d928bcc689ddcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83785e7cb490054542bdce1f6d49c2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f3982b82dc5f8fcd8c91831503cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2e5933d2406ce33a3bacfc9d005d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ef6a49d7ff88e418c667b4df9f3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a91d7b503c8066178f238d7f6e67a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813878f067970db334a45e298334ddc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98d0760d5854f16cf2629b15ed8ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9cac4945997d91a83357c438c5bee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994494933291e57402d1f81894e4b309154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c6de89a02172b941df479a0b34e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a737eb549b8096f09f5f409af431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de679a59420c4d6d5fe0e4b2abce2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb3004d398db526964cce6d9493e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d96f138bea0e92e668fc72e659b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39888a479e7f706f5427183836c0d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c549557fe45e4100715b7b8aa67ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac0fe4d87cf2776972c679acc98cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab93b8250a9acbb5fc825d48622bf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821f4a8d606d515c01bc68f7785d28a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad231dc014f01f9fe4063901a4bab097165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030be5bdfbc35556d4dfaf68397e752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb7837466fac2dab285c387a10fc11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6dfadcd92abb202cc123263f32dd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4df20948d89c602ab602e161a2be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827cafdfb5407c526d47b008a763d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881503ba4f7f7346f7c6d13c5beb8d8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fefa2784b6aa4d59f6e824909754172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1c8fdc4016c882e6f03483ed9865173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d29fe24ef364dbf46d277cb5caf71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14da9cb4af3a8fa97f8ce6607affa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57309c4390f41732d32f147236af03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235d44357695591f9c548d72171a77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7beab880378eee4f20aef8d6da40ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc885eb4d9841f8954708ee44b199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8391439de9d2a68704c9b978327e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d97f0ed25e21574d4b6d46feed529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c06683b24ea9c9fee17946fd59683182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee30078b5d81571ea93eb9735ced241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e46ca392a32da6f67e2c2831fad24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f17166e24750f91131d0f1b1503a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a825a8ca79c603bf344b34070c73f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abfd1465ee46f512315a039ccf686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02e13bd2d8c1f3745a948987f3117188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599c736502f36d483f674e022395b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af4681473b6f7fb0951d163fc5518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c723e8f6dbd9b1186c38b4ad8574191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b122a9be564a5cc7449d8aeecf3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85c3e4cbb144ab6fd9103062a3f5bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd716f7ccb57f5c2bfb1cd657a4a32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c3273d6602840f6d4705455fbd94a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc40418a0b5ecffd77340a190b2a95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d5810a508f4f219b09501921a4c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174d1151573f1eef9631ffbafe7d0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8d820caa401adec65243b02276cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a511dad6c942ffdcc89bd7a9609f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a99cdaf3cd22be1f8f555523e56b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b184efbab4aae593445425c9633b5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe608e7a213c28c8555ca021b55b41b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039f1b74ad805d2db7daa36e8aa0553204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c074ba9cec1417a8dfd8fccd83c3c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ca5bd648e2d29266b1cbbd6a0bcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f3cc684f70c1c6d28b49f6c63416207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fcbd3f897e4eb60c677e524e97375208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f369758bd7230e0bb1d47299894074209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e2143c9f825f8fd0d63c1a5a1bf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7c2846c24ed588bf4eb421c6da69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936793928023b565913857e60d8abb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafbc70558642e2a027c6a5c1c54670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70cb051bfe9b6d36f9a0a4b5ef57da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981baa4981194a9097712e55b38b4f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034ef93164472d30935475c4b6162b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97ec50bf432604db4766db3e537c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588344fbf654a0a784c35979efa80cce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f1ace79a172abd65adae06424ff7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac2c1c042e0ebd4714384a02aa863220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8da6148153bbfb1af81325c6f03a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008eb702dd9ccd25bad113ee0ec9ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b01229974d184a5809a0fc6ae531223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74564fe3d12daf8ed6e9e9501fd4e1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3c874b899a0318545ecc9c1c35d50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b856e1d5741fa0761f2d6c72c6455c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966fc4bf1f16d1edd800a53feced858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495d3f84aa3714924f92623fb97354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8794caebdc15cc4c39385a6a3473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079350c9c461bbab4c6ca699522003ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd75f984dd4415fef22d9279514f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34fe81ab4c86a475cb1cfad72f071232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bde9a06598029032a66eb83a0dc16e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983a7d83b273d6ace50e375a31a155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b495d98e4f1c9647ed4d5992dc655235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207771548a4d3845c653b57aba7cab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62eb4dd1c2c22b52fe32317043a0fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5bd1471e10077c9628f6db509a57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d53b5c0d0a7a9cff0467b0be15d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91adba43b00e99deba0ce25d0b7491240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7bebbfb6f6f86e1418b9da2608db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94201da9f4692d587543ea2309a8036242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b9ef5801e4b1a4ed5beec22cd66d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7458c46103f621edb1befa2123a40a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12069c7b815bc005a6d438fdb2ff82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b4484ae7fdb64532ed4e4ca12d2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2f4822106ddf9e1873c3184f8664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5b0adc88b6de744d11cb3b7d0dd0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa334050c321cd8f98950d57c3f645b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f88f7544dfd2bf844da22c564693250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c9a43a3715aef332714747aa0e7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa251b117705d55fe14f8501334aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e103a204c92cf18bcd5f1c3a0d53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17e833eb9493cbcff0d0531b3b49b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635afcf712c54b2127bfa9368e9c4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5474598a592151cd09438feb7bbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f4fc89dcf056fd976f47dc336631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad637961844f702eda36e9f96bd9e37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f905fdc7afdf5d6af019585a7e89c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd351a7e61c51b616cd8466dd46a549c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cbfb38831100195f0f3bf938b7c78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498801043dc21855bc90fc582ce86673262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a2a09786c2fab14e7d5b684b426a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e78a17b3088127c4f3504af392b7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840727e49690c9e3da34c5af33e74d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320572bb19e92c577e98d7af3cbf68c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35d517ed81209aadaa4e3dc13ba5d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ac2f723addbd0fb8093f445cb2d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b867b93902ac9b5eea2a2be6ec7015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988694f74fa92b1b9f6343f6a0d6e235270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d082b48e134520974942504b9907b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86d93abd77c23ca1f52c51672ac51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1c675dce586b9878302b1a9d9d05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fbcaa9dfc0f7c8c74aa322157719e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde4c25b41ecdbcc1cd87800967aa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652e5c2443d8224a881ee2cc3885e03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4674f060dac92359c6162ff50534bcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c16a2c4ce058a14e045164a6ab56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae3571b5d4af63f7701a5185e6a10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf9a3c9b54b4e163d4161eaabb70a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dfb7bd09f156ac0867e48a21ec99e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c068e768158918a4d430cf12fbf0367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823def56fd6c90885e98df3544aab8da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036c7e818f8d14d0aad44f2ccc8d2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df978b5911e76fa1a5b0472890caf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67ff221b4deb951f10cd9f42d50a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d453b1b34ae5d3f4c9f8ff3ef4a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015be9f2d8719e97ef85ebd976aff4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5e16bc53cf847d4689909b89291a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc06d80c949e67f358a6e2ae870c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefac3b48609994a86b923643a1a260291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f54839d1b2b74de548ef444691f0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec5a730ac3ac85e323cf5561393a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252e0d9567c4c78e53362d0f8f5719294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379fa6f61717a42bc4fd2eb3047ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e3270dc87c5ccee5582188ba5aa77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330c4bbe1afa26782a583d9af61404297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a43a84adef6d7a87ed1d7822e41aae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96f81991c872dc55bec9494dd73a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed78475b43ead68d6bdeb13ddfd430300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922c4b74065cecdb4c7095f89363d34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80b7397066c4d05b6d00e9192ce6a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d53963b1ea72b8bd65350416ab7a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c16aa5dcf5faf9864f1b1d773adbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076906e0946ad1aa9ea11297d4ed2054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96153d0aa63e6620d466d3e1d5aced5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434592e457260d06dc3e51b7c7eed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d4f068644bbdbad1337a7283c552308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95a73b6f180ef5014828f7acd3fcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e0f295b893588e44bbb5f151b2e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea1fc209a147e77f9c0739594da4e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb00d691ba81733facf883fde628fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120ce5f27806d4089fccf03239a101313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea36fa776c6b578ddb406c350834e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414154c9eec37fe8d14371f2289e15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c4401b60d3ee0fcba265ba17ee026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd67112869c92b6b20348baea45da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbae1febaa9c4f4aa386f922c5188318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750258eccf57c87f2ceac6b11902b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af17afc191e2d0162f42d3472d2ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb101c59ff17871ba4968e79cf65f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe2faa2f7ce93f4db21c63b8c9b44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae52aa2f1f375e72486ad612d850b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993f9f65cd3e96b90374a16ee08268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c47435a7fb9468df9929593903d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862337076487296248dc716b39259fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432339e4baa9444272a52616f08bb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47788d02212f642842b6aad9d6e8d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c303abc90f9cbf196a25ed65465cea3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4540ebdc9c61feef9244db5950be1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc63653e1b5477c58f72566e320f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12db8887572bc0eb7a342814247e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99265a724a73ea001d91f0f60adfacf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107630dcc551813d99973c252dc3e87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbbc32a5aa9835fb25992321e0b397335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2e42a9594f8b38c87bee26ab57693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fe133678358fe27128ae47e2da85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684f86d7de4ae8378c3aa1b5d6e1ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68fb107f26b3209766c46db8ea3bcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c6828d53410bc39fd84db50282c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9e53afb7261fc250f003252c290c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed78bc7b43737089d1ac58d91cfeed7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72936c792d439ffe1185fdc7410eeb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c6df2b050095177f5cd4cbc56cb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc13c4a18a81fd5a40f3c588a7505345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879def20fb861590d8c9a997abd86c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea0f300359da890eae682f90d2e8ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e025d73adcae882d87b888a045fc969348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03095882728972d397e28c3ecb8e495349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5279e8f031fb75bd9c665fc461911350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0e0095e86dcc013be11be1adfb26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ffde03bfbe07348a1e835acb3a80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd213a67936c8e638436d028496cef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c20e83e32b3d823cd9f76ae4ea036354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a44bfe56e01b92f17eed9a5c3bcd28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a31469e973f483ba07b1358e6367356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e0afaf781451cba4336b8014b2df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6675942bbd80db6cc61d4028b770026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823340188f9aacb928f32b72df7e5db1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7005fab17f7840709f53c9b7e0c60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc79b449c623eaaecd11b3b2c083d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97226cd7f7baf8b7cf3b8e8fb94fc33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fabe5d473bb6f0600aaf622d75961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1f7dee4012affba32be213565034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be6009b01511dafba74254b13859e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5395fc542a64c3fad56f24067191f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cecea3127af9f7c087623286c428d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ba96b4d460522ec9193c6a6faf35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863ba5642dc76a65b80a4ec58ec818f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf761f59d77d6ad14fa780233a3ad6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c3cf95f486ab0941655b5f4255443371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c7796a4a392078845f43d312adf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ca7c556f8fa3a7b4036bface36803373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e60924a3f944f0ae54fdd04035b19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7ab84772487cbcc5daa017f63b45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a7f4dcbf5560373e8d1df74a5f98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063bb46b8dec4d29d6d79540fd200e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4222da90f4a24f5aff4951e60d7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eacb6ac6488c3ea37360e869f7154b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37d2d50a0656c474f565529e7964f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518932f3dfdc677e67d9dac38afd51b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ccb87df67eb627ea15e8391c553e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ff62996d88376a32206b1d84841d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01059767da9a007b0d42d4953505146384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d235da4c9fc04e9fe144cc4b823db9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273a502667e3a7291daf254ddd079f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7faf27c0e5e216ee593406d608f2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d759cf46c0c621cfe53fb9b10519b9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d67a12d5dc1215b3c56eb5d573ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd1f6973e1a1c333ab0372669835d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b351a7ca49019b4e377b7ce2f8916391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625a50ba4ca42296e991e990d0e4f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b2445133005f58727dd380a4617f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbdb61277e259e53a100b8b421dd97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24596fc36a212e791567079393856395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1b0120afed8779064da6f00efc6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77090d39506c7e98f9e394c6a2ff186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956388b2365e9930dad00dfcbcdecb1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf551ba2dcc4aaa74e512ab67c0b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a92e45145c9716a37dc0bbddaaab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928da4e086c381e672da3979decd984b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356689977ad67decdc8bcddd962665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7922aa583dd990c652b534ecd951e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545fa297f0d3250d8cee6dec3abafa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623ca80635bae79d528168cc4c867b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0081dd7e3c3b5afeca988f9a53169406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d490aa46ccefadcff8032aabaab6df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace399c9bafa1005bafef06c107161408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd54b31a2aeb39279f70309fc801a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf9cc929a3cd8c031da10f844071c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46762bf595d61df33b20c300b1845f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a97d25e320c027ad783b745594ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715bd5a14fc9939ae61d307dab41e66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36336e56b5a52211d8ec072fba444cd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386937aefbac3aea2dbdcdfe3fcbda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c466419872c4de0591a733ae3943cd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aefc28d84855ab6c4e3f61cfc83e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38ba5f9b848169f865b26c9bf5119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706d6afaf90945fb2bbff286caa770419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f600d02d06ef817e5bf664c21bb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181335406b492bd921cd438e50faa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e8db4774139a2c43658a61eb8e09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ac54edc389b1f8f6db70a908ed8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c51ec90948c0c5dc34cc9b8317373424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d831d5c9f9bdba2090fd485eed9c0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ff5f2c9822071e19d8c9c0717b19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05745e47a2a04133af136867b9448286427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef1b03738de66bd3e67002d4c326d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bda0896f3132ea344e8c6d4f8a15e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b543e42c94334ebb6d7d0ffc875cf55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace69ec9ca82dcfeff3356f97e1c798431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc40332c0b2a62ee20d310cab1017432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d2c2e9723c2478fc05e57bb0ad1f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ff8a2618ab8824b14f6baeba80ce0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d884f18d72b9ad5ff334de56b61b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad6446bf271796bc8283647af068ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641e769a02047387280c9739dee463437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671964437e1228c482ca835a702c11dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aac2f08fe8e2e5727a9e66b09a9500439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e65a1e5e0d22e2f9c563e41c7875440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41814be31ebbc0ccf9d56afdc424c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39bf91b5609cf3584af3be7de0ec8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c922a247654ee3753b31244a57c74c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df1d0d3d4e3e83eac9240f16be970444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca9bdf1fd98be72352b1f1480b6ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a46bc0dc7787a2be91d493fc00f4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72034c8ded920c7dadf26d42fc3d5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a2b035450d6d6c6e67671f2d3334448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331074cebf17bb139d5305966bf185449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1bf0cdbdfa1aec530bb4cbff8905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ada6847004481e5a694c50271a91c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbc80d135f71b3b3a33ff7af68db9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e38b83896dbd62cb93f109f8fc4fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e626535a7814ef8de1b92e9542a877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862490562f522e4f002650a933b54a1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001179f42d41f8ce742341a1ff607e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d699a6190507ef3c9b6879662cc9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49615f3d563127b5774372d5716ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2ee60fbee2ae4522543d310486e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91ec34a41da54c6a8267f94c12b5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a598d10384623b948a4ba8ee662a75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2582a6915965b0543ecd86fb1a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80beb37e4f20f63b66cd6e5eebd1e6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd33f3c58bd9032dea9079c074ebc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef776ec79cc1600207530e409807deec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e44f99563950c049b05e28a5a569a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879eb081c6b754d40fec1fb143f218467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf116f13579c43396f071cd875472468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ff94948bbecc1ed97eef88a12b52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8227c4d893fc8faeedf683c9947b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5eade82fe7d12d3ad3027647a67b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b03965297d33d0512e85def046097472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac295eaa5980b96917846b2abcce1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22cd9eeaa790167c70db6338159ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9658a6d879591ce6adb54a323ae852475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5a685edad0103fdb291feb1bceb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422690ea8c1f601389e00714e1fe0ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50a8567399c494a95ebaa156522c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7cdd1df9f294145cea8272e4e10c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8818bf2ea95df5a399d1b27bbafd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf845330ef41052e22341b17dda25a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f1a053c94a653973f5a027a8d352482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec58474637b21e6f85692734337af6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfda03befd7103a7f5c5b5c6416a2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e40f8d216759911a7ebc0297263920485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2394c66c59e6451ff6f296cdbcbaae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1752eb3b95f8a0e03c02537bd547986487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362d89fa09fd98b31473ddbbc89203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acb4dbace2c22d9b17ce5ef30b8116489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122042445c37f6aec96d8ad3ee53e83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aefcf7a090a014f97267db74f5b05a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012875093fcb65b35c7219c54b33d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e66b5cf20862e75d983c87522a6d66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58d76c6b89e6935713e38ad079ef8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b88835a0f37b5f37ee6214e50860495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b076b6e34426600b432aa360f029496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a71bb08983aa4fedb83b47475c87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdb7bb6b132348610d3fcc3387b04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574b9f168fa66407f919cb6a5482c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46d3d12ff3f795b7944d4c4c00cb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c83f3df0de95a4e8e7f329dadc2977501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1193eac85257fe402917b88ab008f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c54a0dc00eadbdc25db33836a356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678b5eadb6a4f5460efcd9a4eb21d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3dab8c04e1fdaf646d1b0f0a68de4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cddc7709401395cca0d514a5f64104506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f6303abe5bd77eafecbe3d2bbbd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad23da7c5f23dbdda77f464352e24d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613430cbf71ddf6413a305ec9a60fce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb42f5923f4f632ef933e9ae94bc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22801ed1437c029e5f9311677ffebf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc1ec39ad1b964e4da9edf47a0676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f380eafcb7fc46165b838e49c26b1c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a01e4325ba97ff0481e0f4a140208514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459f017654bbeeca99f685b0041295515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e103081bdf90a9afe56e76c0d5033c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b624af825af92cf60b48bc3486a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31b02cdcbf8141f8689a32af62623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59d744801df3f883aa3232d5b43e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ae6950dbfe970792c81a4e36b423520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9a6f311e895c93ca1237dc1a641d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d03ab3db7ea63e9c06602f76ba02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e0319373dde33f1ac0b3b1980925c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c04a5c1fd169dd609b3a706d87cc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447da801843e28ba7c7562fe9004adc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c83001991c26c6e1896033829889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ea2636831587ed57335650ba2c8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496634b21151d56a5d31f41f1af4935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3b7abea4e60813f41a17ad8a636f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57893b5418c4c2d17060840b921d377530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ceef8539958fc0a19225d83e31b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ce39b953a14b488460b800caa2be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b433a2d12f0349647cf1ae522bd4c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4dac906b31fb25024a5132b356d21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79003b0e14504e8788de57d0ab011d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7404f7bec99e8209c90f158fa4a62b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e9f8e20e4a6917004e4409b79e56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a9c034155ec14978048ef20c9d15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d227aec7b8458f48a824855556007539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577ac22c06b19a1d2af177b51ad5473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f1475e0cee455d5d60bba920a843541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228add8942d74dc5f3f03337c5e0a7a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d5598994a886b93655df721b5253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601577eb25679bae647fb1886719d00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abddc8797df5f7ea9b988bfa65fed67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e70d28f04c46b666fd13169bb1b06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120950ef97892cf4ea4c680f8ccf1f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25386ccabd8872a70512df411d297ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf3b341594dafb7c9388c6b5601b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fbfee252e999cb858db0fb15a7353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e5f9e7b4dbd2ed01d90e2ce1014f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95dd09a5c2fb0e429b0e5a69cfb1d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703124001d28731be4b26a87312f65a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f5a3ef5a19175b7bfcb8cf6605e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d6d3b9d7d979d5a866f989a16a350555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf61be973c90d25f8243525531cdb89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc358536ac7283aad181e1082824f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3487ab57ffa816167640772fe425558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca7e3d96b4e0520083a3470388c30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7269a2f79523f7d5707cad74832d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cada097c2453570fd66571c81599b91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade388756913cb967e6c2d73b98c3d60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d77b63a09c75b53bcbda2e5e3e12b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c97a5f835b688cd29e9fe7ddab67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932866e6931cf0a0f96795d733eacf14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1121511c75b7dfd2abda89893b80398566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c0e42d91416208ddcb544c32cdfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354b6c291416f7a26096d399f351b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdde4d90ed04d9d32b0502c8dd65de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb189a21e8db658fc4094c5b45eed776570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff0cd7e682fae7f4533a23b40575bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7540b7d353a0f143bed147bafff642572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d054e54d309d8a9136299aa15811573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fafdb9fec81174ebe87bb45fd3338574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2dc87ae0b056135e0b8313f37a130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4929105a89468ce1d63bbf28e451b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31da165cf784c100e0a7390028cae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f88829684e61bc0bcc2dc8886df26a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae753a86786d3991837daec66829051579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586cf440bc0d77bdd4b2d9b9723a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16daa66cc12c2ad6e827ddc57cf3893581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ea6d8e361f99ccff72af432cae5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a738b5717499a8e8dad750eb4311d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72450a45716ff30af99c5a385613527a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e28ac9bdaefc1d3afcf1fe4b7fac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01514d19c98b9637f8bfeae34ca2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f4ffb0719a7bd81d38b77ec92b71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a384b883df52be6336c28f2530b5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a8cf3b8770404030c1256db109b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf95d3c2b886ee277667c64b37864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81759000682d8ea777464b9bac8ff51c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd7ad6992250013f778f7ddd64744592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc24c909ee70170055bc625f6791ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f711735abc9afa8679b16965c0c994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6d852c39005df25cc7e2a5be6e69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600933e91f945f9cf58c9ea905f5ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872859fc4e22801c0210ccf2f937bd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e952458e8fc44669d520785c719e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b24c067b936b1546c3b247aa628b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c70e985105e9346b1866fc595a690600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4c0d01ff32a593084e28153a42a99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a7e3b1aaf512a2fd45b32653b436602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696201c9694daf18e5389c834d34f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd9675a072d3cef8c210b6e51f175f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7c7f7afebc93997ba8b3227f03f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cefe1a98c4f1b863444f0722aae859606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5b41f9fa0d1e38dc4c5a05480d16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a344e87f57f231248177c9cab8865608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee414c38ea60625eeab8b6ff29fec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c25ca7dc9a6b1513830d8e8a801cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960daeea3a1c56cc9020263431f5890f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ac0935cda0b596405394404d2b405612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd90e52bef01c69c4dda8ccb11fe8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe450accc1a4965386cdc579b31c43c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff648511a2c3aee40799c8e54eec13b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533e65256874ec3e9e8431d9313597616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde6eaa033f7dac7759a5ff9f75da49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7615205beb582551e628d3d3c84e4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac6ef5c19d07c383157fcc641c37e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae016ec9d512bddd92495b50710c3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcedb917418300f3d6ffd4e2b05ca6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338288ff358ccbeca699bcc82801cdc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1f3ff0e16cbabc038a0276aa818f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e511a03807eff7525efb42b51552624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ad7f8519eae4aac06cdd957607f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953787fecc5d0d329e2c052abe99842626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ea1dcf97611c2e6d6fbd9a9c5aea9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c274f8fbd42924e2e6c5215956fdaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677de78fa623895ddff7f0e3fdef6f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb68212ef5a54b55583c1b11f04dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0cfb27b5b6530fb9cefcf5fb7b21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e8ede795bdb3862af7c456f62786632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c2ee0e13fb55ea34aa9ea6fd01b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cfb3bc0f9f527d5dfccf1e9795325634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c8fbc11c1423b98f0cedbba6516d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc042a0764032654fe2cc8d98ed8386636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee4141a0043dcc67cc5a721a9e0bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd385b18a996cfd6455278b4c9ec44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631acf0643c8b6cde677459c9c62299639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435c112628e1286dfad61dce6dc871640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5cc7b14d43ad498b8dc272911ab44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12978ca3ff2ca2165f01833ac03eaf34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b9bec68334fb5827e233c4e2cfb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca9651527a21af1fbc9c47db1996b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1430e65a55418fa661165dd8c9e688645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5746de89c7eb61ff2397370933b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c7e6b03f22b9498fd4cecafb61ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918c31d681c08bdf4c924f6de64275648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5c3926359160b0c4d7db29c26110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd3c62ac83ea477009ab881dfd225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc9ee564f92081c7e5713bccb65af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714c2580a1979bf9db675c7454a31f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ab135d41bf5a5176737b6d667cb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79db203ade15074ef783d6923d0791654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c839ecbf8a971a9b4575f422473a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9bc31704e5222dfaa6c2958f31a65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae340ded1745dd55fe22f7107edbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858e8ce7899c8aa57411883797d234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8386d2d832792f963250f741c0b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b1b9735bdf13dc0292f7526d1ec9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0c7662c5aa514c7fcce62947ad68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f03f9f5ad2fe84328a0612313a33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312198913417b7462ace7f76120d0add663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d168e72689ad170a9f932556e23b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989b9fc903f1d4ada0e07d5f9eb93a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6264a48969e744daa56660b7f260886666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e470fc24fbff9dab24801ab8a1170667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5878501c6b29fb7f211d6e5b8cba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bca99191fc3e35e6ec01e1469547e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf75b5e21e085642fc9327014a6224670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d515f40b9fbf1cc0906cae8826f54b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba5326765297f7952dcb72749448a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa60c2f251bb722b9e9cba8b0f7ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884a2613a4c2ebd1fbdffafeda442e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a607ba8de026c5b70312073c3eb748c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0df3734005362bb6f2eb53b24133676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362351f345a6535dde13d9c426b5668677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44586e350c8d46ebe5eb76c8044eaea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eda04ef688e0491cefae2b7f11075679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e96760277fa1c540d257ea2c3eb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada53427b74c25c9043d9aecb5119e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ef3cb08dd1fc326c0837500f94b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e6f56b3828d731f3dc103318b60a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc2e988d0fc5ba022929690b55084684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e707b362d1bc808d579e21853211c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5000cd0000db16192c066ff8fce60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724bc10c63c55b73cea47cb4b60372f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54098a2e2f7b2cdf6115142d7c8ab0ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e03817c34511e043d41e552b0c74c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772060948cec33e4f9fc652cc36c828690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eebe87d45ebed391d20598eaf7369691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb044f6d301f1eb19c8be0d90e88e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a434da16c54b0627284ca29a46951693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbbc891da292b483dda3f2e3674e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ca91c658796a56a83ea728da8bfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b537a9f87de73115be119c09722800b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926056541d2c4927d8724e8df420f818697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69f06a38d5836502de4384f796baf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4faedcbf763a5dadddfa9e7e799801699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ea29d664f055c31738e7d3cdb445700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7bc3847e22a4f2e4b888d98d5fe0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c98bd1586506ddd2536f6ace876c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387cd086e6c7ec80372b68b1f4ab874703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c2edf936e269bf6383164ae383e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c583b41bc22ca1692f29652dc8ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1032059068b2379b3b14670f8d7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205763c933e378cb54bcd4aa92a25a8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c268d70a84eb7c9892dec74f13683d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ebc85a11fab2f712a0ebe69b03c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffcf933ecd2e163fe8813564ad19e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9c02b95d3485c056e2629f44e483711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0ba32604c3cbd56f82a37fd2ae5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6e19e5c2c8e257c3a0b4b2d9e450713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf28d4044d29b2b3b4b02917a09655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6c12d5252049f4ea417e82e7fe38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25192ac267e4a1ec464e6436dd99982b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a51c90b3fe4ccafe1a0ebdc6c1d73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208fc66842bb3b169b6fc74cef3c2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72140d60fdb0a52063b5c76f9ddedb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080a684486ee01faa155b1f3eee175b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c101d5381275c25b35df451e5ce82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1049b6c2cf8f82f464ef5eda62db34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f87d01d2d76e1c71e62b8b2c578f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f1620f8f89c4012d295297dbc36f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378d9b27fa4b764e351fafd46476b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e998d7a725da22a72101d5608f90d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958830d2a4c1a663aef74d60dc92d18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acabc87d3bdfbb984d3911f796e0ebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d021a1cfa76af935896b8cff73e13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b13df50c67d4f0f316b6db612c865730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7472198a14dffa7b9ec74fb8fcd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447659aa6f38a118927c598e1cad3e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef8578be6fe85312da0f91d1ee705733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8029afebb2be0a9ec23b882a6b45d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbabac9b308a37ae0df0c1754037e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21118f5f538f6035e654364f09daefaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99331499f3bfc9e27e74a2722984f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e743bc2cc7a12c4bba7ef6351a5d0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e951287a82eefdd0f5947fa47b8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e18f83c053b990935a71b0ff088d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae20e88f6ccbac7730c15c0fa3cc94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056605e8675d55ae15ba7f562cd881742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240116c2d43d2c9bb76bb819bd871a39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e1d4aa824dde4857babe107539f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f43dfcc7188708a4bec98a697a00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229bf427558a194bd6a6fdb5335c77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bef8c48c0ef38115d64e9bc5bed85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0776f43827c266b082b0917013fdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ca116e421873b8a25fb59698e2083749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30327731e7d0085872d08f418e6c5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35f7f225708bd47a744c0a7115652751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b0fcfb6367b0edf5db439e19d99a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab720d975ddc932477b9e2fbb0ccfa9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8fa6e305916c7f9d7b6c613a84875754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c750bd880e3aa621225a37ae10d17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d5585053f2c434c5177e9ed8d155756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cdbd7e5d9a9a8d91e7b7aeeab36e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538f1b241e7b3a935eef4e4f9b0135758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76ce0ecda8c84c3ec894d7a418b09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee6fdd266fd30b7d66f087332184c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493c0343243f8b6fd6c7b39ac73032761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f25a92716ed9fde65a701e94b723762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458aca71fbeca24159821ea5c230427763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194258153545ff19dec9bab9fb3d92e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9aa0a20ba0b7cf9f2248847d5b383765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427100852a80738ed533b7c6bf93991766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7968f17ace7837531755f8f783728e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b299a367d186ab04d0a6af7ad623768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc88048405cab68dda90918fa4e6939769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40b1567ecad000ac3108c7c745c61770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ed4e2263211395837f2c73e349e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7a32f2970d3082cff25b2daf6e2d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d568e9754b58afda0b7c5a5e13081773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73274aa4d58bb91537b702b16a45c55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeea8ac8f44c08d3819ecd7d9cca35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14cc8aa68c016462701f8cd3815b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11382b3c0ba6a44a9ae66f1ea58eab4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c2da5f59813bd3d55edb15707b944778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a91011d8483ffe2165058d691e41b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588baa9a61cb9cb0266f071a9025834e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533514831003b3551235d8ba228e953781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8c208d6d96cafc358490f85bdbba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07cc89c327341f452066aabc488da3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df604da74e6874a82d5f61d85685f5a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa903b70b77ed58b599b3633d2ac82c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9dacb38babac7abd3c44cdde63cab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b0249861bf21bf4dbaeeeb9b9360f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248672ad577f0f22ed687487c240eb7f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c451fe6b82a8f279e468ae8bc4b59c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c6ca17b4bb82c58752ed447af9ab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0858e6760028766fa941525454644791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4e9017e528ccf4f1cab4f963d851792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36a3ae7c0d2d8ff349e420ec4ddf78793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed1a21f29cbcda46970d9d53f817c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01bb77e32da4d1eb5e442c322a8b13795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec9683ed431f7fd72259dbe80feb0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f6f0532c62ebaa412650b29565902797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae501c73822f1b17a656292546f5e29798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65316be914f2ec72c59836b8f1faf8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7550c15be26dceabc52508272328c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc77f81859865e21e7500ef0e71fbb8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99424563e96744df89faa5af973acbe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fcd8cb265ff4488006f13aa3b543803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbc66cbcae33d30d7a103d99a7d16804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629ae20b5e98ed38aa6e909d4a986a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76aed4ebc40ba8bb8c44bdee9df1e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae93ec8c36070d58c037d23aea5e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b5740c75edffdcb9be67c988a1a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2203a3418c3590918e827985a8877d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb210937711fb13fc2caa41872155a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa8b4fbafc4b7aa3ea8047c744a96811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82111220f01270d1080469723e4a313f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0887a1206a915389185eee35e17122813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263796945170f3609441ba8d337f08ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8838630bf3400961f59012c8d8d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948b75f41e9119b8540f753e3a5300816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09199b5a96a17b8ad724f98823e368817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0498add3f3d9d3a7d5a80dad8561c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a14ef3dff4f3938b9adcd7b6d0cd2b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1bb1f98ad5d6553c85121d5000180820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd479a5b09b75ec6dfc1fb36a6a571821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a0220d7111a511eabe78e79f059a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870cf59ab751c9e8220e860e8c180b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def53bb5bca2aee480f65d91c55fef4f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501dc65cf42c29ae6a6392f1892780f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65f55de9a2d574af2dd082dbb3d57826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d2a7b08317217767809f3780f48e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f34a66b86c7876e285e9d8ac5549e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d1c6393c67c43e8d03a549f0be25829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f0547e3f98c499e3868b50c8b0d0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec417bc972195e06fd35c44471e2c75831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b676b346ead08a3415b204ab3a0442832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44680dbcb6d19426110f748604af0aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac457dd3de79a831d158012b41602dd8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37c6768effc36ba2d4393d3ae9b68e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a75b46f66c99c1e7d8fcc29f694bc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bb63e3710737833f3a9871c631a71837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203e4073eae84a6f8916cc62c57d4b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b1c0fe77ddd98489070315708afe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b988ff5921566a79a47dccdd4b10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6d0248adc3fc636467775e14a3e23841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1bdb0828f4e913c9498e456a0b6ba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e10249538e137e77eb7517b455e2c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a865be54045e9579a8f8ce21e77041844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd965e4cd95ded209325450bde3dda845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d102a29ecbd3794a92ac506d4ad124846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fb827419b73052179b1f371771ccd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f289d3d37c172e42fd38dc95b9140848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406b8edf9a21b335c2a52840196a18849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332f6c141f52194f09880515c1ae75e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97962cecd8a7ffdc1d9c6c86660cc796851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7110667cc3f646261fe888b2ae11e5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0367572ce9e3e86836c2188c4ba614853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37769cba7550b6ab852daff89ad066854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c4eca303934273be9fb199eb09fb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0591473b3c4126a2b404146f60ec1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad371e38b115e2491d3efeb2cafab9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327002de505be9c356a7df9505fc1eb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325660a39217c8ceb4598902020ca457859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5469a81d1bb9426d135ff3a7de56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd45b136f520c459e32542316e8b86b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145350431daa9f14b82888b1fe4712862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1a8d3fbb41bf6924d0b884724ee9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f849b492be009c2ce842f6f7d9bddc0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d2dd840325dec8fe888eb8034b25865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e15c55f62235c7bb6e62250ecdc5e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4660fb9e4ffb102e731111954e9b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa84bc3ef0fdd7916a6cede2312589868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d297c388883c906f7c2860d15089a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed7f106e780de7eaafed2bfc6d26f4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee3ed4c1cc77dc785a05f643463111871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446920b30c2d54433d7184f81319a4a3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb728766e4d2c4a7b1054a022867d7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d14eea50ed6ed2ec3a3178cca071b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8760a44d4badf3f074e61c5993fe85875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a812765e1d57506a29c33b9b32e2b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c67acae97b8dbd65928f37bfb7092877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffb93a09d7083da9607a31d023a46878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd8b2486ab5b2a94ee850e4b646e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90071df76e83fad2a1cbf6c7c8df15880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952a5775a3df16e68949d3b150f2820881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601f5209da03ce97b04ebaea2ce866882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f70666edab1c0d51b2873941107a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa566f801043c460f7e6c88df3ff9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26938043e7e8b933c7f62a3396c247885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978694ce79b771c67487e247d7ec9c07886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5c218144c6ac0b68e1e113d3cc05887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685ed6ad44ffcd81dcb6a263d153f41888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f413e5ae7b198d09fbcb464946490889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9063de22e3a0ad3dfd03d83ea3842890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bde3ecc2525eced2ebb43ba3b51e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb3086e61f835e2673987460e9fc9d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559780df0ada0227d048bfb6053eeb15893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cd163882be1710044a6234fde4ed894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9793466ec8d4d2d1a08c02d1e2438895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caead22d99b565ae4e63532a3361c01896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04a77ad12f90f5aaab1cdb106c510897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8609c337f94182e354133dd61aa4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505c56b3b211fbad899c7073dea0bb8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57980d03ce4c139077c00494af2d3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d9aab889578ab6615e59951d26e4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a2a3c7d6d1965a134d580b1535dc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc20ff42e8210c347ce41d72c31364903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab32bb8dd24e1fd87c266e7ed1b557904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081b682a0a2996bf074963d73a9cef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717c023bc799adbd8034f2e83db160906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e584af158070467865ccf7533c996e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0141fc0caa05e011730cab778b52f5c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93798c7602e78d0f5cc63c37763de9bb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7cc4b49b8b96463a2d8b9c9f814a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0551dbb5b4be33e195472f8d98ec4c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b8d42ea130dbb75a64361f2216df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfca623d5b86e05280e3335e11ef4b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d19bec12123bdf84d908808f9480914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61717e033cae581d7d547942ff8ea936915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49685ee2d64b3bf58645cfc997f4ef916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756cf980bbc8df4c8d3a4a86755afc0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03ea7aff9aa8af2b4a5dd6339408f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ace2ee0ece5e046f96eec39fb603b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331ddc7a2ac56130b012f0dbc94e92920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983b5b49fb2bcfcf26e959f3f748351921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22183e92cc9afd81551a60797a6cc5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf510a1972a6af6058e0a641f128c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27313e1c672bc8e759166fbbd6c276924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659637f96d3dfb884b214c9e7254cda3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466577beae2483f13aec083e4761d0fc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b36b0979eb3281177f044821dabb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5922e2bec5824da9b7085407bb1dc11928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c41b9e0487292d80b5c391af6b6e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf682c6cfd0b7742e8f140940b0e8088930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ab9e7b0b79dc0e79efd31f816044931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d6efa935945d87877d4e7b71ec1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd517f428fefe61d5c993a0f76473933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187be2a933948683534b7291e876f3b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc16d32bb344896a2ca1beddabe86b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b7e3636a5f3ebbffd4d90582dcac936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d0b4a539817465e98eb081a58c24937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153826bf09d2e6f27717a68d88c233938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef227795c1d31875d68e53cccc285a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c1423e974a0a1cda8056c0f18a59940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5181f8bd3cdc30768be13593a46c56941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1dc08bb27bd51a1534073b3a1ec5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829045cc140310622f02c9d8cc34d70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd7944b8b4fe782c220517611ec6a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290460b432d93f4539663eca2cf2bde5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0aec4fa0ecfbc3eb4d78e917f72d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621f2c781ac4b9875d44255a61f8778947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cde68263ed3c74962925af156d681948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997f53b712b55b3fb386ed0234d492949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d266a9d29301169abcd308362271b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a853c513a1b84b54dfac3d9f2317951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34266ea2bede67d396f0f4c9fe2ed952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee10d42dae478d61b1d3fe9dd402cd7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b9cd8c07dc8b5b2db4539a1601636954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8842a6df362f32c6b3e536c13ca93d1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf4ee0a0ca09d8f8bfe8c700754a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0397f73d55f1100131ec504f9825957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a046f24459d621be5bc7202d12ce754958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b3aa3f795987fc6261ae7939c5247959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd194234c5fbfe3aeceda1acbc563960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf929a7861bc742fe4abc41b75ed2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76750abadc7bd5a9086ccff212ee50e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c170c170364bb9fde0f94e891bebd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aab2b4655b78727655a5656cd6f40964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3ba28999ffc84684542bbc1f61574965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b6056b8c0ec700afa67a7b581e54d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d389b13a28904120c1aaf4ac4d0d0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e09f45ece8ecc6c4e56686418f54968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49c8a92ea0cfc63340cb771273f0df969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ff8c4464e0b8222018efd1c06217970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdb60a35c7ff5c71ce5adaf62940d9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ca51780839dc58ff9aaa98388566972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91ff4a9fc82046fd0e63dba5a96a1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eba5459fac451c46d58bce717e3f7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93595c92f885763c43f751ba0d75e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a675a19c2e642001ad015b80c4382976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb4f33333e67534d4c72467a5553d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>