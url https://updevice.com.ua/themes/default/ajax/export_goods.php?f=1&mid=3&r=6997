--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5e180235714e5b545e3d524868291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c637b79d70a634cde2b07e3aec13fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63fde9188d87869bd7324435d21d1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521846714c7ce45c2d2514f39d56fe54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d695d546e83bb7a12bd70744497805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a96c325e754c8080ba75dc7420a26a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f32c09af7cc8f3609db2fe9976217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab0b6cc057fdb5a5b97b8fdd90e828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b91a1037964a1655b72261bbe59c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82789ca94b5ac7a4c45f632789d4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35595f4d70a9144f3e7803e3e6130111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c9c61c92e0580dd6166fa28b820312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c4851d76e87241cba7ab0a6f402713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654ac10d9a0ede4bdc673eada04576214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c95bd23e3d24fcf460c2de58a0bf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8fe9345cfd8fee7bd0af8306b00416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f119aeab820147ed65a7961788e6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2e7f96e7300f95d6ecbae8a70a2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61ba699321c7fe54d82ca5bc1ee2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6339d24141c2f0ac44fb9b12777d5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f0706b40061a68f03d76aa3e204421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dbc8f0595654e9e6deb20427f185522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c393857ca1813bcd1c1dadc77259923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d347df8ff58d8b387a3654ff05e653124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2c1bccc2d155adcc75219e61621225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535aef82abcb2edbcc71e02938839e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9596d0839f11cc72a3e23d90ea34a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8307eabce54c0eed53d356e4ac41dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5e94e9373295509f5337252bad17929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537596f2acb765babbfafe20fce9c08b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c898f67c2a93e1405d9586b4d118431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0fc8fa85572e87f7020093e3c5d9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3fd2f219a2d6b2550ce6030db3abd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e845ef020eb44e0f9836d47818d7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fafaeded071a2ccf4c836808ecbd9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac97fb99aa48d6e194b946459450df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecddad9bbe273afd76264fe534e68dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f89ce8d11136fa4abed7dfe97779038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd006e2a022813501d92246cf539339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7c8f1a0c5276767cf536f3644e5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe43f583d377ec4b1063e65990368c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413c9c81c47a10ef4335e47a36346342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407bd2a66db6d831730a50d0f6a037943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774649a22e97e431725b002c1d7f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e4221c2547b7c7e0b0719adc06da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098a5055e4f2a28d38439fd9ab7d9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08b9ea93b458c21ff8d144f427be047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531730ad19cd989f3ab014ede83d3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422df78bff7e12162b19d5f9bd077d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208268dd50e5a6440135ca959647ae3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f6faa9430f1e2282366cd03f6ca5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2acc22754fd29ed626a936e245de7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc512b34da24f4a31ffcf08ea0d619753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd5dc01a01a1c70726e2b47ec1cac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc6cd45fe915ab7a9a55e5f974d8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100eaaabc8e4f9209a73c63cbac2f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7be12416eb5acd3138c9ea64e03d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d7c21b5ff562d4ab18e71d976493e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4d05f66215ec508b8f6cafe2ee9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773a6e525f74363826303c098ba5a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94cb5e414a2c53c0b7a75ba5eb733461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491623a04dbd08fa9b11884ef220a5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97c34cd0502f026daa469728a064263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07229ce380d80af271c6b78dad7da3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0e79b0d18cf63bd515f5f45eff3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c56240a106a8e7ab6893a9decde8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690b0b84d87924af78c225fa7e3a4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dcecd73b87de2862dfed2e9aae84b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938d2cad030965fa7cdc5dac81cf4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cffefa0418959bb8995d358fae5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b348f199c916ef8c16fb5f46d47ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6cbc49a57945ecb4c88edd1e99ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ecf3dc9ab4f83a8fc0483f81af9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2269dfd06e3aa62976cb997451ff2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd7f6211cee38064090232540533575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae90902dceb033c4ae49da8c6474c3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c0d57c5a0c2af29b3e8a3e5d4a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f029fb86a1fbd204a77b875e3e2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60ad017a35d033f9c3e0bd12379ec879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458724ce555dc9c8af16877122bfffa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa46d506231eac1f7df8423b34800f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307f56ba5a5cf9e738ba81449c8c8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a868bdff0b8cae34e08a5b17936ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46744aebb012a8093a3f1e71b181984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15d98e7a83bd44672a2a4bad4fefc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96753968e58b6189bd2191bda65eccb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942de52f1729b9435d70bfd6542ade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705768cd9e76e2a00f2e53c8d0c785e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ba8e2d9d410406a132ac91d9c49989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c767a8439f629c3c00f0eb5db1a67790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff7eefebb6ccfe4b4022db1fc83f9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d160794925b1153bfa8746b0cdb4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d667166cb21a4579fc7ea09dda61a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bdddad2625b3685c1ecdc657349e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b569b9a3e1c593ae0e3794d6a8fea0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee6b3e390778fec723c7e4d37a13596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d002e8243b8ce50a2636061e8f5ddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31166d2269e9bfdb6281c7457e705498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6b9705016bec40d0ffd3d928f38899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a8ecbc082fdb5db23f18357d24f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488f3cba2fe87c71a488f7a480dbc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35918a8c52eb85ca1633bd7ce623c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862031c3dcc4c77d171bbb217523b169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a94a78116b0df5f8b92148b1bb422104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ba9fc24e79cff0e7ea90c2d01eca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5cb314a4486f847c15c0d320e669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945476665b08861b78bf96b1336abcc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112ff2390e7e39ff07168edb62a4329108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f846adc73c1f59babc0f71a8d03cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77833e7d4e5322f0b73c35032df0864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3f401c9463e283ff568f7d7205aa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e243c0ff2cf5245c9d81df459e2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a9762e1ab7d07a7046a6e116292a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c597b0693553ab60762c18a97fa75bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41694deb0241b9abad2784cd6b907e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d51aadf868f1a72bcc9851a0f5eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4e99c64dc5a6d38f54f41b1b4ddd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23247d617159f0d9266cd9b8002cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac33a0b839ef45798156e35ffa0f6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a81184618d5f9f11c0fbb7c445238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6010e1401a9f042bb4b01a2f057a4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48700f5fe4e0c76fe5e32618df95b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdd23f334a203d06517f471fd3037123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c6ec8ec858f9f2c3075c4ea141675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e83c9cf5bc488a5bdaa509c5dfc67a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63dcd1e32cc33d4847221becdf378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0ea01e18f314e2a7d69949e4d2b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331265b327b3cb70a456fa154e5f82e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a86cdd1690089b90a702a8657e5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae844a5ef81e5916dac3d181d406b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35505d99a07c08f0456c1d26c196e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260b6719a7690973fc7acb35e9f4c94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70fe8401ffd0d32d194c23f5c6448c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cf7b8a0ac318d9ea8493f340b5c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae7bf921a69e63d3d66e6601a8acc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e675e5fab98853bf05e94cb8792282136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352807dbb2c3524f94f844739d627a59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b6c7a73d728ee44ad104afef8eab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253a52c8f72ff9e0621a874d65d14e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80e6cdbd376281210729e1e699e03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2064418fa792a579e82bad77dbaf85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef63a06669732a0af2356b7984afb11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c394e0db884901a33c7064c4a5c168c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d244f4289480e4c81c71dcf41dcf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114d358d32abe0f5257db9ac45079ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6faa35d3b3aeb4851451e4c587e01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd3e539fd59de0ffa6112c4260ed1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0332ac8d2f009d16d5ffe1a201b3f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb4ce8a5671717d3aacf275e9988a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2c1e76792f72dc4efdc4d0b9d66b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297eb3127b24e275ac512102d8719e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d410d8d631e1c06dff1008435441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174057cfbe58c46af06462d71d87ae03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60564159fdae4ef4882638fc68623709154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ff872c45d0ea4e032c89574acd4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c2777ef09b402ac1b6c08fc9ed326156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d46b270e20fa7547bf295fbeeb71b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d014fb7b31e92e09617f420910229158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb379cfcc5c460923b1c0bf91d010159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441961d3168d8ce3c18185fe6ce048160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb617d4bacf93398f879e7cb7730163161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6c37cabe585294f6cf431e1c7df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a9cf24692b8f31bc90ce3add0135163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc78762ffafac1bd301b5ee32f9c13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4a9a9c1649bfc97b03ffc6ceeb44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b110039bdc17586b1813bc8ab368d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab52cf00aae2d67e379848fad7cafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5f44fb9ece5d6d6bb4ebbe22eb71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c90fb19cfee6ff2cedb5c65d32809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193649ea9567194e833b86952b44ae24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f2261d19bf80df56226f4cdf2883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dbb46d52a990f0cbc0b6191adcbd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91133b3de6727aabb627b45316ed8f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd6cf63340f19246f2a0c6b022ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3fafa4faf33e2bb5d1b30aee16b01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7ed8fa7624f6cd00d78220db54ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0df7a304fe3e3d48dbe3cbddebadb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee9a194b60a3e800cfc0b4f2fa924e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac059a624a85e758ecc465fb68d6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc13df390c5f9e271cbb3578b7d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca4d50e0faea248b4894eb73708a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdc79135ce2eb2e15c8c3775ae66f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c136518bf3b30897a1b07eaf57b29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da380037adfdd8eef77848790d9e74e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c26c23e847b16cdd5f88fff98fe2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65430727dc656ce550d7f054ca7f0649186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317d0281f4ee9e82067d17394b0559187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99818c088fb274cf23dc4eb809ad3f83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73149d52deaad345a77f771ccf8267a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d0f59ad60a5bfb95e25519046a426190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a0014c6cac7a024072ba0088cec7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023bb521b2664529ec64f3de6f2b80c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb83d5002f05322d1baf388730a1d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e5d73452d4a5b3c0fbb7bc025d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e868a83376fe720da249c27ded2cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012ecc852bc624fa2ce9d71a42c236196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71493d114ef1ff9a4f375265471260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb02ebc2f77f0cb12895800755172198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4dd90527eda83b19433640d89ab77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb5476411567426cf89d4da1f49d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1af2ecb3eeca8d3fd851b000c890201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cef2e100966c5a692c2f6268eae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb1dfe9013227b5aa6054d225b40b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d870a0d74355a27e94b78d28f910d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcbbb1854ca75781c468198bf1facc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a8e1b5e88c8011ec8961c33cdd78d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b61d41cd020d3bdcdeaf7fa367d67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d19e050948b6fe49560a40d501c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69f1dcccd314038d2964c8b603b80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7f97fdf39da592a7df3d9612fa4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3434497aa1484387cec73484d1f09b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81582f50a68fec438c4f7736d1ff143a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a462d2110303ff101aedc5179caf1ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdea318ebee58cdbdcfd3731f5dbb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf167062997de15fccfaa2419a8e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3850eac238eebd6e22b2c9355da05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a2a131d4573e182ec424f3850ffa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edb0832f94055b6ab9edde17725671218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ff140edad6dec738fe5341fe5260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e842462550583584ec8651659bfb0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5658b21e6fbb33e0adb636c7eebe6ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aab61eb9ad372b7ee3047197a1107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0cad537bf2609a395dd4ec7967399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4bea4e90e7ddfc18bc0987080fae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f94e1b55afa268e2e5c10215dbea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e441e8c3c1799373f728cbe0c08821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfced9c7e4c211f027eec81f75e6279227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03874cd0e6275ddb63f64caa12c593e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1da3068303a7fec52f5eb20410cd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97648a87aec155e09614a076af8f576230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813299e6d01562029dbd63caca587eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d42b8b6db85899c6d3b698c3ce57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb153641572919b6b3c9b24316d1d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ed8e74b5feea48ce0b12b83aa3187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c650a4af7e014907c560033a71760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95267458d86b5fddf28185c2b7011f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81a2a184a8c3b56b19968c68e19f8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f401628989e39630a62c1c31a20d1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8b90b3e9563875207ce8d8b4d179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24190c0e1fb34a25a660c1bafc5c6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5148d39a5d8b5415dedbea18ac22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127171229751bc92e8a43e6962fddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f9a414599da9d7691635989525d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fb727841d6668e5151f4ff57160c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9887cf54bede51b8d980112bfe14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28b350261d3b93eedb19f4c45440b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b67600949c6c6d9439704392663e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87c401fbcdee890c46cd8248aebda5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43593d2b931b17f9e24e970fc8767249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8bf12b67b8569a3c0bc7ed8d9697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465babd11b29b5cba33781006203db1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1320b90bc3ce88af37a32b90bff6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6325255558cf872042f04295e62b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258435092f85c06a1a5943034b6ef8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d49826e11683433381975ae485505255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4bcc925c9cb1ba7a96f45b2335a92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d157892c515f4527b70441839f1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6ac4dc61a3d8910cc833277bbfe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321b511e9f7712ee77eda5b0b8a02f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682aef4f480d474886ffd5332a5da88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be497acd063be25e1afa93491e38d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419e99f99f83d4ac2b31c793e38a00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85502547a51365c9bddef28922245e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc32726a67a66c70dd12823846d7f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c63450f0c2497bf63a4a62ae72d72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52469d185d8a2ecbdbf9d074b6221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb51c057514a787736aa4332cc35ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1058c9e6fd821600761468c17969f72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3fc62e36507b23c7450ca10b7606269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e382d961000a4aed2757d41792dc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b14ea6226b1f49658afa7e03e0faf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea61eb1ab174412685c64f5b37eb5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d123960f7c6d935a3468a9845b27c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b85fc6d02112677005fecd38d112e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee9901c703340a0c9cc6e98059b26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b6b1d2a5ed7938a3d2f9dd77bfbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a36496e47f6abe68ef666ce856b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650d1f8824dd350792386b71ece5e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6a82ecaa02a79210c42a281cd3f63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc4695ed2ec70902cd95bac3f9d3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191844e68df2b3d8e6534b96a322b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200eaad5c6fd142575dfda61d789f8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87cc90d755db4bc900de4fb56b0479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094634f2a4a8425a7b0935fd5119cd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e61e2ca9a258476d0918f4a7df3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805138ef1f507979256e9d58a474d274286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30755ed804ce248bfcc3206daaaaca7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca67eb9b776950202e2d121c51dd6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5335f0747ed75354c20eff24fa4bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee103c0e14755fc847570694e6f71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da2726da5e86f6f73e047ca146b69a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53ac3a9113ef6810aae67044272d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47092e62b7eeb4877b4bcf9cffbc423293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735efc28c18b84b6c2dc0217d7ca4805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c997c01fdc401248b5155e43b033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fae8ec29b6077bdd8794b014683d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d96d6ff301e06c929dc1723a7c8c27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228a2f8bd14127c21d0ccb885c4da2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f25a5518eb2a892e6ddd321d9929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96128d086ef5984e44742216e5a69b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb47733bfd6afcf2f875fbcfbe3a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb5342573277fcff365534cdb3df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722abf2c76c6691b1b6fb82bb06e3226303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f761a73dcf9c0b1836a5035e5166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3b2bad82f1277533288d57a807dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb52e2f897b34b6e1b29fc84dc13b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70441db5a67b0dfba9f7d7d66210e4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf9913276e3bbed8a8d022deccc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63a740022790ea0b4f2d139b6cc03d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92113e158663326aeb99e5a836e4b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc847eed6601f7e1e87ddee9c3e5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ffdb7674320ba978c136708afbd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a76e97535f5608d3c17298d73019b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80782c9ec6801f6a9dd442bdfb0cbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a7db2cbe2b135651687574bab363315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd532e73196f7e1ba4917c5e640f92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a5047f5ce31692281be4c98285429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbb0f3f9072fc4d12ebbbc592c57b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654552a437e07f1f2c3a14d33379633319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a55ee7acf152dfa28abbf45df2024320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94059c550fcffd75e421a886aa90b52c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc3e6038bb51ec8d7436398d51013322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306af852fbb8a44a62747168db3b98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03083410a26240042913b5c3727dfcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e0406d2f587f00a3262944d7dd757325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cfb05dfe42b96f942ecc28caceb0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e72d42118fb4fe793a4786fa8c23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f2fa6c4e63c4e657b08c6ab081be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719096a30e953cbd0f71afd9611c233e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285ba74f254a6572a96b88600f7d5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e813b83ab95a4e875e53906c43a56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2f7fd55eee3ff5b5869d2e52f087332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41064a557bfc0058e6595e8ac6ad3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137fd0874ac3992531675a2d2e23dfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99677a15d4c9791418a074cfa5b55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5cddd50d90835813372d2ed934d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c2f9f45717c8c57fb30df2a08106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684fc2802bb4870ba5df7d33a2a6a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712761d55ca2c8d993454ddebad3ac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890106e69a6bac9ddeb7284b493962e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ca93b0adf89da2073569c2d67ef2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0902b50cef84d5ca897d25028c4f95f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6c4e6f226ffd527736a19135e98e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efd9cb8c02fa4d45871cf6508ba88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc420f3240a1aeac0347bf661187e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919687c42639e520fea1ba30b283a1f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091413cc042117600a661f6a50b2866d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76966b0349848875883e890bc30bedc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f217e0bb2469ed400c7d1eca5f4a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3c386338789e2ad909497ea7e725350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573ffd09ed2572fbd12e4c00634489351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732003476fdbfba7bda65f7f32d935a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17234fc8039cc2087c71aeb862867353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968d653081e01fbc4a0222322055e41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d6a9cd118b597e3ebf143f528306355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87763c2bdf19f7319c2587c3aa625319356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f876ba7f7bf133484aeb3b2beeb9790357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d6422e6969d1cd6625c1f6404f9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f30ef17d8d988761f839a64855de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28bbd2223e6ce98b91ef74b15d3d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f018dc5830bd2b7286c22c8df07688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0502848523cc54a850b7d06cc092362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c0e70edc60f864e6d5927b3be670363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f520e7368a65534a82ca0094e7bb26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50b4673a908d19b32f3640fc24323365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9cdf23c2fe89721edb60f0ff14ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40b597d41bcba15c1cd8df0dfc082367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8555c1dc7b495d9381fb1e9a90a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa767bc9f8af679d25a14480592bf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb417dc2fcd308bd6ee9e6f1679a4cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b0ccb59c67228d78e34b585fc8a20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c325c1edaf1493697c77a2248a8b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4222b89693e9f842d2fa75deb2030373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa45fde80c35b201841659494f92f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69a9b34ed5ec113559015724b54a4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ca62d87e184b514d1fa27d3a3a0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b9e37c67587ef4181ad1f5051415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e2fd9c4b3ca36c5b0b995230aa716378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745cf8b9929b82149dc4d4b46e76ffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53a2d7a38e8218fc5cb7744172fddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07a6e43f5f09f865d8bb173fe7d39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2f4aad3e7084ac49975282b5407e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1412bb71f22ad646b05a3427d68d91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585441f7f35f8a1a66335e7e9b0448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b8d72b809c470f7cf9b7def57781c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64596288ad3e9b48ca493ad0e68b1ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba519222c0e8e30620374592f7d87a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc056d4d5a21e0ccad593faa533c10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9c6642488fc2e9601d1327b0280f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d10586d90cf2ebba683fdf0829d2d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc30f1203e0a032ee06399fc2f989b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615a2e865f07a71dd016764a19dd50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce6c7a55ffa922a476796e27db5c74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17274987dd027fc1d88e2b83a522e31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ada8abd6704a6c34017fd2f3485bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ca959e0ae3281db213d7a757e697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6006acbc9e9872aa5eb112bb955233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632157975547ef40dbcfaee9b3af9c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9efff837a176ab70d74544d13e0753399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8cd8c1bd88c0d9530c8c8fe09b6f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1a3ea8192aff890ffd61c1c6eefb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074af2d2a43c7bc042246bf45041b05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950049da5eafa1a04e4b3fa3e4f5df6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbed7ab1769cd2cb5bf727a0c6729404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5334af9c7e5c79c03b3b03264a2fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829db7820b185cb56c5d73db304b056406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70475c4b7ac6477b53485102ebd79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc1de46b453afafe0d4c17c327c69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad01eed7792f0067bc63db3645d284b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1e84a69aca6b2f6b3e356635bb85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3a437845fe2a70b4ff2f2e6f7e31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771359263fcde004328226e42f487813412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387b4484ea6a0167a658430ae29f99d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78ba8f14a79a1ae874ac1911a5ed7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e035bc5d219aa65921036304e39c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d61a9ace9b7dd47d383b5073ce898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97a707c92572ccc781d7cd189bbb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d58049e11f363b8ef46b5412b996e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba6be70621d9cdad13a6d34305a04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd03b3f014474824706c8128393a4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60493b53432ba7a649959c9cd340a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ee0c22b04f33e025b501ff8cc21d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d703d4b4ffc5ee6d5e8e2997069a2b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100723d983f9c43042521998e0cfd230424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2bfca25647e3e004e20e93274bea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941f3379e88fe7ce01e262b98ccce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5be4f20ff71d73d5ac2d4e1b12d0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946406941a56151065429aa7e71f3c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311156217c4fb81cbb41f05e95c5279d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860322dda58454966c99f739f4cbdaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5ea03d1831d040b04d47b9111b67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13325a8fb035936c21a4e93102fc54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40455e4b7978537962026c481d9bc82d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccba7e190e1ec8e119802ad3ea9013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09961a10a5f2c19500b3a819239d583435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df845371e9e188257bedbef0941a67e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e734cdda2d1d48aa549e03c85a4ae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d23c0f8abd8bd6c6da253b95d984a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ddba0d5d5276ecd6bd36479ca7ae8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dba9bcb8469713d575fc7a9347a79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901fc913354c4e509b2c3d6acc76026441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2887996c1d4dae064143220e3c35d87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24a5f4d7d6e1d4e857503e8edcc3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18818854d25923b89887daab28900f49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdf20623fce2a07caff6715e3dc4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d99c7f6161a99a1529fd41eb1ef5b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94e9ef99d8d3ca1720c6f96ec5cce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790e4e4106c3cc36169555117debe6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e83a0e8e6bab6fce2a57e31ddbc9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281deb27fea4a7f86d0326d104e8c823450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1bed7919bb22646c7785c768d02c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c41339c7504e8a432e786b70987128452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4cc9bf70a965e9f6ac2403ad9719453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27602dbf8fc2ea4da5d10c855ee84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715983fe0d2b7fb2f50ff836d270fc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af8c0fe65fd5eac5abd9acb89e3cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500c36e5e0f0d3314bd4f686b284b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940a1388768a9b042a4a1e2a4431c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed906caf8663480b0b1ae1f182b4449459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783901566cda6097a2d462d4e38bbae7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af5da6e6017178f06a29adfbf4dc8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dbd9309f5bcecf84078d245854c4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886e5b337c19bf33d9c9d6bf009360463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a77d98c9832c86c195fd0393e045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1240e0a767af03e25c8d47a64c2b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40c56f1c6a9900f2429b91e0b7a1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed138fe3aa5b67e20e55a95d8f85b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2077ab164864c92bcba5c70944a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f87364abe22704e42c4d44df96887469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2736552c95a0e1254c47dd6a5301470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13069c45978bad699615418597d0f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd49cd1090bbca77c59210a99f228f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631be2c822ece91724f47937e079034473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414324216f6cc06583aad6236334f6a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e15f2f399f6c6201012c8e0bf86eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb677ffb19fc1e2356d89f0a6d767476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30990e0b181025e8fe39a2456153708c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192d2d86966eb0e62b2cb3c9cbfb27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854cba9bfb637f17c109d83f57624e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0eccb19fd710ade7178369d9eb214480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3101626147e898efededc26ace5d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87680ce26352a1e91e0eb5b232d6c84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d175e31143c548cc0b9838d3e9f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae082032432ae6681991b36bb94a647484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e099af5ecfd9543735673351226ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4d88fa7581e55fa628fdc494a156486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0653b76c33dd96640eda1cbc87bda8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f825ea155b72df234603e7d5cbeb6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da678bdd5ff465f1c3efd34741b3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881908aec8c711cbc78d3fb4721f06db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e65a84fcadc55c56256a8ba79b3e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55102fedb6a9098e57cb6bb7cec964c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cfa4e8c79b634a46bfe2419342f45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b854d4252b3a31f71f1c7f70f7764b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386758d6c87ba2600a5f98c3321292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a04c2459c5cd09b95950837441264496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38324fbdd869ba9fcdd76a6eca8c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd283992eb860a6ccd8ce35f5024801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea8d38ec24095ab09da7b228e7d57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef68b23a7054728c99c399717f22e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b52f4f3af979eee72edfed3e097b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7b06ec5a12d99ce51f6f76dce2fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486008698519cd15d01149f9ca754f6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8de40f5803e7a43cb7aa3088e98a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a3a536dc18c64f4f14733f25a62f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dfe83c1a107a596078837f3c8d8b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f3fc3485e5487d0c155c1e88b51a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e6232a1eec7e6251ae082d6f1a72c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3b196ad2d65566362990594e441f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70408e4165f6412f8d7167f9b78764510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352572b6a95d2665cd331b45dedf33a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766fdbb4def6c0f5dcbbd9bb9a5e9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb35e1245cae866c701210f1ff851ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd812191f8950c59fa29a3b45e9f5993514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac370df30cb56274260c79600cfd1d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102d7d6ff9f42696015464a497987c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7feb3a1e229c04056c762f447039d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f79456822b96a18671028ad8f53a14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e8471f80b438607e8d6dce886cdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132565c466fd8286912244dccddcdbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2cc424cdef82803169f1cf98c4af9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845d4391a1be7c2e5cf219ac75f07b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5bc834a5034ae15f34f57fa2498f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23206aaa97170b6b0ec0d648a692f36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223570dc948bc74490a8670cdf27888525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99487b45bae519dab0a853de94d739cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dff3215c353c0509fe9032be808c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cba72aeb95c22af93d0824c71f662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5be25bae9e8e02193a51768d00c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3f876869a7111804590c63136def530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5326a71b07cafeeead2c2d1c03a03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb4f8b800895612a90ef9b1da4582532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9befb0079fb04507a4426a549ff21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd24d71a355d45fcccae11cc7767ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f63234515ed29140240cc15f88d3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a3f3c0a84327c63b1c74d9abdf89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863629393d0a3118717475b196232b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb971ff6ae74cd4b7f847721751f48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0548d787aece7e0f703206672f591539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865726093b235531f6cb55888121a5f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e527c4894413d13e1b7aab543fd7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec724fecdd1806e1694335e942e1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104df8033049b0fc32d28b5998a081543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d0468edfb4b3ace0c4b6c2d46c9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf87dd53ac3fa9887aca76287cf22e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d527433fb76e7a854579d8279f6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c989000abea7c6fc0e523d2521ca4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5426a8015efa44af5b066b335bea7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a075bdb4c4195fb11e4f276df7b58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b1c5e8e4867715c705d0537cc5d35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d936ba7472246841bad4856460311551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b3f46753616b033c646e2536712f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d08c1dd25b2efe932ad9d95e42a79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f1ecb43b0fee4a858355d368375b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c13a6c494932f696eca4b8ed25117555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cc4ef21d760e59e49b83855ec947556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285b650c3b1a09552a1b26b7438230557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f799bd99d62b7ef03a956ecc02fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276be04efe3cb28c9b7ea5307c4253559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db31097a751c2a004d4e2bc7996078560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2426aa5fe8ffa1c5a781056c5bff6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b554a5fddd15fee4ab160fbe69a112562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddb68e0a9f161f52ce7765fbcbd55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c30d3447ee207ae31ede8fa049471564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109357bec45458b9bf3a2a0d2175d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000f7a82df5bbba580900281f95540566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e03778959ce18b924106b34af6a4b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4674df59d401e3886ff6e5fad23c17b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88c80844bf58556fa270700be3655569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9c39c98b84a51a71d914a0ceb6a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e64e516bff6f3fb4ca5f28efd39fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b24504ebed90860c124400da76346572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c36cfbba2c4bfbc219000f91a930af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d6b38e0720fc2bfce273d5738c73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da34914f50e11c7ece0c197372042a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134867f3b375583805a340a031faf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f0245242f97a1dec91f15c273185577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab8b663430b55eda4d0581fed0140b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29d3f20bcdda7008810e02557a11e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e535bc64f0ef6fa06b0f81269dbee56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a51dd9092608fb73d1903f9b2479581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d932e4cc417ba3aabae93af8731ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a4fecbe821a875ca9f831dbb5853583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826b584a2b08d2a300d697a7f113174584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3309c3d3b652bdfb242a70f8fdab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd2f053dc617c340e1bce18a14892586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc52868531261201a1625ac20e6d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7736dabc8938fbaa2fc876595498c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43447549cc9d9db6d26bd0d9f098d104589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b056555d85f5c9c5cd67ae9d55d94ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17612b156741dec8c718c301db080c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35e7d513cfad915adcc59ba562003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab1f82a40e5e76c23dc34aac21222593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0ca2423835d1de24a8c40978a0f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a6044edfb12e7ae5db11a475a459f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f544afc6f4da42d23184b4e243e56fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6163b8c8d96aac7381010d52c1b6703597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac070e88371c75ad7eb32cb4403ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b61ddea20b8ce93d56c3c8b95c13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b005dc3ac274679d55c60d050a3d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8efc1b32dece8a8dc9fa3d61381e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f7d3b73457fe2a9e3ce46f234e8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dda9d0b45edd804dd5a015c24e32d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161a4e5ee8972b383bf99283e51013604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d4f62c577b3e11b8279a629076a44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151624a1f3eeb7a5d66a5f1036f13c4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb1b168de41560fe30f624482b5b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213209cffb59cb836f712b24195c92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c321c24f1e8e55fdf8728d0eb03a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde8b8c8af685a2865ef3b82e48ed74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf4d8db9661daa4b1e13ac9d4e1370611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e79f802acd66f1dcf3930eb25f75f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccf7eaee3d017f57128bdb5407f52a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f073e1d3926c6be5873de63f7c97eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6a1df110cc96d1d73612338a2c7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c5460874929fc0067827381a9b417616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981b85b41c986e442ebd4f4db41fc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff523c9a725030fa98ef242f62224caf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63259e8448f963dff48029f11ae9eaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1455a0ba96cbf1202741166a0a4c56b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1cf90ff06a09d5d18c0c15c64ee7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a0e9cab817344f151560000cd3b68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17494e006fdf53f8c31105682fce3d99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1678469c0db61e16ad6900be39526624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4ac23f581406ddfd7f52c5180eed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe556cc4f812187547ef4620432eed6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537aa82926ba9f9af29f4eb888d9488627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf638004e6ef9e6b1968474a4c51a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0408e3789bdf1c3820d89a4d223d428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66935872de5bc5004bc27cc87e6a0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f4d7280a52a2db3beedd3e04bc91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27818e0afa4239ce5f98bdeb0214bcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9313e5f9d69a92036b006475ff2fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aabd783f695ab1c5a9987b6cef3b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b7859fcaa4e10a51bfe7df7c482c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2782f5d52f706294cf07919504137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ef59973cb9f261db67e246e54908637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce6295b2e70821bfd2a5cc77bc2acc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c338846f503e22183775cd9fb3721639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c4d9f85c7df53b05a083dfb6abe8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f33673099fed63b52ee0b3b22ef1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dbf59efc745219e8ea2d78ba540bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d53078f2a58b61740957dabc01c8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e74d856fe251c4c51b88a05d72c6b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febdff128b58262d47b5f9b68480580645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0d87c0461f6076a02f932ac6ed812646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11851783c41a490c445cbafa8cde11e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c642c50b4687ce6432ea0b8e4b6ce8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f429105bd80a12a422e11d32347113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e12313b5dd1e8111bf6c89e4c262e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ac964d5f8c8f94dff0dbec19d844651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1cb84d7ccc5e6be945766597d920652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f09593dba21c56f5647c1d4b31ff7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7274bb477e16542ca30075e6c38c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ecfef7a62862e24cfd0d082853f6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d9f403e37938f5c976d9d26d11583656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe917df6c4da2757c2ed91deba0c510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a7d756eb104364309c2408276ff9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc57bddef79d09acb7bbf228750558659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0871a57bedab38194f44dfddd2ccf60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f22ac12f86918e72342cd2bf5d24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7fca5a27b4e05d1c47ccc08742a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac061b04ffaedd841a890941439f407663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008539f492c0c920f0d5b3ece38448fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6e926fe7ffc68fc37b1331e255ce3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cc0569740a370720da477f56dc52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78016f19ede8338394eed216de1b38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b68012549e8adb6dfe0790e35531668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7265191cad4c010481c6a26382af71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3364f107242d395d936310730d1200670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a7bc362cedb9686355d7a645568b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f31f2b37a8f0261d0368641a5b343672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0115a2d35aa6d3ccb8dedf3d65ddbb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecdb8d9d0fef757bf8a57e7f619ed2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432cfe384cd0b728ca36d25a8b9453c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd889bdf6645e2952a0047cfae91440676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df6e15bb62b869ce95d10b370d1af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd242be70072c438c2d3e4cd7f17d978678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630ff97855bf5b9f766aa0611ab512679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6733eedbd691813ce5bfc128e8d98a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816c93d26cb0244c0e2fe71e8e179aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2ea67f136f5c89c33cf2ab10659f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb590af477161d0e79e6a4a3c9c904683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804728f0bed77bbd0cca3af4f2db6d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a08893836461eb3defc6612d5884685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc25dee2cf5a6fc0cb36a52321a7c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2186470437b14e08d98542dcba5bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b2ee86368ddfb87530fefb74b701688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e8bc97c66ac9b41159fea35815c47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be6595257f467b6a8869f6e956d226690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087af8935f7ac818eb24a6dd71b79c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e69db190ed27feb5bf12d897b6cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f15ae5da6632a97ffc2526dd5239c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c070d93ba3182c16422832aacf81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39414620b650f1729317e8ddca4e5d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4f6ec78dc9df1089271934d9bff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d85249845700ec36a69f321c9787f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc640c853831048fb3ce10ed979e05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5448657610839ee0e6701e6fcdb6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552b7bb54c90fae85871cf690e83f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3166d4da4978aa5f9a03f3e4217ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27597e051d09b01af0fa9ae1bf072965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d10521b33442f0285db93f13973544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4452e591518b27ed34b8bd1eb017e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cbc263fc80660fbd19c717a20570d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a40a410101f3d14f119fc9593b66d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30764d4ff77ec6f4ed0b5440925b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa528ba3c2fc73e622aedfdfa37203708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e87bf379e3f6cf73a56b25e729781709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4cfa30c98d1ec163c1098c6f91819710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606947b3c5fddfb73b336d784c47bb28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805445bca218716c50d98ead1d58dcc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae876fe4e7e4ccaa79fb7f54933fc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ed8185f9750824192c206f96d6c86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f2157a358552e2ecd6a251ea2ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc836018607a5e0d455d4fab38fc17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a43b62a4e9e54810ec8b80dfb4f17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc04ea2bdc4b310cd2047482a6a46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879b2cbf83785d29172cc85f47eddf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feee9fb6e08239e61a631c50a47221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc5bfaadc83d94f45045461c2d765a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f01e1c686073325ab6880cf2e1d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2a8c24ca62c8c4264e34ac89847c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f6186c57066ca975fc4512857deb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd16848351b09761e0284fd7675727725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46348431cd2578b6e39570a91874275f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479076d00f2de93fc2a7c3a21e099c67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc69f36c9f8eb6209b497ce62cd594728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb2bada2459ce44e88b572093a022f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b8151a3c9e00a36f486387cc3e97b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757ffa23f21a216adf53db90337cc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9157df8693e5cc5b6a0e73dfd052e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9a01d19457e155d15525861b204f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea37f925b7e9af28f656291130a5e82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbc0767b7d0527283421c4882c6097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c110dec132518db19b0513564d77237736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02772f64f297380c9c4b4083f522955f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9ad441296fcefdd26cf1d5f073723738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a669b7962e16a28fa3c3b9e936c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60514b042837ac3f6762ba5df0dac393740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0733bb6690f2d00e883c6b7dc54185741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ad83a34a849967c2a26e63303780742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839dc048f3e327b9c56c38340e38e8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304eb9d8830ab690abbb23691c9c12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c255c4c58e1983759904e50eb8c65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c920dcdd1723c148a7d8bc43cb601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4c791417a386e43ed80961d7086f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02d8a37645242d9eb0533a5ba7c19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabac035276eeb3d86e56ee670cd132749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c13cd1c0fbbfb02884329aa1ce5c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62df3a4c70a28115432be9877a5f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607ff9bd8972623ad6bfe661d5d19e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be495867320329d2c840486dcb240bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a8ed37cdfd94f9c6a37aed22e46a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e709e53083c54d2f42305db881376f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea6adcaf49ca12d9a6222cea534e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73b692d218221b78c39454f5729b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b4ce22a3e08c772031569e63ee25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7146275f35425dea4d4f430cb04d1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622fb1363babb4199aaf70843c1a72760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31fda68969b8a89845715f48d6eca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc4bee808c86f9693616d940a2eb7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45acee7cfd2aba70ca4e7f5cfc1acde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e4ac4f3bbd06e8381f96e8c0b34d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe63c5af5ad0e9e7dd7c5b2df0db80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645980a08e16941bd52904f69ce566766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ad24010119d432611c87dbd72305767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c556fb1d15c1d8d3420c976b7d26768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613758b39d9086e6ee9e96df974207769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336260b3ada836e0e857148ea37c13a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a47d2f87e722ff324cc6604d2d78771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729ac39a3a09632b4ee346f5fbca13772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36287237a25415cdd4e88f7a45d4413b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36fd11f0a6be375cc954b794e501e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1eb13a9ce282ed5c80290a705939775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e4dcd9c8f0cdb9e18232ef1667e45776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d69db6c9ba89242e1d1c84f49006777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33178e5279644f8a3f1e2ee3ffef5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5af4a50f14f1caa5eed26a6aa72d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5e1433e3ae634afaa70f2247637a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f573dae02fea085c28d1a834da255b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcd6d6718299a17df9b63c424664ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86b49a51d4edfe8db4cc84293edc0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b82e00391bd2d99c5216676ff542784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf4c8fa3ebadb6eee4f9cd3dee70b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b49130a0ec501a1e97958c44bb0ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2e9ef65cf51a0d47781b3ee6331f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5501c89ab68bd26524cf5474f60fec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab07d6853a47c4a071bda8f7f8796e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb521e708d69ef66c83611f31cae9b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834e32fea5f307f1df6e22ce841cc8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a8eaf0eac2f5bac7699ed0decf59d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572f38c39ef0e04ce8fe477cfe8255793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3ecb628b7436ca7cce9f42b29a92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41a5c03e75a1b7b72efa51b85f665795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e590ce49ae059ba2370bbadb8d75b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbdbd0b42f5d581a285314dc29597797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4f147897927bf48c9d9f88405b34798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca59bfd72dbdcac16bb3532af683e4f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2282b9a0031768bbb04f943edd471800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d228878bb65450a0e26dd23ea1b3b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896703bd0b7fab9d13cb376203aa605802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0598f4e1f46456497c1f4b6f71d847803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edede77c4fd9f498d059ead5e54acd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f90182071f7f74fa6ae98c44227c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec1771823abaa4cb19bc3d89a3cd74806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eab0624d97ed7b4784f734657f3a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da0f91aad0f127763653b2eb29d60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b536e6127226a2b6300f0b1e7f3a02809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a46d59458ffb5d7f8598a2fb605c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6844e86f6fa2eb1d8bc37abee1e4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fcdbfd2640bc571769fb7ccb62b1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b635556702d79d8071e04967fa5fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abd2d9c8bd4da4d361cabdef28ab82814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354269878bbf69cbf201b2a6f76c3e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34afcfadbee907ebc81e1e961b1e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17145f0b1a41893dd189ad0829d11c14817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad56a187be6eb5a25fa428cf1735d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b4ded3d781915b430e007becdffe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081dcd94f7c81f5538283b49fc687f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b1923191f7f61a2692c2bdd83d9e2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0a40e1c038e39e25ffd45bd49343822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb602343bb34abcfe036e7d3dfd6f55823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624516f67425b937531932dbfd19c14824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b338a11eca0cd0879e358d36bf096825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6e3176caa874877e95cf444a0ccbb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797d72c05ca1550215eab473c61b38827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc5dc28e2b3d9615ac6cf2955e1eb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d661d1096fe5353cbfd504aefb4130829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e34907335aaa2a78367a2c92e4907830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216c7cdf617fc6149988ff6648a992831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e474c14ddc276f1fd2e39a6d0c73832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee94ba7034f11521fa201aaa825305d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d57509753ecd64fc66bb74fbde2e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4d24aab8226d1f3fd4a43aa3f4b6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c142512a05b1bf8c01ae8fda39a6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41ac8113044ad98456b04c9de3154837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d9119cbfcdbb8d11c400fcd80dba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca8541cc346d92f5b5b15d9be25c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8f61ebcc0952eed6a3bf647a49fd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa0336fc559b8caff1aec9a31200a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47550b7d5579d694de2fb3b8e7bc5c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f54c2243cb4cb5b46361f8b6b0f8ec843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e26f82e51fd433f81ac3193b65ce5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c0eaed9bba7c7984fab3b8dd315c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166cfdd6df36b7b8f9cbe33e7ff98f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437278e741a072b1d9332b9ebe54422847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e03b5a8b27ef8b31ab948ca44f8e83848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48001cf4e6ad9f97a17919a94756f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da10c8b7f4a5329ff725a0f9dde4247850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37d3e1ee9304133eff497bf16b2859851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b26c1899c7f2db533fc982d34b30b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11f84e03b2f5eab83ed7b3ef589d2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d78699a3a275b25a1cf7630432f9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e75e8709589f413c8f2489392b6f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95993c141dfe7671369a28f29ecf4d96856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d92666c6447d7ccf9f3d9258f916a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ef6fa6535aafd65b90f2c9b6f217858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78512fefe01aecf4781455eb6f2e4102859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b521876d409adefa9deef1064aa01b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1ca9cdab067caa05efd5e7541f712861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1d7d86f9152e7efaae913da38d54d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd628208b2815964755885e2c94509863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9cf4b7ce0af6278d45e606735465864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81b8cdd750927ab56bd4347276ad2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3c166e9c3b1197c77d75dbe772a6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb067106b833151fd4a23ba9e7828867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c42a35afb8757addbe94dec27f74868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9922b6d258f0285dca7ef5b31805a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac61e032883a4048820eb61eff787870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9719e313beda359608c080e664daa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7ed805b886d9ab46f59a1fde4e78872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be2588bb25e11d3b1a6327d054ddd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b845784cda9aa2287c0ae14aa986874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f10aa4942f515eb413ef11c2cfc18875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edb072e69c15d1e9c58f4ce4262d4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44228dbfc204bb8d0b091dfa033a348d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c7bd66d3995a946f806117896669878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c6f2e552b10ba602416eb3089fab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d346739743f796eb63564fc7e53e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce812f7714e331b9cb291185979e9a4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060256d5175c04946fc02f59a861cd1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74406511e7a06ac507b27f5a24720afa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5274c3ee9a5cc8af6499b9f20d7df884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd50bb77be074ccb1b8af56302a7ff885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea03910df40e5b423e904098074d1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015c9957979de18c0e1d86cc756da8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87b0ad3bd8a45eca612d6f5d5c16b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d49f708f3b34d1cb1e8ee3caacd99889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be349fd849b626e08488d9e8f3fa395890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328680d9180c8de9480f41bc775ae02e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab4abe4d50a8232e6e102201e88b6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c393713a9d5a0f999e9d470e92f0f1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e963dff79f1979c1506d88ef6f294894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1377b35b5a1b84616f2835571b009c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a14dcb740a6bf8c09e535b8d0f4a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d1b70b8a56f56ea245e9afd215bf3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c0d890986c9330f752140521b011898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0fd3fd1c86d77c7e7028bca848309899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1a5154e8d5463e1cb0fdef51ec89900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c2a7f21120051d068cedf98e2168f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99c615490330eb912bb56b986e24a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236f7017c3c7df7fdac45deaa00ba09903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0ff0aba62a24dec1a1d440939753904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34bcc0a8ca057941ff830351d7b1a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6476dc99652f6789583db5acb041906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbb541cd95d286a69575eb2c04d54907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cdeae0da34aa8ec8ad0b56ae8b7a7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a9c9b05ec39f144d30d4bf45df0c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa9156fe0c3c0a9fcf2277871fb0b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a185e85c4d716e664d06e40ca289b39911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ab8f89f2c7d0f2122ae722d9b29a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d07af5d55003b7d6b9fb1664f18b3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610463df519823829cc5aad1eda9b9a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a869d3b66c7b47c9b7c26e88dd5ea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4dbb48413e047be66fe1754c8797d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588752893150b4829af19c3e29a65257917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ba4d5f5b677e7e2cf4beec6bd6834918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb0adec39ae7fa0e027da56305e29919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e5982f6a8d888eea958ea2ab5961920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787057525ada9212337d6b7ad52a7d41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7f3c529cd8695a820a5f761675fa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aa103c2a0d0125c67d30e0dd65289923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9c31b09f06bab9367575f6d1dcdec924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eeb2599fd9063f5346fca455b49e4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503184c7bb2c2597c16e1535d2d4494926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1e083bae61ecec1d087239f344f9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836987c6fdf88a773863265859d11fb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f1a7aa7916e0fb5a23fcb6802da9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff94dd1f1b598bab0e4943295d24d3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba9753acaef996a9282abba1ece69b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeda46cf67f8a16f29672a8565535c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96269944d8c609b1eaf02ba6fc0bd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db3ef7e9cc98b7a12e93bd2ffe5d3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d6486477921557cfc7aa92006761935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e2fbbdcf1c36a2b85128520379cb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd04bcff89edd27b653514992f0c6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f44e2dff831cdbdd8624571648dac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ba9e1b632854e2a6330968b1c1eb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f07073971c69c546ff8165fe49dede940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db644625c06b55333e5f4ddfab32a53941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3bbc76c4d3e660a82af6770354d8e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae2260d233bb38f70098eb8416289943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb9f758f8bfe4aaf6d400d23b24d6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb3b4a726ad49744f0cb5aba701414945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc8c8c9986d8702a5fd9904fc932d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea479493fbed0f03cf1167e7d1b3952947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9352367ff54c4ea9725d825b9b512b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07958037ad6db967ae5c50c6666c934949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad113bb1a1a0645f99b8a4aef6cfaef950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67313e7c84b878c8ce454c407557429951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa27709a09a44987cadd267aefb2a1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594633db6f8ab2caaa671488a123444953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de271dc818da9c6cf6e0d31a1e27c778954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f386babb04d1f33d11a90f152fb797955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac06441c28ead6e2ac372bea0a1b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d71eda30f8626fc0fe6319cd5853957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6c5cc6dd3cb514946a8caaa3078e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287999f67127bd55d95b3cc8023d757959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce6c1a785dd75fc0d28bb1bf7a8fe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a97893d01343a050ce74756d4f329961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990185aab756303b60c77bb28a7fcdd0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fbba29fd89993d2037740fd661b1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeafbb06f2c58d78915c3ea1ce858b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389909b2c2923edb99839f1d714d54f5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7829b82f421050ac5382f459f8c1a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62380f0d328cf7b7d96e44609760ad967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8304ae87b5fc66cca057b215db2c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99df1648e76b2a6a75e17e0a55cdd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c10cbb3960c4b26d869afd44486b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701e334473a4b83015cca415c57632b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34cdaac719a1c8a39b2957b30ecd9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b4987406701c9866896a4a5c3cbb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948fcc7edd6bf8af5442d24c0cdbf9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a32ac02a97f6a53bbecdc6437aa4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863821e7c2ee3e4c18d7af3b9e787157976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde29d8fbc8edbe509aa532f1023749a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484e6ecdaa109a2c7a466d870b2f67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966bbf18a36c6078a182f6e06fe1d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97aa4d5961a58a3ad03f32f5939923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179232fa9c4ff73b427910d9925448de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb6db1a5647e5933a70b7c2533b165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2891d4f69dc8b4251610c51ae8e3ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96c289e8b9fa30477d1a2c4572875e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af732609d7bd6e6ee40da1c3ac29908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7de26a790da29c262b4064dc8e3679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b13efdcddb4ec3998e104fce9d853810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b22db70bf5cb98b1cbf2abbb777311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeda975fc961e5263ccb9f8985f81512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c441537327f1d473baadddcbb4e674713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfc73c770108652b0b7602d03960b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3ab9f4db93bd2528291391e7afc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3930bf727d95b9c6b3f15abcfc14916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162786efb2e2bb257ee6d0ae8ceb861f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966973e85ffaf7f60d4db1204f5acda318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df81346187b79d8928cbc9fe4348519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547ab943dc097d0480b2c4d80762fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b6f1a051ba76383f903479ccda9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c544876b05e95a90732d809186e1bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa19f0666923044b3f027ff4fc88723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c4ededa57419aa936889affe871524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129d20b60bc8b4751a5916fa784c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd708abf6160dc551f69441e182286226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b84aaaa0d5075a9d9daadc528ae44b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e4dca15249f41e6b0104d43feab4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7afba35a22693e63512ff844f187429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e305475ff77e3f2e37952696bcbb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446be944f5739f446ff4e00f629dfe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e596d932194a6ba2fcbcc48d109132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368376fdf66d90c007d2a978ee25a02033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d59a17d9a073fe21a355f2fc6b69b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e7ebf1c4da1031f54cd3a348371b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0959ab4d46103d0d6f2f43700a10dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b75c07799f39a8d0843da4f824586037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692f67585b7bbdb90fb816d7beda28d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d67c78f5435cf5b131b8cc0f9d5fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be0ecd71f544d7c8e3cbf1b0b58bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062921837e40fde69a17382a6b331e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e3fc4203f15a4912e06d2874c0e7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69f87bc2dde20bdda53cdaf22a8ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b1b09caa45c5d5c8b0c4dcf34b7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a0b9980f86574048d274f315432b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144143725598dae6a076002a72c3d9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256c878ab4e40f31be3f17d02f0b87247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294535b9a136c1f1419619f51e8fbac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39095e03998a5814ee4c14bfd65b803b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b03747ef4a60974abc3cbbecd06e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda792b0221e25eba57ae9e371b3f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7695a250772669b25665e2408e373b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea3af643e13ee1e7872dfe2a98019653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b124c75f6169d24d4e22c04ffee6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af7f365056cf3f9a6a2964486203b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f34f53f8720baa18554b132dd1b46556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c12ba1f640efcf71cb594dcbe5aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1b15232f90cdb825d40aa3f656f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123544effa36c5c87e03e0b503e03459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53909477ec158a56e9f4403b9ee767d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6d8f6909b41c65ad78145f65afa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490dede9ae62fe1badf5cf724a0cbfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3834bd1183636a6074aec3b55a07663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b33c5dfe9c9b80905cf4dd0768b8ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d128b0f7ef976a27acfbebb4bdb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6db4dd6b376e7e5df04b473259fe666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb128c429642dfdad14a1b163f86e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f863a8e6ac0aea95a9945821a2d7d4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821698097d54712e1aa1af7e4ea137969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473d78e2c53526c0da2ee7a297241970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a50e9a8ce70e41af20199f882aa0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6a9c56ffbb2f92c4d71deda3d44572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0de4335aeaa0655223c77aca7d2a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0726cdc604e99821efe4b0e1519774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f8467bfb09f337f3c0436d8e0da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b388097208c8970c6ac64ad2549376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a241304f02575154d08f88890bfc7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002b35552522ea2eae2b74ca25056178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171ed92de99f3cb9788d98ecd63f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8d616ad6d0d8a092635efdad3d3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a266c92bce2cd82b1e9deada8b54e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d495bb7735e61ae9bf89574b13bdc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e290c249e40eb4926fafbb3b4e01a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb7e39f381f9000b7eceb030b2ae384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7953ba8081d8f408214c2892bd4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1b7f64104a89caa20714d39689c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d77246b93eb7d9f63114718a95f4cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed5b938ae0db28f44e3d5876b4ae7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b9c302760e29580508b4f1c34c3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae430d3f27bfeca4384971ffdfb2acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b29f9fa8bc3e2dd427cc5d42f08f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e6448d4bfe3db5f3adfd4b23ec1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec08fa3f23366a06807189a00c7ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae2995df95025f243cdbf7bf91b5cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055c4842c4938db67a33ed77f69a2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf854f56af617d866b3b1cc904f66496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13bb180b2ec48df7f6bcb6870ddb1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e9e80ce5174d527b96ba332d5f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72cc0321ac4a08a6690d0b3f4eab8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7cdd0062092364c9bb02ec5fdb688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1674bacc6f166c0137cfce99d9d5b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeea412365319181e4229a8b1b19e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672004984f58e2787f2f0b188c4f72f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0686b3f8cc87ff5cca0d163485553104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0af540ba33d1eb94ecd2dc35e534105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8350dd78db327a68ee466dd19e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a961dbf2dbf8ebe969c969c8bcbeda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9a3560b0bf36615c5a57e526e72e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4b3a3cf953e6d39dcc639f45012d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e17218d3c6dd5aa33ebc8775473f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575734a5b64db0fe0ca61fd2faf567e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7149fdee455431cb3a76552c2389f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf296494c422a6295736e44a4b0ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f842aa9bb9a68a1555efec7cad6a69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213c3e77e470aa92fe6019b46f79bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30560bed34cec792d3476dec54d105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d768bee4428b677ab48cf59dac1c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c11cde0865eb54810e81bdececb66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917c85ef824c5dd63de0a823ead773f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b84aab576f11be2a6253bd9940206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc88963be9c530a1fd405b25f2200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe9f0bcc3c04594ab69f14a0d2b481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccbe7712805efaadb52f5359ab4cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b850efb5ee1707025d04fcd839e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a49dab0eff5ee7818ff86c093bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f13f90fc86c9e4f9e181a6f0deda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5f092d5777b1028cd41b19c46819127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e364fc80b50bf27cd4ec38a7bf8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc247aa72f86b122c3f0194792c87e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d82fc00eff3586da4b9fa1be6d27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deab5bd750ae581ccea9f66e680c09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dcd1dca4d90aaa67dd55cfd40b2c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62fb5b90df29819d1039e755307c4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ee1aed5712e8b775390005b32d44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fe505b19d4a4f46b3bda20ebf5d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c42a9ba3dc43fdf940f6150d30ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a50c18e85dc500890d296aaf4f817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ff923978e4d6db9d8ec946e5728c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd043c221fcb17b57ed940aa11a17d05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cec67203c85b211830681537e100c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6b098b1e376595d202d038c6a9dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd03e1c34f1dd86ece5b9c2a935f18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc5b7b356bd320e9110b3b706df9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282949027c33e8aa6e41ad4b0e9dc728144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3237f036212b3cc5220be93c5753b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb740d9000b5bc1167ec64fd80a47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59ef67ffcb8adbc6acf028ff0b1bb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edc5280ca25d9f3f18ce381c563e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657fef2baeccb7ffa1c49d7b8850a62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6d19b4b832e13a47d1afe12f828a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440149c655ae6e234f02e6c6f41631151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2014bcc358291dba3ede65eb1d31a2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5deee6d20b1c9babeae54a1fbf885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb69820ae3a44d52d2c89d920d85b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7d585bca065e3ae5556537d63974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d618b446093d3b0854f30f1e12aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f02ed4c351e73f6c7763b06768e8ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4234fa89b9b54d2761c01785b60a2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb069e1e632b52967e268772d1de16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91977797b75a372a0d795de55a7ff4dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8d666059f9e7d2436cc3de78be96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c5bd00ceec4915a8981a803b1b964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff079d71a8bda9f407c49cc96918219163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28874e28f5e37b09efd90ec0c441dbc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf4b4e8732ccd4f7c8d441ae8a4edd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a3f5115ab298c74a0e21e0d9dd69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bded3ec7c94870e304222da821be7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b427e925548241b477f5c8bd547a5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ca1b47480532496c2333a1f42099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de686b89dd28ccabc40e62443c80857170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29503a4e6bc77c09fe38b0af50768dc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412d3a5a4a916a996b86d0f4f898a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1861b028b16608ab47908fc53a3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed605fdcfbfd7329db7e89ef97db15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b031b5aaad660e40a9f4f04753b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892f45523bf66707b8a3b572509d325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5f1c0f32ae3553b8847de0cf295e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84d612b45b446ffa3344e6d4419ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dac650e8aa0bd9c2231be9e0a8d2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f355de2b3bf56a485b7bb76094a00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd069f440f71dbfd05d76f8f2cc79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b890ac873f8406e70fef8155055fd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe752ba3f12faa78c5a5fcee2e3c06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8efa4ba6810d71b2938567f644ddce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344da2a31bb7bad840548e5b2a136a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e45a311c0c6ca228d3f84c2f45435186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487309c50c0c0a8b7d199beafd2001187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9afa7a8723705fc50640763ac383188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd639dfcea16d50260f91253613b3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f714c69ef2bb2254760b37620f45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a1e27a156ace7c993498b7198326191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd733e870df2823c6b3b338e245c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e14963afe2c123fdce4e41d3123c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7a8672ebec93b43b2bb5985e7421194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af688eee1122170883af4d3bcac4b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0b94e5579882d3842d9e7bdc7c3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074551d798663b3a8c8d5dc163f3e9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1233bc3ba474fbd0e74d471f9367c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc0021a9197715a7a0c5b579dbe422199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529678b1b18649e3430c22017a364981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb562f45eec8a8389336d27690c894201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc25ef74494474c8d1f6de439cbb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b549fa1fba0f6a762728be1d82d2a12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38e8e24f22a06875c3e95d2692d87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2907a0b97cd8dfb8dd3e5f401fe3b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d7a97c70a3c9d2fb2d65a1e43329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d22240b872295f6d3085fe9719aeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1f1e8d2751a0688af07de28202b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37340240c2e4e3bb4037b418121117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc7da811dc63d5002a36322cfc66f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f78052137ecba1e9d141641572d5ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc1f3b1471dee58e77315c9681649c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b30023a5945f68f557947a1ed1dd92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530798b5d8f605d774c04eb0353dd23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e15db43d200436e54a06eaee15fa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ee46d974baab74db4811ff1a61ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde5b69900e10486e47642fe1253651217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238ce86ddd3abea455baf838edb49f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d8c87a40ba0da065598a644a3ae28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81408974bcf6a62f21b4cf4352ecfc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f37ef6f67aad5a5bb84ed402bd7c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7236eae0af5f327e1a40d4fb11bd59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7123462789df0acd7a40594241ffb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4774be42f6057ef594f22b8df4f528224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547c0c9072990d3ac3e9c4706c037f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02a5eca7c3d7c6985a3030adf1067226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ffc978d99d42057a69f65a16eb0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc815c99a53346753e5317182e0f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeaff44ecc1a91e2552e5eadb5b1e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00605c30cd65f665c7ace501ea9e05b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0badc231ad0ae00a8dbdd4dd6502231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a482c0b6371a48dc53e5b7748a4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f080495455173d70c2c564b2d304b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce98b704a95d346b38885b7f70b4b9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16503a2c087551b9c03dd66d2ffc12c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a62311a579f4f491133c6acc18421236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365951b7895658bc0418a5dcf150a978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b04ce72144b4ea04b4a216e38ad6d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52affee84cc5fef89c580afa535b23bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad4d1f3624bd64217be7960838395240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab39bc95df2e83f999fa709ae95ba08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59321e3abe894436eb214a2c48aba30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545836a049bb89bfccdb3e2d3e28bab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f345a276ec65cf825069157b2e4b2f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a9bc2aaa3ea425503424f263cebe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d3eaa1937739bf53aa31e063fad6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0b4783eeb1519888b6891748ed6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7707fc9059f48ed017455fa1a9e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b6176098e04cb6c3c274a62df9f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f8852229cdb40da503e787a578b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3931fe50d88c7bd6598bfd36eaa3cb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279c90722d2fee179ea3d1cb4209db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a984ae6360124550104f9892d5eaa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75fadb96f588b258327439efc3642d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd7b6e8d129b41aa064d13160a43e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73000b553b610c81f76c6b86dcb5e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf77f7c2ba4a8efbffa6763e132d760257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244a65b57cfebb3dbb179e9bfba81a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a06eec571ad54e9634aa21c6a7479259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835e1525d40dd01dc3f3976cbc1c9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e70c102b19edf544a4deb687b9151261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe255218310bc8153ec997254aa598f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a17975e15c9660c1901a166d3fd39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ee79a8bc16ff6033904765170a3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce484cf7ff442f22a2c9c2585cd903ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943deebe07cf4b99875f8f8c6fdf72f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b377b084987fb87fad72c9b51226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d07c44fd05dc00877a8d8eb366eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c05c82d366a03a490aa86bbc64b003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb4a6136dcb037bd6251dd1e4cf88b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb708e5e83d1fb35b47614beedd45fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56266ceed628a95f454f71e8dba9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9ff08a906b2af3baab6b846f649a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b04353e3df44c52637f355962275274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a8733c2f155d4d44b1506330ac261275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f87e7a150ce42dc18e6a9a53b5ad7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7cf8a9268c9e6e38325981c1f82cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39d6265c767e2eb34651b9afe5546278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966211cbdf6e6bb549044f570a8006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16a7427e7294cc24f6e37f02fb061280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3d71ccb7fabef063166dee327946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4303c530f32cc51b2815385aaad99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba475f2a046af64a9be43f106334c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153852119088fb3bcab333a495f954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc853af49022247ee04a8eecede6729285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e781d44c11a832b383421170ac1225286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2733f88a47ff0b00e2a17f16f592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda707a22df3d50ca7408444c72b7073288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416621a4a8192d49af4908ffea334cc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e5f057191a1f4b078298fb27e32c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca3b54fdb078bd49a10bca02978946291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275621ec1851612a01e09ce437c2c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847404c96392b379e1f07330ecd19db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b0014a369429ed1c7d90f92963b4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f70e29c1f42c1576836c1d6b1d99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0fb0b4f1c0727ff34d056d2c5629e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a739c389070715ddeeab7d799fbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540166a458947e3a0dd0956d5c5e372f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201c55845992fec5938c32d62829307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3b2c322fa96d61fe271f1f8c304e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c7dc16b04c460631b95ccb3766cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bbbe4daba2eb2118044085d4cc45a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4fb33319c9909aa43572385fe3cdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9611cc12a1c6ffb50fd77d4cefcf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ecc50646024dccae199da894a0587305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aab6a18907fda3638e8b71f76fc09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c2b3e5e18d1f193654f62482571d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec4852a509a7adbe902cfeff86b72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d230fdc72b88e8ffaaf744ab7cc53d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c809e1bf915ce232f9ba7011d6b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385b3d48dc8e0bd59954d43fb329de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e13dfa94bfb293434da158ffa5dea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5eaba550caac07cf13d0228d24d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c911924fa410e98cf9d9cb0a639216314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecaf0022f9156a827960305a9c7b0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945b24796544c72e887c1d9b26a92b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106dc006626f890fd0f1fcf7fd59e31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2bf9d03dc5e4b735de091358a4ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed516642e8828f1f8377835d5d1de5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b874147cc601e99fb1c637a25664320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de665a543f3f0531da0e92d6d2669bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c98590dd36f70eae2f6cb6d298152322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe03a8a511186750f897256b2470f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4fee1dc50c1389a42168f139ef68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d43eb35c14c791cf8e68b703a4248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c120de49c136cfe8080ce9917edc29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499185cfc9ab0f300152daafc227edfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ca78d87552a7cd798b24e5ffb324328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d9930f443497e9bad6b86b3f3686b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5340c313f3a8453139c0735119744ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df57c6f2aa06bed29aed46410d757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb0109cc02ed37d404e01e2aae59d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735dab5f82f4df5afba373fcb87e1b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591e9ccce8c58d235527ade58857f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d4f12cbd9cb9449c6a4729265adc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ca4d665b929556e4d4fe47f96e8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8369a333712e5743f0c047ebe99c20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d15a767c9c3fd023728033bdcbc4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f537eae3ea7b22d20263aeaa0e85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c87be353a201934bd5ea152f525a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef4eac38d21ca43d57faefa2d125f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc70255c73aaac95988d6988ce1194342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b4912bca899f14e1dcfa5097ed8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc038188ebe0ed44c8a016cdaf0a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce973d9ae99fc3f9e15e7355730ab7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bc22829b56a18f6146d2b62ad4a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d121b399efc61d0edb44a2ebafd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca433a4a7b4aa69ae0bd906d0b6f62d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739f5dbf6c6c9c23cf28c345c3cf2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d11719d1bbe4d873e75b883d0614350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d106ba6018e306ecac6a2574b9fda62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fdb11a816eacf1d5b39171a0a6444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd22547aa14b86fe51becf9788a8ed5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236297f8dbe172c817ed32d7c7899cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908ae4fd41a88113c7a2e3c8a9702e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e917b71a07bccbf473008e726b3cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e87ae29b9e4906234f730f70ed1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0682de8f8a812bdc0d036916e82317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686254dad0c2f1e4eea5504b9f95574359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0409458deceaecb5347d7d6c2998a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b137ea787089128100d0c789c28a9dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3577bb29e2a28451a7be425eb0f0af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26977e52fde40d2bb84bc8a72dc7521363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb1a921313253f11489f4e6542406b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aab3f6ddd2c7e0467b58e65b634b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b01eda781297416b58b0013c8e258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f334564a4c630dcbb1975aa39091c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049215fde74727e0604daa0231a642b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d6c2c24e1307a5d96c7a18c1f34d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261b3456fa53314130979c2dbaf87b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d747789fe61e07d2c23ea6375be3f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c224dbfa11255672ef1d8ee9c14407372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f3a9d26402f36202af4e4b236b885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfce41dc8b146b2d59b3ca6ad8a7df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e2a50f773f94db2cf82cfbb36ccb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c29d587dcda9bcd4dc1a33c1ecdfb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6fbc91a958266ece4e73c15913ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967418e8de76d5ea1fbdd113535bd87e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795b18dde7dcd25caf3168a35fdc195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2c12d4390d09f5ee3aa97b0f3c456380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03df99c134d64e4b9d389d83da78cc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8fff42aba7b611c53cc2e81d59e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346d67fddefc5b92a7a6f5cacd8029383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bb3b4d553b16411697233403f149384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149971afa6bf3db0e6822f1a1b281d3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50500b7b8209dc5add0c87f02f4ce2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c44f3a1c999c85ac0823842bc1574387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b450c16bebef532d7ddfc38b92cda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011cce1206c1604a2354d8717e8c62c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3c6bca753fe17b096731ec2fc92c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa698470f11234dec8061778dc3f6310391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3ed55ed58fe8ac25c99faf26a6ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab6969e9d3d2a2f272d013d54057a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef2e53cc1e10ee4d0b6d949979cc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8dd13161675163c3460810c23eab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28595515f458b63739cc83537b372b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e42bc0129a6134d18aa78465a5733397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0c5ab85870e66ce3735834653be7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b22dd6b946e02231b00a4ec5b6934399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f55a411ec3f55e4fcf136424019d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c425dbaf5758615f41ff428a7e4a2e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372df88fd512abebe1120d12418dfd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb974bb0dec9c976bb933085a27d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e286d6a342ede8793caded9da3b16a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05918c8d97ce199eecf0b343c76c83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef77aaf8e4ec81d39833406e538644406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af586bad5dbb413801454633010d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b971231fefbd5f6abcf5a1af1de48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d61d2cb620e949841fb4542281ea3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6cb5e96e8f9d1cf32ca1da5ea6948410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c805eddfce88e6286829514e85e2ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd50a3b0d4d055549fd6a32e21f448412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c50992a1faa8965ec44ab65e1b522413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d37a2418bbdd25a5527f0ea087af6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d6fda846e4bb6de8af82c089eb2fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2f6ddc5cf68b80073bca36a5dbd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0c5801c2c5732b637a72211219df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa92a50e3616c390e821b363dd753418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb3cf6e858c4ec4ce9c7d48a443bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c4a529301bbf0c6ffad137ea24f80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7427959216cd8fdbdb0b282f5f53b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2ed55c402083b43a813cb62bee277422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16081c08d153996bdcb16ffa2bc14f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b947cc8f4354dfd267844f93e47d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e2735ae67390fbaa5fbdd6bfc3732425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867d88511f1d2733a0459f8b6d1d43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c2139509e262198c1a42785cbfcc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df281eeb3b2c8542a359eb6e2775d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d3e466d6447eb8adb143675524638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f831634efc7789d8648e8877b17c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee44d6dee0f83e1f94580cab76dc82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cf26f6c30be002c72962adff14fdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198280db4bdeb07e6949fbe3c85139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b6d844cf0dcdcf5ec36c71baf7e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450bcd1b51fe5664d381e2648cf365435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb59ccece2f8e4439339803bfdd66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813bb79d7f1d8a56f60caaa63b43081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483832d025d7308e12023e9c688943d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f4cf170dcf081104158e6edba6f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a431a4601bbb78126c9753c4335c7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f472e871382b2fcfaa95b906e57a87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c895042e08972e7d20469864529952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1fc85b2fca35397ca0bc937b37c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8882f222357706194efede69d4b2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e92d54d29d81364ccd38b60f6b7d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb748514f0dba5b207a26a52c0cb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7235af286cb6528a3a6d5e740f35113447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ab69dce823ca1c64321156a11654448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e5b17290dcf304177f6ba61cd248449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03a992d320b3d74f11b83c5ad762f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96145ea11c1cea5c5fc1a5bd3d405a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8835eb4099b95db8c32edf662373b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b4c8f2fb3c37928207e25c7ef382d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb6c64e070c27d779a7df8e9f6484454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb1c05b3ec86bbfad3bcf5ad4d25c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddcb2720953935d09241bcb108a5f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd7c6b677b64f2397a58595fe516a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a35f9096a81640aba4e62382ffdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1130a1a742d5aceaa81df9ed5bc1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2ec61e1334dcdda3cd991c24241b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4332faa6ea907c6bbbd6905862c435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd7327575312ca981d91f37c4bb941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dccc641ce859238da5249df6156fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e058c04564d0e44802124f30fcdcb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec2e61a9c103115f27b0945cf50b45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b31dbc9bccf05fb19e64173a097fa9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92797e2a0d08d663f2684e903f75f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f870f8ef92ab83548182c0ecfdc530468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e143837ffd4d191b56ddd60d8dff0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6971a878372a33982807c400b9b3ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd4ce212f728fcfc820cfc96352dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39230dff2d0ab30ff84abb243607d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54f852ea519a22f111e7281e830c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdeaa14e0d138c4076f770118cd5d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df7c888bdfaf26bae7d81d24848060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac7375fe3569e01671c169f753638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e1778874c58eef16f22c1dba10f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac06e1f13f67019e4d242f79c4e70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886062c62516851bf320c23d6eea84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d59cfde20764b6cef343514269e95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7e34c708968e6016add76b89c4b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bd887e9febe42ac320157f27c003c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfbd1f7162c00d872bd873b7d1367483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb261dcff0fe5f25dd2133277097e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781cc6d946243e63cb7a3e88d41f60f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7069e04ccbaf14d728ff79d706db1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff925af64038c8fa35ca9c190df95bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c31f775470f94cd72b4a973729734488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ea1d9786d5c7b93e237c1089e378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc8189b0122cc59a01ee4dbd14987e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5255ba6b6019e2369cd341d1de8ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31112adfad57796300cf0ffb5c06ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbe985517e05ebdd7444db4f586ff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988673924801697243b9fcdb5989017e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2035ba07bc8caf952b40167107342495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a78b76bf83141b565840825f2163496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b93434608a737b65bdfd69bfbc93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a7f155f099a5583d14fe03a75abd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c57acd8defd171442aa1ffe3dc23b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c45d53ce34de005e130771be0d3ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255f85d5f457550d8439536a73bd72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2162b2040ca3c1aea1eadb168576502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07c36edbaf606441057d93fb6c653503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73ecbaf9a96440c74e8a38af50612504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746309ee1fe4dd77f6350c43a87452505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf95dcf3e9b94fed5c7d907955a614506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44093639b527d1569f8f4fff1e3e27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c9a048c16cadb0276347ac4f8f6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96be6edd340cc89e68c3bb24d9347d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6cd88aa1ee4aa85a8ee233191c860510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afff6ca5a2e2391c3da473503fcbc6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f8ef4adefa67e79c83fc31c2966d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c2a52c5149197c60d31d8cc3968cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ae92009fb2dbd28e0a0849b65d1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e9e55ab842ef48a7ec3ec6ece425515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100c6a318c57736e56d3c1b46be7b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3289c69c20e7facf91f96e44ff29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0abb5c7619b542b96757bc3ba7b69c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb306799a17a41269661120359a7007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31b57c3fbd98b7a2962fb41f35111520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c279c12f5a30f1b9709b467d74c9bd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530060f378302f59a0a82355754f17e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b656c3fb5f3b84025b2e2bdb8ed53f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532e7ca259c1b89af2d2f8a71af0f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7953ff43308c18fd9266dc83f2b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da81470e51dfb977e2c520636e395d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d615e36bfff198ff8dc5c96fb08df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c93eb66a185b65c5c803835de2e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973c466ad1fcf87317a395065753c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f27828dfa8a332233b41ebd93cea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d674ae03aaaf6649e65704f9f64e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa2bd09606b74b93e9be4734d4a32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862124749bbd7e059df0f9c16e9eb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefe1b71b3ae1f9549f413939d7773c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a161799c1a118fe8bb39570e59f5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587abbef884f16f9852c3320434b298e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af251651b9a51bb4282d8c9ee442f71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b93158aab1cbaa91ebf768fb39ac9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75989826286d5372cab53a03084fcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e4da54e76f5dcc915793239b13f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e193ad1b3c9c26919d50405edb4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9ea4a6be2b8f48e1b3a391854755542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c9381a88cf7910cc81abdbe8b4cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714928bedb40686e38170c83b3446c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d5a998d968f4597b3aa49e367e362545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffc6240d7d807d7fe88210624da0c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875440f6c61714c65a368a715556bc8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374edd2ff746a3a739141f2ad97777e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6b53a50defe3bef852faed0ffcd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58c144180212c510dde946375f6b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bda76a1c4d6e1663a6adc1c18d409551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5afb655717399607cbf88481c1244552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc792e024106a975b0314ba4923e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b88db9a2c82244a13efc3886127a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371b4c4e6cb81080e864e72a2c21a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee562dbce72010a0533e2a71e95d128556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff5d850b5d68bfd45de522e089fa7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc212315e0bdb249992840fd60d5f8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d4994f4a0ced666ce9e370c65074559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0c1c793e5b6a6f26ad3ad1feb251560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbee0d6e42d3c015fef2b7a1c6b729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd7a5d6cfbade5f48b4215e0232dcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b363effafb7c6ccb53beffbb429de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265e524ec03dfc6aa481e76905751b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd132e0d6ebce89bb27593b4302f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd2620f16d122844927a689f98b7a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8104c15d095785110389cd5afcf2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8e18ac1b40b108639859b81fc2a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751b9781fa3bd8f66021e3426366f63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aaf20526637b3172c3ba5fe653ed0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa566681331f74612b5d6450395749b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962b359e4ec6c4ba508765c7a5eb5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cd0322c45120bf0a0b03365e4ed55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16773058b9f58587926ba3ddad4bb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdd77b038546aa9f56ed3fff3f869f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9696f0ae880f85e1de24dcfe7f6e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880aa4ba81f74320a1b620e81bc3be2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8029449b73fcd20b59851ffb5bfda63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457977c6054f7da19c5a8ec61af779d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ede645182cdfa8f11002a04bca9628580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a687bd796e0e4e3422c1f1e0761c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504d0263e3f627b5ec0ef77f20e2e40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22db55d344c885d1b3a406874b2bba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd9de4ed14ac11692306b53eb6f33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde6424c53f1ccb8eb5a25aa103043d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e79172d5b35e5bcea6513ae7b7f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad8d428ad231269720f784b798cf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72019478bf2b4c6a999ff78cc191ea46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573b865ffeaa27a85c91275fdda752589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685665b033ed643c93f42334913bd672590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b63668aa44288a096f56763635a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39804dc22057463bcd0729e7fd4ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6752ba3da402ab7511a69f92f411d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49acc776d5b26f0359816f45a18580594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611bbb46557888f3c5c14c662eeb8b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a0dbade278077143ce30a06381c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d82ff38b630d5e7d8c97cfba3243597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7e81cca3794a0e4a8e6c3730c5157598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e4685a6a7e608e0492d8e7e54240599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07433ddfc4ffbc838ff4933873b69fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fc83d1a4f9bbe732f9dc14181b1d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75489aca00ee98cddccd609f604f5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362d6aed889911fe4d358b217f4a08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b07d01e31b0eb69b6d3e8f3cf116c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16e312c85a23382471a36384c69c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57926839b295afc4c90bdb5a99dd6746606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ccab1bb05bbabebf92f572802c904607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1502d520d864a32e3305cde05d72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d8b7eb36c0395d41fa0311a8194e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8c88a2c81ca20b7517ded67de8b3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582403146acb72f4458efb6e30aa0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bab0db51bb75ba9694e9d92353fa8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43a3d9d88c9e6f6096dad638277fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be12401bfaa80dd910522d27cf7a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312a9c32de89b24a570f63b11c5ab0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd03a05e6198399c43056c6e6bf848616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86815eee2a3f2f12aaf133f188b9daf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602d77d9ad28415bb7d1adc0bb7e219618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4a3110d600845f46a04d59110c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7491877ac0beb68fe3a64008a3b21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed6f68f959aa158c287b30de22acf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bd4b86d520dca4679b3ab2f88382622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9b7ffa32849f1eb8c9bca51d9ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc8ca5f37992b819c1aec3845c1b22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6ebcec790f169dfd6140454a23c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000728b7ab4c0e41e942efd1e033ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2a72869682814fadf5d93482c2c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f3cb4d1d0352b607bf8c2652f61f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4f80f0d9ff5f80bdd21d99926947629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aa12ca4c48109b303ec99bd4cdecf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f07f7b16c467743613a8936610d970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e193ce3c6a4ca94208f59902c61044632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917ad7111a66bfd6fe2c6856cf9049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70d65e32eb74f47a331a9b668ffbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255363a64551d6c768078d1eb56381d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318643e25900b35f2a1ac133ea34792636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2658079ff8effc4ed63e6b0760a0fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c12641175519b936d47285568eb71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328181015979dd0515f5c5b54843244639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84db013ceff47470998c70d38856f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e5f079451db9f56687e8bfcffcbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f049bc56d8b9ea4370cef20c6e1c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20323ff8b386ba05146c70334ff8b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf248b48fb253d95c26ef81b8dcb21a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27ec8163eee5504fd1eb17fd4d6a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee1f2bd93dec741a4f153fa0ea3311646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b911f159a77f16f3c2015c1de86f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3209642570faa751edb9717d2e5e8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256cd5ae859c7429d7e56f057f9f5bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70f3c215e2503df32e3f8b2a6d3be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415db96892f8d8274ec744305682ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9572466cc14c10548bc4e8514221abc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c9da7e3b0410eb41c96025808b6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd31febdeb2ca173cf54c64be4266654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad911087fa041524551119b4ebb5448655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850bdc4852072ea0fc4be0462042963656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2fbf15117e83afc82ef5a38e0ff34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47486d3b2819815711a1c076ac2e5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058504b0b7dc3a45d759f59042b0f850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0e1526e4b1a2f52086322b616aca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f577b47b12db26fe2d0d909bc410ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e56833ff755e7883fe93b5926f82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53a82d5e82dc3827de7e8161743fbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771499e8d98561f344f256ae817f9254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d078156eff9b0cdc7183bee16d82be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c3820c327533327c24cbded0be92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4ad2ced8df58adad62f7d1fba8e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d67aa6780a90a50e2c8643ff44053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f5f20c46b49175635b5187d61430669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89851b03eca6131cb4f191612f7ee518670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781fbcd3f4babbafda76a3ac3036a26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480b207862f1fd0be2d5ee97efccc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d58b945aa585e76da93ab94bb5a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3778e1ebb7dde46cfebf8040adc15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca7d73287d7771a72a177c2361488675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3953d0b9068f35c6315e04c024864676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b6f8b881cba8366b11291f888042677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846718034adccc60dae3adc9a6f66549678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7595403d59cbab7f75c83f358e7555679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44182b756f79d67d3d603459a084f2ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3fe1883346913b539059d588be83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccac1cecf3c74bfabf9654ca65c8d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc527cc53c42190cbe0a6ec03232a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326835b67d2ee29e6923595f1f5125684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c99735a4b73806f6b7190330579bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418d8d25e8997615b114f1e2a1964f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6ab4cc66462e78c8df7c462c49b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6385ac2c305cf4dd06cb2813c6ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a258192cc907d5db806adb02f4a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502c34d592770ac9d8817cb3607fe2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40263515cd7aaa569b5b3dfb87df3579691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dffa256a3881e32bca371f41ccfe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1fb6454de863535ca1438e5e3566693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f8e06d931783fa7b92ebf9fac544694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab2e7bf0a2d30ae88543b1626ec8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d8d5d3bdfcc774c988ad5ec3d2d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af956a27b95f54fab1854f107f440868697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342fe6139ac23ac6047d9fc4e918183698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80f1203d9ad17048555fd7eb429d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b17fb80e3ad27663462df65e187449700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011cbca4decc403ac0a5fc6f126c02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94c9903058ba35deeb15866921596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6cc992c075274f5e9febc583275c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8b97aa60e4de9d49d9fd604593f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067d5c136088244a421570dc6acd13d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f137142fdd9f85760a840ee55de73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5b34493a3189f8f144a0bfc9e817707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938c3e11437c6b2e780754b1986cbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55230005eca715f80c46fd65d0e34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9f14637be60967651e7d73de8b7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae3ab3f974c38c000179dd5c52eda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271c755225d64247d4e751bd6c70f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07748f59e0d7f1c2218cc681284d50a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6d54bf42a89b6b4fcfa784bee7cbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceab1d861acfbe665d4e90c6c31c4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf5a709fa3679ff011a8ffb9c2b88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f3154ce59719a4a24a2b0c449a5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c48d675dcd41632af3090e3943796718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13447a4629a17e0314dad2d1e6fd3e34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a221ad6a124adf4e2e8856928969720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f4735be58c952813a0cbaa0f24945721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca14dc7c97a53d6527a397858143e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729ba6e051077aaab164d9267bca55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b333831bfdbb0a7bbdbc8d1684bbfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68fa3bf1ba3d6e840119444d5149b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a6f479e2d07450734d428c04b04b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18c2fb4e1952aadd39c0336e6b7f39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4007daea3892dff585f73f35c69b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607382dd63b3e880ff98e34357eabd75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96551a1c3f0c30fafcef403eb57d97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ed907633978adbf7b4cdba2da872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5452b995307799caea83a863729cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6444d28ddc96fab39b0c03c61ba91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c85ada141b04bc70867c9d806653734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f73d3a5aa965fbe47db82435f63b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c0e3c253c5ca9ddcbb0f06e7b35a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc45e13dbee5821abbb59d178cfb95d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8ef4f6def08ede27429041e54d8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf8326c6b81a97937cc2dbff77b43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048a3e7d225dfc53919cd7bec4949c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682d71076b22c3ba990330c7ba83d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c285e198c5c2ac1340316721d7af9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954360eb5e66e5fad9ec36912d5bb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231a8b9df1842497bd6f6e5d0f90b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640415dbd954b985810683525f946649745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962f8c0163f3bafa978a027a30eec1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b4d896fed018ceef1fdbca0c2a5ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aea42f8adb30f66d10ed954a7e449c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7549ee9db6bd0b894c0958770db5b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c6a223d8059b559510a944261b17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94113f4a259a1eb89ebf0f0673a99764751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b844a75a0748d16a8e23a16416d55a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc954653e916df3b2a9de4c722641d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da438442e788f06e9fa978010dbd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86e5372a9ee15c00ee85f66587c78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b764f7bd4877c3318cf49c23701b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea463a51bfc507cd871faccf1473a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7bafe7e538ebb6d677c8e6b91453a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89267bae159cf1825ffa0ac406055c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b57fdc9895d864a1c6d55a32e93b34760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180c0c1e3783bb49274483b7eacd10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71599e1e6a8d5453aef25b51c2b8743762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fed60c906fb8fb7e2def9a57176fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3a28b6f3745b051d7c3d1fb59ccf2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d480d13551567a4cd020d504e55924765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a757aa435ae71c49bdb73f600775c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4de24417649467373d661c2899fad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff92e0f4f9eb7f320b3799849e9a9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7583121bf39a2755769148c60c553769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9011a898c8b1d73b3ff0107a52a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e4b7274a2f78813a34c2845d7379c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514a38df34d0f10fbbebe2141a508c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204327fd4a4b0ce658da9bfbad92e9b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b734a5e409e9eb5e4d19090a999db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8737f0098d3c40d394a8c316c4bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1710fc4b537e7deae2cc13edc6c5bb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b69e59122ab0efd627ddd425764c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db5eb4522d1628ae144d881bfd9c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992b321db5265e81c2e1325396f583779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48b74ece574494768266e92e887b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222d59bf24ded80f996f7e441a17a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723aa6d6205ec732bb1925ffeaed4f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28d0144cc17dc83f9fe1d2df6c76d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac5590922b7786c385f3ece41931a0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a3f3687e1e056881f21157e3c48e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db718b8bbfd0d7d55b1e911d59c7564d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c0fff2a079b713dc557bf958a916787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657101b7e0e0994467aa75637494de4a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41832bdef43f597fe0997264e0aa5b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59ddbe2807970286a35a441a14a247790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad064fd5f6fa5ddf0d33c766389ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99058c879819c786f652a67fba8819792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bfdaa6a7a49c9441e76b6264fa0fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a2b6deb76d6d1c9f056b72f75937794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836eb61f89763d28ba98bf0ca98ab1e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154250973a1ac2bcc3cbc8eab6d1c79796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd3d3c48c7b97605d6c5ddbf89184d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc454f3f9826483dba3b5efda1f922e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66e633c3beb487435ede26b30f2e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751f66c4b36ff706bc5bc88bcaf785800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b93396fefb183807dac348f0f470801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e230aad45fe6d241fd7fcbaad57c5a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1d345278b5410ba8383c3e0cd4ec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6d002d57ff769fe2b106269c4ea1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198acb234857cc094fbc978db49e2aa6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c6cb1f37e4d6fc2342cea8fcb9c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215c3f7b0bd363a5d9e4ade1de21fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7cf9c0693482f7039ab94665132f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404ed40d7db56642639e032c3e091c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a582fca145fb2e42b55e00ba1e736c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f28c71a0908490eac5107bca6ab64811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6ef95463b9a2a26be20495404947812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3324d3af6f272b27771ca25a6950d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f16b13854f5fa15d604b87440b59814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245563e583c2cd8a61bc33f75c5697815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f120b9f438b456c68bf7e3bcf1c86d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71914c73e7f0cf674f2d66615a769d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033149db2c7e33db42fdc559ce2d768818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0734110a9de271d98fbca1a13411819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6278f9597a26de4275015805c6b2de820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a4c3fa3235c8ab9ad1746b0d67e3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ede14de6643becdacc297550bd6e9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50fda969b24eae90fe8fa8a11242a3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e54f9c2dd31ae6a98b20f68c24912824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c82b2e6febab4a317c9460f3acfb3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff536acc750be73427ae7101b74467826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa45b1cfd2429a586b2efc5bf64caa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc341f70b654970b64ffbc5b7fba4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f06f32d6def5d08c6b49a8cf75c7a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae29aeb563949a9853eed91edd753b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d4644bc57fbfdb2ed8d55a8cb661b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1a3afe3b7a7dc460bcf4a0c98eaa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f48cbb05459750c90d2b9e805ac33833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d9e4d6ae6758aea5f70ad724e0c05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b72076833c91ff7e068d2e21193a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41908db8bc56e810c4a0a6d875efcc0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7057bbb42033dfa46b463ca2b10bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38d636c5ff24b994569d7c3464fb6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425654974ac64d146e97dd901aba517839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c4f3ffe2eef7e51eeda977d0c8de840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd20649a8d64e1709152c311d5973841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06548598bbdb19fee83d651df706913842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c343a5e6456ba0ca1ad215a8ca5c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b952a58051270ceaad23bc1554706844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022c3e70ea15c72d7b266e88f9a4a8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c546f397183d5c18d7603fb51f9a9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4260c7aea6b32600114a3090092a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de4d460f61fa4c61a3d4838756e978848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25cbb78939030f712031fc2c392b1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a27680d220583e3ee394046d4b97850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94907c6829795c2a0adbd25bf6bc902851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2b2510e2741e2bdc1ec0495176e9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04485c5f8978b3762fe7e2d94ba46853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c86733cc01d9d669f7efea47b07c4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f79d540bf661aee5a96e8b7f22eb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db5d9962665e398f69f721ccdaebc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8c551ba58423376681efc9595aaf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b78eb3c932744991053e78bf9f905858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f0003ad0b1204fb6e8956623bb25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551085320923461d70784642fb91c80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c7d30c5af9b128bc4f4d05001fbcb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4c6bac445e5200d9a1c0668c0ebe862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2801c6f1d65371ea3e63d21a2081863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbd80c611256e8070ed5b7d4c1bcf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955fa5d37e424e88b925eb7577ce61a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ff372c4c0c9bb83d618eb596f8eb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295098008e40000f6feaf33f9d8aed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785b45ccb48d570de1ab68258ac72e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841bd852ef38676ea82ea557df934b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1ae12590ba0610181c9624d09ba9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791312d4b5267e95d50cdf510066fd8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4adc706951eb14442f6357f5e54c9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad34b752723d51dc80e89a5d7df33873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f406c77fe7478f95c6f3aa102172dd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097123b2f7689d308119dac5b9af1653875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a3abccf6fb0060d267064e70f42b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682e7384c27158b188b8d03eda04e2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f14bf51901fbc3f4eaadc0853a0f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231312e9e3f6e57e513ecc78fe9a74d3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c73a68356ea00fae2df14f0010df3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20571ac4e3956c7808f4826f5d6b6163881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e099b52bfd22caf5a9d595ff17fb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ae295dd4ea60878c33a8f50419c25883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beeeb6f91014f44c2f4be3a6a5634a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4123709ebb6ebc89470d9f6252f6b7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2aa3fbc73a3446d001ff450fab4fb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c854bca49ee25786844fbf159ba316887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5236b5f29eda2055e2035abde5b9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41588e520b30353b4733711cd72a784889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82372bff34de9ab92b3a5d914b24a9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b303f6f592bffefad0345ee77e2165891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7219d1372dcc9e1d1f46f5019f1f8a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafa5675717ab0313d877c5427e1248893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad718ba30379977ab41a64675fec6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa99ac781c9ae7053a81edcbb4bde895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40e84b36ecb8a20f5262801c88a8c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7bcfd69194d2e2330b9f37b4594cd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1641ceb6dbee56d02e743abd0cd6ff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70778821e7b040380cfd01665ee64a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984dba93a1eeb2fe40ac65a2c0981d3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3757c8cc6f0a33954936ab1362bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e89635cbed47385e1c0b4b67800db902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66f13cdd1c7bb4d6707f021ae16744903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a9ffcd1d6a065cb140b5a1328fb9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b70c41301d54210e31a0a9e78c13905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d871d5ef1fb81d1fe749944ef09aa1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ff6da62e3cf90e363f5a94c045cc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41b4aa0dba04b63e6c2fc9aed26c78908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707929d4ce0c1f99bd40cf3a8d11460909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a40d27ff47b28783ea51a7b4a0f6d0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841a6313c44a47fa3dfd12fb352cdca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0665f41daea0865a22156ee7adb33912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708395cc7542013a2d9a6f2a4bfc5909913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a107aa3f038c8e7b7cd9e43067dd77914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84316f65fa867870a5f2c8fd7aa97f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b28f8a6a06a8e9c73552037cb035916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd11e7ec40831cd752b540a3ea522917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8ec0e18b759714ff99bba0b3997e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f30634acebaecee37810dacd3d73cd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd08ca2fdef0e5ebd443399973a6d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fdac9ba8a5b827417b6028a4348c1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5dfe549e3734d61daba00e279281b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae7799fa8e4d8d4eb868eedcc475e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ae85ce5c5c557dc341e4865ed307924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc323d58dc55035938ae359e72cff0c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689b351946fc89eb687b105072f302926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1cd0412ec8be8353aff95d439a7d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17214731b2cf76d6e716174b539b5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc917b070a430627ac388f8c24b0b9f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b689970878dfac4254d304290abd44930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9da4144792c76ca03433bd6ffb03931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49626bbddbce7154a81fbadd2c86d1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3061646267c7b52277308a7cb4cf040933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a4517a0e9107b3ffd6e50060320e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f788e7fe63cf1b89e42919dd905de4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca73857873f0a877eea80f2b7b0040936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b78fc7c65a8bae5cb6dba5282354937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bf74cac24eb41fc9930f6f1a0d5e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec155c89d9cbe2306cd0a6896ff35c1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229d93712a656d497a4aa1fba9f958940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94afce7e421bf342c426f501eb6e7d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e759f588af7a501859feb9036da90942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80868cdd6ad2664a95caaade06db2ca943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97980f707a7cdff8657b38eeae267f5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddde4f166e445fc204190266a3356f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0827963a03f7b11d89b504c3307926946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7755b69599a90082b483bf5ef9b3d9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5112356a366255b849da5c26fb6ce8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e97327f708ccbffeb4fc65c1ba124949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c1da6a85536e85efc6ede7e3b099950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a1dcb489c3e13d0fc1fcc00dee8f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e81a7908fffe06b1f7e49ba5eeaaf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd79e87b0550912c4f11d9e479350953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd12a2fd90b069577e3d28834165ff954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af808f3a90fe3c3f9670f978ff8b1b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4095cff312133a478e2b747fadc4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d715d8e09ae9473c8c35b3fe05cedb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9df01a325c0696b6d5646456afff9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16620a16fe40ed7d5b45b43de9c34565959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac591e479ba80447ba814b845f301a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4cdc8a57c09657d17b18a8f6b30cb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eeda961ecbf78cd7e596133b6b88e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fad31a58a5246917f1876c307bd1de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64ca4af59f90e5d0f3a5e96f5d9fd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9432c82c5e326b25717be9c2a5129965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74ad331aba4d3ba6ce0d502a3d3ef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713eeddae2abbc81143919a76a8de1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa74e8ded0b4e2165d356bd117d60968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50efd7e490664bf48471a8d77ba5f29969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb15bb9a49fb68306b74b841963cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07bf6f19b38f862d9a01ebef65b8f2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95dc997fde639d479f2673a29e3f64972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338bf5f1afda14e41541cdfa02c2e83973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62925a8e79cc827548ee7d28fdc313974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a389a1abbff090870ac779e26c183975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376cecf06c55efddfcf6eec90a95103976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba8c553553adc9b94ca8afc28344d5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>