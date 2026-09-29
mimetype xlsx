--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb069f9289fd9c4389086860200f8091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85783d6100b54957b392c7962da18d242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1030c710df1c0e32ad4f4696bed1753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79a88919c8901d05ed16123af10ea34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136e3f0d7c1bba6484c3ad0916856a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029914d2e32d080ddbb31b52c980e7bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa890b9c85ecfd3db2d4c691ac00c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d0e5e7867c6e80de7a1177088c498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40206d14e67afab31f536ba3c401e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935fc6a0d6a124ac4c56ed096dba2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f3fd34d35592d0f406718e53fcf4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32661a0df34346c2523a2a0bfd2c7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e770a15ceca63e2f8de566142163f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c3c83fe5de920995d34ffd927cc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fa113a8984924c228485f3dfc23915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3aa83aabe598336040d1e285dcc0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57de37b0c21c26b5327ba56357aadb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827264430904b2ce069752d6ed36e2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2dce258a0b18f6adf486340b90cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2548e594051743df25bcd05d10f54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69329015aca7bd50c02e133d9362421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a25984abd066b71fdf584d57438f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61aa0f593d42431cb61e1a434557323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58329e7843c51504a9dd2f6c0a2b89eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca234e827b4684a9dfe55ea5db02625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cd9b47b1041b5736ed61505fa43326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390865b7537c03f7eb4fa189e994aff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5b211f3a96de94b6eeb5e744ec1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5927566d167650b0fd156a1f49b5fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713530e7ed4713e4f190e928cf8dc5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4fc53ad3beae60596b3f259fa3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df167f916e4d0d86273fef383c58f5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096e34048cddbff453bf6cfdddbc0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb421124a992b1f13eff5acf6761034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3938bc4b53c4d1cc9263b4494e228b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b73fb7eeda3693b1ab279d9216329736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888307924208de1b1e2dfec266f488637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e22cd65cffca81946e5649c654b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cda058d25a55e97b47c183cd596039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a0c638cec008fe96ad43f20d9bb1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658887a48e86d3f373d99bf479c8e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71ff0bf9bd3a28952a22dd524fd8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d7b85b40e4ccba5f81d1a505726743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181583595355500280a27397b10898144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b80cb5f1dc8f7b52c24f82a26f857a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e53a6c46d61de40119d0a4afb7c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1df5b2e8798c93358602dc83d38e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587cbea762ffddcf5ec7dc308503a7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e56e6dbdc0da9115c712bf08c51e0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb766e4f613f24ce95aa2724012f7c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97bbf4c75bf411fd79d7628db93e2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256605c1ac628a4588fd3e74fc2c731c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd461fde01ab31340034ac5d207e26c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea57308a624d11321b7e63924420354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53898ff4eb0f238a39aaa729c2c62d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2687ffeb831b4938efce83c160ab9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e1ee1e0c776574d9c387ae76588957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c77372c56ddd12da0c245d1a851658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1630aed8b34b695df3cf5fcc727559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91f18eb91e9808ec82854e58392c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e704b3d701dfb9085256cbd1ae1d1c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa944e0cd5d8861f793668df2b25662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbce0de1c68475b394f9f0573e67d5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012601a3a051011623abde3090545e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9b2012dc1628b7cca6fe62c6343865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b50ff76cbec7c4e55cbcf4c5934a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbe4a2dbe4a13f8d005e547dd665b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824ea6dd3f01b28d5c08a638a3fc1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fd9ee1e8879976e10f363d2abb5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30c5c3867154bd395f44cc81f205270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98ccd7babdb9ff7f7431679b6a2cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46093a4665e8c60ad65ba4e20c4f3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e8917ae1035edc7b25e0c06de17ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05b5ebb788ba0889004332973a9bea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0df0fe52fd0824181d242712056275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7912bbdbc0eaf0734d2681cddcff4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3109faaba897ebb85e1350625a388277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ba37c4d84b8b6a64fd25a0a4144c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7975d017289db1708a16de5fc0afb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0905cb54c9c060083671590ffa4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d006eaf8b5452e302f204c361dbe5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e187fc83d0a60883983ea320fedf8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f7a48e06c1d081d93d45d46c0fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6d67f1adbe2445ce3db5d26367d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec4ede72803b698e3b2b361707d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee76773d9b5b1531868df0163ad1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c708c0be10b21a498980b6fdfc314587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514f131aa6be16533744fe2a32820d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc7e6f1ee429a4a9d5fb5180b3a65389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76884ec030a7a82a064fd973b7d35390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014786d514e1deda54448979daf52c3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8437d3766cc11e548775263cc6371892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be799fe8405fe78e5b1c58b294bc592993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63891dfd069bff1b471e8bef6031a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675efdee109ff9e21a8e40d1f9bf9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702909422e5e1875aa8cc28517f10b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae469bb409257a70c2facbc9590ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923addacce701ca7bbb43a915e140598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc96a4b3a7ce30c07cd57736bd41799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc03dc43caa1e8db965f60d74c62d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979193dc9ed0e4985c1c6d70dc125d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c2f2cb3033872d5c6c573985012fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5313300b223227754e7d69935555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d036e14a16a1e861743ff2295859c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48d2d32914bd475bd43707874dbdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce7d209f27f0d36ba81a1ada47bc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac94dfbfae4fbf87db33c9834f4777d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea46af08982ad6584970770920b3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7b75b4899e8b3defa8aff0ef3619109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b79b616d2c2f7528fcc13803a0a950110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf310d10ddb8b6ede5bf5b80f9a40fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c934abcce03da717b4880907490885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5338f56147f09c561373e6a20ee38cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c231b1abf5639cc40b9a52673c631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9568853f102f13a688f0f9fa43d68c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9135a071991ef677d5bf0c6ce03ebc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df9644f49c498737b8e8be50ddbe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb07b50ebe553b8472aa05aa34782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1f05717a01fda966d4b0cb0acb23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f3249fc7a22866bf535375ed7616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f47d0b1b96e0d7d83e3edd67a223121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b72083ba06558658afb9f500b3d3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221cf074df055c03ee933998c1a150123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197761ec06efdc0ce94d7052523e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f345efefd76c2f332030f3c5ed2575125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8e806da12477af9fe487ae72d131126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3fbd8a113531ec5d390c41e2d967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a501ceca0d49af1694839f40511c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09542dd65c6c14eba82d2362baf9822129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2681870a5445223fb19f5ebd921348130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c63f3c39a8e8396cd95f54ab219d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952f87d58012ba2b33e324b46040b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e06aee34b61ee5c656f7a826a072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293682ad38fb8a97fc0463518f8ed9e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6ecfcfad80e6c1225ab5a7a3f373d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28152d04ec04a414fbd3738b78d3a4e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f589edc8ef7ba9134ae3bf470c62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2007e4ef02e3d67fbdb09c3960392b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b5d867dcd0e33ff767074f155463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581240ce0eea83746f05e7e2e3fb31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2dfca07ee89f2c9f8aa6286bea72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbc2a31dac2aa42f73dae09325b56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828b1d9a8363566a37dc931f52ff99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719370bd4e660bee3f1ddc484eae558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6d6fe094f313c6cbefa40b78675b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f371179100bd55dbeda9ee287fe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c85a50ae9bc419c931b1ce8d413f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e24bbc062d0304b0be498d9021f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31c3a0ca48a23518a70747e9df253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220baad91f074fa5af1de5a4560623f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cae346b97ff0d85963c01ed3a84ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498fe60533081534925d8e38beadfd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a311775f1733c4a1c4fe9e69c7011153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64fe7d0a0e1cf693fb5f6a9975f6f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728d59d7e6bd13e16989363cee2206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680573893b26e96639515bf4b84309c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d62289a0d9bbb582d1ee9be15b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59ca3fc560fd611194536c27e1e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895e6e604a5b20aa2f988a1b7f5f8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb5a455a2ad5b13032c2fa4b785b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23939144bfef33ac9a82743c2b31fa1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7dae3783ae7cd70a5580b21d1d2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec0dcd6d9341551e8037b7395549f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9b404b5a5eebac1b54c8aed46424164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bbe3278c07651fedf53ed317890b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ca1c23025d968f87df00c7fabed3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f29201431c7365aea938542256eef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7c31c5ddeee5f8ba537c8867b305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb721ecb7186a1096655c020f9d969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02244bc9d53c1c8025ca420b492e0cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de4dbf85d0b7b39092c7fc44982cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981bf1769735e004e03907dac5f16d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68044d9466bee9410816474d25c1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e12b9acb0ea1ca91462a0ed3fef943174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4966a66b464f8c63a83d3734c768175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6883511469cdf277340b3fd7928f12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db677d1dc4a89daf7da10e263b112ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7ada63daf887dc8d009473b96d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ba2e5bbb2e12007f4f9e25e3ea44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4889bdfea26a90d4e36a7026658625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cff8abbfb98444228502d37248780181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37f0207352fe8c9887988f642e6ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1c7460c7b3a1895362679289d0c72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa8537b24b4ade06d66cb0bd3741e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44208da0a66baedac0bab999dc82f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d6f1ef88108b5035756f93913401f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2407f24c790d85211a466ff6101b4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0ef3c50ce141fdf569facb5ce4d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ccaf656578e34aa083432f234159a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3636a619c11a335c7b603d45e516190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac6866f840fe7eaa8ca071efacef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecf871bd7d48abb2c69934a9e78ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a130234e51e7209e4f2db56fc9da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aeb88715b2dd1791acda237c082f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f75afd4ade24282e7480c517aa250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad424aa38c987f07f6b67fa942f6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c61353a3a712be5cdd5636099ff9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3453d20e2cb478de90d1e4a38d5f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86312c06a9fd621fab066cb00a994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80aa7d2d3b271b90f50d10ae33ae4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c831e88cd6f35d0125805e65f3b6732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dab521e42a0629fba635bdbe89b40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e9b6e5b1da789bb5e5204a9cb777203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e69616ea7b5c36b1e2a0a0dbca660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56501a03f1d886f687ee33be9fba90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ec7bf44dcba27c953db9a3f6346f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d10f75a113dc444c85926798d5efe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb8192778a6c5d9be88fa304ec1cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194573654df70872dafa793e5b838ca5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d03a4057d04173c79ae77d8846b4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a051c8e1eb9e2427b90acd46456484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e0ff4f223554dd9345934c3225442212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da00850abb3cc89557f72837ce3597213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0eb0d7a841fa2c1515c3813795825214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc67376a5ca09fd8500cd01eb9b0c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c37d46054e154a3cd08f9ac20a58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccddb4dcae28122b9410982df8f4dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917decd367a2fec4082f696c31f4407218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0838a6533fdf8ed72104b15503aa9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb56aa394d455762dfe826bedfa816220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb979c4153db2cdbcd8748002cf6e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101523fa32ab1ee7fa3d8d4e850caff0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410469b1591b49ba71aefac73f6d2f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a2672f90d5ea699497e35692f997224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f5b5a4c09b044165fd09b2b91c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e3cfaf776a6946427910cfaa85ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f3053bbc812a5ba7b5f9ac27d6a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1a9a882837dee91bc8422be78075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4d18c190e92678e128c164d614db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a44bf2e01a7bfbc9dd7a31e80c1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c43d20b2712c44ad9c81c6b479839231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21ba4d6032e593b40b6c3ffb99ca5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aadaee1dd4ebfcf450996fc8e50f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12c2619cd883db1700f6b5bbec250234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a76dea272b285463888c00c5f10e4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ab232c17095a9c5567f414b46411236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1799244d405477b019cb89833585c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fd3cffcbc9ac2edcef9e41191af04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621447033cdd6782036919d43cd14e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172419aec762fb0f75ef43365999429240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f44ab562d09c275c9b9ae3a9c7a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2c18f36dce973123f38b2f65aefb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc44a312aab2114d1580ad0a6f2cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c46525bdd965c54ead3ffc3015dad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b3ffb2940cca0ebd5364faa05dc6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d956bc0bba7ed1d8970f2dc8c16d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e144870c7114cf71965495da23f5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588affb0a8eb4ca8d9029b35223a39d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac7ffec3fef797a6b2a56c834481f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84398a30b089b8ec39559f9b17fa0e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e1c682284adfd04cbd4a9ae10bc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ebdf0e0c09cce50a01354ac6b2356252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784fb5dffa861fad5a61c4ce5444a9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209071739988f8a2329c247ebda5487254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a830979d073f85a2169925d1e5725a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cddb62f419ddcadef296e071799a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a7876a86f950986314450c9d74eee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac069e43eff7f9b8148e538265e8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba9505deeabe1b1f274b2e648eacc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086331ed0d2f0e0847600e1021fc96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a4810e26e46746526fca93a4ca6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2a803e1b241c221ff19eccf4dfa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8d33af054213d40da59d02a41798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c061839ecff62a30590243b9b17c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d79e45ea6d8a67f3c61a879cc9d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bd676077ff1a375e48d89a55c5237266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4464e76349bb030e0114b8223e18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6663791fb9d6e20aa4b354433f4bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fabe20d96f80dc3057c77e71a1fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669206dc0b0acc8bf6d6d1d838aaf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b18ef35486dd36ae49cdc4c64ecf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745a024c510dc3a871bde0e3848e69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6bbc8fe618b1c5f30c92effe8dd39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c34e0b416d6683f866c6c08b3226274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2b8ed17a508e543d5975eab117f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a0821d4002eb05a5446950474f34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb4c1c6ac978d344762e6ef4d82e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa77d3fa318dce8a606029bf367cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475cacb81355f5e430933e4af769da2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc7e88d26c3e588eca27946b0624a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee692f229eed39214f04a24f3bc9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33104b80a2e2ba874c071d74ca10a05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab4f0f779c5339d8e285ebc9b91ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f9e392291db4e98552096adf39cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888ee1f3c183138d1bd7885f00c672285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f28bff479e005dfe118282f70b1f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86012b82266d6056e025dc3d0b2548fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e2a888240fdc6414de2a3b00fcc28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d5273be5d30d942286dd035d89c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17e29f841f6ecdb2a7c3c1eee5f8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f059827628fb923f66821ae8c8466291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172c86676d71c121ed9e94841745f7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea588e805999ff0726c495fb4e6d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fa095559a6c86df50af754748c50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da65ffbc525813492c89319fa5fcb48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2caa309cebe929ed67d9c4b208c477296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f472c632035068d20fea656222670297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ccb4b6f30687e952a1f5dc68d8298298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f6ccdbd74cff6da3ebe2682b689d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d5219f8d9837408106fdab1edf350300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040450715b2abc57fae62f09f30ec4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658186cb136f13fffd500800df8ca0ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7928071a5bc0906862c153485568a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b88c7a62d3dab8fbe678a161a8589d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c519c84db465cc94bfd8c2ba2851cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cf056453e46d5000ba4d6f86e131306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183abc5eaaf9d34b325918da1370b6dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241990d25a43fb9647201190d739fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaa647cae6d1f527785023778293c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a15e7188d2e54b48f43c54e3c27ea3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2b2efa76f5d52ea2227738bfb013311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09781eb9143b75d2cc040974da13a144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce426513c5f1d987a0edb2b769aef16f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e88792ec32c08914fb5069fa6fd97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f620eddf9c7d09a87e1d9b16f8524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb57c5ff920a93fef971a3f38d2afe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956789ccb9360dbcddc43847e7d4921317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357493d8ddb016b9f085badaf3bed18a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55fb3dd7bd3155ddf0cbd82155e5d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d2bbe67d249d18db0030220a1ffa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71a72b633945cc49ff975fb63927a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01fffd0ba5d157658de5058b66e9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb1244cdfa0dd051a96f7c6daf4058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be236c178813097e8909bdd81d869352324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1bc85cfd1276ba65bc55eba8197b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be0e828871f84e5af889f34bb5877326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb901665adb764967a812eacf66deec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f042e01938865e184794ff9a8dbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f548e94e4eb1ed45de397485e7a07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c91da609f5b51f7285dbbdb70b8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6de579b64f5af267db8d29610e669f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365258c9d58d518127b1d1f26f15c00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575faba71444a5cad2c5b843c86ff6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a196a98fb792580db220b7666bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad691ce6698649ab62ca46b8204467335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ea33d5276d476f9427ee9d4a4f090336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cf5462b85be06f3ab42c6d6bfbb1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ba707a0213c8ca1a854e2e5b894a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973351ff4267c32af51073ff29c41d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3bc022292ca91b44e5f94b4007b47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b53d185b223e99f6ae84270a2f5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d5e485c9301c2b584067f9dd9f60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78802d7a845bb4f66fe93a50a7ce738a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9608ebbb6a3d8dc7bee6bd472808344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f5afd60fa33f890c0921b2e487971345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6908e48028e78b884248e451337da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd5737bdbcb9babf5f3c48efeb99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d170245ffafd27b8c7fb71f4ab2f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de09260c318227a19aab06934235f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5828b591168de463837ad7a08cc27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6fc52c3f7d6c13ad3aad29410e953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b7ec3c501e778dc3d4c038143754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2efc5a9b049c55a7f4f9297b81f9e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d3114c40d52a3146e79605df3cb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381a45dc6753d091a2c2cd662a71c95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d44b3d5875748bd8794a238bbf5f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a9d6f69539f387426ec40e3d90bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9469303648f3c4355dac1d0f7300a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea8686c466c1c089722e9c30d383a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c1969d586f31c37751a684891165360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d503e1fda452d0deecdb9bc13c1643361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f4beb5c59842729ef71bfa25e9f34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2dfdc508a679626b897d4de9b85f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a315cca4dfac5694b14a0175927c726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473dbb5b0467d61c598da3948ec40a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f03b15800474e4ac412116e88451366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396744b2d34c39a4e48a642f90b2e81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c380bf6c86459217c9d348210f18b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494ca059514369d320ca888a70823e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26b0ced1129fc84410be126a86e83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e45a4736261b74abf6c13142f4d946371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a447bab068db832340282eb0329f29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceafaee27b69539cbe74814c30c7402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc1e929c27121e19d68e06f546ad55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36356d2203d1bdae43a52928591a3d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc376e9c50929ae1fe03db6fb3705c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5aa69d10df78b4cc9548a1acceec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befafe48f6aa3b3417958b612a63e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ae03282703092333e18e95d88215379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822432d5b3db62e7ad245e17240efa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f2e1850f566e9c8a645feb458049b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d1b9d5c973b1309fed3438dbdb14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b059e7443bd51f8f70d83d17c26ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4c96fdc0d31dddd6ff3a1a0dd901384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4dbc2d3df87dcc3c7eee1b7dea42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33757c62e74358ca151b56f88a33b7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd240a0f038e5fbe7e43e1d0c15b02a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe519ea3b9f915a76e17d8ca500d80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43612afe38c504c7804e6383f25c651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb120e54d97af78bd1e9c077087ab8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e278d58158b3fd8ca3572bb455c31f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ebf8338d626486b0b36ef2730cdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2baf72d1882a0345c89e6f17c8925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef489ecb1a0f6fe79d3e06474d0e3d8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed8b2eb22fe34085b64ee1d304a3c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfde51de6ece5bc1bba173c85c9300396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0369b7d2a4409524f98fad26fbcad2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07429911086e525fd63af3dcb13e18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4a42e7bf39a82c798db9ebc4e69e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589c075f9523400ed5f606c1436be72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b67f116a5618d045c7265938db24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfdb01f7231494794466a439df9b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaee5f1d2006b0b5e23118b4f1ea4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c474f716b07773b685328baf1bf3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c7d2f8b8c81dbdeb5023104219ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601d23023a0b7af594448d09965b38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26ff8327fb940e6aa7d1ef105155c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815caf681b61dc6c11a273d094f676408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22899d30e4a9a0f295b7c7fb4e6ad15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d98352b3c724d3b695625fa090a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0decac214b49e264ec5452a12beb9fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470c89e125f6a3ab2ae1f0cf9b776e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc27f2bcab94c95a2bea1c829887c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dedf533e58da8d11f5f1ff0037ee0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded0db6f06f67d37d633bf2a302110415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849c5647e99c7ca79dbe46951339d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b2ae4ede7a34aff5a274c53660d3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e90a270afb73d0d5fdd1cf0065bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc7a5167a19569cd0114463824e96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a565f73e429dbbf42b40b6e0a33509420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0749a9d67e4324413aaf3a865e29ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097adfc8c640ae7abf7964852672076422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc344617f704efe5d8f2bdd55f90501c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c9dfafe74898e98f0c07903e848c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145eb41bde0b476d354bc8679f9c367425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd1b5c8316adad8ac2ae13ca192a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadddf55a6db69ebaed67508d4d3228a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe474c533dcefc2bacb0586e79bb8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a96fada82b260a9d5614b4d09f9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea4f2bfc28a7498f76c103b73b5cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329569cae19273eaafbc6a673ac8e2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1cd181298c88a4ab057597191edbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833ac4a6255b3247cb4373a763b395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d8748842e10094f62fe7e35ce640c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b229a083d7c6efa8289d0feab4c25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e3b67296980b13587b20eb6954753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988ae3fab9eb3e81fe05d249e2a1ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d462e424ad74722355f96f446e73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fd4737473cc4d23db02c1be03e2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0199aad7a9fcb3465c9cae80d5ff8b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd195c6ddaf418fdf2115bfbbca2bf19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc27ea97832714d9091fafffe241a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ff5f5ad1434735a421a65063e5780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c4e12af08f2b5f2b78ac13e8b896c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15906b05b83a09932c01e9426529b9c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5bbd27c931b0bc723b6f55eb93e8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc23eb7c8faa4183f17032981eb4368447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d3afcd19a75cae3c20f04a75054f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a873195ee0540324cd6475568a856449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cd2d07505a6d0dd19c232ebebe1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b039dc210f759782b366570f5662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed64fd5abb41616e0b1dc85e8ca0ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748012a35df63ed071b68911b5a245f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77161b41543d1888f4294587d02178d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332783a6d44ea2bbf8623fab60620041455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1b00c5bb94e80ae4cd27dc3fbc2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed95a1d1db3eea3553edcce10afa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f52089bbc328219e55b9e203123119458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cda967b13d6fbed4ae364037672a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56432d4244ce02aeeaa6dbacbf955f38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d731fa40dce3126d12e4c279e775461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93f0f7d3bdf8fe0382549b2228c5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e936914fd056661610ba93caf8c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fc84b57c8be0deeb7eaf6057e3d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79277b907a55b4fc8e9b218c0b75458465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512573d87eee51b8e91d6c361e8d33a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d13757354201641bee76644a83c69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953e51cfcae16c93fadb200f5352264468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ffa62bf481fa345082ca52e615e3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e92f15d683ba77d075ee0e35e9687c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb1290166e5c600a46ca2c04d1ec0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66eb72b3e58e4ea2fd8e90dbbd86e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072ed045dcaaae130d40152ebafa77c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3d1d73e5f5676a05972ed87225d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e316297286da94f71228809345a94a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132c73fd175fc02b8f2785f87b7296476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723358628be1ef172a40ca8665d7d69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a8d3999aeb2ce597fb3066d8c8853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42fc17f080936f75a5c2a2707db72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146251fe795514bafe11162570f5a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f78842e3f3bc144b3a18f6477d8ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5942f07f74e391cc06e94f39f7c77f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7625738097a5bc5ece1c0ec8247c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72aa200437b4e239ff5cc0e69c88ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102d2d7eeb957b492bfa15245e2948485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f9bb6d31a78261ca7ea2451f11186486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cb01283a4660e0b2668206cb09fb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d6c00972d56981abbf3b92b91813488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9eaec12450c157a8157f0a744635d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad0bb357aa63511bea05c0dedf6cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041fa8fbf87372f83a1b6463481ee06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc55a5988d7f42b7308c9c4a25bfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6354115c3376b020c2e8897015c0d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b438064fc3c576fefd3ac573634ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade934bf0ba2738786135a543ef6df41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f817ae46761bfaa33ba6c8dff342f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cfc4eda86858e90a4beb746afa39c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cadef9b0233095d16d02b24256f4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325bd93067392c15d03e9d525e8db48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e3c5ea6d96093ae5d66c5e3894e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25420f5f7910461defc03d82720f59d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad6e2939c9a14d17217c0ba65becc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd344ae55dd27f28adc4ee45ba2769f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae0895be803ff83d7bdac8dc5895af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe554a8af5822ee9ec9e6d4928f0c5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bce54d622fccbe4e02113586f39b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f679a1b78f5264cc0b3aca1c9be027507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986732bdc69d042c69e7a67fe62dfce8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c148a0af6e86a548b166bf7eb6f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e13ef9d90f5f22ce9ede61ed05be75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3261c84ac2cd265e914ecbd158cf915511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a76f420cd5f1e93406f941734069512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28adec382ed0869c60bfa73c9573b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d022048640f4fe6dac3f8ed21ed3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fdb1b58ffe607af8e36e4b7c20524515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7300146d68307848f360efcde10bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb570079fe199c0c2d7ce83215d9f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c06c9d0248aaae0d8e6ca5fb81f33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5004338c5c619e4a57adbd913135ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05206ed3cd2e2eb9eed05f97c26f33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e343677df0ce9f3c70aafb7d46b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e3d20618050b6f79e0f0d7a3759b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84acc0fd72dfe456652fbb21d9e06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e8fc9a44bca0a545cab54c70e51b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92f8fd81a0e8991299d71f033320d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba801945dded87e115507416dd37b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38e455175fc7b86e2befc80c68186527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42f82337c2076ac3833e300380573528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df6a9078d7752c858da6e3b107cf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148eb4ff49d1cca5e95bbb110d06111530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54f011041a4f21e3e6f7d5192810e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0642f99f3dca9f4687961d3c60ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e1f54cb67718c7a85561a44e92962533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541af0a383be29ec7bd4b8b59dc05d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754284c3922a638c9de3e50c16b4fd7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a4a9a0e85f288b2dc4c8d5013b05e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cbcd64ed21072591c5a20dc2f8a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a29b199188b08a68d8ac101397c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf06a3a68ee0e1fb3f6b434fa737e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c535ae09e99a43d8f9cef1d6b8bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594cdf39907e363195ff0aa9dd8e771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7735af81afebe9226d79946648dbdb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cf69b2dce9b08670772e303fb99b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02f1e5b3d21a60cf8b704f698486c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3408c9a895735953c1c8f52a6f699e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc45cf79d7b01bf0e05e1062ef7ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707f41b4b0fee57ce8428e5a8aa20c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74badc93be0fa672d2b7d2ecdfb89fc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfc1d13806475c0476297105fa56bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb203a44b77878c5a08164542fc07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba21671011b0fbb8e05499bcf260d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0a1217f4bd20bed8decfb3663b8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb92859da29a2517fb4beefe0ddd41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3001a34684f6ecea96995dc8aba9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a3775948ef409dcfd09f5cc08d07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eef36402b5218498b2a19788b040e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257f3cea48d1af061c4f7f79406fc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e101b2c5e62a6144c8dea6bd575b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd063075a00be71a1ca6e24fd740b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a07137c75566e832b51e309b03cfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd73dd65a2db15aaae8f471fb9b3d96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e923c592d0fea691fd768779f03a2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd83b23d7bf93ceb27baf28146813db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf323b591720fd237823753039528564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac3ac04036ba30085919a139bca9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab23453f0308549831fe896b559fc3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb07ac7776762db1f79897bc6f570567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093c653a992824c9506e5f6270512c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac03b7a7740af5fbf16e0a0b90cdabf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb899e75ad92b5327a5965653f9ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82912357ae8b0602c8d2115f361088f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2768c9f55f6781118ea6d1da94b341a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece72d3d3fe2ad126e153547956f417e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9ef85e4ab50d3a92efb527dcb3b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772b1b6b5d667106f4175475fc9b1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb37e30ffd6b695e554142147e5b96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f9312cef1dfa76b7b2fe351383e6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b204b335c97f1b573df0f58295dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8edd59db92647874ddf7296f419d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829cf5ad4160403cc8d80b12dcafb0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd708a7dc4c0338fa485526e7137b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada762e7258cabdb4ec74bb3d360c126582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d15df46efbedd606a66e3a86de31cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1cd0bc7498322a4192d2cbdae3f2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8842511950e4f0551cdaede10e704d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226e290dbc8d66bc3494ee57284ff5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d461a6d9c82ce98684716ef88010ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc608fa4baa41e5ec9cbcf611fdeae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb102b32ad612232edae38615e22d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253eb4da619d3015bd142fba56e3aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58c202db9990111bedeef8de36836591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979a5f7ce0a6501a70fc8ae49c14ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd619fb3fc9b2c32fb0c86168ab9653593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1fde7f6373975e6fb33f42ade3bea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cee89c03d628df59d25709285468c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19394672ce974c36013994f6c1a5d437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d02e391727380a29c995857bad0f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792dd521bfbadbc6412469643dcb432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7694d2d204e8d19c925c10a22f60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f5970e561953c688634c08a12fd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e2ce0eb70099cbd420ccbde87b758601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06331d9da4867b1ba47eeb68ac49b84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f6ac307f1d4b1951c86010cdd17b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093151170d7e0a96b9f5aa3fd42628f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b0556d1fd849aa987d2773e93713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05907047daa57ae3e4dc67dbfa499c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259551cb7e10c9f7dd66d35717360c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851f98a37f64423369adaa8fc3573d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26483dfa91413b25cc8270b0e5e189d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28b3f77a1e06e1f3cdf9b1b329d25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16c4f91f8ccf410a7f89e5602839b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e579441b3234e77a3845f16369930612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cc299a1bfcc7831adec5457149b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296947392b2c946b4f52ae0338b103cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f7a6f4c504fd17b78934cf68d0e39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66bbabff1b1206196bf2d40a06adae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15893343d3af3cbd55734037c52d66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1234695e84713457578f2e55d7ce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd694090b796a9fe6fdf196865b7a51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec92b197bab4661fb97442e6c8b64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86216faed2f829cac9c7d136a8bb3dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791a268b6ee627002db0bd2fc21bd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b27d3ad89cfc604537a7c90f0e610623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eab3a6e0a4b75268bee325cbb018a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428641cb4eee62a5ec78c936b6ec661625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4e4acf91943cdf0db411b53b8679626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b2933ea0e0100bcb0442aa7898af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f9452cffd51b8c03ce27d96c5429d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f74431165d5d00c388aa9a0459e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f3be100c060cea2e4d55e91c2e97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64473df54a0ef782fd23b2937e652884631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934dca58d520eea77ef0c21c027aa5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09543404c14ef285fb799df210e05b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc9659713deb2ceda6524229202ff3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0112672beae2a44cc680d04e71f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c03b603450123a3218307724f977636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb9691e52885337aa419ee12c3dac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b64401f650ecfca75f32f34855e1f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c59465d40d985a1293be0be364fc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf888e893776f706685afb2c16eb36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27317e37f5d16f513628bf86381a88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5d9c179b25788f304ad68693c993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12541f5f4d54bbc36c544f6e43c61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d3fb7b755283b309c1f961645f208644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370668b1a77bde4ce4e68c68f535238645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b42cf9f263d617e8930ccffbd69c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4c9c00f3eeef8f8b541331c1c06a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d4b99bed5da7ff8399112edb3c58f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f911026664e3a1da2939cc85091d9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c04004b2985b54c8b52c0509907d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1feb470d3625d322c2090c5382fa6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b09dc1b77b5b72f0daf8ae74b4cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f43628df0c6cb71102ae24cd29dde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86881b6744b2b7e215fe53624cec92f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdffb7cd92f135b8aaae8cd3ce5e74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585583d345fe0e589b3a1bd779767d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec65a02563731d948db7ee9cd49db0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a204f7198aa6aab4803ec67aa8726658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ba0213e4a78ba1467b5d8f8c2bb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee37ac4710638764e310d605d93be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1209cbc789d9921b840a2be925f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb42a6770a914334aa8440ecdda7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b66cf7e461cd83adb29df30b160f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98edc611f82efe095bf9d06128e424664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54106c40d600374596edfba281b42fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04dc6154d1a25f7b75a6adf08ba1a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80613b15381f73061408af5786babb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed9a6cc7a487edaae96ae3ee850df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070ffc6a372687c97a235e2ad7f75f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeb3bd1948c314f08acce5aa6a3c93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633931578942510de22c4ee38d00355671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ddfdad696704c873bc1217b2a41f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8820ea448111c78a7c97380a47c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054a1f1949e7ecfee8ab00e91bcaac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df173a0bd760a44d4b4748d77406faa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401e5f30ff4b9cbedeaa33798ce9dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381796a110aebd61f01804580c2eb108677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d204075967e6ab76a03308e07a58d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2436949f38fb53d576261c908e3192b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216205fa2e492e15617d18ecfb4222680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a289786c6cd911abc97b5da23e8279681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b75843c7e08fdc8a97020d32301104682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd64225dc4b45f8756d555a1014f63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567a7e765265f4d5523802886d5fcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478384ded20aa5243ca2d3ddb782aa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8d1ffcdb1e9ccb723b638e0bf347c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e0e85fcbf2ba0f5bde2bf862d1321687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94286bd4d5ae6c90e3ed7293f98a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92fed21ce0627ca2a89bdc6ea3d63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c0a8db948193b81602538e3440546690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb072d731452dc42f7dbff90e6b4694691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e92d21b337de5ebdfb7556a7a6fb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f978d32c440d52ad2922f74d929e05a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe4545a494822fa22a59e93329816694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82e11cff93f75eb9858b6745c77bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3cc0259f8569159e7c268de45a77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002a006f1b8aa40a9746e0746712db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7cb343e5e73d950354d768d698a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9147d81a4444b140ff1e917eb9b973699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc89b9efa5bd050579bef8aba45f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bdaa66e3f668610c9b2e96c76368f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b88b773a9a1d587eb20e5bef75ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791e84bf35a9acc0710271b6f53792703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e6d7fd8dff4e144214c3ee455f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1fbd2d82b5fc4d4ed7ef2f15fb4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2c90b4be762b004b977326e03060706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edf125e6cc26786f1866251341a0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a2fc2a479f513e8824ed06c46231708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c4521f3f2f78c323d0411ba1cc1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0f58eef3bd11dd88743116216d55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc2727408bd7743923f71a7f79b0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7afdb8e4a14e1dba6e422897ab86af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af437e31407aa8105d8d656a511769d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953dfe84b64a4a04c3497dbf84b5e67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed1c4656751125370c2c9eb3b2cab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417528452064e75846038a5538401ba9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882103474c8dab9e54b40e510a729cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2eadb9a0c1265c77d3397d3dba9b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8537781a70583bbdd54d2c17e3ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d775a35ecdfdd5c8a96612042214681720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45620eb716abe89af1e649820ae73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d23979b2b051fe5f06390e3d46f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe249b8582024cc9cd56b61ddbb6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a2b6f253e5136b679707e0f00313724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f265008482b4da06dc93285efcf686725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbd5c5749dd7cf1e71cb08873942e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354374e3bddab78c5e14b7df9cd51e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b20918e0080fec2ac4b590d00baed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1ff91b0432fe2248e28d58276626729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cd4ed9fe6618a4f24024dd943a61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db699b849e6f8b97c34def4a2b6c6042731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd27c6dd4d1ab1812dad83d780e69d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea92d8bcd68240efbd27026e5ed48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e98ee045bb78743b9a0b3024e0945734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312d24c11b57cad596755ad13f43f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311829d0090c4bbd8479ec5ebb82b25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda762aa0c374802354715477e6f69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7146d1419d2d35adfc8e6b6d7a2de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263992e5efba6df82b640d7aba826b46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3050193cea1ead41931f54b2e262740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541258ee8d6cc03d308c4fdd7d121c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4408cc136727d2de59156c20c00bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871e95070c1c2844e8d9dbbbbf08562743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69c1d05c9975ad7a49a1b43bac46a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf9d9e3a5f01e4631b6bc5f550371745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45c87401834101ac55ff9be1bd47a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649787d58fccc3005eb4635bc75f530e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b1bda52c2216e7a5fff63299c490748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e44573aa3ef2eddc21f061870f9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34f0f4dc13e647a2214f5fb8c05fb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c12fc758ec473fd9856e4cb3eb903751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813143cafdf03622918d1be66b43b2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b8a94570afef010fe751f127b700c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8c221bce72a9516f88807bda4d114754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24141889d762d5e187c97286867dc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146de08920e292699050cc6d69a46e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cbeee8ab13ad10590d7eaac166e29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca3ac19335b1897b865229e33f05ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e409422f5c65fbf2ccc7d33bd6cc87b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d211c9ef6053f23c8cdb393bb057760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6956f0aa0aa31e77a5e604babc1610761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503a52cabb0df2c9872e3dfded90ba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec14468ed630732d9a7c6a2431f845763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe47f3d87ab55134e6eb6fac1a558e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc2463a8f4bdbf824f4a3d9e23966765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e487dfdc0538e4db5c5ad2d71cec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63871847f45120b49b8c793f05f70be6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9a6eee32e4da4480986e23dce5c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f34c211dcff3d1b7c096fe113f05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1299adbbe12a4c12b5baee3f9cfd4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96519fe03f4073cc00770f9a0f9d7096771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c908cf7cdb4bdbe90ca776abac0d12772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e36fc8f501576058e77552de50cb4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f300e0dcf348dbdb9dc00e5ce9376c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34abd9e1eb103ea0861ffc6483fd5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3f4f2ad2b5265ae864db3b0532929776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c6efdbdc5ed26f73d0f9e62921b42777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75b03f7eaecd83ded6934173c19de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f1656a69b5582c009247cd7671dd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f1bbf415fc18c75dd7a80f6e0c8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddc5e3647c9dc4edb0c88fda535d81781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170fd25729e51df8b85ecdc9647450d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7e1a1d251bf8c5192534f43504c58783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242a2bdcbed1eb0582bca0b778d5575784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b74734019ce5c91e0aed6657f4736785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887241815b34325270778b3d07e491b8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e14797e005075bb9fe78ad029972787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561474108650894c15210a3495e0845c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c214741ea85f843e00a0a0aef7911789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc18c272050aeac34fd6f1701497309790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bbc7bb0a7d6ec17ec0eee5b9c47c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068c381d5d5c525becb6e7c5509e77792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fcda53204531af02e171236d542ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa705350ee2a0bf96fa216c166a66d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68666531d20e312eec4025546e91c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881540a752e5c47c8300a3b39b26c9f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770308906c36a147e5c4decb020bd2e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39e599bc56258faf0ea6115213681798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6bb8527cb3d19d5e534cce49837c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462a28bb19d57afed057098633027c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57ec112c3c5fa6ccd1eeb1fd42160801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94fd98a5573aaa14ab09e4c5f8ce74802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d3c21d2c9e9a0330014e34d1230d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d875297ee819fdf9e147edb386c5da804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314476ba2579bd1f4dcaa1ba04a30a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d163d77a07d5b6816265f9b87c46806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a0c3a022bb39ff6821be4d5deb10f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d914f4c32f9bf02a09d14a4166d6d0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b8e725b73eaed111e0e3a46ea34c6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf55304b73ba38a0ca064c2fe39cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6fa11fd68d479e8d2d4adcdf2ed8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d273fdbf2d7ef2c44ae0348f48959812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878bb2edcb8bd1a711cb0a53d90efbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9056c4f69c3ca1fc13a34a2cac29b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf974d2ed5f9e7323c6bed48c0aa785815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6a636967803cd9d41df0b56a240d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d579cbe99537ce656e471792b07234817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522d6f909c20340c211742a7f7bc1e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4feb1c5ffbe3fac9c31b9258f551b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b1a8755b2fbdc37d6cb9a5ecf019820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe55557a42c5f499d586f8a9dbf488821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394878665d0a91a33a8478df2fc51784822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d5ca28b8abba2660558f8640b1be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6dd146eb7096af9b9a9f1a9acf2d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e889ae74f961e1310ce61f24c015825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3362864ea9df1c96b4f9551f8992a2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cdd83a0b7d8aaa33161438be6a388827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8075beb3ab7c21d9c9cffef10fe5d8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217a77486fa73605212e457f984038829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c85d7e75b3d1e2fdcbc7af607afee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9205b1510d98de906b049d0cb0b83831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86267457106b801b491f38494cb54832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38decf80f5de433148a43709502bd9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09684cc3126427c6c314eb045709ffb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f9eb67cf940550e307a7794ac5947835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcd00ea56a3fdf4500f9a1392e0fd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837cb55184a97fe09ae57055ce7c9fa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14de94955f462249a059fd855f57cb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d355ec2b7185af22049129513ff7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7a5cb998b7935ab226590404b1bd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd92ee2c391a5b600a8f72a991343a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d58b1e42be1947be17a02a4aa2ae4d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851cb3ecb1b49f0712ea153987d866843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ccc8c35296698b81816070bfd132844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2543a23f5190033fc83b85c6df983dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf356e096b34f93b7b8586a29c918e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc178c3e0ba404fd1266055f442047847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013911392bd272508db43a2902b1cdde848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f05e3a0256e27c15ce3d5aa31b97a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688913d6cb1d015c5f54534189dbe8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951538d2a4cb42fb9e089d7348845166851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783bb9108d668248ad424d39f8e88e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a3f930c07cd1024b7ec99ecf538f0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb6e517e0718726c31261301a9c97854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b120f29fa4664435d0c0ee83bd69d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee21bc244995c930b1ac51c5b2183eb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f085176b6fd1321b7b0c80f75d01b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d1c81a69ba18138de1f2f92505d3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01edc4f8001874d6c1d82f8e2c140c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e157cf7dd1894e8708cbd8149699295860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953b6b5adce108ed2d06e7dfd6e7e9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48efccfccc08ba75185ba88280cc4e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02013397fc3831b24741914477f62f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2bc225bddedb50cf88714c1c211de864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f319b79e8d23093182ef71fcb8bb12865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1857a59cb82111218c60eab003eb68866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a205adf45ee6d7f6ff1d4df556d9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb253e02bd2f24d0a837435144f1fc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e561690a38ac64313d8d09fcc18620869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a5ab981cb0a6ed09c80ed827c905870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de64a9c51f43c14f6bbf890902fdb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa42930f6a43ef88a3aaea9c6c1ca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aa9f2f2e05fbbe659e4f2ee43af53873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d379c5b9a0dd9a32f86c246dcd030874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a60a25138b35c6ebf61462a6552e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16acb95b44fcf8d574120f816b82958876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b793bda12819bb97bb19c0201e566e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004244ec12142baf87b7ae48b0a2181878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aebd44d5563a3802a67080930e143a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ccdaca6430688f150bc5d7c6c5dc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d17e37654eeae1ba8ae5aa2ae6a3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee6f829a837fd5969144535be6acdd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ba51f1f5c89b6bf63129f1938e55883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dedb8d89e88878e2decf3218055a3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b852480ecf69f9569f1723eefe3603885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ccd07d0749b16a3aec68a59d13cda886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ef696df88255582d54efa64d49737887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6dc371e5f6edece978c3837969c0e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f200b64817b848b7854299feb36029c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350434b068e6607694757d16e1248224890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867b305c450e680b1a6fb4b81c9e53891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02fb00297b67dc919518478d13f17892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abef33cbcb0b277e872b3a9233ddec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd995e73fe0412c930667950bb2bedc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab4d9aeb5cf5f195578cee827028da895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7d808bb3429365300b21f7798ee58896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccac2f7a6b87bfb351dc732e878aaf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ea5c1739e1db8920e4c642efa362898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf1686d0a2b12f2089a8ddadf5e9e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1920fe02b1f134bafba98cc49bbcc1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca45b5119f0ac89ac5ddf7dd74720ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dc8fa22804c62db19dec1fe9eb21f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74454d1fc872cda361fdf29b78f49903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b197e7dfe65e7a680ef5582121f5e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537987ec207578eacd087d3d7e0d614905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d791f347cf1ee277867088935edf1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ef275481f0cd83fa683b44421f837907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef0f2e134b836b31ba3e346a1f467908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9e2d51b2e1891c8cc3aef21b284a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90395f9b0b0578dbe7187b31e15bd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a9b61ab57f9b5c43b8da1b5867af911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93ab357455e5737e2676280d3ea7a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a80ef204ad279c5bf1092d620e155913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8bbe9819caca4e2e16a801e58b652914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b34e2e00e17ce0e9f26c09f45627915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc8070c56de50e0216cdf05aa2855916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f74fb745177b095684b73dbc4ced98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af83613e05f07d71cfefa7c0cbca2e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea623dea47daa54b3eeda5333ff687919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c226dc76c9bed7fff93105a296605e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48e3f67fb19265c123b77a1d03f17921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0963a489e777145486c3070ea177e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aceef232117f431980c59062a59f2d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217c59528003c02827feea1fa2763e9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61eaa8b7b4b84fe5413cc5191ffa26925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e06d1cb7c7715279cc4bc36845bf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d468fcc267ec865732883ed2800ede927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443df3ef7ad2c0c9d8cd4bb7e230d9d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89758a48145e414e12d07e7f3d5f9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a466290640828bd2178dc1eb00ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa1422dfd8855c48e39b3b6379173931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58534eb7c9bb28d01c0368698b1ba61932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967da85d93beb59fcee0f1f6d57b583933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e53f6eb3b8a4885e6213b6575444ae934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387c71840c0e73baf11d169d6e9793935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fbba7e7a23f79ba213ff8eedcc48d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f2b7cb30119d57f7ecd55ee0c4e2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1aad3310d6d02c4166107f6a948a0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3681a257e5a451853d969f4b22c6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6f5cf0acbacfb4b8a4d295f4d3aa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb281c2df8c25e85eefca3e9c48554941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee080b33e48654fadd381941e278be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd6003f48d76ba4dfac121e1d0db3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b51fcf661a8b089edd29902307baf4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d211309a6ba86ffdbff94859129a5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85817693f127ee49fd64995bb6c753d4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e937f30913e2684671165b74cfecc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba54dced9df5fb6920d5d744835ad78948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17ee434719906b31494059c331913949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca424581051fc3f17ff21d70883d68950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74722227e008ab84ce133ab8f9ba45bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb3ec99e56047998205718a16d76d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8294cacc10f49e2244943701b5ce953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d882ce56debccc58a2ba500ae71c5e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53922657ed53699142e723e2cb7fa57955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fadcf63e5f1b5496a133180bac60956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b86080310bc6c10509e25736963b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eed10c7a24c2424ecdac0f353f594d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aacd465dd5a441874635265b821d1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5668fe3fcdfff1b4bb7c9187ecd2792960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e33bbda8171e5dea53fe78be77898961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800002b0222201c224bfc638e3b545ec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b3549373d420d9c50a1064e9e755963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615daf62943862a1d45d63f9a89a5e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c022582089203ebbd88f1ccf44b5d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58be876ab17c0ee943f014edfe24595966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c09360268ebf8fef979e76670dde19967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ddabf2a41da5aabd7cdd2ce43561968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984f9c5c43161a0408e8ac14541b55969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad6e23f865a888bd412acacbb646d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed8eaa0b80a3d70b3cd72bdf0f11d1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47972646a923c891277838a8e83118b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717101623935acd221561a0f22bdc4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d41ac0df0ddbacbb41b60204f7d7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f9070876e4ec64c6d6155c7eb903975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233f9be0d6e3316653919cb1225baf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5c6173bc2662cc2897919e4c1da7977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f368906780de65f6cef08373b10aa391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b6098728441476600e2f38a055112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee0fb3c5bfb50caadf852ecd60dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228425383742a7edfc6926f69aa52ef84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832f4ad0668d7cb24ada4ae55a8e305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f3e7f3d2d071764ad23e0c1dd1526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876803e79e372d61e70675fb2a8807d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680df9c1de61c354313356b5f6811538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d418f386f3394b58c8dd3c1e388da59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26d307cca304add794f27b1af055210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b533ee08ae1fe32920f55e73f2f0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469110b03203aee838203efb5e7710112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff32587646d164826a06936ca013a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a53aa8f1ca3ffb48de4ca91dfc6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3089a9789cdfacad1b17c1ffb8eafb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1e1a2ef8bb8ca00dadda4c98dab5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee170db7e683dd6680475f7282821217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f95e8428e371f664dc7b7078a9af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0e21d4a0f1f5ef3260412eb4e47719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441ee64560246b5304a28911f8baa5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3830b1da91235a7b73399225378e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0343adaa30829bd442e1cb38af95022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79db07a323b96bcac4a11471343ff2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716aa7bb9388a95206594c98b7e0d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba8f7dba163d4ada02250a3c9e3ee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d9d035c0170b631d8f06b6cba7de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8be9f6f1c358077315a049245a9e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec0d5e0ebc2070bc12abf5986a70c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a674f6d53b035840e11248aff1298b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b782ef570405231fdea33b94a21730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e6bca8dd962d429dfa412bbd151c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363dd7c163f7170000f4c1615b321832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef87dca9b8b0bcce2dedd17e3703ec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd881648b276c5558efa05c58b77cd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72167639d77f3512685dfade8966c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff04d4328f3f5c28b26928011cf930f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb219fdba3a4b670b95bf5a4030aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8043bc4c2d63103aa3426bc8e667838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978b42c0514e176a80d683cc8971f4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da706841ead49b2e7ff19f670a62fc8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbdad5b8cae04bf5400909135ca97141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714ab1a6629e77921871a32e7abc2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0396c86cf665312779430b3aff357f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db57ba204c3f8c2c8d72cf8d48eda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c0abf44020b400712305761c67f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6708f39de2b1af2cf23d0caaa6be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae656bc765e995b35c22c01a57dcab847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32bc40747d1e1e99740da1071ea7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79ff7188a70acf8af81387ca387dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aafa9daac5b995a0b083455962a71c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f091600ddb15d740d303977b9bda6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0623acf4943e24facf3d683a6539e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aaad32a0e3f1be76103c9fd32800053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9180742dd4cea6a4c179620a0e4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034b453fa6c89baf4244d433d5c44755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8123fba55c2e258aab23fc24e5f91656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956de8d5bfb5074d12a10887199597f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed425d9ef4bc32b8e66f9e37ff4d6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab56d853978204c6d8abc1f667ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657f4b00641f44eb96c9bfc3b49f0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff6be87aa951c5232f28b6d2239b1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97de3ac46d31264ec8aafe7ea3e1ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b203c25c20de83512e7035f0585ddc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a05d331e53baecc389802de633320b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33416dc4fe06984c1ce90f8d4979501865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e58e85ccfe82835a4ac7f0c8ed6bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644cc04448538f38e6d621c28796b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722040f91db638ec6eef7643924bd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73581cf1d7fe11f83db787b23ccd514369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67fc6c219f95dbdf7498b119d907870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133250811027d2a1d3ea4b619e8c5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19509d010ebf3c4b814c6760a059f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc65fe0a31945d12d5cb14fe50fa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698390e3c91e7a4cf662d0e704d5bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b82d0e08991fbf2a9e35339c2e1da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f54d51f57fcda3fad90b3f40088776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ea173b6572aba5613052b93920ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601bf9a22865a8648dddcf716a1090978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e7134ec656e46a2b5bb7fadf43e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617a42384afd13d5062df65888035880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699ff167249a95e7b9eac2c16ed1a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb0a42fae909debfd05e90d5f565a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253e3e7c8cf4e6eda51fbfd787f67cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bf79e247e3db48390c128698a137e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79061f1c908060604df7e51dcc7c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9be59ca3268ca9c2f99c13d7b918486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a7147076ff253562423bde830ee387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f419fc31d4b33f34b19a987b58502e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4bcd7a8d50b7d365d5ba386d26aa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aec9459b8e1019f07995dc47c5b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299c87b81ac3b3cfa46d7b5ea893bcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fdf5267857199af20536b27af47c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dffadcecdc2b083295381661bf8ccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70d4716fb9e2bf5bdf7b11c77732994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36776324ea5e8b7fd5b12031f3b8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50cf04fbf54474bd073b9e951429796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13436f85f7643575bd34db44f802d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49604b693ee8c9b4407ac0e5bdb7fb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853dccedff389f07e7d3d081de68a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa5c9798ad8bdafb33fd14a1ebded100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81560569177bb25c761a8e0cc53a260101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53515bea6867df30c25edc4b05a6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226a3db8a6f4232a1f044517b0b891103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6273c0a944f5901734aa229179bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b5913baa9bba53bf1fd15a2de474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ecc1c882fbf6b37341934d35dfa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe645e09089e1e32a185cb3eaaf25d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f963aae29e2cfdb365ba38d4e21defe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce0cb1256b6adf9af4b00f44fb8f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4375fa044dce96d95ba23645a62199a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100236aba78d9ada58ac9d9cb04e1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b44595b2952cf1783812cdd9b6a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ba3ba316b27caae2163caa128ecc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9dd03e40c57ec5717cbfc09de1698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d425ab5f9dc035b08a24d5535d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee38b4b190bf13a7bb5d948a55dfa9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff3151ef9d4db25901591c759c431117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b6ebe3c3ee26d692cea62e6c62363118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f02d5bd0bc432f00ff962eb7c239119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad3ff5fab8c48f7e65c8ae126a8c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d867487e4cf282b35a6157bb8c28a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3da60752c032e3401217d2e41f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e75aacaed7f24ceee3b13dd27430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b6964044165a6c85da49e5aa326f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c660c75b23eb347a52ed1b7ea663125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f4e146f4ba3f4c4d60e2ee09f5ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a8959655b3e343a004b33fe9d836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8a5cff37751e1ab6f31782dbe5b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c694f2febcb76f4874a4d76461398129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751878bfebef68211dfb1bc16c6f97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2867454c0935626512cbbf018b7e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ba8ba25f1d35c7f2ab61c4ef5f20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55551831d4390170322192c933595b83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249594b56b1356ecd42b661564df7fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9d8b73916882384fa2e2334c6434135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509088360b9df61d123d997696c6655136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff93f695011565cd3e06d1d2b9bd01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4822c8c0a82612580c7567398097124138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ae0e289d288c80f187b9011cd3e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646af76f22d54fae7701639b478ac6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eef345bd2cff30adb5deecac0f408141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d06b3fbee29e99ce3cf28af7e8f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5ff63b1454b509708502c6d94c64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180667d263dc2a3c183cd3f17438d02d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15061d271d851f34e5b3827eb942f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d897d1c3487dc170795b7a7f08e6fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0a7bc8bbb56d136643e8c22163392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfceca5074870b79974c1c96321a03f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053a82fb9ed2ebd3e4340d32624025149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca00fe1e6910bdc8e627f5faa5367150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa2c03378cc679b45969fd37b1dd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4d8e0ebdcb1a4f992b0a9db620574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167da2030350bafdfed4c1b24f80346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c86e30802b2ad76c2d7b1bf562eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce5f278e7366418673091ad011ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1578ffe5fd38e8bb300432673e1539156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd456c3adf3a83b3776ea4f88a8dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73289492dba2b224b8250f769d461158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb097f07e9d7d7a1eaecd71596e0975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bfb9e0905147c67f7b7add6abb8fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df81d96c8b38832804fc724b41466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb282e76a0ea1dfd94761590658a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c863807335d67d6b5362d3fe08701e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae07a2460fff5cfe91f5d43fd24b42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed0d5f17d94fc759b6f60e155b00dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ea176b4008393a5e949f579281b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee9712d18ac423213e7bae7d04da5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17266b77d74ba286618bcfc2a4d9f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d65b26c6de93459083b4c933d3d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe91354568ff649509274b2d3ae46c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb3ca6d7decc54e2eb3ed1b88c436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd415daef0fef07cfac0258dd074881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c98b5f4392901aa63cb582eeab4d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f710a4f1af7a109e5b43bba4cce8ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61d6895e6d8435449ea0a3c36189fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de93bf6ee3efb98f4f9f36e1c728da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2cdeef14e7c6f273f00d57bff8269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6985615fe3e66575a1ccff2f1ca41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb59651116e560ca01e6c9c7e62a8e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1380c1b245f533c36326f6d26b70ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e34413ca8de9b4bd1d18037baf5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d3bb79441ef1d07f19436c333482182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbdeadef7bbf326ff33338626c8f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915c63fc7b877a47c91818b6a040cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d72cefd07a7523888c18c071fcea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd96c169d18915bb7c868ff114a90a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af7eabe2f2ab4d479bf163019883ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc90ca62fb2e326c724c7da65a8f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553636afa0a24551e95a56301e382dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e079fe21a510a3d0c92140ecdb0a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d5d4eec3226a26e38c3ca1a881f0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a720b76e92869915eb86a845f8bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f729bf0cae20699dee4a89d5ffbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6941751ad053917712a00f570ca729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd225f04ede59c2308abbf7e8867bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e5591b702e7ce92a5c99fcb8ead1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec52d68e3660fc70660b7f03c65644197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad51eab1f94edaf2d1b7526bb83f421198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb11def09f8059a07b0b9aa1ac6c68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288019f92e893746019ff4f6a460db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f5c421ad82d11a23f3092b109577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889d64be744c156938d6bdad007ff5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e3e6d64bc4a7ba014f1167a8c1b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff4b9784b80231f42aa940557072ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04843a7ccd2ea9c94ef98465d3f761d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331542333b75bd221243ec099bf779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bda41e846cb61a23c481b071018d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624efe73dd8f3011a47aa3ce3bf1df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a42b1a2fb5a6100e16c20dcbd594a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ab89ae3bcc83246373af7b88c8a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a16a315f5986aab97b7ed9d38d7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6efa4e0cc2c8533005de82a483400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8bec1fbdb446e6735f6fbe807137213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a25eabac4e541b3571dc1424e29e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91e54ead0167ae48aa7f0f9784fc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ade859082c9bd0877a0ec607039c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765560b3434a1cb9315ba6eb9610a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a373b9aa0fbc320f8f28aca12ddf5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308bdc32ca16f5e08e06b2953169a48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f51b21f1ae50554a7090c119aa6d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e43653257fc0da142ce6f0264d297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a781696cfa9cc475a2aa595125cb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701622569acbff37f39a7e35c3745d2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6666b028de9f0deac5d1e604f48015224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a41d13266f89f79cdbe4dde82e16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71903f5598f1bb88286aa13f90ba86a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60d5ef188f2f377817fc4613c46e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836f930f2fc62c1f152375c11a6868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6d612ba50427988a06b5e237a075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8beb8f297806ccbcdddf7eb045dcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a5497f2bc7040da0afbbb55aa7624231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb2013885179a192ffa4b45c9b49a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2727b65f99cd6e8cc93d49486d8f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab65aa5ba230417b314d90f99776f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6bce98e681ecc6ca0e72c0a88da7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457adf7e285a1eb3ac58f02d613c7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d1be9c29e01a6614794d102db9aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e10b63ba91004de4f5c5cd18f3a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f7c9c62e0df2b9342b2979b57b47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856014562ccc9a4868d25ed67c62765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1caf32dac612e186d5984fa291d3bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f8cd5513e92f9fa59f5de2a641361242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7099c011bdba6d2bd8fbdfef63603243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64884b41539ed038fa502b4b154d0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2add2e543684dd8c7b41fa2a5f955245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca5c42c61f04674ee5dcbd155e305246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452da5d5a354d54ea74c513d58666f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235d2b4f981db4e05a33b0c5a4c2a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8efd5a30aa77ad380d95f58f5ac6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50887abc93ef2db9e45fa4d06ff8528b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da54ca405a386282fbab3df3798a23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31ea390b66fbc80cd90143d866a25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a13ca9e761c95f9861c3f406b18eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758bcc1c7a7e76d2e4eee5378180a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3afcdcbf1378bae3ed74f0abf70cd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd13d8bc41934a5510a8d98e25c6b06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e712c4f6a7b4a6b40989d7fbea32611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c65646e4560941079570f76d2ad27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7efd7e443455c9f853cf7edcf6601a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b262240b45ee3ad77516161cfeb2e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93aee9eab787fab8bb6d743987b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e97223f224c2d051737084218f9e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9777a6fee1358077ec88833688bed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b517818ea20c5c8321ee2ba33d236264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bd875bc48eb5e3b539d51446c6d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b9e3a0b6ca6f7e9e03eb62ec06e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ebc50ed1fb76114c4ed7f7ba4b540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd3c40550bdc2eb5d5f16cd2fcb23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9530a6e950890dc8299f412c7289269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f483140bd82d471ec0ec861e94f9da9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8b2acc6bf504c54dfd81145e5a0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ffeb51cffe7289f4d148a9c1f22b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832e4ea5c5c1e8843f80064ad3058c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5365eedb75b2e9bace52e9958e1c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc429b812f2e266453aa29f583b82af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0d4e1eb3cfa914e5eb4e4db3cdb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e039691af86b82de52b1ab78a45e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e875f62508c7ef072d2c82b48c21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d787722bd2b084c9ea4a848741afae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a52e2dbe3f25fa9ca55b0f1555767280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e8ed5abc24b8f91bcb069897658b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdcb6a55391dd9e8fc17171594820f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b0dfa42a87a1a9a1357a930e5e3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728121783be76bc2e411993804fd9abe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe8258ebb313a67f87eb5f1746cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ad50e7344ea51f586ac8a64c5c3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c45db9a47650c38fd1da90005541d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68595b61cd47672a28a28527b3e173288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff001788cd54d35d321254dbfc4695e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818b0657f4bf4892281f93032b49fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f203d1cc8028f73f0ba3f893a62e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b8590589c85ac508312a26bc5287d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f20b42203b774107f1dbd314ff95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f367dc4b4cae9b563c712077ca575e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082577d0ec3dd74eed7d07411d185bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5cd4b344095f2515d9f945b8d6a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cb24af68202a85c204942d49f5b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080c4c476a875747ae5ef7d97f6ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c488ed42881fac6586add63f61821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39255db74c68c5e7f82d21d3ba8e6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a5ae8a9f8867bd645a6ed2a3bdb1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf31ecc51c9369bcc1bcfd6406033c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01f66db93636b89d528029687c214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897b3ecc321a6871067cf7b60244e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24126494b8da5283927876267b3f0e1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3d51c97d598b69527b6c372ff09a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af84bcdac2b84c958afe7a2c640663307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86037364dc00f0f24b5be67d263e768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e1bbe465d34d8bf86e48b7f45636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43967120405ef7eb58b1fcc9eb00f92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a50d78d6e241e7fdcd809972f2ab4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d726acacf0979fa3dfc86bb05502c96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc754495945214b40ee7adc1d00e53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b0600116bc17d1c198ff1ead97e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d479057dc14ce12265cbfbb4ecb4a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e75a924f41f2e69e4210a59a63014316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08e241776548dafec2df1e070db8f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160f73123147bb6c005143adb22c1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009845584416a8d8d11729a5cb7c1d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252d2ac6208a345b9b0fb2f50c9263320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37813e89e613a04382fccf599f560a9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e73227ecf846443443ee208ce542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a82caef312e54cae0c7715981296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395bbc93bbd94b76a9bf9fd4eb4e2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf970f29eeb8cbcc1c5cc9e1a17f0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec06bbc024312843dcf8268840a94f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c848e8d0efe79f6d01f2975e55b92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47d7e83495b8ded5f19b30c4c31d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021291993db966e35d570c91b24c51b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d805b3ad032c469b5a3830f20d8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acabfddad10697746f6eeaab463b019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d0e0e38da4092fe95e04396c8408332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3b7d020a9f4a283b264ba2fe749c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e99c49ca75cf3e69647004c7621c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e40d4a71d3c3fc4bf9fbf4868fc72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea71277353e0473084f8d5587757dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c1a471388f499754aed930f914af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde55c7ca427f22e4b0057936d7db7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be48ad7d02ff580767a13429540a22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a6872ee19a2cc973a7465c393f74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e63ff86346e8c6462c0aa7cb93dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5bfb6eb23685a814afff16b1fc858342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d42259f4703e866a1479f7484ae0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca41d43bd57585b8134e252af7f824344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa38270400f801796b04b637f197a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb8963d934ecdb4e9fcd3514c7efc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7975b7e0977e199f646c30b5a1bfd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a224417c75a1cb98f51afe36de1f61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b71a1ca85637b421ba538f7da17c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2e10589418f44ee32316c4bdee03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577ad735cc82bcb14718435846b1c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee81cb20ed1f2a59e76cc082cc04d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131aa6b0093be56299898fd3a736065353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93a53b43929eae7d31e09adc7c90bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ab96771516a4ad5e499c7eb66f2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caaf695f5df1e5dd0ea9a8af7943a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf5cb6b014657d508f6ce7ab3a7e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758336ffb0a0e75ccfa060b47ea0fc20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f15b340cd6847c0884c05900c5f470359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d7c4130389c8e3c495c0082bfaf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907dc3e5a6fb07f63ba8d5648cd0080361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2308a2fcda3f9cfdaa140a389c351362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5950927a64737a310edf817ef0e45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18524dca7178688bdcd3d90ea3bd19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ee365fb69b41327cdfb176949fb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321cf0285ecf1ac445c6fbcc1be38f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814632556e8746eda57fa4ce387ac161367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ea8259e1cc6d4a26fe0174638fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e0c5ae7fe225d5fb24b6bf271b74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e209a4b88174b58c4513da2f8960370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a5c8af3f9677ed130164f82f5cc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca6fa925e94e9172b18515f7c96a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798139a83ed85c04a534064531a426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4cd46f5272414598315c2666aad2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23211aba242bf6e14d4d8d74b8a70ffc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667bbf101270c0aae2450917fa986a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdad27d00e22af86b3e226d581153c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37056da137c79950d81eb2241d03b4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ece2d242963a7c3f68829162e1f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8839ba31a910da62a12f21074eff2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8782b40f7893310240c93eaf51bb5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795840cd16aefd539693108c0d4e2b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a490dd07f4ed33a18b5224c65bb32b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3feac9542524b0ef21f589a773e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826031b047b40f755d5270bc4d6fb48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24836a5bd9477100774cd2eab02a2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f49fd06f2cf6e321db5ebee0a6a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f31e7f8e6cfc063acf8472e872919388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da56b6eb52544b70311ae73415439389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95641bd21f49467217abafbece8f76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890d83239f28879b70b17a0a93238e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247b4347d02fcb7dc6c67672b01c2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf7175abd66cb3c9fc0d3343d0b27a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377147e3cd094b08ba6e154b4d3e44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb0541d3ba067584dac346560ba07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a3b1459afcd789f6617344331119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca151397754ba6dfc80e0672c0c41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded41d45e53d56be9c031a504c0b30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01328d3b82426a88999013090fe745d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e55e7953a5de72dcabf354e60ef4c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab275753b0d09b571aa35b4e2f196c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9778c180417258484ee45f3e9442a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96647ca2992814a8ecfb2a221a2e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6a924371f004fdffa4185fc4ec4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ecdb348a9c34d49cc90bc9042119a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c5d9e9bfae5986c8bdfaa50c7a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ff82f7bcd14181b8a17b9309bd73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e07730554e199780a9eefd141e15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209408464abdced806aaf59e1963b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bbfa362a87aaafd37f63fb5152e3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64612fbd25dc5dff2fada32974c350b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d27b8651b1a224cdc3b9d6ab1491c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d148c79691001299534540a9b1217bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c09c8e8ba3d2294a2b169435242c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45ad0959a35a8e84df37e0fcd21f59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91933bcf18b60cec8a604e08b48d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635bf7f314d20c22c1e111ba1fbbe22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66c60121212ac67b22d753605bf50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547895a4983808ebd3e47a427a3cb0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f226b64096ad8bc4507d0bfcb7a07c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306391b19901c50a71d86d3dda79d265421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee606fa3706f5d7763f145eda37f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c33b78a8ead3d7ace9489c144232423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6915e5cdc6e7fd8dcfb1acdfa2b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337ccec63fdab1c346b529b70d91eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1747032e9b6b7b4fbcc67f960ff94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2ef65620cd69730d109331906384427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecfa7ced9a3d9ea0b4943640e4b5e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e90af062b0586d572ccbbb12fe36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35947e291025e1e7d14168d8b95ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32967714fafa5cef642290eb0d51261f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0693be10425dbf998821d9fc3a6dc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a50261b55fbfe18892498c3a8babb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9246fef967d875180b20220264e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc3e24dd9849d76a6b2e269c484975435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e48e63756275a19094a4f417200f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213648490bbc20da957fb2f61e79cea3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19357d93e1791027e302f6e72b1610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1280675b9069d810486b0fea3266439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452aa43eff24abda6a9f03c7ca9387a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf520d3316a550b0cf14d4c86007d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856dc8be912e49da88623920569fc23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb93cf8ff98de6c95a23dfa0bd70a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561491d08be45f600ca264d25fda40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad0ca89bb40caa33467b3a4dd4e6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8cb8db5e6b68ae4ea7c01ffe05f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c582ea632771e5ea2a7c4b4a8cf212c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820c6ab1541334f92399358ad33858b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678ea3dcc61a960883d24630a447d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4704a55167f700df5ebe5271586837450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37e8c4050ade416853dd7c7f7a340451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435420943b9589b8ee4180e021860df7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bff4f33e88b760fdd9c14fd138670453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6048c2e83e88dac2fce57732f347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3f54cdf5e47596ef9a63cc4813ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549180601526ca724303aa0741c8043a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1c75b5d6ff6f15005c70a4960e06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdea07566375830389a7a8776c2228458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4c3e1989ee59f084a4a3028aa597459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4822cdb36ceae25ceaa3500622b01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1eb96f954fe0216cda402ca4c089c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e7dc0b42c8d23d8d67dc1385bb69c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf1d39363b641d413be7c02a6fda6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a098bf9442f7b7d7925a2ec31154464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4f020280bcb250bcea7c183f105c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893720cc80147a5a049e3fb710c4e09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726adaea4152c3ae2591c7761cf5bc49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84de838c1a553a288a36e8ece483c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21d657fb47dab7a71ad749b886a69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8cccd8d5a5ebf2a618aeed59f9bed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ffa1641050948797acc3ff9f243d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6432c668df363cd45795ac721da9403472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc9ffd04a66559b0a5f735d8e94ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad6048a231c0aa6d0dc41f1036d1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce3a884db3ea21c26020c160bb6d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dcefe9667dc2cb318b59e10e1d9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2e0ed79e5f7cfbbfbdf25f67d8b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91986153f8e52eaec93de942d8aa20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b3c667a38af0bd129f5d26288c63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f87dfe31e7a73020343fbc45ffb1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e591c4a78e270d2a8da475880125481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c604578a81d1cd3d126d4daf1c9a3cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d74cdfe404d59565ab18de91fda95f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395612c49696556eacf9c7b19c3bfba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf84dcc90e0120771f24cfcc9c8a14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e465fafb3289e85c37dcbd963968333486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e82fdafc2e1b62c43b4907f0b2f344487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d7bed775a248b64a5757438ae42e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ba3ac6fc25054ff3eb03be3867f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ddd69758d2f2939be5d155746501f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756598bad3d6334bce1576c42aab8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fef89f156b9bd487353ea286928b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaeb82f2659be01bf776ee2c204e33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df0c40d691d8fcb8fe48f1321b1a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1949cedd24fb398f7395b146193538495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafc5896dea00f01194dd9df483d965496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd625f140aee545daa16693e996943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e73b5b384a9a9f546698449661d16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0655287d30bca13237793209ee3642499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7212a091f222e3e73a82a2d3dd860500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430bd912b49c28d4038a58f2e11dcf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23abb005516558ae404e78cafe0d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7999cacd67c4aa50a8577131cb9ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673536b4e7f974888800b2c5c6d2e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97951be114117b0569c2e9d2e6e9a30c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f41459c6e09d7fd16b2ae6dc5407506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f548c33ebc4e63ac915ca41925a1f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b9a2d73c6612711704e463d81d68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658d8dea78d7df1bddb69275d90fcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b40032c117f7921f2d12def275df5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d842770e7d0c958d498835ce3f95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ccbba9e73eda9d8ad17e41aec175512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7ebfefe1649128526a7d63fbf4e12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253d17c04a156d353c9fd3efd27e84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c047e5c91e7422c9eefc9eb7d71e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ee64d96bf7b41af9d12e35f9ed76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087758f7e2a6feeeaa41aec5aac867f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025242b477a6a71ebf21b0b427fd4395518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17ba8c9d9e52518486adfe9304cf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce535348da639643b5a7a294b35e2bce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a28809acc24c413207abd5996732521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fec3934bdcfb39aa37e9e3589f255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5c9c62d8c72c7e775426dd7a45b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45862f7c5cf9ffe0d3dcdacb9738c8ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cdf925e262ad25022760afb87a24e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97733929a05dd88ab6f59c872843699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f991397a0905b464cff1d8b0270cf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f93de16c66274a3b7b016d24c40fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7cc772037eec6322d91c66424b76b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fced2f110b3cc7fdc4e71a4c23f249530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787361e728fe87c21fb086809bad56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ad055d35d0e199b59e73dbd5cbce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb5ab200fc83682a27c95f91b4b89c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d7b41abde33e9d5afb1c91dc83ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbacc223af5036971bc6f8b799a2ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d61a11365b8a28178a204a1e3637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b67fe61e4378790524437938d9ad92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641851518a5303ccb6c3f7bf96b8ed8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28467e19dbacc315929e028d33eeb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e87fc30ec1b077ffd8c3d0ccfb2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972eb574368650c1a0f088b3ecdfebb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c60dffa2ef1dea66196c28321c92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589431194b793dc05f5134e66d06b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304c4db965783a48225f22fe745a6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5a84d1c63c0a4f905b9f23424a73d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8796fda37be15a4ba0e347cbf699546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d31a90305652a5419210c1366c0fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3b4c01d7002f96a5eaeae1ab8eb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671bb5d56ea61bb6ea0094ac26d1da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f15b326916532fc2970d379b09de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbaf0f6029e78682671ec73dfa20b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aac175671355caf6e5c131dc0c665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84341b7cc8d4c067571c9d16ed6011553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ac5a3bd1591dfb508732d64ce134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165e71f5a8dda2607a0ad4654c63b61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238c5f2939ddc758816805be8012b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613fb11dac64378dbd37f0d186a2d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5fa85dbb3da76912f5be5faf5ba7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74dd7dc239e8004f2e41ad3b904136559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f6e166a2ab3d8e4cdeb38532283b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e46b285305554d85ee91f9ef52034561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46214b0404cb32d47b7d752eed6b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e4a207fff84fb2f64404c0bdddbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd427e57310c27862e7640312cc9fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883fcf2c1222186b25dce9fedaffbff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec915262c8c90f67fb77dc4a9353a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fdc9cc8417453bdf0f0488770ec19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbef2ecb7dd0525f4bcc09c453313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563386bb59df0df774b4ca803033a424569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9052e50f4e0fff354c453e7cd07388a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666ee55abedb4b5767fb7ffea1df84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9657ce7214761a852d1572330d1d2fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbbfee17b8e722a75cca4ea02a91a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e494dca66a5a9c2da7d53c32de1e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4217efbca11e52d23aa406042ab20c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168adf3c6143eeff924819ac9f82d2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23005ad7ec1de964aa4771ca85d8f435577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7dcf95c0f828e137ebbcf0ffcaf2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1cd18024a9f3f6a86ea4b05864140579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d582b2656df64743064302aaea1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689559ee21295dda864527a4688ac3b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb0923428df802f58701bdc0bbce74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3bf99e557d8e7ad52972d5d0d2f14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada606742c221c3b1725c1e5495fb27e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259a9485f2820c1e4e76e6c3262e151585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d564b70efd94565693a8a3f1571e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10b35213c7d7213d4f6713a1f2e6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e6990a0617d7f7c2a9530bef2ba1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff4b228de7e106adfe3bfe41ec7e48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578be3f3e90d14bd712c9e1bb5f0198590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cde1f6d9f18863566b91f59f0416b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab9b04707600ef4c8422b86ac55b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a4ac0b2a52490c86efbedb262e63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa33d640016ecf61c6960651d2ca67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2356c8580939c9ef4e445c3c37a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947899d4330b52dc13b34d05805a29b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22cf3828a3f31c59ad893dcf2bb169597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b498cbdf7bbc2005072b8929471fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c931c5ef5f58ca55d3d83a1c2eb539599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a018b5ff6e90e64f0ab01e661b59dd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ea465573564558a2cbc3aa0a64a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10b187a57d7f4ff4f7c988f01207ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592c3cd9d9a9d0876b13ecb9ee8df0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e2d951f069cff00e5a45414ab09b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb854bb032bf84464c0c8958ed5c3e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dc5887df228b9cab1e6cb76a1ef2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8e8fe41e2e6d13e3e13691a5b5e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f56be53d116bb56fc04f983450e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0992464e4ce0e662b79683d067cb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81b1bb60094bd6dab830ae19c6dfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9344e3f1b41d303ec0a06404dfba3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f857916b07a6930a76b3e68b707d5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2635212072a5aa17c5d760c63bca8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f800019a3ffbef0ad62ba76e8b22c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622fe00e2033df7f4f282739d3f088d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19219953d24d2cae172e7850cd0fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8cc69fe11dc989b441e22204e364617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f9cf640306922ed5a71c07166f31a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d51d2ba5862c6bb0ffd5391da8463619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c4412f4cdae84c453aa15567c38ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935030ff03010659b8f3c39b9deb1ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f462639b9542af7a3b70a4a5cb12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fbfa900893970d83dc2faa652ddb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07fd05823d01ead637468319adf48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baedd4c2865c44daf597f1cdd49c4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239a5108c2e2e04b153320391cb886c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c5ec01fcfd23b3045b5a3868251d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724733c7b9190e9f02f1e38a2d7aab8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ebb793341fb785b5d491c2935eda6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe44cd80c2ae602014fe9571a8ec9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f2a9b6a7491b59cfbaaf7cbedcc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14750c82225f074fe316283eb44bb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdac1717ca63468f0c50e507a1e5f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f8957bc8ae86ada365be308379e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f177a1ae2bf56a54496f17920e5a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfb12c6bc8406e6810c9386cfafcc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d87e4970faf0c73951af02dfe025f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3643a33473f796e697b9e2e9f8fd8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6af184a222156e879d593751fe1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7c5db7593bedd2ceedd3b14afb79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554648751d14260a4c991be9bdd889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21bbc5138c24791294bdf237d93d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945102783332de6ee6d595b342d8e551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758acf94ab6c2f8b286a787d518e0e64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e077d4e3913f903048bb11e771ba8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132be824b5b2ad9d3c61e26ea49506f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d9bc7d928c2174a3d6be9ce4d0fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b6bc505d959a043122092ef4d117648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edfab4106a745ce1225bff2a78cc71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412e7423220a991929533b1ae1716c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ede1b630a3f16924df26e58ad069651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc2bff7f6a10cfb5b21c859c47028b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8358965dccb35881401e638c7f7f48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17fca1f8d7c8ea36214ce05a6e7b4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d31765f182d9a408ff1df403a7d18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa7632b4bf37dce82fc42df3cd705656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80cd00e6a171535a08230c801736c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783625e170e3a54c87c49387aa8b9dbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc506d68ca036d3bf7d20664af4254659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2769ef51672f18f745b31a64f7e83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93519c10aaa76a3c4d74ee49a9622f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81289ae8528a63d82d46a6f66dce0d4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff37360e122a1e643f789d75f0fcc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeed53e89d6c75ef5543d37bee35d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a1402236db37e1ecbc7db0862c25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7fc64ea929cadceef43de72d92ba2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408cf5b76b94d3db13838fee7a813ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c50b62dd5fb51bdd8dbfd9f4ae571668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e0d2a91fe9577a186c9b3b480ad1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766142eed00443bac31eb1c3fc3c85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50ea0b472096161ba31a9189fb5a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c672c516010973e534ce2362749c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553e9bb85db4e444facbd229dd8471673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4131cc0e4f84638bd439db3384dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464689c2fd43d4ef03124ef7341e68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406e553795e331fee3dd77f62d92e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38e82b57220a942fd5970ae23bf34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aadd636efc62a56cfe8bd7c8eca33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834eaff9f3f1a9f008a6a58c3934f5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327867f43afec9c96131b6fa4edae3ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b75610f9939f553dcf346f436ec76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d05c1e7c81c9fa2ad22aa1552b61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc547d78633adbfe3cd65abed0d14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d0fc882f3119dc7cf1b1d24d0af89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c786b3606aec1c4be9c72f70aba3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de852f3cab5fa2807537561f918e9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ec8cb93b559ed5bc0a61df5bbd1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e07665867fb35a0c8db8391bc7ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b8e4e44d84deffc727ef0e36c44fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed4aae2499cd474bbbbf7a4c0e3c13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb78433ff24595cf990d22b472578691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504da547ca7ce4b1f22f3071687be2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8caeb3d2d762e0379a3da816d8fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be329219470d780024f8ff2221ba16f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399cf094327909f52a9cca6c391688e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b770184f6da22c5d189e022814298696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7aeadf50f1c9e394a0464f3c81940697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f90a1559a7ec7690281b53dd131d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150d43eddc03f44b45279ffb97a2fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8ba5d09ec8fe71e688b22105ccbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193201b63c64131a7717f3963ca7967d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d0b920120a89b3436bc9eac6e7aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b140b1fe5886b2d5da12e539d216703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e28a612801c432387f5f1bbd7f93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554a2859a53670c659277b33dfebe4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64daec639c36f3f0ed4c99deadec7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4210e9bcd4f4f2570c2b91f0880d40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfe2e1dc5d06884ce7f07296f916e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c85b7b2dc9078a322a5be6891e34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4663b4e46462e58a3714291e7818b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5af93a1c3faa9743b6fd0176b30f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a867575ca74d546f1f18e3ac3298712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007416178e584c0c345863d5e1c9ae86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f063862d00cc312a5c633ec1301ce5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65635c05416211853f9fa4502b9fe3be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b49046b70a60107cac68331abd624716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850988d785f85687e3875c617cd4b7b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944c5ea45c8868d92816f778857c7ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914230d6ae1f7d333aa43aae9018dec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798472c1ca379f7ac5e570fdb21b4f3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660a9083fdf83d6b16deb2b09a433b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4c17b977ab2c3ec26672b41b1104722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857ef14276d3294ba6cb5a22ce74bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a7122b3db4b976d1b7c27e2f2c56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479509b0cd050b729275e84f9d30efb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2036989e6ff3dcb31d05b8acd67ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e380eb88e8ad19372e89227201b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b160aeb74ca287da618560f453601a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013539eb5c89bf39f8c295ef805fde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c86770a0921a6b57429c636bb2922730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b732ff7252302761b6a8f32587b460731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c2d5c4972223ccf46580cd73db1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5c3ffa8e313c7749715f6c0fd9f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8aa03de0fd0f8c256e5a1d5609283734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd827fdb8d3c176ad815ad5e7a027735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc36290674cfc2814b338453b8a808736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b7ea3dbc6441dc4c545a6add7d8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763c80d9b88d2f2eb01f57be4f3538738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73debcbcf6fcbad8bc5057af2445ca1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e912045b617ec32f861f7a288b125740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f916ca848d00d6ec1c894e89a83be0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556c661bb5ef4200cfb687377868239742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1d1b5281b05bd125eb203a7c1962743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940f895d56c7cb35847f0305f7074e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb5339719258415399e9313a5fc9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262b783cfcc4083b5bf44d781e5d120746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc78205d64e2f7e22508aa952b078747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec750ca84bd36d528f7553636c2a75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da5a44805bcfe0c93065ed9e14646749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ade42a5d203572f6f52482750a8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d7724b81d6668dd091a15df15127b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fac120719e287a3e7f2b2a7ee750f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b2f22b017deda30465685601d531753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f548b922857767563020852c73f053754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d956009557bfb6eabc57675ed6c2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a928a624ce24337b756a2c033a02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1889bda50569fa6256a5f606057354757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ee757b45d6a66daee906dc999a95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9600c3b785ed1d78d5c418015af39c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4713555bb8630d712e3fb6c274529760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d08a86f99a421a3bede6131b2385df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375eb15ea09ee21b7e71641c1566d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b555b2f12129cd666f14a6987e26fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e00c6e7687fcef888c3b54b4db8ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835392d21f316cffe7e3998a86f95005765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f704e45bc5ebd7816497e0562b953a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0b4cedceb93695a14c782e9dcc85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10dc6eae58809f11b9d67c52bc4724768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b270664e94919eae1853d5271e751769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70dca23ff3f6dc07dd0d82780d084770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d197dab8d1f9e9b700d718b1e7db729771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c18e164663a81595f74b0c3b5c4a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a887242249228e34029d9394f76bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b21b94ac27c2090894adce2e1c00c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3200977caaaeb70d14382ead9813a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28da18f639094f316c6459aaf4b0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f89d4089c54e316374048f3691f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1d480dbfabd4505a3d90f452f182778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093992a35e563e61b1d23f42453e058779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfdb7e370a95680f174aa74555ce1e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c66426fb6863ce565f8e305d31edf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4c3dc022aed2aa79fcfbafd813ad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31850875246c2a283191a1aaeff40783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6ead8f4aa24a1a3e67698469095d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b1c5b9b1c52233a1868179554231785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9071ca55d409ce8f72c80e4d3a2cee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b64dbb9c8a42a87f1d31741a034b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07778ec340e66791ee5467da25e8b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2b7e38999965fa10ea14b534f699789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e0d7361e50e1555ac18c5ec5ff8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f2c480e3108b076be47b23d984c62791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327023ca1940a41b7b54bffc0059319792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087238388ef0670dc91488359550c9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16acac382f4a7c3bbdfb62293de18794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35571a7857fea22a23a163b232ca8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec431f9dbd1f644b6f7688a1337a3b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2029a1fcfd410a8b7d0c21adffde9e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b156563ceb31425b540a979738c1d7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339162a94630a1a366d379d0c1a5170f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef7bcb916b236dc1d1c16c7d51f36800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb761d66567921e7bc20fc9b42c1fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ac2107c8046f227f00baec1e8e60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa472994b01f746dcebb31a186c2b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef662d96c8074b456a746df817b6e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337478f8dab3181a2109da7336816e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c161679bf070b9b43d8bbe113da0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374daa0de757b32a4b805ab40b07c746807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d2a0b5cb0e6ebca831d73b7dc959808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4043133744d4910cd45fb16653db8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6147021994edda7163a253f8aa674810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacbfc0a36812d729d522edf6c1ae6e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b150c1a247704a21e279403cc72e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cf0ddeebdf5b4fd99e88bc4444f42813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c914ce4d5c7ade2fa61adf3ff22c802814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01221fbe9b6e4d17f33da5ab542eea23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939805c1688b0060ff569361b03e608d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d642f739424620de66d4b9b954fe9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb7fb950b466f6ae7a22c4ae8648f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3b9bfd68dcbb3eae30a72f4e992b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661293e2733921bcef6015209b4f4ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff6a0759e93088c3ccc0ee5ca6eb0e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e5002e1834bba50a6ab5903719b1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d932683b39df1055909c64a7ad0e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d5fd39c1c92d155b04038a31a857824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70447622016ba6529868aefef21b13825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a489345155eef34d8b5650a21f4253826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6679fa2aafa6c017deb46847cebf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbbf2466bc25382bbfe56309d309f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697e21e284ba333fd7aad93c2bbf77829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b8f8f35e44d17badce1c2b38d332830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f96da3d135da5a0b6117dff916fa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b15afd526b6cb56b7c8adbc5f691832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546be2d76852b01a1b729f0a1e92232833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5ca757bcbe82fce7a1a680d786d3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c796f04e1e41a3970c677edd09bd17835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aae319c75cd39df40fadae717519e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a994f31d7d442a94acb1dea0e8f96837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39e6258685c2bdf4ea041a4be04de3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5cbf2e0a6f9584cebfd830d364fd5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5d3149a0177e4f7f9bcd8d29f0ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ae8e3a6d7c6e5339f5f9c944b387841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3315b1b67c42935011a65cdf47052842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e56a8d76bff78064811512af09cb9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f86476f6b22de806b5ce5dde99abb9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477c726a0865b9f35d3e1937f3ef7f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c6e60319cb1954fd74690841afad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d57fcea60a87a2bda0720862b7862c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0cb32e126d45203108232f5e6c67e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6053a066b75568a3eadebe299885fe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1916ea9c0cc81615cad6260bebed13850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c357133dc8f8cf4dcebea3555ecc06851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed213900c3481ff1c2d05d63f722ad1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce13b9d3ebff5ad1b4cbbc3a6a0bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494c9479a45fdbfd38049289849f24d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c5bae48e726aeb5ae33dfd9559bb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3562e94c132a83e05ac98d6498935856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2111e154d2105588e034755acaef857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d82a5d3a3840ef0855cfd12089d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66a0561e668703925b2eae82974ba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fa1d0f999489aecd0736b1da42ad860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1781d8b992c09a0b72e7b5f4580999e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddff68d16e5d04f3d59142697fa66862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c6da78f53c56c6ad744f552466d8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5363b40818da3bb6f0396c23f63b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a2117715d2c2c317d700ce3ea092865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d559cc3627b9de9db9f182404b124d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ac51d6f9966e4f08c999ff80c454867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ae2b104ba865a3c009299a2bda37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783e5273333a11b922e9fd8bb735b6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d9e4335374c0beaf7dc57ff46dbb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d6aa477530e46631b00ec70bacaa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164675c06953199229db99962f62561872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a271cae08fa23a4f5b26f12f606c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c55f890dd9fb22b5330794afc0c40874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea3d1a967ce108c83247c9e21db3c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9eec7da68c391dd4e5ae0219dff03876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a22b3b2161e3586506db7398317be877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d08d97de430977bdff1086ed7202878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8896e5ecaf133e48c2638766548f3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881020563ed770ee8dec38e6e4a2c06880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc0b8a857cd9b312d84fd17139e4a5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940eee341c2453f4b86a0bd6a4e9aac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac82e046f77995e0fdab3808f92117883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6634d2831d083554e9bc0bde7813884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6938fdd3aaa10aa6d68b911a3749483885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed2701108da39ab8cdcc1054cf233886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768fbda6cd98c48a641bf1921bc7adb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a244ce1304fc44dbd52a4e1e740e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c01bbd9939356f86e59038a290a46889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5ae7492b9d8ae991ce39ef97fdf5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe93ca682a7d547df3732d6369f6f2a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f787de2116fc287512f783b4def6d5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975d02aa19b723a9ae0bc9b3f0705f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526599aa59166ee0ba792879cb966035894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125fac03392cc374eccdc3364878070895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a3869fbd45cfc62ebae869357d6c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17735f98064cfb43c4532dee03e85897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791970bae311ac0f8f5ff2680f5b968898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92795fc2f487fcac24728e8849687f05899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e02fe56ddd22df0a8ee991f16180900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ce8dfeef28e6869e32e4c61a704d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e815519de77309ee72f7c4d4934a3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d7ee7c261d3e2f87dd6f1684ec02903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b96ded954e974bf5bf9d51702f692904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37ad47033e3ad934db9d4d890dc38905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e87e84eea9d35799114e15b4fc46906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759da7d08d4d5af0197cc91ae91fce2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da67c7ab664123ac776e09ffcdd507908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d029776f03bab18fc7220d3a5555ef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b563d3abfc95bdc0e8b0d225ce99cd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def043e4bf5b33416d6f48850ac144911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fdb2dbb092f787f105d0e20ac604d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c3758449408fa53a86f6e2921eab913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0494febb7180c3c88f678162283f52914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8379e7633adb919f79e8809218fc08915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5fa48c2b9ce3a8a6d80d716c13707916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd294282fc6c73c797bb05c88328b6f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ce78637e2bd9271bf83e3118ea7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2740230c386a829f2f0c6edb1c6e0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c94019502359fdca996e8c3ff1eb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd4117d0400dae769155dbb5f3c379921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a5cab86025967f7f1b08b6bb74bb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808912f8810f2a26ff28222c6d487a7f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b043f87fe464b5545192644f70bae3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c90c8fec3f0b773c85f99e1175e3de925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9e13cb3c1292d6293331cb9862ab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d1c44877d312425e75dc33d73897927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc0dca4bc9125ffec98600ef68ef3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055757463b739f909e37070e245f2524929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0139ac5a5b738b90ccfbf915dcea1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb8dcfed76e51c713551c1b658dada931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5e45b2e6c4a17a400721c5c7c35b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d6154e1f81dd2d3d711d4819e28a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00addc7406161cbde42fca0096ddd93a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5ca5450ee6afc92007e85a0532b9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76bcbc9a952028861d0bf6c809cb6d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59010b3e1ced38dc4fe1570fb09db937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd6c5df1b30f26b81c6d7140172eaf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea34bbd6afe8a4be268656d0eb52ed939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001b853f573c1f401ceac2429846d7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe169fbe61de6af1dacf861f943b8a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66055bf987a7a708d472a6213f5ea59942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432e645a007fd79ae86482f0a2ff898943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd664101b36425acbef7992fc915e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ebcba968af67eae7345a3aff29ab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafaa82c8a18cb3822fdd199b68618b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64486f9be7a12197959596881b5ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24344826fa59b88fc79f652c68bb743b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba153ab356aa6263762ed8bb747dc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d520347082a1b44964c3b433456a37950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76d36fd76d3788802623a01317345951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66eb6ea171c750c0d1eb05b1d11396952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2ee48bd32a5430b50ef49702e43c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b98756392546d5c8bbf5a0d7d1d49954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898db09dc065889147db94af91b7509955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6916f62d478e18174426219130a9b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812fe3d87c9485b26c0fa70134cb227957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3789d99f065bd2e1736d6a17de1648958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907726e46e4a85c35e8ab77500ffc0b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed5dbaba630751ab24084288bebbc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d95202542d80748470aeb7e9ce50d2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43533eeafa2b9a1b532496ba26fee962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a462445dccc32396f82ca10df038963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148361e3ad346086abe19c16b9138b7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71703fd13c6de4d5e6e88e457cc51acd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4dbddb765a79abbe2649e5d5d36e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba81c5a714f2bdce8d75686353e9d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a063ae3cf38f869b9f5c3e42cece40968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a7a939163528924fd8bf94a3b339969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b2cfcc2058c30d924814382e6a3a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd20d2ce4b708ead9f06f1b09ccc2ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009786540197b66eaa106f1851d2fd7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061790505dff2d17a6647c5c64816c2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4023c0ed9744471bb423fe72959ba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4bf7825ace317fe3206f104f1238b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>