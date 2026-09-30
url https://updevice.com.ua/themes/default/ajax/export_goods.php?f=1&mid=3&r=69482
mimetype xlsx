--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527cc847c5d9463886522f66b0ff6f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d44a614b9db12495ebf9d6cd59032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dafd09dbad01c0d465e9cdc84521e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e72c0329be94024b41f21286531a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972829f008de4d55780f689e998bc04e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98465350ce98074577c917c321922506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fbf2257e238bb51fa225a687961927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee8ec66f57a753dc2f77c29f7b9178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6868f1d3d56d28cc3d54e8404b83fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f1e75036c1e2722cfc3e9333031010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8980b2d0b549d5b0e22c7b665302811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e8cc51c1eb08b9f7ec55998af0ee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc850b5a20ed8d6ebf504c33a15db213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322cfdcbddad4c1abeca69c3a1916f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf988f6ae7d557f87fa71e51b694d7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160abc4dda8726f509508c67f12445da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7efd0c851c8c9ef2969afc4d9b4b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2f9f175ed6a1389c94d46cb70e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817abe06fee0ae3179c65427c928f18519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd122253ed2142dec22dadab7377a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b20e9fb0197148a3b6bde54a1876321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd88145d8d7b938326ba566611167122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a6c3b71173f2d151912c717b0573d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2e81c93b48fb75d86776bb68922024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6a7ddacc4890b7fdfbf884a7889625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662fe855b2fc3afded6aa84d7b977c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79a45808ef1e53706e12a9c72f81127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e89f498e053f3787c368d5fb400b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741997ac5fa990f94241105666d0dc6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363383b7f6afa937072456368b11cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc54bc42cd81a13bd9f472243b17d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b60f684f5f103ae9ac4507d7a88c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267170fc8da634c0be1ffbd56857c51c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de49c529a20cd24fa12b7054e4fd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d1187b16ef2719391de3a0dce5ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d5ae89e6834e722355571d9d172d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50555a1491019258ae08d8256d2fe5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ceafcd3c4bcbf5ee1f4a74967aefc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382cc7fe5cadd0028c965d4623a10f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf164992e9d281bf41b5550f048063640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ff268c57a738124077d9aad003b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcda1ad7a13c9efdb07d96ff86a0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816dd0a6c956d245cce7e2ec5e3b52c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388012849c3111221c5d33ed23633344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9fe2dbdd42168dde8a16c6de7376e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49538bdbac498ccf60f71c17e29ea3d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5cbc98d7da3fdff1cc12481a3dafa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595507f5e7357d6a381614eaafe74ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34bfbb4fac96d022ff7a49f09856249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2346ddd548f110fd144ce88ec7a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807d24c796017b1991d0e045591bfe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e01b29cab6efe1e89b5ba95cf98dc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa11f91fa64be85cd5caaadf541d2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2f5aa4b4182a0fe4a79f1515c48a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2a5864e48d41fe5aaa27860cd9cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f807924ccfbebd3c03ac938c647556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61577a1e2eedf9c09bddb24ef33d1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeaf55ef346ae76729e0ef0f20b3a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db5f1e1b25924301a4fa98e856b9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916259a100fe1d151ea77348de5d4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5772ba6727f205d934ef55d36032561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569455828d9e8c05733fc38314f5891862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b183c2f0587347d0d4bc628090ec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a6f00e6ef387ee114e44ac44398264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26617cdebd51933b51ea36da80644aee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac00ba63f22a450b73e5e34c01f2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a72b3980798273675e41b333290c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e221863e3b9dcc2f2ff00f873ac768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea95f5497e7a6fea89e652735476769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c169991eb468ba0069eee3c03cfc1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70610d635fcb6f0d368a453103a173571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293787fba164a78a8511cdc7792470c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b97e1b4c7e99e63e499bee1f244373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4473def8f99d99ba5f6616433396b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2d7144e9cd004335db6f7209f99a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c647e687fd23170cd2f6ebf0572b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429896f852ae6154cc45198377d1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a906b27ad72f9573cdff5eb2db518f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09422c44fe967e18f2af77b59403797279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86aa24b383d56f628eee64a12028a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bcf9634dda420829c73c72d343bb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2576f9150616073a166cdd61bbdd64782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ad2634b739ec47f36b802ae5f83383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03c9b3920dfc117422d09e1e182c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9562c32e7d7f70a354ac49ce12bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3ae3a36174582d735a6c11951be686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c29bb68ac84e74899ac2912cfdc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919592fcf375bfc48a470f8f0378e66688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8daea21536a2d4962b1d01abb4ecc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94108c286495b1d7e0721e3d4521458f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347451daaaa6fda15a11301d1f14c96b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44dad685febea5f6a309bb997d181592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696a5b53a0ae9a9bead1dffc52788a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531dbf3c2f2cb120d9cf44f0640c60694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72bd6a1dfd7b90fd5148963677555c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818dcc85b6cd126458b10239f32e0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8e3e934b0e1737faa431fb46a158797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ad4a23f35b8f62c6f08d0149847f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc77eb4677dc275f17ba8d1a9772499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646630ba6664a210276384405d3b8b6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af2c8cb05cc7e4010b88820cf14aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdfb7a24492f80c7e8e08481e49660102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a11bbfe7d94f6e4d6bae9f18a62d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a08e82f8e26594d23bac4825d5f95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793340593dfadc8e97c6820d732bccc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1282f32405e876849b4fed626b9c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ab9a11735a69be8f482ccff13995107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af18ff78649a70f5e9aefa0c945015108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186823d59db038ebba3bb574105aa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef59dbc14aeb0a43e9b09eb02c396a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14761af21a69626566766b3d3f9c7f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126c7c17168d682c579fd95c1a5842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9facc37b5ae40a8a464bc8ca8f2f09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d43ef278e2392fae6e0753544c43a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f12313d20f40fc0647c57123fa8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917cb9847b58bb11011599582a96ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e8d7389b7533aa5d836acefd2ae12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46226a32db17e42bf9d57837b3bd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659ffd70f9e92989a8e79946f9909f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468574fe5a8630f033e1f2ed6b251aae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc257901c7b4888d735d84ef35290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf581b6bc1fc44c715eedece88b2de8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944196f1fa960c13557070c1063f10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253ce51df8226a20641cd3a20da5a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde00ccbe6ae3d0ebeed87e5ce4596125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525f9f5348ae3819ccbef53a4d168b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e14e6bd8aef0935c471fc2457c59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1004334254064322e0873de1ba947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d944247aa4527a85adb0987f805cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e179a899aaa8d000fb9f5876ee30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ec11c35210c379ded7ab9eac4f11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65a638352aa5b6cf6e00c621b17f1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b75df8833c89ff86909c4748bff82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac394657f53ed97b46a0343ec9146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1327f5ccebfedc3b5f223a76d3af1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419a7e10c113de4e24e4f398803c994136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6244e5713508bac89d5671c3b0d675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d621ea38d5b09c114cb33d507064d07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e395dc2971fdd7e8a6419e3bd2386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3a3b05f39fc5980ce5638210fbb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522a87c972ada3138eeac85f06f25b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc37c2f6e424bbbcc63c1649f59b59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4d981f5e73c3a2a6f34db980a170143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2d007c67480c7a7c3c301789056f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff830909e7881ff544dfb82d7ab75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74345e303d9b8b4c5f87c4e403f9183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7544582a283dcd6ce3cc9bfec7efd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b803a395cba00aa880eb03ffca6b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ddeecf8e19bbcb201fb1344aefd26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc472ec2b05b050e788f593ebdc106150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2165c237c6d8ec3cceafd57ebccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9995e25d6bfd5e7bd875905143d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a18a192e8cb00b823a2066bf1a907153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e7c546cd860f08fb8b0dacbae9de3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028548632f3a813e7b65afddd12ee9f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe51ab6a1424e0a34b3f9c0a6a4a36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4e4a740695b734df4556a75006a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe643656ba030bb105e5a83affd8d98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a84bea5a291aa27918f1d777205f73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b03ab318d23553f41b5f278cd313b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3605d18555941365001c9c5f1d3d01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4cc76027db25b0d6b1c184dbdd6cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8807ef26d9cf20fbee1cef40816ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0691e50990de3d7523b9e822e61b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc6919ffb92761cfc7a8f1fff6543165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeae150f31d5669201f8086aa769fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2864dd061d0ef9d1129b8cc13839167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2093d46b40337986d1eed5e4345bd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c23dacac7911a109250e8f4f5cc97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ba2a5b38497c6ec9e4f57d79a517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b88d089b2385a756446373a315786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d18af3a5f442cbe5f5a181213f8fe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f8ac705fa70ba70ea4470e12d8fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ccffde7e20e4d4574c902f6e6769d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b1d4ad2814862d5ebdeea2af37a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ecb94005d3acc6dd5bc893d9db2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba591723d32e758493d63bbb6ac8d37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84aa2a44775955a9d01d9a9439e5f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b429734d4fc2d33daa61291daf7142179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e421b68e62c28d4e1c1868cf45863180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91480704eab44d82887bb166e9262181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d21e3204f4103dd78a16d84e9bf25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d847eac3ea6c442e35f94e1d4dab7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9377d0f88bed594e103cb0ea3aafb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531d8e05f4f076f368a01157cd796f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e31aea70814ce1dc5f07103e134822186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1c800ea71b562f5a5e21ee1db0d46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b737a1afd3ba8b858e5360cce1dae8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e399424a9d8489f309e9add7b423189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8aeae9b7c80e57bfd28da3c94228190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2afc1c7475bec62955f5243b08074d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8a5faba906378c387af06f852cae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f6606107d7e6160509fbbc5c163f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765eb5e222941118b7dba1004bb2ace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3453191abd143d7e1023883d342f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02dcebd65c2fb6e65b54c40d86d93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e324f7e29db02263089aa9260dd5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ca8d4dc9559263b55745a1670bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c69ada50f0d8dcf4f233dcc5c556199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c920281025d18529e6dca08d1a62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481e9e3aaf0581972c924b5634c6c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a08a4cc1f0722862247f0e2a085c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004a05972f5b93161fa3656b3e0e13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4aa44e4c18a910fe4c91bcbe628e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e31c7ccf73670f6f2b31d89197e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624a823f7f872298e732afd51bf9b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11bf675765a73be02bb530cf584729207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428e008da5934d5db5d5b15f1486a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a4ad4578d74566e15e4b2af04100209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7ae0028b8876880d9b0eb30ee73b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af39bf8cfd40f58f0a199599a5d0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba613957ccf4ab97c2af83fb8fdb76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028098601f4ef33261f57519e99a5535213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5016aba06042274a7ad4153a37eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec4b71d9e7ea834ccb35a09a7c000215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fbc9ee4612c99474e724e8908648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbff054292b30ab4971f36742aeb8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e99a7977c88441dfacfecafd689ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fef95d2f054c87291c813d5ec851a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203b642deda61ec55d9efb4a1354ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb864a9d0adcb8382731e6aa3ebc80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf168e484db7ceb3b6be56b218a17b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fbe151d60f067dc17f3488c39aac7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdd59422036d1e25e3ee2fd267349224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea09a1884b75b19315a557063bd1ede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f99ef04ae72033b0800bbc7863e4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683c216d9bbdddbe5d18baeb70fe41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c9656576d2ee369ba9aeb5b8fc18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c564d920d62dc304d671f91ef8cb1cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25423f58b6233324bdb6b32fa5ade91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c08690a472b790a98c32b77c4354e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37143c5cc675056ad5e621853f2018232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9567c69f5437fea9e7e7f20157e08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e16272c0950e7925627f4fab0f2be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b386c7bbc0f04c6b922c9cf0a348bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e46e2f3eea34fd6ccaeedddded1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4133f9413c29c3ce64321056c6c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad279dfed36244ce72a02d9e833bfb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943e76243511ac59c659da92fefb54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dd90621414405fac01b0d64b686df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec90bc42c1152325e8a2f6e3292e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907874b7f75abba43bec2755af269b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee47f0fe63e18f348091c219212fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f31dad6f8ed4cd7145131315d18e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3bdfc91b500017aa8fb608f304fba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b13152a7d0f28fa2f5fb0c8940070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e5fdb1d8e6f1a7495361fbce4aa20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2f44733b2e8f100adb675eb6ee93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2560655ca23237d049078cb0c2d86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb08feb4fb4c9cae2de19f6c401101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93865b7ebfa1629aa594625e450d98e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086703f4dd52514d7182f090b9aa51f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef07953c7915f2c04df31672e6fd03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61d1909808df4cc6d368a174fe47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b95c4ff8ce3698dab09a60122d802f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f1c87db7b36db6094fab83da4ad2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a674ab0272f1c354cfeeae33ec89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc723668b9032906366c227c1d4732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c5b20cd90c66ccb5047fb2490a1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7e495c7293e605a39fe11fc2baac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdacbcedf4f387e8c181e5cc96ea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9fefc687b1989dd8995b33c84d3fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b131b44edf5f04f07f413d399ccea55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbdb8ba8b022e29c258b7bb29bc13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399c231a59ca046e5cae49d3876d057265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc63b0997e355b4be5a179a270d752266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f0a2c2d1ce88acca47bc7d0ae609267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508aed10f5e0ebf5332f6dbadc8156b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd53143e6c4d9121222ac6179f16f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6329dd74cecaa2eb9dd7a8df4bcd41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d389b9ecafb62d6cc26d6fc2aed1f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d871ce6e95479fd902fc14ee4c5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4821caf2a29e37457bd26ff9b0337dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a442cef56e5926fbbb2b34d095ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162f565b7be98100572d68d1bd0fd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c05e3add71ff3a87af2bacb62d31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801160ae36812658ac8b7cba287ffcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615718ccf5f20f4d0646846f1d066e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e723b337b143ef370096ff6aa72e69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a154be47576b742bcf16bd3ba29b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f1db4ebbbc62bbf9011e7f93bb29d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef06b1f92c7fd3f48821833a119bb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7bbe04d09e26922665439c82ecb8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6cfc9656a65ac2fdcf8383a8a29d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d0e559ef3ad7a2eaae3e8f38313e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766921252a275e60814bd6b6e545148286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc97221ecab7bf23b99fb79789084287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12856e63ab0db5c9c527ed8a11d986a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca560dbf1bf9c948a6998b63b3ec0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b02986f658b1a6bad5a1b31532f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887073e91eaa2876066f0388b17f080291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a277e56b0fbb8d3e4855f27df5e7bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a48b9ff370613566e230c796e72de7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18edc5bd3d8bd9777d0b6057c960ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432352a9215ee37a9201c3820f8f23ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3216b119917c452ee245811a48829d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeffb2cb136304cf45e647b1313455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e84188140ef8116d006a1604321416298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25068b1063789fb3a39074af9d168a9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa16546b091ef39363e09ed37f585e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26498e17587c6b3c6320d96d33394b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eab8f8c2d4b68bb486b937c45a7a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02fb04f8da81beb034c36d87c9e48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c16493df3cc3c1b9a8fc149e5f9f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d0a4c16bde6a2319eb400be6fc0c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648fed9c631b6baece7a5d4f3bfb66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef5571cdb28de2dfd55d5e4f5835c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e954b301d7b9c1378dbfffdc810ec0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fbdf0e1235a7eff0520b2b079e7d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625235c84362044b3946a47dc54ed4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e202c4bd6a0f41fa5ba83108197fafd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c14c1547d3f95e15410df1684349e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283eda3107d89f9124851209ce811e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b426a1789d6aafa7f7684d4e828f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89574284caa4f385e09f18382594728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c75194d6697fb6bd30cf18717f5c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295a1150e9c05a157a7e231827d684317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec1d792ed1da357c67d043a91045c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38044ba8a04993b6eb4f67643470016a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2b5ed895da85080027b11cdcae56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b3e6a2465bd99e7a885790b8f3e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a12839f49bef46faf4151c5e2fae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617926ea89505a21031dbdd8f843de8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b314b4587a9f197e3e64554adfd3acc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501746375ebaf636428452c31784b1a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50245419b708033184a806f93f75421d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53235344339c5333c3fc484830ee55f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbce65cc623ff23adf618964fd9b82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954d054a99e5d11c07e70b7d2652f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628e7c350da6e5f89bd41ac20b9234330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058510ed3ac06c6eb8d219a9c8aada5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a4b3aa3bc713306220743d1ac28bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee183dfb05d1aff6603246fa54938c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b7ffdd2b0303189f730bcc742f50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7158ce1814b51c2be3fc32b8b2012335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c279323ec520745b47a7118432ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dda392c98eedf3fe474718275ea07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843a6d0203982cb492ce5bde701b9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ed0a56f63479c166d33f0e4f4191339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a4267acd053aa78f25893f0901f6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3686e87649ad564d804cdc924592d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280c750cc54db1f35b9ec30f14adaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe64eca752c1178cb2e4a252d5ada39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ff64ce18400fc595eaea80f0a425344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef89f8cee3ddb0aaa40e2c7d57876c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f379a85316d43100809785080aadf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c54026197610c261ad065a34f6aff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2424ff07ed2deee283bc7631882bf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9f2142ac49e18beda3218ce1dbc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4323e2fcfd50e8084cf827a03bfd14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f167e8abd424bff0cebbcf2d229e8e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316e11e8dd0fadd6b3c0334c3d5143352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b082d69c5883d764ba9a98e704b68c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32755140dea7d6a033346f27daf0f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0f55d1265e430380a4ebd3efa915355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cc695ab5e4e74aa29539eb28cddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf047c533ab25d628c6a6ef7270e668357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7b1f0961e3b0e74fee95575f7b836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094108ce027b9fdf83ea186c5271074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9f4498363a48c84b535824d06d92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b625027c09a5b7d6dfc13a9b6192320361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ead134c86f7c971ac4ad91d0dfc84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f45b3c57a7c921745ca1ae0bbebcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902179b602d4e46f984e485c7f0437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e86c28db69d00bda90b549fc7368365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e08b62c8daaa7aeb1972f00ba7cd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94de5895791ca348b32032bc159e66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce95eff113b673876f6016eeae72a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fcfe24ed629381acf38d3e5f697be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13601e44b885330421cff21b72efe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1707ef9dce657ecca0142f02966650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db48570ad6e7ad24a50f39d0178fc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b377e58bbe3b25dfbf8a75217a195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f0c896963022825b52dce404ff7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317060f6556560f80b436c4d7e14c3d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf3aec00c5970ab93ba9821a7f5b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4d1163d09784abf1e785fd115339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b44a7eff90467a442f35dae042911378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3635c65ef49a9ee094237113c893d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae027e9f1a21e91b215ddae0c72df53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba479d321016dd1952356f92be8bfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4dd0d334333f6d5dca92687dd64e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d6a777a995c36e49de6737bb9dec3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7cdd33df5cd16989e626a2f3ea61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d00cb7107929b49f08bd2e2c69601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3268fde45a7bf98f200d82d221fb8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade6fe0d73ab2ab41f10cebffa60777387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f01402b564174150cce9babde27f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6aee44a1ff59ec202d694413f223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a9cbad596d797377bd82867fe728390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a6d0dddab1ea21db9e092ab43375391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197019850e5fa1b81652d8680735dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9e8c0eb0da0a66209e1dad5465b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9819e88ff2c4686c942149d0006b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98f97ee6a88b60a5fabaa208227b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562016d2a4a6877209feb1d1f28f8e66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366d6f2247cd55dbefdc529c594fbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efb76d4e682306183821a182d1a124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b877051a99c02a1e883e25b5bb2ef1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a390afb2ffe8727742800aaabf1e07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0058156aa007b11c331246e669e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d2eaaa4536972e92bdebf39edc5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a634845aa6afd0b3acce4a887e6bb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef75a8fc24a00b6c62f3b8713e1c9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e42b6acec2fcceba39363a7384584405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac12db8eb16ba9b41f3ef8cea53e79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e0701842d6600243f320022cfa1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097de5bebdcf236d1b6e17a4af8ff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c3036f5dc40bdf34efcbbc4c197c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381707079776ad6a7f4f9f64d60290410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0f2bc00b6cd0165913384ca37f1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb832c5e311e652b116edd1a4cb201412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d17042bc535db98cd66c8dbdf9c2d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd464a5dcf49bf93f6a1cb2cc315b21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1649fa28c830e38f2d7c634d107ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4818bf2d998040101584c0a5d6cf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea437cd2e2f8c34859b9dddeb2b2cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ded3a0dc0f5bbb8f1d245a7d887fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c27c885dc9504a09dc97e815b8305419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c030fb367b84a87a66ae062a0ceb03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68420ef508e692179e646d5dcb4981e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a878b8b8b8b6441a40a320bc07052f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca246c3339ca43654a7a3912d52f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015171541e56bb093a1949301394f71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758adeaa2cb9b931aff155aa551d945c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee06f0addf507ccff347b90f9c3da3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb3e66ec5df07bf387035533c95d56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cffbc125824a34dff52963e5ce69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c63a45064efd8e0007b205dcbcd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e351085d7c77e92ebf9f3206577ef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670507a925903781477db78e065072f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028c179f487a8d8e1a5ec3851d0576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2dbb08e3801cba63c76f3e549ef49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b1b385d7f338cd52b7fefd21b9e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76dc25aea520665db830ec9638d85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92558eaf07f6410291eb13afe6b3e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c8a84eca1a285a500c9e4df3b948437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d94c4022dc1e48e260deb685e34a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284f9f77a413cba82aef9014496cb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d607ef33d1fd3ab0f44b68baa542440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193470a83bf4c4868d0464735946d3d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f62311cb5b4d7ead86d2bcf669757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d512b56106f046a3eabb6e8107e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea755aa2972b01459999c1a52292b88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde5b6bf6a45005c35e033b860f2ddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440de0f5485628381052d724484491446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e008a16a6ffee02359420d50413a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3b452a61112218ac7f0cb55a9bf21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c94d7ce134682c99bed4eebd537a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c641643cc977800a91cdb2ab480f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0528c4d8028e9b1a4c58fdb881e373451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a225cceeeb9a3c4392c00cd72a54e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8ad8d187335c322b984db7355385453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e154692dad4c8d0f41c6bdcdcd1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9d92dd182ca1834e19f598c4d4667455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddafa068fbba3af71d1be4ba5f5879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98837c96d0a673dc9157dee277062476457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39a623071ad6cda0feaeb1534ec81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c21ad1b7e020d3161002f54f35d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37862231def963c962cd45ea001390f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f7b3f77206605d4d08bddceb6016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ee9b230548e8bfc1961384069912462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c428ff945d47ea567cb72b2a383ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b390c195f1555d661f22b6b633b5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90efaf9febf8868b542b5b09939d195465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020906b39fd14ef0a465ef81fc65d9fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cc4421617bf062a8f2c5ec55220b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c5aa1a8b110e8868fb620cdd9a12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214cc3c8e3b6f24f95d478cefc9391f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e5a126a710d2c237bf3c04525bac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041fcc1a5939a24052c088b4e86f999471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d112820f5e0602b6256f42ecf81d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76cfb516dbc1b3964ba82302fb84b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c28c8beaa6db0ad59a8f58fee13c2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601b1c15fcabc8f2d25bc1dfab6a85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e0eb44580801316d6d8a66c4d987476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e99946bb8c8589d8c584f3ff9a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2ae84128d7a491624802934bc883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004e7f847e22e2e11f044ee2acacb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0badc2c09656481b2b9444f37103480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20bec01684c1eccd17713ca9f6bba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76399caa158df9ca1fd86908e8e9c32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d97ec76e4f8803bbdb90b0b05e630483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6208b1da56732bba1e37f20fa6ed9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c0c6751611df2df539ecff5e7f97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8767a12d6b6e925ae381252ae2be9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b80c41ff85e75acfcf632ad7f8e7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7806c21a7be2a4158d6bbad048a0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a5f4b09e91a331e90fed8f98fbac6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d171a05c97d00ca141fba3a47507a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ae40aaa21c7de85759a13d4c7ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ec8335989a6f53278263734dfc9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf42b02c5a51cb8bab486545ae70a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bdc7b93996e4925c1e1ad0760d1f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c1410decb8f3b3937e558b96ad62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e709d6fdc657a6af691c3e5c11ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4f6e2ae02a3335dfd7cd5d618cc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281588bf0fb889039492f3d2eff474498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2918978bd137d83332f981e1632e2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4b205449cc23315bcfd98b96696f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40bfdc79fd0f18ffbb9e8d54d66e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5e7ff5ed77804253f0733ac634dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d744f2a634597ec0f3c8bcfe6031503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd6ca7244ae41cdce2e067210f11af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432884292bbfa4551a904fe0cf529d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b706bfbd7bc4fc156806bbcb0134a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d355a297bec283fd658ff1ba0a7a86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bdb2b4281ed714f7a91eda08c4326508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387e0e37afc1b232cb275fefedb648509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ee080b4b85721d057f646c11ee2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6cd9d3220e4e69e6b1e657084452d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be302b2cb38004d66ceee06bf10b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ca123a7e514f7cb9c331eb15afec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a93951950f3f3783b1783ef6beccd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b0f134ea74e2da097a82b7483db1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73647ebfd3d1dbd4069f8b6acf1dd92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ab5d7d10f8450dfe15c861b7108d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956e86ce21a45e240e874c0ad7831d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634197dcae270be4a9f30fb8efa37e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb193e8330d468819e046635940bf73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f9c0fbf2396407c3c592e51846ab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307d1ca6c65b9d11d0bc38da9fb981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9d707a83776c63d0cfb253b55a0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c97a39b25eccf8bdb9f758137ea2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4813b13ca2c826e13ae44b70728f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0ecee7fe7b74f947a84225c11397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe1e3cd3d2bc6df0ab8c5cf38fc30d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933794d9e38151e14aa1958a946e04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021e8b438523ac0663358fe15fcfdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625a207e142705c0d959122579e9bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb318d6222d725da46e30de11802ed4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a733ed98cbbbc22175f1fcfdd02d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd81d67f2778ace98ff182ff7d51ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a7bd0f288a05fbb52c7795fad713534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c1f98c2805b26885637c9759c327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5e0b746a9577b8e9c5a62bd976cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d778cdd355462dd6dafa4633003a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d319b2ee5a4d7c3c996d8b0ebdbedc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb66c6af908edd9bb352f2ac62569539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410dd30d75a5b250d71bef340db8896540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f25b95ff09f4439e79df19492287f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3001b0b3118b0ae81d72202e8e408fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47140b13bda321a8ac5a72b0fd463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029391fb3ed53aef49a876625e433d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af3a0f403e26d6e54a6bdc6b2df7c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69fd31d9a13103a6c06210d575db4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f73f8c75c5c12c9b57a019567022b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8154a097d12357c4dea59a7dcb724548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f25e52a1a9bb9b304db5eec27e462549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace4f28143e0ba0b2eb80786ebbe1da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e50c07b7d2b65a64df0e7a4ab01c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b757037ebf061b2d4226d1b3d8d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff78a891613944afff5ed45d6cea74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512e9ddac7edacfbc1c4d0a738eb0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2672eb0a187afa076763c23b25491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5ed0413ff2990646d0d305390b29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec15f1ea0539fad90a1bfb93b0b4f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec92ed852561e806bce64e7e834825558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ab3e77785fa766da830d147bc6fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de622e44ece2c9a6fbadf8d644818a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553c44794c41d3406ade8f8685ec9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7180b7c52c3b2133ffb5cda3aed4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f2fed3a458dd45017c0dd970f43c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25042ef6908f639de1d1ef3f14877564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506cc467f385bbab14ff95fe1fda63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082303e2f25813ca1c5112436e7ffe5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad95bd477163e829e00b94a3c6acffc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46ab90be16a621c1d4a8cfaf363be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adcd4dd1fbf378f792ddb920a9796b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c621e7529a03c8ba42657b51ab6c58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4a7d8385d369cef212df63ae6e58e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5862df67f9061bff09749b22e30dbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce6f01a50b303152c8b16e25d09ba0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebe374954ecb76d21bf8954b02534574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba77c5e2ff88f98235717697d933a55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2d96b9b08b5bd595d899ab9d6b8c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca89caa6aae0326492bb049ede5f17a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d924082579806a20d851f472e0b5b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c358cca1e54597a6ce8e69d594e6a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46e1b6094edd4089add6094a1cf66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205333041fce5f76a1cd5bc43a5fab5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4fbce170ce3c578a4d64e136635cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced4bac5693237228fa14674457e17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b7fe6236ab27d2832afe6464cb6c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d23b0a67c067a3afbbbfad7178c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ee1c9704ecf4d6b17c16163a6d76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d28cb21872af6b503899bff59c2911587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e60b85970a87a9728cf456479978588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba22b48343d7275bacadc83b9164818589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723afdba90ca0f755e983eaae3540cdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e47def981d6ba346ff8bb9e7f8336591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd2b6ded40b362168f67a0f773a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9357e4162fdd0579b099b4c27064593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74e266d7884a1fc5ea73aeb44afba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916561f0521b70fbbf9d61a3c628506595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a3b15c91b108878b55840881353d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd75ac25f258d32e25e20bf0a2eb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb638811610ca3d4653a883a43205da6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d8ee9750d91eb01aa82a055c6e54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c9a0c1067cf7c3671c1edd6143bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3507cf28e6bc5c44cb354c0d0bc418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa79319468d83f84c298408ee762db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f88d3a1c2b2bdf0e79722a010356c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6b6725b8e691db9df743d43c4acb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d90343f563e03a90a66ab24311be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b298669f39f7c25cb26c864f2a47e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7c723bee3420ee5ecce0e8397cf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051e9623ada0568706d0abeed3ae58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5857c0b17185e2064439f5a8c240609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc08191c560b9a747f7828290f998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a668e677a798d029a3e69c920a3dc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40470c1178d9b24ccf4eab6f3961d2d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eebad147292db9e94f89bcffacd52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59fe70acb308ed4764dd303047c95d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d702f63d4920f41bb77d9bff56d7f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619271ba2ad7a0d83ca43d184f0765a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9a7f154db8abc5c7bcd030ec828e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bcee51b28d04c709344400f4a7ffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5660054000ac4ab0b0f9b146d9c4c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1866326809967c5331f678ce81c1227620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa035e2afa52f27f7c87f3d95d8f614621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e914a51be53488a6aed4326476ecb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ff46091c8a048bf58d76dbbc2bb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f18508c83a116e82c1afa5a056d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383182f4c2014dc5a9273c072880aa22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e1e6de9b3adc9932f3733002c588626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b44ccd999dccc2ef865bf954cb6b08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347442f32297671d1fdf7253eaca3b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f57394fb19ac0c7f04c29f946f50cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5380d47e3c0e4e853d260645d8aaec2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae0a584b2ee4cd4b7005276edf672631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e01d8f10fbc879fe215aa3685ce8b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d623160b23a737c7e2f7049b5d75a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949c5eb1e17db76ca766f613f3ac164634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd6d7bfdf762cbc0326b52e940412635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac62cc2e0760a84d8c3be71e42a530636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d729910e57dafcf7d8d4a87bad4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643c40ccf95a4c1fabf8cff2e6c6c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6252fadee83dcadd090fec09b67ebd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50fd64a6d9193c2572616e7139a148640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ecc3d929feb3d003df2451ac191a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06364128acd9ebd127e84209b6ba0a63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41fb0edaa7c0e01914f2177b1136c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be465db183729ca71de572fe88e5fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53519831907696e2a384e18a4f9ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e1429b768a6435106aac923742261646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a73f8dcb3e3435aaf394f4dcc696647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0bc0c3bf841d9ef01a2376ded7aab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545a3c1539f681ada5aabae597ff41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b12ed1d0d423855ee1a941f059706650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90268ab42eca20abf00c80114d175b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80f91f2a5e305a64deed4f0347446652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55d4484eaa99b401274b5b77859d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b372c313c546a6d819f762e4fa6c30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d4f813029f3d1c778b2ae5a5619e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e0ce168c879420f1cef9b91c360c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13843918c486ec4e9fd93a977186a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbec635933d356e9d78ec3fdaab4cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f795eb01022c5abf6d87e49bb4f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60087a98011469aa56c5d16c5c153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb6bfec711af0ed8e8671119d0de78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337df9379485e1bf5595b7bdb4da924662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e484e0f1f5e96f681c970728f514b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514406a7bfda97c6e1247f0ff3ae7bc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa696db62eb21cdea5239ba939b3a8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49898d2c7d790dae0004e88424b1df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2532b640d1edc315aa21dc9c36ccee5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe86060a9b1cc2f7ed1a3de2927d3fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5b647d8434d52d23f41bae0870066669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60299c75597be9d0afb08e5d073287a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a60c8409c4d729c019993b5494a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e930a18c9dbe707052b9f1fb4b234672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86fc453852bd40a0f43b29166fc2f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6129b66a7176154c3a24696b89b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f260eadb4ceeef3357c1d9c6764da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010337cdb9aeb812c618f03b88efdda2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c310c6fd3537533cd3c4be0f7a04345677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd69dedf81abcbe996c87f19df71c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886377c4c3f8b882511e0e3dc02e66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b5dec3b9bd543314ab15a8b06b41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e59d329a35e8f1e9433cb470f3069681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e77652b719f8780579c05eb674af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632360ccb6fa95ef896e365dcf2c7f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36dc323c3d2043e5f928cbb1ec0e38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97577cd12ed2a5c36f4c431925bc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487393581ed1089ac84f12d5efc416e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24a5378d765f0d5222f8a7a2d6688687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3369de785900c27877d3931cca8a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37583b8c680912b2eda503e00c5ac9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e353f168a6f2c3e875a89c8c4954f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701bc9c90df1f731c40d8273e11ac09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9808a4d74c34bb47da0ecf899fba30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3c5e61fc7db9a719f54691db2e02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a743730ad5777ae3f071bc2ce6c46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b104080de1d4ce457fcfd241fa45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b312bf79a4135ab8a6ba6caa964a61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4528f3a271433c0c6b4f6aaf5049e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7981edac6b44a8d4426c354f61a577698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601e0faca5a07c8fb16e781aefb185699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e52b20049e8ff2b34000daf024e6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0d42bad7f443bb97bacc6bfd46e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee31250c331b12e4a5990500b8d183702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa45238e726c1a3d55fe6ef8911fdad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f4591b253c85b68a83651fe2ad86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3b9b3999da45336aea005e08e0ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271d249645e095ffc62fdf39f9ff71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa137a9ba46f086c521c6759f5c938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675f2135930a84eedf2c92d8e3365c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310d5b8112c2c1cd61bc79263eb9ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750862d4d90b680345b280ae16e8ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab086f1fc87da2dcbbbf3e2fa9b425a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b540495b852a1579a0e3de11715f9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e590b9d0e41e020c59412cb3f3c19f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa62b9a908794c80725156e49b91e30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4c2d17795f04a3cd81e46fc2a427715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c6ea78329fb1389916dc22843cbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e11b57152fb851acd717fc80c8ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21ff40a6aa01cf202be17a6c10527718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd9a3e1183d1adc8929d0a08512f21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9bbf16addbcf0c704f0e8fe2d6fb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919899660c8270b142e7fde52bec523b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f9a9314b0a552ddca4e0f034c3bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96daec33eff0111dc97ba6a7fe12e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb264ebe38fa37d8ea3eb2970c5338724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4e10b7add5a72179cc73f48a045c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec912c374c8e0caab5b5db5024c41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2cabcf1de67c22b4fff7cbbdc7d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f14c8bf93daffb262f956bc4938c83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb5fbfcc7bfd83e7da57b8a5b9552729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace2371f217ecd6f485bab8f6f7791730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7508138d6e4c324d0a1801ba72eb7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e27ca5558e67a82e1521538f8a444732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed52237dedab2a2a78643454d8fab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fd3f554d7a41a2c3c247d5b6b2d34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a543d7320ecebb1fb995a4cc96f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c88ee54fea0121bbb14922aa7bd32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017d5901b6ad67c8cf0cec7b2a99f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f608dabac23459cecd707caecf95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc7f4aba3941c40a31389858b0407f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029c75905791c196b8c7716fc4ea2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d79396b3c2f0c5502ed53db12f247741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6528db13cc923b03b27a17cce93b5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e07352db142b1b2083281a8f8b17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd3cf65e43af1e0091bbe230287f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d147833744a51b976fdc14181b4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302d3ed08995b4add70caa0e8e9385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a982e614b3e7c84d7cd8d43c937b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff7746274fd0a38b89e0e7edd33305748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ca8ea7e3d6f79ae869d049b44a36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06802e7162df35bcf02b407bc32394b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195dc605d757c4cd64cb49516ed8fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfae1237b57f3fca474bbb0003a484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946c31cd578639254a821857c73fe1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e816eea754fabf9fafc87ad4620f93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017eefe14b523e5689852e1aa31077a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e9ced12cb096bfa32b45e382511f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4dc421f8ab0f3358e13321a10a6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da850d0ba7d0e42fd28492246ebc344758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc849f4251613a8031d89872993f92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593608fd3b0774fa9e557d97d58ae6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ee9a4d4bf7f95ed7a048a7741753761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6882084d3a9d191ea07008f240f4642762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7e10f2f1c0e7e41eeed505084355763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979965b530af51c2a28b538fd8496bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518497c2a883f356567b8ebd7862f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f663ce5a84d5b8e3b7dc075f8a3260766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85603603b141e95849ad065b45c4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ac266ea57575f5e6551fd104ef51768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b512969ca5f124bbd04c91c4df660769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d255389b0c96f0defb98e0efefa5c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365fb6d2eb6a899a02e740adb0e4056771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876e5d405f8982a2c695ce4879afa6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fe1b98aa3a08b95ba5d12ecd1b008773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a790663b2508be6b289376bc487d50774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4befb218a732b9b6b3450ab584f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb13805455a5b0fa9981e9b82942f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b825497fd31be206b62fc6dd05b41777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d36cb46797514036cda62b3f010c4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58af594343c74eb587def8590cf25779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ce08c1529c860fc9e78cd51640b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029224bea25537f5ea2027385536cb7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67dea388f26e8b291b48e4a3e954bf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36283d562747fda8df9f2cf39780434783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d57381a3a0b20f1ed468930a66383784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef63b8a55046f605c4552c44f2b471c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee503cf848943e6703c8716959e61fe0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb99981b93552865ec56a9c0088f738787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925ed78d3506de142cdc5eb8abb7e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e56480fbf2f6ccd49461efd0f92a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182a3e2f5a6cd139832696c0379187790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92937b8cee56b5c1bdf7a307adf322791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bc8ddedf15894e58b9d591f111a55792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb276f32b452de1fbaa1f9ce37c7660793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2396c0070abbfbf07ddb6cdd6c4ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0bead9d606cb880a920fcd0969d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7223d13d02c49dbf2746d8d296acc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6044d32f96b30aa0c3b15053299d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7771bffb107d56bd2276d1a21ff2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5ef7b2f7f8a40e6621548a22500a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c71ac7d8cdfd39104f3aa7e1da3a13800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ada2d1de0c160e94fcebc677912d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39873862b1887d7b18bdb3fe9c488bcf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b199bdb5668dfe63ae5b5c7d8d3240803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcac94ea32f17febd5743809d5caa82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb02f97eb22233b9e17b7f2bc8c54a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cafb56f1e6c57dfb92d5e4bbac30f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d994e45a1e323539ba41f694912c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306d9f5d2ac062124f27f8c923314bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c71cef0ddec5c10af8120dacf00a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76632028b9170644e8ff008938bde5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fd711194d5fa47c88cfc3e15b35eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a920f05c6c5b0d576b6c09f679a76812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fc911eca83fa85b6844e3380904d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53901f1ae33a6bdfb182be6c0ad86ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5634a58482addbf9e75732dad62fc9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c65289bf6a04399521eab1fe917e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8442e530cee67a5261bd84698a61817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01005a63e05c66e3f0c122a8357d9b72818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb53f0b47cc984f637eb839c93335c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285b751e608672343c72f1268fa0cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee28d36465b705d5fcd68642a6c6632821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0973c3f9a6279c0f68071e3bf6585822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344918b0f2b0338ca812d71ef8ec3f6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee41ab5b18e4c93fea3026473816b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8568630759557bbbbd1367ee6fd9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ae62b9e3f2e3d8e797ca0f781c6e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd295f3f586381486841efba559ced0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70ab2a8a8ea175ff439fff7f9064b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b13792431844e1e4c5e8b7e1a15e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267ecb9080c4d217451b260e5b32e4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe239b68dbf5ab64658132c3ae8e0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee461e10d6624b22d9a05e47b0bb0df832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbbca9e7c3492d639b34c583f9d81833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcfe9daf0655c625f37021eae69259834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b96750a13b79dde2ffc4b66b69f02835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440477da241dfcd8727a6441c82215f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eabd45febd56d91ab40a4768f438b0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7d5dd7f5c6e30f66387fad558ccb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d05bc0f5d772b5bdabbda40cdba1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30082c6b9266bf0ed21a4890db813d7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a71d2f4308030e2fb65006f21ee2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80318449bd1424853d91a98bdd823842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f76a4e5edd444a3839bfb549b1ca5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c824477a55492aa490fcc2ffbd9c44844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c28ba0f4f5db9f57fd2c990c0182e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d68e7fee8387cd877fdcf4043116c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a193c43be20fbe5b75c8201c00f028847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7abf16b2cbeaea3a80e92775f39a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a67c0d5e28497a67264c34d14543c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1dd3394a0c45f44241377e9e3084850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079425f558eb8fbe02490009751bae1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb953d859bb90916e8d662edf446978f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43268a0328d61f7d0270420f922fa3c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0afe0c9c441843a36d2b8c486099854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078482942912d5ab1a18a52373db7f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f50ab602852e11b5386ea771b18d0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b068af39649e9e8bcb785e76d7cf0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5431d33de630899e792350ae321f0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d13e07024f20840f9796d5328c653859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86207a7af1483c92d984076dd6d288d7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795899cbdad8903a7710c74b20bd1ca0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f5328ae7ad36224bd4b9e53cd5c8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34f162444a17a9b485bb37c2eed11863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3618e1050f604575d9cb860c65ee5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78738d5351f4daa336be7fc029032c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dc4a25c3d52b281d3ff63db08d241866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c01a4f08efeda7c78a1beee77a22e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc2f6aea17785310f8ccc61822bd8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a3bcbb747e5f35b1e5ead59169a5b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee9cb66da7a89f4c3e702f73ae3bf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0838279f137c0ef3b192a936680e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0ccff07b21e7ec7817fc5ba713b4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b421d7de8d9509be0b8e31ca3f9f2f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5cdad52910c84d6e793d6fd3f400874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e188b64d826138f50c2d3acf9147c6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee647f5f73c94f214b7a8100db97640e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983861b7488895d84818e784d7cf98877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5c20539fbf42d61b833a4b223e36a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3231d2724748b765e9fd66659f94af3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da71b148705ea97d9bde34e7216785880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f52fc8297f0f6dc837cf2d11e374881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f356fd334250aa1487c4afb93099e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f52d6ec437f1086d7b361ba3768b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f96fc87dc86c7140eed6a77f4216884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b59cab8515e39292420f083a8fd3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b24afa5dd61d87a98d000e211f0f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c99c74cab2099bea88121701201b0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb703bb558cfcde6aff9dabca779c4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0827fa2d487c324e49db2b4f5d4393889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f98e831af5e1d8d14ff935548490a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055b9941783652ac0aad0a52a832bd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255f4ed8e84d1ea4bdaf9f08548bc7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4536074889ce0c08ea8172fa33f883893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021312e6352126e46843dbb81f2a5289894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec3c0014e245f92284e0a2efd1787895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958bcdfdb89e3808de178f41ae24b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d77e42375adfdef92268ed3a97375897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb097a0010d706f0070d52b953adaa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140833ba5f03dc6e20a939103e05adb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d9b7c78aa9d1b9c782449dfd66681900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6af46b5f8e3b7a8c9e4c0c7e2eb29901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6927a89a0cf3d18175f3fc025b1d36902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f041034bf7a40bede07f8a4bf139a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b00c2721d31e171dfc0a6cef09beb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2886282eab14079e3a64a9c408f057905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78faf66fad46e02d080a6469c8aabf2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e617d153833200b4420ac84c7141907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb388495ce645a1fa0dcb1c4ff00e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaf706af6ac26a57cbaf6f6d2d0242909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ee437a85ff1c477dffa6e1321db8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c08ced99e1363a98cd8054eabf29e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c496ed5c17509f4ecf41d7aedfcb92912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb0b3a0cba4badadf1233886b405f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7586252f2ad8e1ca187559b7bf8da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a0e266c6f7c0f3dd20982394fcbb0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad340ce229b8bf499d86c9f1927c79916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86516cf3557b9418b6d4725fbc41b14a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff8fabe7e4e5f36aacbc84581276c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ca71e2d943f44449e8d9f4808a5d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab80fa5b8862b9b5fdb9132cc6e29c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821223f8efea101bd2432877e13f5e5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df9eca3bb3a4d345811f035a809e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33475155dacf6bf527feaadecdeb103923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe14b54f433c20928e49e1dfa969dd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9990939ce5d2d0edb5faa61f59de04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ada101f9e481cb0fd56198666ef8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c56e686aec584333053b4d9c29046927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ea1088928c25de193ebad1ca2ef7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e56447c52257afe80819a5c2cf307929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69499a1de733ea8891018532cc54843b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a15ea7dd17d009a44bcbc789361e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b93ad4af34793f017b1de87865ac03932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00102711575a8db3e511aaf3d975b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a115951d3376e4ff07c7f9825f0561934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa1f789a0d1cf726b03065e344e1f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494c295d724707d23e76366ee08996936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4b5b67d94574d60f738a7a764f333937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fdd610d453a60076052d313e7fe8e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118121f2b49479744025fee2dfb2458939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c01d8db0800ee0be8bf1ef846142940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef80263ecbe0db0e3a4241ca95c240f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7cd5eac61927b9e1a9522a3697e8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25f43a5a9cca0dac87c3bb4157ab7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcf89a2b8a055ca83207d5b2a972c9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076c8652b93c4c1ba359d301eac01a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee46ebb2d15ff43a19acb8ae4a88d4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1226290a128a068aebe79cdaa7f84d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f67bef0bfd4691be763cb1a6e4636948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918c607f7001af3dc1e61422ce19d4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf327a668ca13ab4c0cd78cd85b8d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a9b734c1d77044e4fb38380dbd119951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907d5d2e4e0f52188f3dbfe62bfb33f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec1269ca55d4065b8ec9e177892a8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346de2151559f405b27374312ed1dd1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb0da5e3c35b08447c33c82c44c6b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d225e3ac455cc9f3abca3a1744756956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcdec90b78f5eb96104162702abdf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0cd200b3f0293870caa71b371f2a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fdc70a23ad019de17de355cc7cb1f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c603e4f8942e1f08d1b2ff8b71b76960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e538644ba1016f5556b15e8f5bed5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1702d178ac3c96a67475b3fce0f3c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c82153c6a22813bcee8338650e31d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcdaab8ff70d848e61ecb4777bfa6f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9d9db94c913924aff0fcd87bd072965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab2d10511b7798f6ba5c1a98c91e5e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b931e1b6a9de0a19053f066c1fcc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bd5697792aad3ea172fa24d74950968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b092f52762232d290f6aaa11110fd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2d687b1ccb1989f267672e2b9567970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c139d157d456611bbfc29d73b7456971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54c936bbd5ce8dd341a843ea109bc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5604bb575b8257b59efcb770a7ea8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466bb361751b0e9b2164ea74c14528974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ed3f0b061ce796fd5c4e50f0e663975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69f05dda33bf4358123f2cec2e115976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be483ee2433da1053d15f763fe19189977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e40ee084896d96d2ee6bd6ac3f5f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c761c14247f1c952f5f639245e92b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc50c69d5d0b14cbf1a70fe7b94866c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa28a14c4f1098a23636356d62f3704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a2a6a049a7b141a483a875b092325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bc321839e8ffd06c64cf6491d05216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8758947725cb0ba8d94519126f25c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d69513685055b164d0777527e3a0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b21b7206f11c8579dbe9155463ec79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230beb00966b191979f0de57b8546a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424d0bd14504176bffac50d78cd9a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a2380fcdb29526b8c4c433a552f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6fbe3f1e1c1ddc4383a7472ca525713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33839814548e10959f13cb0642dff7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48bd147b59ee5a9d56adf2f7202f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977412fcc6220ac4f762ad5b379079a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8d92035068cd1ce41362193689b2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cc2f6c8d4f70b398a42e29f3a19e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8bbafd5e889b04cead7fbd2f3b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509faa875df2e61929e2e90e836cbfc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fac1c85fdee22d17bacb9f92d9b0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1079e58de0da85572f1301caa2b5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de83363691cda34660cc7158b775423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cdcb58a97d442cf0db13ed199517424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f8f5c87d67647d1e7bb8d42b421225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746937cf35384ef502b80929d6961326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18154d014a9ff0661e55506b55bb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5a08fac46aa1ac89c01c18eda89628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac946e6a1ba8a605d35b93d0c1e08e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483299c04b05c423748ef0ff43783cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b03b45da28c8b1087206a7b025da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648cc267479f10c9c63376b4ee499032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddfaa65f152285fbdd345841b3acab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9362f0e23b1c5d0e6c574234892e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead16083e4503f46486fa3592df3cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aa1e5c631eec00dadc72efbd39e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b370845e45c11c7e73536b59ff74c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46986303803d90a1f24028aece114aaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f337d63ef8724faa7b408385813c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6720f12aa42c95f0d220576a9ae040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50ce0aa09469801965298ff6c4b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2b31dca81e706c5d311929cde61942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c72829028e329aa662a2638ed330d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ed848d1e0b9bb1f222b0f802d26744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1dbe27f5d26e905f74fc7cb25914c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5c6e87da1d062c04f7e7f753777746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e5b31c879be36255109b2808d80c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e2d581f4002d872a2e282914795448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1e70a9b53740ca01876e396f5ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378dfedec8e3c33ee5b22424fdbb17e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b2fdedbbc7c0f987a6cc96fff309851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec002135f3c9f2accd8d631c37415a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217ec47f2680d66b95011324ac049453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76131e2c51fe36dbdc56047bb329703f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df8e33cde125554c838afa49535cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0f7926e862d92f3e18829b571dd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887b3402791dd8ac1381556ad294d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce798629c255e783b05372c7211f371b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb7c15191b7af6fb24f943edfbfee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695022ada048fbd38840c28ba7a838160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f526f38add0b33045de73decf5b51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c41c72e3e6cfbbc44e5f049f857ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8a023aec95f0b6534573e4900cc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55943c408606b52301d6cf92c35844864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cc47e46514443ec32f923d89b26d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e02f8bbff57be90bf696eb9175242966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91b0885f0ddabf1c21326a5c4c67967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abffc1ddb9f1c5097e9ee3df4949d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937c3a70c58600290aff5b2f7c487869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d46a2517b27c033a21cb090480e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a8b065bbf62d986dcf20d70505ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def4881f90d738b8b2cec2a17b055172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2a9d9f589d0b56fe68816733973a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375a3b0ef2885968d63f104586b717d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f9f500b790c16ace2ec6618695fb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31948f942cacdfb1fa3fca089ba4f0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060e08550fdc7884cd245ca2589f6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c634142a2c22a6c784fd0c9785473d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050679b61643477ddddf4259a87d8f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656c84f41363edf0f0a3c6816ae3d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214db21effa5274feb5545cbf4b33f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd637147259143f60124537497a44982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95b337ea8febc3eb8e757a492b61783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e587e5bf34611b0115d59c5f95dae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efddbd6431b250c2a8d68fa6ae21eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a625c69e09c781918ac1acd1b41b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6e983e38a9224bcbfe7085ece53587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ed97fbba45435ba783ecedb73ed288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9f739270f61261a87e508155a24c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a9d7d8b340bbe61983d4c58835c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77aa447959798192d68e94254d9cfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e7aee469bb363b6f0cc34bf479d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e08fab69a78d894600af64da289f5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf03fe593ca8702f25d4f589286b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321999d20f98a65bab9938ed6ebbd7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da065d2abbb9f00cc6f0d1979673496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40d8f254b57ef5298a9e32259351d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394a9613d397cc04295a5c96e6aae5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914a443a595f32025462cf8ccc0d7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6cbe980f98c6e1af7a2c26be6989a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f36bc7c9590cda586d092d55b7d918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bec56acd558342eebbcb237f41961102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c118c68f5ca12f347ee22a5a02a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b9fbd75742ddc69623230ab5ccb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8f2ca9c79e163caa2c822ff74e38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828b784432a3189a5ef62a5c58aff0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddecc22bf87691e8deed94aed2de58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded771826650cf72d652e03bdc8634b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c8514e4d9ac32fe7039f65b671b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60b96c57cd57b99bada957a97c8cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af97d07ef32e6d75194b16a0771c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa839e2dfb564b27b41bbef38fde4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba417e00b23ca393f5a8c5e0647da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023cd1c7510a1a1b4865eaf93c6a021114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260f856e234dfa8c68cc06f1d7fd13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901607ecd87af0c6557a7a9ffa523d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296375e9311bba8d2fb6cd6b35b7de5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a3560236df22d513f4c7cadec23a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406657cceece43b19c53968424db9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fddfc7c2f17f30a2535a9a51242e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140accd4619b9335fde4401c55d6e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1fbfc0f15f4533e96bbac3d7b04e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95f51ef860759830025c3efa0ac32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808462393fe0b7ece3a0b07b41bcc418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc6ab3a75bf539d130319d41aae99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2191d07d227cb9a276aa7852cf2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f71c2ea7cfa62bb4b4faa321dd57a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dfdc2e0d963da37c42fd276d08796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e0862a05df0b8b8f25f8cb6b23600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9f05688f6c3d8c865da3183b3e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48c91669308c5db00bcdcecfa17e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01db3a7c90fecf567941fe159d71c6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e447e0bae30860ee94b1f1d536d990133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87ffff6cabb2ec0220ae5c0438abc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50843beaccf744c1ef8841282662d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d9e131f088e06e99d85dc81b65c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621794b9c41e1ece925e69caeef1c110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d929125dc44f85c2244e27afddfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b87343045106e7b7244442890ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081eb437e92de24b7ccad68e875495b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d6023f89f747a6eaf146862d7571141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715475c36d680d05a2e2e94f82be96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd045cfebcadac2e8124daa679a52c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083233f7381195ef5e6e6008179f25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28594a4d4269f4f25c0380132f941a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18208d99ef14acd187a430a212a0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e779da852f0024324c5ba8425b95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bac6cbf980103344715840b01d8b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c77b647fb523ac6cc53f30b781d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11305d81a8d9fe12ba66fd9c72bb03e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9750a3f82fe538b5eb7bf454430299151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9816d9ec606be2a1d5014aa3ddce16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014645ae5a22b60df96c5a2cd0e4c70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259fd3d4c95eeb6f2e36b8170ae14e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63761a819c6daf61a7697ddf651235155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ebf2c43f89d5b66a1e9da0e358d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646272db4c40281c6fd711bebd185d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb643ea62fd44a4c713331aa02d2be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e9c23e91f9155cf3a4f004808ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d5db63c19439272ea10013013d41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850747d209a3b9bc6631d9f65df4032161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f730545d2a191ae9ba112dcac1948162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5b13027da8360e4319b797a0118a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5efa045c84f2fa1e4f2061cc291175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145318222a7339cf9112b35f3159940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939d10bb3bb5d02128894dd04b4ce7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02f6dce7a3a7955b5f3ba163a4dfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bbcec383fbbad2621232482d1b81b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4c95db8889c0383af1674cc89048d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086ff6843acf59307bfd3d339e74b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b869db66541b1216f77a7a0e1873e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1c63c3e534d5d46d5ddb8a421566172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882d273526f6e50c27c0e034e1cd980173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb19f7e8a35e680a22fa7ead3aec26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e8f1176b9b64f48b7a7bad4848af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e016eed193c29d3a84fa018cc235e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c068584e0523c96f2f786e70e7852a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96db8c7f3a329527c8498c203da5cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438463111d724292b1d057093bf2f43a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e7cfe3d7f47f6c0a00e0b1cd6af3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299683a97b2d7615766c7221f9dd4ace181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617391e5ee13fcf7e953bca9554101f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6bddad6b25641018a7e1741550fc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c2c5dcea54e770c6550d4b65f75f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eada2dece24dd05561b8cce0e0a3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6449c2f332676b90592763edd9c121186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f54f5b53efa01ba49ed9a3e81685187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f225d1ad8424201532138d270101494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7221f11ed98b6816821416375dbdad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad261d39a232e28c202ee18af5f84361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012602685295d229288fdf83f1adf7a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbcae2ca2f6960cd8445003870dd47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec210383b22fc3ed9c2a559f9f062193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618ea587dba5f67cab4cfd14706b83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bce8bb72ac18164b8a22002fb674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4bd5640403f139b80ce03d84472e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a553dfb0b388663d6133dd6551bd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e77bfaf63e6ec942850694af748867198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450811655accac624abc64f7641a458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1039e9bed0bc40c257b9ff274115e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f31537132891d24b5d9e2f76a64e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd9157e8cb0fa1d2ef08a73029100e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352ab8cd1b37330c2238c9f0ac6702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec3fa5c0b7080079a7b66e2105bab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e97bd79cdbe88361ac2f385ad1a0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e5b7d58c093ce8bff60ad33cd0ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8feb35d8d81955a66c86db20ef7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd7ce35f862410626e2428d9315d58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ae664a096e4450575fd9c8d5c47c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ffe9210c61b096dcdeeee7bdc7d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5e69a9d19dfbb4ca35e55346427a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320719894a7ccbc7cf77317949d2cde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd08666943a536787d3e4196e77525213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3bd1824094e0c88bf504ac8d4c7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c86b4608003f415230a682904765215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479ebfbd5d0412dcf0dd6a5446e46f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30910a9404c7b12f8bee98bdecca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900dcc174e2541dad02815d33a935f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa251e202441b74ceb97992ccc58c3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac85e6cdc366326a1872399cb16f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493766e47d4067dc6924f9aa061594221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08086401151cd22964b7e6b423b575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764780a62cd8df7f89e30b3c726218e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6b90f7ce9c6383da21ea7c84c8c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507376e3cbc8efa730d14fe6bfe647e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40772b35c5e29c1f25387b236227d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c77bea2e037bbafef9eef8f9b24b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51f4d73eafa93035eaa586a5d22997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb6b92d642e88b0bdca7081661d69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822414ba600c2a344c1c2b35655507230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c0f3699da653ba67fd9279d42cb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921b7bef845a81c8e4e094c3015e50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e105409da39221f5924a5ad1207352233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc5dd627989fd510e378d56de5b8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff040768b6388d16dddf9092564c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54ff48533aa0aec5263f5a0d53108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a50263993a49786b668e8693709b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ba4f340f166011010f45af975d0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25069bbc7b37182083dfeb6e1395eec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a80644f85ecc83b90cf8d9a5b6c7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff4c87aa80276912b771bcde534415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ace951e02430e6177c917722f02c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253ca1605fbd2f78183f332dbb141f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36f674568ee60476aff83474cae4d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa377de1efad10e9023f1593142b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae71342af42e81813e75eeb51af655d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78545d325912226c751013c3471497247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2bfa5c3e63c0cd9ea7ba8869f4d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dadf06a9fa1004168a41ecf85fb0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893fa44eac2726eaa7e079f00022b52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c68351b29eeb560273e41b5f6fb5b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358617a725959087489f6b0071230a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ddbd8503688320c2aedbd88f0698253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613999aba3f05f946ed682efac4ea77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64203681ba98ec7c76613eb0869985255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53dba85a5bb5c6f44fe6137c63a67e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67265431f1749919a357149e902dc4fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b552ef47a8129a4cff7b53c8141832258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af975d10e0ade1930f635640d2c1b4be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf274dffcaff60cfa75c676886107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604388e23734c4682e912eb22d54d5ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89214011102042244611cbdd1057f54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dee29c78c453a82a5c5e394fe6fa58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235a95d5d9d9e100726758962377f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef13bf6bd1de029814746bba0ad2b6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543afab3adaf7533c893215cc35cf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d92b53e0914a3494960a5f337d109267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897537989314a72decee473fe234a77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7f3fcace974904993500ce862b62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f3b2f4b2e461644d20f0d09dda2c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd8526094ac169107cd5273e8bfc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911cd4bb84335a3ee67aa6edbc84e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc0fc18f7803f9997bda74e3502ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872dadf93a9c959ca9a3be2f3473475274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5e6fdb26a5d65b7c89d2bec97bb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739aca5bd1b19e0af1b56eb9408431276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6848b053cbee04ba1ab14d00d051d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a17a3ced0f4221a9827a1281e96f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086c689a2c1e5fc482e6ff249425eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550567ac142c76b0915d55450caf05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79b06876a3e347ac7692d0fec4094281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd134c5b978d4049c5125b4885c2ce09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fbc3619523d7eac8e4a4cf124f8bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b823aacdcf9a9fbb6c855c1f360e846284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712de396119d48360eb6ad0e9274fdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd264673c21ac3414cde61c6ee1051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311291f8bea6db44784a0d0bc0586b42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dc1bd5bf467e9dbdc2a73aa3e22f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7bcf3661e313b3a965fe46f11c61f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a63338b0311cd8c6ea85f78ef0fe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16965e25f391067f73da313d3b923f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c207e8dd1ff26cfd359ddb83468d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c170e1a8cc1dcabee4c73a43e3f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cbc148ac3a005ba1fb90233299cde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949da881f599dcd19f18b35021eff0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52531bfea348fadeaceadf32ccd038296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494227a8372ce29578492321ca7ce6dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c99f3724725ba326d2cc0e8697a237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0278dbc6d38b6d895c7bc8355ee01eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7718440c894b1fe3233ce63eece49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c5bdc20282d34ae4d42bb67f361d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639597d5e23108f3268dd2c7fc1392c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58142263f2b452965d7668ee819a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a68d31c7675f44d7d53c9449cea54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842b4e23e64c626c93409b2df3bc75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0375bd58e7ab73578e791c2c4a2eb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b91c9327845c0fe63b5d52a81d6ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9c8d1cf563153aa20190a3166d15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99fb44c641eb5e3775db3dc2b2f042309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bfc2557fdbe96a585ae288a6c9b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f77adf230fc6fd2a10935f7159b19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ade7167332c04f1b9d052621209bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def0ba9862678290fc461151a56497313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b691f33012e4165f97845bd67fb61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ace9ffc181f345e716a8508211fef9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6125719c14d3786640ad5527e735c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb6f17b005f4d710b7abeb48aecb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebab27fd6bd18e13d8c2f432ce621b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25afe3c65878d90596f81a3667e7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec4d34a3454c0de98ca01999840ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b26a751ffe33619230a332f16011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba23829b034539ed0bd71dcc1f3aab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeddf6b00bd6309d0b7981c810ec118323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2921e73901acd066e469798587ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16baf363a585a1197d0602e3e3ee9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f7f9d2e0ae935264c8d2d37d7d155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf42314f9244a390b9d2ecb8bf428a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311591e835c7452a8a98e9b3be9a14b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5cb6b03345fe940eec4ea6c08095329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1af834805a84f760968b646290af5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b6c45b6be3d8d7acf0fdcb6102a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f0bff66b5604d33db597f3a76581332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a33ca8344fa15248dead87489e83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d386333e88641e74ef51d9737a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f7d11847b008d9499ac065ee0302335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c8e46de9f7a48001c52bbfd606ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc6386c7db2bcc9821d60a9046d03a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52d227e6d3de8b3625cf2248f2c76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82e11e17491b19bdb859608d6885a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c758c31f66c721f72a9176a73c35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e9f25911d165af24c77921341c03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177629f08550749cb5debab83890018342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106694c8ffa00acda5be8c5819e51316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b1e120bff4b2a7ec9a29b4f13927344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c11eaf93d7ac05a2fd1d31bb77cfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd226c88bda0165cc4cd26fff5d5b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9549d40b8a80fb6f4d9e5f2561a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4d2c107df548d168c8223b964134348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1ec52e7d21da54da6afb29bc709b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c544a36af3324033670d8f5bee28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444fa0f493436ed8012bf536411255e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322ea4eb3a4d9f5bc92f225ea72e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216e7667ee06eb0322d1cc6e4de17a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5e66f8163c124adeebc88f65f83c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d8beef83e9ae3f97b3214b800848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea7bd62f3336b68de2afccf415b8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e7a2cd542a85b651a9491b38fd03a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a9bfee636986b12de4c2bc75e738358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d225de5520977e7850a88c7afb2be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a248952749226c1cc0bca6f58af7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17bd82cd1d9631b8750e1f4c82bbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc2e2b8c653456fa7f8e8a6a872c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611479f12b167fb2318219b3f3b3955c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aadcf07e3bf2dc45a93ebbd17896dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c896c448532b78dd7d28760dfadb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38a3ab719ab8f4170bd7d0bfd5aa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c17f7ef6af01305fb5e93c110894367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7546428b02d4ac19dd2c3f9721065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a83ea2572762b4b5b088ad425afe3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfefaea299625c63f3a3ffbf08b83b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886422826d9edb619ff53f91062a270371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19390dac90d52a357f8fc526aae1b9b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf99e972620cbacf0b5bd395a8a8fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5107160c72246196dc6bba1970ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceeac92b86580eebefdf2ae480aa61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b5a79c170cd02ad92cd934fb7c79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf7caa1dc2bff8c52daa34264f451377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeaf5b26bfb7c4f56db455956d9264378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e34f6d1a95d85f859996e24be67c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3ef8e8c33fd9e92c9f70ec4f89c93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e4447647caad1824fbe2abc4ae7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba89d0f131d88df2da77fe2d025ddf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160032f8fac64ea573332ba6cd87c237383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904445966a0abbb335d0392e4f6e54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee5c81454fd3ec3cf249c1324ce0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4933018762e5dcc24489b9f4721b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812a7a186036878bc7d850b3d0e1df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866fe8e5f75134cfcd948abeff08461388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8468e2119e87dfd3affccc2eb87c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2006f2f359a07faea4eedd2b7fde1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9726f1fb503a9b2548b02a3abcc1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4359ff390a3bfd61c4d03d297fb96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcda7ad0e1c27bb197a854e4c34048e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59c43c16b9df2dd65b1a92de3ad6d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70040f49290b9adbfbf550e3886a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11cd39cf041e68aa17fe1beda8b89c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd68b2389203f10e2fd9dc999f84cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63671289836933b8118895affbd8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda830bcc4eefd5f70df936ded59cab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f1b7d61463f6cb508d3c5e540fc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9817e33d644c49c9be5b50ae026c203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f75fc4f4eddd624aebd0c551f09cc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b69f703b0053f4f16f6604f276776403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6794edcd4dfd0bdbad7d78f428b8eb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be13d6f6c14e4871699c5daa9d490405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a847b6aa9453f27ead9481eded8d398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ec1baa8fa8cf46dba0b5eaaf9e7cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0327dcdd43dd4141acfa927480f9cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994406a3d5657e3c91bca6ad3c529e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35873e769aac23cce07f5be6f1af9147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10f9ccad2f9c9bd2821b60b2e1082411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dacd57b9f9a8d9eda038532e6c92e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303d020a3fad621dabbbbee9c399dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09dd98666fab30720ae747a268d897414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1af1119db7941367ed104f830e812415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281a7ed561386b8545817cb50ddbc5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb204de2b9e82b0a1300d61f559d84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060b1605a090b3f8d7cd8864db82a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ecb5f67dba50f11353742dc554de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b980983f3ef5cfa348b5df0070e14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a264a48a91fdef446e121bf02149b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9419911ecc6e3e1233b3a36247c4b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3715698ae96c0a60d7813af03dbdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842354f4e5589c8595ac0fd2db1f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304cfd642b51a4a44467326db65396425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084450da3385ff2f82b6ea34be473e0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafb1e6ce2496bca6fce2cf64f4170427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c9914d02979f53556b14907ad094428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1da1738934d86e529705bb01b7e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d8645749795d02187d3d5123e4ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3664fdebbab140a2ff23659a881d5c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a87092c5e1c9822bfb0016502311b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dfae9b43fe10dd0cd1431a3b1d242433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e80083b8c82da0f7263102f66af2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e383536558f3e1ae9689363fd5c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b6d27c066732809da5bbc7c5938a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28077053cb2737ff30f723fc7b3e7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9662174b71bc37e359ce37ff27355438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e4dc0545d1d5e916143e0d6d84c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49d32f55b2b9745d094c00befa017440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f84f1a69cd359014fca3499b3907c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c762c397af5c76a8c7d118e71a2001442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5062eec0190a8741fa69df4d4732b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda3017f6fc929b5ff39281b4d7fce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3878a69eed9de4f2114e3959c59a24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255cb6e4e0c3937b58f9b998f07e26b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c8541bfbce1d47f1da010bde2c29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad2bf60e9fd1176eea45fbae65d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbc6cc2f5501c632d05797074b98a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ca1f0375972f6f58654220ccd322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb33f7334f1611983f2e8b0ce2c5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575963a790d739c3d855b574477aefe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d41a84373b5aa5a78fab6811081e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f7845b8321c46726fe25e2544b41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718846d5dece77e5f97d83b6c483f888455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11239d7936fc4ba2a2a708b108b1a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc5922764f4085c5e88cb41f193b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a933ad50f0417ef8083d360dfebc7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b1ef9ea02ff78aa661f3dafb7ffd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942841387ccbe1eaabb54f112794435460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76de687ce9aca85d65f6f82ae392fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab29b7877ddb5b2aae7abdbd29c43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993f8a7e45f6481ec61211e9e2bcc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4548df32dd7372d1b81a65107c3dc5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff842dfd25593a434dec91852030fcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf78c263d4851570f0075a785e952f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04e5b3160ee96402a75adc5cf2316467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928999c787e7ed42b284461c6c56dbe0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d404d4e6a7c8febd4212a47bd6243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ae0406edc2a294f821149becd8fb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535982e3333668c17a385614d43ca4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647109185cefc2b70082e2c821a9fee8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d1488c19a9b3f25574369363603b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc306c62aa8b31c0c6b799c7b9a46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97d39abfc28fdbea8a8d06b10aa747475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9403edd59404f89ab506360e127597476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70154eb99af0887b1abf29d94f9e3809477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699bfac993e41ee13ec4b354664ef01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a890b8b1bb9cd3f064d6e50df470114479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465df085428521688ee1e41bde74945480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8a6218a1fe42b7480ba192ee7fae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8506ba9e59fb2003f21f530566cc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5214a358a161a0cad630c448ae99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352113ea2244734dc7822fd85b2c4f03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966b33e5ff6545b6163068e11c3d98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d30d9e0b770e61ae116e7f7064089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451820761597406149b0b3405d8312cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c9041e5ba9f1f328cb1c295bb210488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214896303fb97f94653f77d9318f44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde89b9d5db267772f81582ad8e0f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432064e08f116924b766ed4fbc5063491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f39cfbb6ca2b4f8dd2636a3416fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b021f6dae199eadff090363b83818493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eef164d0cfaa279939dc494fe9122494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45d43b7388df27d23fde6dffe1eaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fabe087d7a26d161a9036232b9804496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e7db0230fbad15a05763362c8f3be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8ebd046901bea0eff926fa718a15c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b943d68ce4adf682d92fedcada16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db816178dd8ef48f927f584dfde11d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d3a4024ad7db9110244fcdc16637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb611579ad3a6a5f0d2d866cfdb195502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e6b19e970d97b15e706ef764072e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeef7a085519a2e3b5b977b6e5ffcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de982a57f02aee0b9aab9000e4351c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dcacbdb7fc91fad276af4edd541af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa9273352585103329c8e31cb32bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f0e0674d496f19599c8416cdebb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3febc0a5f5f11c49c7a0b2f7f1210b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769c2cef16de7a03f27a963c161818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f79e7002b420e5ee8fd05915e2a2b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab90fef9c7d432f5d62dfdf5193fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d27904a1be815f30074b4add548d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abe98277ee552612fa2c78c301411514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb2a43428defb1875bc0bd5bfd69ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ac2bc99e02c913538242d8d9aa37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe13a6734c0569c6fe66d91c8eac0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b80b46da4134630cc89e4aaaad7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de3adc1c1eb908cae110414f4ed0ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a39e5ee4fb7dedabb2e9eecb1115520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8e72d5936e564b791f5e3c820c55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c079d5f151105201179dd54bf255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c541bee17dc7a35f69af84e18d63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0458d7a8f4785a776edf44ecd2509524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e1c45054a5f4d1b26cd0e5808879525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e5f9fed07c98d5e109ed09eb84d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043510132b7a22b5c3c944eadc8cce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d8ce9b83a043cd5afe4fcb87affef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8975cf49c0fa94bb0d78f19f508ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e8775ea4d27761a2acdc377d5cfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd02efddf39d89ab48d6ad6861852531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fc447af8e935a623a24579d8eecc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b38bbdfe4ff7d651bb742028ce4f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af33cb1cfe46b9e1b166bff054aabb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f04a01492f8dfe4a59598073a9782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b64df07628a2500f2dce5da46a54ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25f4004b1e4dc86d2a92588ab484c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf24b9a837e19ee9316a74ffa1e63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a7aa78e0c1894e7b91443331dd02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642967d576ff571cbc79e4176d5e49e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b803d95b503d47a9105e627514cbab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815d70e94f6a8255792a754ba7181f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a64b09094be18b496c263353f1f40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc44139a5053731fc65bfe3a701823544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cda890af28c2903dfbf3c822f466f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407188c6b2df837cfa6a2e2e657871546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282b3ed18f8208057281b23ab8d7c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc89efe76398cb379243cb28b6d65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce134080070eb4c66ca3f069829d3f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b11e2ff15b69bcf2a55147285f623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ecc7d2311796fd4adeec438942d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0495921dc9b569785d2c2cb1c46d03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec6580add894d98c53308b88feab71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ffc632d214bda8caedec6d38fcef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db336e02dbdfe562a88a1b414bfae8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6894f5592b39b0cf3a8be4e7581e97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ecd7bdd2456af3725de064231a4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd117ebd79effd9af71d58b9289414558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72072e0994f2a8ae3007b8fefb8d81f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c095a8dfebdbdf3df48b84e157ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a8660ab432a70dfcdea10c3fbe64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea86f467f9785a983699d524274e49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac6592364b9e5370b524277089dee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c4c25d002f78bea0ffc3da1d1f076564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d366c4ff7ed3a7935afa8cde801568565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c6b6712b711d82df6ba6e6c38129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722bc3ab24a5a57d9e47d40a38f281567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b088900d2be08384e8ff4fed85a4ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d52cf7e8cad5f95924d815da3bb367569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155cf9c26389264cc822a522ab8f108570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8082ec278ae829aeb787f7fbbfb8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d766208a07729364919b3a92a809af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc8bcac79301b48f23d020db6c745573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf545d96be443fae7807b5856ac3ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e46adbc01b90f2f24da1c846a3ec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154185220a57cb3c6395b44d2ecb07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa6193c3226a8d73965485eaf11db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ae0efa6a194b3f873b7be18eecf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154139a5b840e20affa4d5f831a4d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab80a64da409c5cafb63991f40aac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0478635e82d84c2de243144b928cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18d52054aee633798a827f90b6ffc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493613033cebd3541d88b08342b83dc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1fa491c2bfde95ed5aff11c454458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a9e25e1c81ddf21b1b8faf25fb12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088c766e303b190a27dd3f0af721e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1020ca050885fd550ec161e9fa373c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f9dbce27157ff221cd7043fcea7b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad505471305c964cc388b9d09527475589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5707ce9090ee9c3e97ff4585574287590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce2cbeb6fd5bc741641593c33c300d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad09775bc4bce6b7bbfd385d1cfb92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf1a7ed2392f8b63d48d4af84c0447593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15549324f68a7fee62e9c6b3249c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d388af9224f3b3ca1de1d5beee35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f9bef5f8ed7227fedb48f1b99762596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edba0455e178830a1b46dc7431273b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2cd32d89882f2aeaa3388a6af2f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252989e4ef11ac200fab69a3d114aa0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be44b2765a2fe67b42085d70c3c95f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9980e93071c3ed3284bd3ea0f1b43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722d66ba4cdf71c1363dfa876eca96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20979a7a8a4f38fb32537e266c86935d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded196a794d0807b066568531d46d20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1165986ffa447ef527acc95095636605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724f2ee3f71e47d9ea2f2ce28e4e52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771369f4952b4eff4f6f3dd0c6458e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4a563de78885b233b4bc5036cecb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecbc8fa1f5c130e98a48a49640a277609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b6f5e6303f1a2c400290543c7283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7c7e37f44c401ef89c38b0c8a902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b296f9c4ed97f6cf3861822db025612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea164455ffe8464fb6eb5fc6501b775613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee96d20cb83758f44041a4dee7f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0441b0ece8c36a480f5cab637e1f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729999be87090bafc13e46b2eacef3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5cdcf036ab94eada999721f3536e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fa8702726f6caf16b959eb6d6a96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27ffc9ded8cc2d4c1c39dd7653645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e933b219b95c217d8ba166c1b558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585077d084a1e1f4344d1ccf697cae9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4b311bbc19ce0c8e36f0842c459a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba14fba86ac2f0a1b21fe7a79f274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bd3bc91651ead7797c6a5fd639d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f57267427c2701b88e94b8451abfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc5c290ab4fea83f51947db6e904b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c3a000c72b58266656928025eb3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090587f1f0ebcb5af9284f3e7daf5e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69002f6d4fff75d3f852eba3957ff6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799c6921544a07bc222c19a3ff1b25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f2eea81f132dbfc74656342f3f27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645be8a334294d84636354949aacb22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f8cd203381354398087fdb6278e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec5b754524ff7d52792932f9891a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f2d858a782f8f3615ec93568bb037635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e3d502ba8b75b3c662b54d627007636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2e16d93ccacb12be53b05e290c24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08929cd562966b6ba816711cb4645ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad53ee01a7bd86add8534954994f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e05d38c68488f312575016603ae8d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281f38ced86924d56823020396b2fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571ccee0d7888ccb62dddec908740b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b00ae2cda207fd8e82313f499f676643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b92262dab0ae6eff3bf19ddf8156644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60bc789008b048b61978d051205c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dec5b6ee122675f982b06545c86889646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5e0cb27888a002dd633c52800bd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a07e2f4a67b62b15f54c9cda95165648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638898b2cdc68a95647fdf6a24cffd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b28032f83e946568e7b8cd47f8553650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fefe6bd9f0c006de1344d6df5ecd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d560dffb5491d696106018bd8b10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008c8ae652b0498bde5f6b8e579188653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47baad87a54a820febbeef4ec7c62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740b7120bbebd6558af432c0706d59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d542a685cee253d1c93cf434b746656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7adfd65eba92ce0106fe86c272ce5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2533ac2cec65e85f8721d68b7abbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24880e56cc92e50525e84685798136659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf150229e064755568c8d09ae5ee433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb85777852b95e7b1121a56137af72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a0ecf0d1dd7a3e373302981716a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ea1c30cdf1cc5c997fd7a4a95152663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a864f76a776c8a985d6a561cb30a13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd2bcca2a9f616fccf35bec1cfa6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027069898ee1a9d261199594152778e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea432b75c57fd2f10c1f1b680d1de9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ac4fec8a66794ce3d8c1495ba02d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485aa8ef1effcae8c64d2be6b026f3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142989ab6c798bb8977e98c2c642fb0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a561b948fa03ed3ba284db9fe13e0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85fb74c4474a3ea459d1ca5d5389ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da635864965092a82477d022d3063eb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec86432b31f89afd8f12c0e0f1457674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871177b00129810e671c9542bdf108675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd79b3b0bddd516353b609070aae02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314888ba388eb6aa2208b9f9694fbad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a883cf39c5b2964e414589a4c7bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf6a31e20da555c028ff4e51fd4ba8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d7c682f6fcd4279e2b7cea8ac1e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17126930dec663365e815bdbd2b73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b041d7842bb138e92f1c35e76253682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838f48196c1cec79074fb1ccdd6370683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880489ff887aba7d0f58423dea9fd38d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59281501db54174fa340ffe6ca14c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685661ff324197872f97913b566f115c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c865aa2cf410f07cc8801ae6f966ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eff03110c0575f1af267b6f166070b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5d5946ed1d1205cfcb942e429be6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d07dd9a4521993fff046ce3a39cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9524c0a291431d1e7d41f88903abda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531467b3917eb8ab12c6eec707d0d5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a96354bb6e6496b4bcc1d2ef1b3a83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6bad947ab8c27109013be788d137c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbfc50e3d40af092d900cf723662bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a3c950e6982f41031a5e91a81fa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1947dbff6e6753e0a28654b7c45665697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f4689b10bf3c3ab1717c37d37cbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0ee30dd042274602dceca04d48e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902be8376ccfad7b58e57486ad25aa8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0f251e58d409c82b29791b7fa120701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86c8c6fff81e35b64a448e065fefb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0e1ec433b193a62acd9ea67635a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd2de91f745881e23f1d931ff8e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688836d436de0d3e442d60b1743cf82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a3e1c5350f083c495e789edd7e604706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b67a4cbca680da724cd69215357f9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676986237cba837f0a3e3622c361fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5b8a9b5f5fea532f440a3ab5b7c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b10fca163a560f48395bd15d0279710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db88e2489c60062951cfc14236697d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b443e3996f652398bae94c957e12d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4a6bf79e9e5842559c5fd23a563f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54359130f9f174fee32e0a9781b3f6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b7b2f03e1ac7dcae2db74019ff75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb2eefb98c93014bb7a23317bdddbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1506ee62d4f23452bb17ae154efef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542abf7bd3f1ee7928e25dbd98b946718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab7bc8949d68a949f4df918544a0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ddfa40bbc3c79d91624705b52f992720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d87ea75aa1f2ad7e6e9088fb65ff0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df75aa2222a9fa54669e65d39422b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6d263a661fd1107abf947cce39fc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86678568640bf5163e49198abc7646724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c9a2e182064c923c8f38684344bc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5eb6659c6c462482d101ebdf8cfe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f5d730b1a9250d7f4968f94e6645f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953463b840868e4d86ee6ad0965c42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbf02ac0e9575871eb185cb0ff415b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45170de66c00e89ecc4b1968be0fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b9508f21615c770c076d9539c730731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f252038f3e373a7ddb12c213b28cc00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb4dc94c1d9c78890c309df6c47e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6027f81149e556d63943baa49913e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc474d19ec27491e1188e445004fcea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652e3ab6a48486b5c67b49a5f5ed38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd5b0087e38e57ce30dacf27d4d83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b540f8ef63d47362ac10ebada8eff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f1f10a866e82aa5db8d0e237525e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2eee2bfde5bcb77cc9831e71dd8e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262a74ec2eb0ae46b1f2443340f2ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e761db2bcf1cc8cd4b99c84b8524742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f4201f3577b26155fe7a9f05399f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b146973e5c24e65aae39d2cb0d678b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad5f47f1449904306e26b6052f1dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e463f3319293163ce3e41b3bd4c3eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a6b3bf78b625a08a7f6ad5f53e08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7375482a6adf97e81b84146cdfe406748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ea775f41bc22ee3d131fde97567b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac115e529333134d74f082d423f0421750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536824782f6650682520678ced1e64a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b120e0fdbc7041f0ffa0d65b7afb89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004370cf5755c82c84a9e0603701c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37696a99c972bd72c1b304bd19d5f968754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443bf5948841bbba7564b31d151982a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9bd180844a1b4f5a2ae9d2939dbd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51b7878f1cf9559b59ae965aa7a82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e723a71a400bef8bed8efb7cc8bc75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfdb9798aeaa72a82125811acf7f1d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee53198fd608b94a925fe0cb0c1c0cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace3ccfa9fa250f40fc5b437a31579761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d39c5270c7cf9e9fa906c0c970115762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ade0551ce5f5eae0cb6193d6a01c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7e48463cf6289e4cfeb1aab2dc00764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff0f348a40d31d546bea79c5e932e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292470fc05932ddecc9bc31e58bb4673766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4756222048fec967f930a727cc6abc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e2b56a401792d7c50d1117f084f38768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d1f5262537e9700cfc484afd9da7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb00f38e05766fdaccbd98846239e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb004a0302b0b9f511af786967b10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6a51324aad6546c27bae7fcee7c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885718ecd8e1de85fd2f03b8e9e840f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f743491a187c717a72981ce341047774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ae73d1829595e2dc54853d9a0692775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ad704e9169eb6e6852bdb1362ee3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dab9da3a298379a076122170a9e74777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef9c44e47d6bbd05dc4a2c8b5e7927778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91c629c55559368dceaa2d3f77e8d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0be662def1402a3adf362c1d101fb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871127f65698dfdd6a210c82c8e7a3f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6c9233f50331f0e261992851b5ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0075e717c510afd3a3c56e6c314bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef9c2b1bb46a908ae267117b0a98b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e1514cd2e76b33977719e8ace59f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ece11fa21c90064e73f51f0036fa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07697675714a14c92888cd07bb291787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5659139128e5060cce66e2f74619f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5fa0be61e9173a62071ef7230cc8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f37dac71316c62052581c60438c4f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72623c4046bc5564c26f0cf3d1d42791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afc20c6c70bf762e90e301fe3e4fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a2a4e07d138df08e7592bb87cbb0c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb02780fd8ee129fb6330de1f48b26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245c0d31bdc86bd1742ea9740c1dc4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6fe1a8541916e57bbcbdb26dc6ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a537ef81635acb258a98266bdc0d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb66c158f85a1f0f82a74b68fae601798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7b43d5ccfae965a0cffa1d8375a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586869be5c23a1a77ffd1e35cdc4d32800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360168b1397ac97924904e0d45432b18801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd6ea6dfc71ef9a9e2e56e0034cfe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc9d18e0e5c06611197767bd49df0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfa04aff487d3e7e831bc8cb6ad44c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0b465b5439951a4a9bd694d71fc2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03fc379098dfa0beda7e43fd64046806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f54a309bcf6ed10b92fa5a233c15d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e8c2284b0022c2cbfc13da69ffb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4f3693b461133f218f84be66852b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634788a559d6e57dc68d7adcc3fb03b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d448e086efe02bbdb7b2800f556c9b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a75c26110816a7db3c45f0ea33e8bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99fc2de8056c4f2b2abb0edb77c917813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e841737265fdec2a05be12b6277255814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c50b5e9da19134fe4e52ea2a3eb21a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c55553343705ef9e859d55e0a8b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711b734a8d96b934d73a0434aa1383817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156156184e570cbbc7b0543f8e0f4f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3944e1a86dc00f39c2af92c34dcc9aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f117feb5be386b021ad27e6b4ad93d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1dc5fda0af6bab5f9e5aa495d248821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7accd6dc9098abf1f8e653b401d964f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b61c002cf80524f5ccc1e851deb9e7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a889f41dc334d8ee61efbd603be86824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0c2507b80beac84ee21eb4ce07d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ed9403109042164faf2c1a8dc2c1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abab64772b9dd677627636871dda48827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c12c794cd30fb2c4adb1bf7a31108828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286638687f6957a1a38aca583da4ebd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c09e6dd168a29789ac7d3d2a35c1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e841c0b1cfc265d8a6c4de89daf9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd724e8239e6409fbf2a026b444c1aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f4803f74b2d2172994e6c59b5cf4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c19709c5d9e8d5127ec3ee2d8242f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3296ac01f01833bf827d8d5f3ba2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3959783da2d2da2c17dce24e4b4074836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf9586c4b1a06b04e619f506d69da837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6507038f46a6d241faa10ae0c2ae24838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e370bc44e0de0569579e0375ade301839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b02589a003b176ba0c08a94ad86c3b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7708c0acafe223f920453ece50ef5e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca45ad54c139c6f371d00d74159ba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763e39247dd0536f8f3a8f396751ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ff82a3178d47c3f18f429b1d3f5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871233ab78e765bbe458eaae23898d6d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863b0d73d0dd0632b2b18d2515d8bf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9d09e9d7ad7e19f534e077476debd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a300cf96a07751f733759b12df7fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba970ec186e904a6c53b645e63fd47849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72273d1f70011e15e6aa88fe9cc7673850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b171f47c12f97fe825f65183cec2d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918492e767356100b9d2c7a0a36b625852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7be5c4373a8662acbd71adbb240cd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c8b95f118e95f93bfeba82c78020854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edd62a5068886339eaaff08f37c88855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e150b8bf3d93b3283c1b908838928a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9212add8693852307d61cabe135bb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b027e116e3eba34817fcd501529d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ee17c891b7063c25b7fef5a9954f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad4c93f77c09ce5ea815cede49ed5d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ebac94ea51857ff575e1c2697ac2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae305d2bbb5a602003d9a6b9538f7a17862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11aea75195929f331784fb05c37f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce380ed739cee641b2d6cb7d2afeae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a8eb76b058a61e269d90b23bd3bc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3c1a8f908d79403278a226f86ac28866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567034caca5446d0fff484c6e74bb13867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6bac481af594252cc0290d7c1315b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef225a8377415098b2a6b41b4b3314a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a3e642ca5e9c938dac120fd5cd16870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb9689f7cd4284d94b723b4668416871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364357b470006921991620e43abb0e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb407c402a2d268df0a133da84442873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afe137c1f15b417f7811beb4e36b7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa0fbbf0e2348166500b945ddc495875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b028b55581a731841be808db0caafb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc684598d7d3676ef7c53e5d74f486877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfce690c63c122e8d85b6467bbf23d2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5fb8a62c8663e5c7c9025932647c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0fb9191bf64d059833308a10a66b8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e13f4b4ec4728abdc727b43573c75881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0117f3c16553b3ecfc53c6f2e32b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a115c1485f50e25dc261a27df5dc7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e483d3646b7a9dbf46b8ca66d28c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d23a7d6ba52fec394463d75ee80bee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9536b20b0353a6d50a4244973fb2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a3b39625373a14cd247d8245e9cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778b75bb441db2ce8c4711478b6086888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658dcfb658d5826ccf695330c312d8c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0002f4188645503bb2e03f316c75a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a1c82f5038cf4795f0d9c0e76c88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6720422b8b35edaf4bc7052edaa1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07982ed3bc3b26c9d6195b9af052d8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510055bfca09fe77502a10cfce2d69f3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd778f3cecbf4a29a3dccc5ee9ac48b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd2ca64e29403524b34a03e780cf6b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0747c51e08c48b45dbc513ca08e297897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ff2fe4db8eeaaf40e7bb5174071e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dea47a51f49122b8cdb9ec87ec9b11899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802a0bd352434576cb92b869e0af0e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852e8962544e4337bbeef37bdad184c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb4f395e5adf4c2d1f6d3c9046c6a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f956e9f0f31d7f230c3fa367f02f0f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbbb5f501d4d5c7300610d85d6d7db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ceea393defafd505c3e40438a43b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf86477f184c19e1645f5588a6c1d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097749062ddb94a898f34fd660d790907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2d98d3ec868c733c6a640f419ed2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb7b076e4a454bd423a9e09adedd3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa248f73dbfbcc66dca202db46baf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08bddb3648b31ff0c7837e0040e977911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930517dbc4540e4a0a793c860b21c66912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910806e72e7ac7eb40c66f876e3d636913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad58271e047ae1371f21cdec965613914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7dced9d32763646f9e824c7a104c9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251fbe26746aa596ee1c85d45fe5ea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac39b08a7eb36cbe83e2a1d86877ac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ca8f84551a92347d1dc6dcac8ab6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05ca46d43b994c33f0778248c0138919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99d6dbfc547b9f23f1ca3f0216aea7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20635c11efd60c6be769de50b8f3f0f7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa1d87ce2732c62ea20a9133cd58f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208394b4ce8c8e14e540233f32aa792923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a291366243d9511a6dc7d612428c6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a22cb4f786b68717fdfd58701b1c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586234a9d366aa2b866252dd861ea3e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd8886b07e36030eb36934816242e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb212de4eb6d7ca28207332446ef0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4374f2b1065a527459671c0d65ff38929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24100230833d5faa8556e502e290bea930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c117ded511bb605bdbf297c123b6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c0cbacd57e463820b5114d6b383a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c7fae38050a6ad8849434b5599578933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5be82e88c8605a552ae2ff68508f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce59283339c31b6510165f6d07fafa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1a41496edb7d5b2715a53ffb17f0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddab83029c0177bddf820a68518fc7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2ef7b542b40773e529117794a722938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686d57ad492743b810079b1a6364c9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcc4acb36bbcfd0f15f723a7ce3f7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113d032fcf18c9e3b1a1d95fbe40a5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c90144655a77bd51e424839e1ae858942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b433dff649ab988a31f2f3324298f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b42ede1ca3ecdd77757068363bd44944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49bf35db37a35bce3a4bc096440845945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4bfe03bb710d56d51b21932520ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77746e65ef207868a3e78d515bf40aa1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be14ee9ce73b4f7725d866898187bf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd1ec4c422955a35cf0cab210e527949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7f8d58d7c2871e67402d8726425b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e36409c3071bc57bbe5a1dc2c0c66951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f08c2e07c4b9b9fb54b1fc7ae28d5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f4802a31ea4316f615aec7331e03953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485b362bdce831414771acf929e7d9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33fd2d8c1c422e79222c84b63f560e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefebd6feeaf1c66f84ef7fe1f43ddd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0a4aad07ba282cf2871205f39a5f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553421fd997c645a24424084499148c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d999825cd406118fd1c3718cb3a75959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3448d16ee7a24a1191d820c23110643960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b5895290e168ac519bfc421bda62961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc5eca68b56b966bad13967fe3804f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2b6566784ebfff6a87fc45088b79963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7536b40324d7b781b496edb211d5b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b488baae6ce7193c061e3b3d25ac1b2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77837f52d70aad5c065d1f53ffe33f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67aafdf75088cc5ff3d9f7a0608c1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803813b66902f0ba84a64600dd6a0d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1c65296ac6945d4c2eb02e522c8a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f00189d61fb9a6478183777609f2b4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0476f2d3d8dddf97bdabc49b9a159971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82664db2dd46ed91f511f6b3381748972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4f4b07865df1e61df3c76d788675973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec2f54b0be6ef2180501d481b1c41974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0ae9732df74a63d0be5888b22925975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>