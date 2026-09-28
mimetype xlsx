--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b0b95d7d76275a4bcf86ffedb0001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2fc26c6ef7fcc3584f9c0cdc3aad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f3331142c0c7217abb4c8e0aef8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aba9d83b075067116d11efdfc74d774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7420c31203eec4f8458b0dcbbb3225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befba81e5fd79c0bd56d55d921818ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab9fef051c992ddb6974f9f63bd987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7627f396e0cfb40686ab057d8aa1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4874b4deab1e82d47a98adb52c439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52886c6c68d6643ca19ee23853b443d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093916c7a1824a46b0abff8169075e2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6bbb28bb50e78362dcf441a42bcef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a29c5c5857c2fd2a91d624a07dd3c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24dd48a4eb24f4a4337b9e7938a8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21191b7c13661b7f05dbd80b03d3b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a4878ccc0ea050c04ddb859fac4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736efd0c4c1c2d29b730a40938320d3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c5af8fe103e46d66dc7170437e9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e831891053317bca6d9575b46def419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c05a5c8a57d6ce48933a15b43ab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5bb97d9805e782c18041eb8afd2ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f23113ff07392c360f3cc8103c76022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52380dc1726685b3636434bd01e9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d50dde512a5ce9aefca17e8753cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d826952e2e68b15d53598cba30a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf604018395a6bf69d3f395323c1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16492c58004ea1f762cb7c5b982a040e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55da61e0b71fb84dfb3013be5b01828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d4b755d09afd99c6f7188ed15aca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c799f43a445c333a09b9ee056e7a5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0d707ce02e65e8482edc41968d4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c7444faee07f7254f04ec7b3f85532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0fa7f26875f7448fe512f62e9e2c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a41c083b38b11f900ce7b17970d0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8370c3102bd3e7828b0d5db0a322035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92b0a412500c2c737c910e1dbd19736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947013c8faa47cf93597ddb9ca2f44b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03e47303170a78f40e8dfabfd988d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2be32ab1b501f67154a5800ababc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b5030639623881bf5b40dd0c5a71040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e8aaa6e5e788a795fc892eade580841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77e811b187c8b11a38f98d2ca616f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f31546395d47f01339e58f7f243343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee6c1f21ff433f18252a455ddb978d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c991d68cbcd68057a30fdcb2c2022b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41fb5edb4fa0a3902a1ea90b241e6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276127ae2975e9578db2deba1b6f1f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3010db330080a6e39effb4c1614cb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44aa0aa84ad61b7a0cda8cf1b1d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaf41cfa9b73db4b6060b6194d21cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27509feaa7420cc1684cefba8b2c5f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f909c391ea9d97413a8195852de4c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54a986fb369de901d4e276ceb01bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805eba9e90a04127b42d78b6ddd80cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f56342d17814ffbc08450f429533bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc1e42354695d7baef49c9cef5066756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c608b95ede8a0a2c1bea2f30bf56957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c6bcb13b4e54daacb001e0065ccb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b2f2aa75a9a220928b71a30eabb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfecdf32f5881b156124c62f5050cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476200f7648ac89936695c309c90399561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c52d27e11b495fd7276c000b35d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a31e97373f177d483f5c109e75751f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95928f0ef1faf994362300d51180d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33752f83aa40d2aa1c1404acca57ca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f09f65f7dfa993c13d317be8107566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae6eb31be25d44aa4c3af78789fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa89568ccc29d3d4720866b69fcefa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85bc1fbf6ab8731d736235c10ed22669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289424b3c2021cf232854528cf6700d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574906125cad8435cd10909dd0804ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b5ced5778481d70fe97c1cb60a2e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6519e1e307d29aeda18c5c376d4d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd15d1dd4b44621b766b6877ccc6d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555767b8e988d122fe8b78de57dfb7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b049cfcc5891cd73e905bbdfcef9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e11e7d1bd7880b16c2b9322b375277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a94c10f155c65a0015c0766b4cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36106a27b52017787c45bc2f23d9aa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34580309d0400fd585b87005aa70ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b73d0d1a918f22ed3d9c243f719c2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ceb6896a52c9f057784ff4903044f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc19d0029a70927be63af2048c99b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc04a9a5eb44e6cbfad8d8d1e6dee8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace57982f93c50cf95376d216f7983e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c53dd8ecce7a670e6c1f7d59e1e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5355cc5d52a57427411dd5ef40e3a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0c988e35e5b7d59196a07619de8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4613030ac503d838728c32da6e83689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f16ff361d670b3cd3cfca860003c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae65d923aa7dddea91c5c58681efb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d344e8d7c4d7f4d082864f8b25367492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8851305dc6d0e20ccc7d1bc2b17293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ac018c771eec55a69239e21dccbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78f8fe1417ea9f339138b635a2b51595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f481499d1189f8cf136e0913b737096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb60137207230a9a18704a9f437e3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a941b86b6d3c6f9b6ecef62dcdcfaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ce5284ed40b6aef38f3749ea6fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d90b40e01f158257825f13fc6e594100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9b3c68a3c20555bc38c5e9848c04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5188c0d983ec72fb9bcd1bb6f3b36a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce966c41c08b76e964418e7c52db4a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c7f4555e16857adb95d0d1fbc239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915258eabb96221032aba1f21eb5348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a79eff159f608ed1cb90970ebec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd945f0043d96fc2587a3434366e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b64b5927975673b823a9a57665f4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c574a9227f2b87445dc3cf16be6f80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195a06b73cd1640a89a1d76f9aa753110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e593dc3571808504816fc0e10c19f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0fe69af1177ca79757ff1f169d6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345ba7bd76ff0b81dcf4c1411d787f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c593e6c305b8b5dc0fbaabff542a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67388dfd2aa6bf756d6c40cc7018a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0654f4a0d8a56948fde937ce4fb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd847c4cb2e7c6f2f5e1333e5b6e2097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176f561ec9a871e601783600006992118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fca067b9dbf75de89b3766145eb04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b59271d9eb20a9dd1df9ba91f90c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca8a00018ca09ab815111fe3bea48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4080a024165a55976fde6b1387d864122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503da8aaefb0fdaede84b28d276005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89fab8f863c1ef6a5a888ded03c977124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751305e60c64bd0d8f61760bebe0257d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029072dd8aa19e41046ad7e64d0d62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38318107d54cb2f1f27549517fd4b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d607cf5afccb52329cc3b2c6209004128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1c71f6c959bbecbeeff84141bc24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78588dfb676b47551b8274fa18ad8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232abeb553f5ab4820569dfc972493131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072916144d0879aff70e49c5c16afa0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02343bbf32690520add5deae5877780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacde7e2863899e4083aafd28cebb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218736b370615b17bafa3f2cc77adfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea2712c86803430d113af24fc7d3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b3a5c4a504c2a241089ac2df1ba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112475ee866705414f22a279898b92d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced801ddb8e325afb5eb21565058cd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df578547e6237a5f920a10d8a63f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aea8a7444e5f49f2c5e4ac34d958a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d17674069d7141e830a2be60f31e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb36b8c83912bf9fda725854ec1ae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b422cd1405c72a8e6a9254ce84f6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014ae06c6c5b36b4e0ea37f0c8c1aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfef096d4926d8a63660a2aa4676cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0700520ae48cb2b9a22ac0c299dc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd34946c4475f09f774e31c0de2e67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111936a15eacb77c81c5ea635d488fb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923c6598d2bcad72be5e4af7c17003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d271bfa486f4c0c66c43e9288db8ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b5a7a4797dce7a0980c292bdf818152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23058dfaf546d5cacb52a21c806c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b26e2388c1fc85973c1b72a4a7b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fe1ab0869ca1477e16b43d251828155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f31f1b4af35c9cbc12f363e73b22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5def74631731aa074198076f53384157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1badfa8406c68e1704ddf5aeb94a42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c779be4da1993d7080ec84b946d88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fd85f00cde2df6bef5f616d2b4f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24044873c6d008bebb77daa1c4e3cdc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbff1a7ef67555e54db7ae0d1e71e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98bcc936178a28b07af97aab55b349163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e571ac16f59c2c3360cb401214ec74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d0c7a7b29452d982b5db0818e020c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0c130e5648d127d03dcff027e23b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efa81bfa1e4b3560723847ec2f01d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db731d7883b8fe68369a88509d398c88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d55fd4bf2f9f5b175b6a653c3239f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3dbe3539fca385255d34f8ad145e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8492871c289e30541f4174bd291227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e06cbf82aa283fec94bc3f957dee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469a3a60af1bd5da1ccb09d7c9e12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab31bee76a5dbb1ee3d97398b1395c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8e8c8699c8002d41b664c49d367f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bdb4dc569790cd5731e97a72ac20e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f1532b37b56c3cefabdce104c7889177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe472cd794a7dc956b9974f864ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de55de3aa980f4663e7f8ef00f119f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6cd78ca6f701699dd8911debb03d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b012f4f7248467d393c0b97a5c1a96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe106066612afcb5d5bcbb342d2965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed485d4b10d2bbceeb0a5e5953dd9e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a9bf0ee1782a07b82c786f4ce5ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb5ecac5b90bd35d328f825f113b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d57c71f7898d2ca691c0e358c2e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe2e7feb111ec8c287cdc1de69b7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2d1573b78bcddd21fed2fd72f50c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a606637eedaa6c199839dca445a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c16505478562645a0fcb6700a9bb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487364a2e8c14c50dde974246f82e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86380a469b6da89116efeb33a013c7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dbc858b57d00e6984902d778f3233193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6841d2934b1a53ac18dbc5b57dac8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3e2ddfafc71da3a483ed8a72fcf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0f7dac24ef2539520f9b443439a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d90d298c62495f50fde291df356601197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03ad35b6d806ac100bfbb5deaad4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff3e89489d107add2cad5f61e99e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481599dbdfc2c01dd9e64cfb1c79ea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4528307319d245e2dcf60be1e103201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f2cce5983bc2db1acaa8d1d5294f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933f370975705fbe816b7e45b7f8ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d792830ad90f1b73567cd443270a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898472819e2e268316ffe8482bd9d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e7a59447b86dbd8f71ef013cc4b47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c517672f1f03823620cf4b03864eab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052982cc07b28d96d563b447acab5c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c5b7d2378ff6c5a001ba0c11af7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281c8293c11a747ccecbb8ae226a9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd4966c374c777be420f58eadf36a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0f55c99e67e74cf48716d5db9d20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e055ab162da63998d0dd82f52fbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dedf872c70d3c3b922b0c5aa187111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c83b3180cee2d7583e28d4e7c35b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6164fe6863f974c0cb4b07684f5406216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209152d7424d848ed07be9a3761c533e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52449c3cb9c9679ca2226059fc8c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a656ec3e7d285eea813a970a3aba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c479213dbc5e19fccc99404f85440220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264bbf96f48b8fe1dbc577dd33653dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b23eac9085cbe4baf997475fc03d1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc917e30db858508ad5c40cded571223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6ce08021a244b4037a35be4b4f702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9dbe14d6388c19d73b5ed39aff82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd18f34965275ac40142e031da4d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5614bf92f3474719c29f6681b0686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240644444d1aa27be7b701bf1076aafa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4eb1a16515e185cb04e02ad06b65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181868a34e2a2bc97ba8d6bcb5c4a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea627fba561b9feac97780f9735b393231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accf616dc3fee942283af3d3c2f38b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915cbf2c1947a05c35dd0b26849b65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a4cfdf9030c08c45f4b85e3d3a01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc635ec58875b7a9ea17e0bb611c55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262abfa3d1ca15c352afdd128d0f4556236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1adcb0b782ce6a8d84a22bff19a7c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76fb9a48cf6c5240e6bf28c24717d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08791a279d6e6730fd6e68cc4831eade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092343b16a1fc1d5b35cb2965a6e9794240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a223a98275e4697b24369b42ac002241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c115c353cd92145e63195c1fd8d68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7f88640bce795e703a23cc26d3d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3e7ef66892deaed1b104a3ce67bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c3b1a4f6528e85e88019fc40ec0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e77c357289f3433f4833594f9b556246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919648f0388247154d6ad2c57c2d0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfde420199d9e2fc3e5692e0a81a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d588068e2dd51b77a20a3ef04024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3fa82aa2585e5fa9cb9f68e48dd95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a27752f2d38ca20196f8a8d4a3d19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756595000b83adbfa8242ba5701eeec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a048c5b48e8aa8ccabdb06d34ca034253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ac860a9af1f45f1150320d61bef3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c4f8a3e5857069c87990c99ad931255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c85fb4fc5be0cbc86ad88daddb762256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794278fff40997825909a19829435019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549290a80bc2b43b56b50617511883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d289ad32014ef5e745a418ad14ab72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5a9c640a2e08a232e26fb63e61b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4bf0d864aaafcfcf75f94b7836be0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695230db405523a8567f769c85fbee66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb67c939b1d1c5850ce84504427414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d5354de06d4e30b7a76374391e06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563abd59d24328c68b1a1667803b81c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a13529ec318eddb07c98e8c49635c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8cdad70d5519a928ab04ac6ee9de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52f2be77d55eea9b1c8f616152eca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124eca3e800b7f1635d2cea51e97c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9f3e4da077f63fdafb6200c76942270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfaabd5ec828441a032bbf4335f9fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6caacbfe6f6364c4ec932491a1a3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7bc74ea15f12085d3d187e97378c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f91af183667df55b2ec794cf6a6cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fbdedda889cf1ee34ad93ec9fc8de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc97ef8b6b07524001f98887bf1e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ac936b98b727504b1227fdd6cedd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c2ab06f92bfd3a3ad83fd2f7c457278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59414529d1cd5dfd137a9ecd952fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6837b740d69b4dbbab1dab254c581280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a03d387f7eaa12df04d3efc34ceb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63779cbe5fbafa590ac54f3e44dabd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7be11f2355aa44ec8ce8c020af6e81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253916a0828c52d1ef49c87f2f25070284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae9e34eaa991e3db7106321a8936d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde03baf5fc213a2b4e31f5a6935b20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0557042be77eaf3adcbe8891dad8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c2f82d4846294c4ccfbcc96f5d94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c15bfcbd64118ff803496ede6561f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19a11ea262818a26d3701f8801426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709108421553c026c60e9f9818c10d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4190914c54ebb83bb31bdf423887fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1aab4bce1991664caa3e9105becbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a9296229c3e99bc67b8453f965d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85900378780848452812a300317fde96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b706215174630dcb799da85710dd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04a110df275ee78e7ebc93ddaf4db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6081eef1656a10782209272e8466f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706d02614860e317f181708d5ebd64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fc10b2dc5d5c41a7adacf6c461f74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b63a82db652aab29547996ad4b280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef374d53f2ed52d04a6e90d72a33395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c871fed84be4e28ba9efe58fb8cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac23df604d8af22cb485a022bb8f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65ad51045f1ed8ae5471ef85134034305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b984be8cd7ca32b8f00b1936b183ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f735cd0bccdeb922bde66d17b9fc58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e209127992b127b3e9d92022b878f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6e883b168e80d949ef50f29cfc19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa8120ed0131fb6e2ca0112c88f8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80418e70b9a2e12ad04a03da60e2ff62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8fc2aa6c8b29b9247808cb0df7ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b2d018009b01e705ce0b7006b5f7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33231a1e6622415104d991aca120fab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7adf739fc0aec7faeeee480c0ed20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48049870c54ec463d86cf80500d8ca82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8827915ddfccb3e9c530607e1e21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e74febc7376e0296139806c51d6fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817adee1f313c7b18c7afbe36b9941e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405d4364232b5db21229703e242449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92c8629532df8eb035e374f73ccd6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4cc0eaacf9ace8319506d26702392322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7d8bb908738b4b7335ec6e390f8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281c9330badba3162150ee537badde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce85508cfd944986cf5a7108da2db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160dc677172930fb0a59b9027d9231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91056cf482efb41a45011394e820c739327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0bc72a7c902a85997de94705f3585328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb6df0ee1e3aee74c52516c8e067a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc6d1af89683efe0072836638a2a2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364ec454fa3ceb026f7513c4f84a0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a9f080279a94267ed7290c4a49a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f96c06c3371029e4bd215d7f3e3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee568d7a45123f755b9484111d1128334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deff1a7a925bfbdcc07b0f2b3de74c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33840aba365822d4134ff6501c6359f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ae5518df95a9895a7152800a4c807337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfaa759d17717998e7531ccf4aa76b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d58a2ec7cf66fb5001e8f242899b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448ebec40f4639e760d0163b851538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a20edf9c91c4476bb92b59ecff3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34266595af1ae1a05aeb5fa89fce26f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ec50ec1d5381898c1680efc61ee4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de149e0e08f5506708c21ca3ddfc838344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe2ac0836e47864f12cd33461b3e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b732831375e018214fd30bc86066346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28902317ee1cbf1544c41397db71f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d06c22ece2cfc4b25c8e20edcd5dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09881cb080f7b856f89dbd1c2bef9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945a5d5ee76d9d83e326fb82f60c73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7c92b9ce58d1c9a5f80468af85e5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d61d078187257fefd537a290443b79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c554cda8521b23f28ef031c8343ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab4e965d78eda81e72c88ab3560c02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f0e90f5f6c49b4bd9ad9664ee1fa2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31863f53a311c04ca0394b11b10f33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6341e29e0c0b1e1b2701abb7dfb2d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc73038b6fdba0a6de5b4bf3f2c47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091305ced772adc0e1685b7ce0db54bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596994ba19aa5a50fe0ce97794df7700360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d931bab939401b0e0693b9428c919361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620fdbf9b6022d69964bc536401dde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee88bca298271b8a7584e43b48af669363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99b47c5d2c81a8afb07fbd624fd7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3daa9afc701bf5f6c5b52174b3dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bacd190d9e80890220bf5b8f68524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25cd8c4fa5da5770f573bdb29be509367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776259ce9018fac68365c58703182e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffbe70089c072158666f5dac60832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e5b391caeac96e93cd3bd1d1bb7e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6bead89e42c8b76f286758da02be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303286f05ff776cae11a9a2f496a8739372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd68d9aca988f30cd55390efabb92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43df9b8271aee4e9a26ccf89881fcd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434c70c6828eb172fdf5fb0b485411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373586a296565ad28cbceb13558a00b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e02b9b68ccecfba229706240bf050377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7755c951a9f55d880ef82b42c8640378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458794e57ceb446c2098956e243f0ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d654fdf5a6ccd3e26e29fc0ddd1e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c014d28c439671eca0a9c71a89eff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650f4e68643f55dc99170ee58da122382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ede413ff0928d2c981a7a937eb659383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61e82abb526689186d9ad8b4e6bf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe933ecd8dac2bb3c10106cd9af5a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd322b4ab52654d3152f56019e150346386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1782854103c5f1838c700acfbd86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2bbc439b6afbc34bae5226d426351388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b72dc23b7ead76d301d98d4666ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc98bdff4dc3d6a4122e199eeb87a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2159cf417e71c396c663ef6ba9768391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f3b1d1bd55a9b025c268b0f1e3ea6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4a6aace38ad665f4168741231fd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eba74b7b3c8d29aac3ce9e3c3847f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f95f5337748a5ade11821e2973dc20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efdf4b8024e7f0bb74b3052052c2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842201a5257ea879b7458a5cc181440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef181f55a5e17f32ff25b9bd6b050398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc4979d054a1d76c25ea57122e12a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f60bb07183c2e2071741617bf7ef5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290696abd46a2130519d17461ff1cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4bc78022b297d8532bef33cf6377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11f3fcaf55f6f699a1a97157f60da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88dfdb1c16311f84dbab92bdd8f59d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e17d0a887110920dd7d4f1d1bb50b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7705b76935e8f7750cdbcd0a5b8e81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1f1142edc64f9c4fc1619dd28d6c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1af19578800ed6e6edc319fd9bbaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced22d04c4a0814fe01c3481b21e855409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cab8dfab3e759acb5d9fa46a6960d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f7dd99c563c73a061da0e2c666b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f604f144e6a333b28228ef0d6a56d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5113d9cdc8565e25e37fa171800e9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5eaa4d31df34d17e51eb3f134009414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976b9ea2be0fdae1d4de903786224a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad470a629a17faed244ab3ec8af1b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15204a9c1b7b4a0d47f0434e55c70201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe1da94d508a4147a30748f5f7ae4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792ddc763ba1c4fa5fecd481bf0281419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391352f65db1b2938cf33f28265c4375420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f71664be31dc4a61bd1300ebf14f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f3aa5fe033e36fe8e7894e0d4f1d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7c17dbd1e41a2a4f4d5858078f7b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dfe1b634b846f3ee82ef9aa49a4f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a29fcc55d82c5bad5ad6c786a691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a9f4ae606d490f291ccb29410838426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb5e652fe33a8ae9a7c32716f3a9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395e8c787a7b769c011056c71d455a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355c037591a279123f91473c29876c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67be52cef29bc7b6adff820981c60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb957fbb5854334b533b99ecf7b367f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea8246eada1c208adf8bf9fd296b7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b62875f9d3e1648213169e42ab7fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765fa84a239aea8c325d79e2e12ccb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3bf2fbb652200fa536f01048136eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa966efcafd968c250da9a47a2cf3c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84df66c806e9d499222678878f6c77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d5e9c25b94403cee35ff3cdb53c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50422b4564963c60554a1b10c378109439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764548f01b383b1962830a65ff4a507440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b003aeb86352ec95ac2d03f0b5af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019d3467d8a6f00d4032ed592c022f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a05bb527892e1b9a10e4ed2dacc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d664c338368a907e8063bff496609cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd792655163ebeb8667f5e3a4708e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f56fe242d310214dd58238baf7c8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa483feac90ac89c23ba8a51fbac2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccbcf5a0874f2a83d2ceb0d7c7276f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030351f3571920e3fab3a8cc08b0a49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d3d323cdb1e0a9c3f03b056b9e88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770216caf051591a4c6c25efdeeed3d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1a37acb884f347cc85d2906456e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276197d70259e9ee587b113a047664453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d0f281b52d8e4509f85efa50d510454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c700dff7d4889a0f7db2fb933eb0bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d482bb06db1318c5e33006b5fbf21a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff00352ae9cbfb50d84eef1f74507457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d707c54b91f23eb6eda7db98b99d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d2a3a8bd5e2d0518160ad0742ab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65599292bc43971120452cc05f9459460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a8f9849db19b28364f7deade795b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cea396d2920a64ec598ee3085d1f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0cebe62b815cbdd337800bf09a2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3057351b6535571a0775a01a936dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e21cca6e8b10056b8ad19b67a0a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354cfad7ad9379acb9d7e6d55ad218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b992eb4623b0b0bcc10341ce3afb12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee3f004aa53b41d27623e9ae1b6a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a0b7d9583966428a061b2c1475a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9682832a3d764f1bf317c3335ab9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70771d1eb3dae172cf914287de78470471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d99589379f4f8c5e3bb26866de2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4b7312f1c4e4812fbe72dfd27d58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e8312ede673db2b321ef835577d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6617ac272980b0b6740dcc376d082475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040e17dedd44148242f60460fc9cec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca02c7457d4fb0efaa240f99235bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5621c2ca758ea4280599687c924e607478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d54b37afe6470392247b4dc68fca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b2e6e5771e202520a8c0c218ef34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741bf7bb52d2042fb344500b0b243b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356475e0d21e2fb602ab48cedcc5bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852687119bdaf576394e083b421448483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95572dd8e4088b664b6c31e6912d6a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f50222f4c543d21db029c1dd8fa25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d5df5d38b444eaacbf8cb0671487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9ce4f7f7d49920b6ac2a30807300487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec0e6aa24b496ad4b69317d1c496f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3319ee218031fcdd2f8819c5e2a34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce172b0fc84b6f6765bda392bf80b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98372a5ccabd6934f6d749ad09dbc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ead7b6f7956c1db1b886b67520225492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804936c1b61c296bc174a1a2a585be6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7152578492a398aeed6f519572275de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e41f808c5acd46d99617afe3b3e3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be65dfd86d1e2bd122a8d45e9949f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50cd7da851319b170e01b627424975497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354544b75d95cc60390b20dd1e8ad3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d292efefc8c7466482b769275af313b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baef3c44009bb58a88a7e7e2d0b414500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4247754c4dc10afe0f2a479e96be0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a2ddbbb9c4a11b1a46338b0899fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4552195066588fa8738611cdd34e0e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af999e76179913b270fb8559a7a2fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096270345d6aff04616ab8a88f22f931505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e65f040417d56c2db3f988f4345d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541174adab3f3f425fda46148b3a9c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f367f631ddc70f940a167e3c5fef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a265664dd476327fbde8d290071a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2213aa6310627370d70ff9b5955f0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6e0e8be01e49a5fcedeaf529aae8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895267beffb39993fedfbc17fda8671512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537ccf1195250e2f68a48ed8fbf9dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc08873e6ccc966a0418b0aa901ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365869fe2897c93a0a4acef40843b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0962e4ffdf43b6815c2d8db51aea910516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d582a975660828939c46beac3742df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccc486386cd1412235fda7a85b00b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee3e823845454e08735b56b39ebc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cacdee50347ab24b4d728039d7cda3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173eaaae50c694e1fb51bd373fc153d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa23b34b138994e97497aa21d0dc320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a429d39202696fe0092128b881ee17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e73a4b786f95337c35362f9d6d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd907e9f35820abda3b74f995473d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16f3ff956975348ea731606ed5bd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611ffd41cbc3952db94f322d5ae1e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820f5dab7d6886215be4ff30a02f4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606897a21437483dde814b3467a38076529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70fa5a961d572dc3a92baf179edd28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2e410fa6f87b9a6c27b2727aec5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919209cfd8cd722cca852f79fc42e961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78738c7e1f13042ec79f1b791a9d907f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ed68c323f3e309f3bb848d6f2875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93ab346eb497513a41c2b220077bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c383a36560e632f4cab1baa4086981536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f3f2c39f3f86c89166d6f7644eec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1ada442675c84e6778467c2ea1ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b03c1eb5dd97e7897559fd68ee74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504077d5624dbc0c09029bd708818c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb0033746ed3085d0f69299cbf1897541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aa5cd89e47a70a92f588a33e2f4f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34817e664e9396ba790d2bcae4039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bb3a3abc4791fbc162cd9480500f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3083b7cf1cebb4e1a823aafcf9d7e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf76e6435f73a0d03443520f37aa2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b571cd1a33fea90a9febc5abecf04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d68863ee7188143de4b6a6fd8993548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac495fe474cbfeb043d11efc65e1b42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd4a70721524b56eac4809d834f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1771c6c17693b8115351b7bb86bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eebd4473332d5e2a32ce5c38cf64b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd474da4ffb86c3d9087d53f3a62822553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d339f3bebd55179c4853ecad7eb7ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779e340e366d01df0c9d3189c831cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be706b3e02736f0257701ad15a242f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed608fbeb164435a46502156070c640557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd49ffd8408e74fde2278c57ff1bd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560b0eb46bb1f4bcdd12ba469112b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e944bbec0cc4b5c5403907ad0bd46a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c155d70f566d2d332cbaa29f80379b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bd10f269c3ee5e27cd4498cee35a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b437893238643c75ee0e16322130563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d008c7af0b81e1e2334cd53a51d9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce718c63ed39dc227796854608c024e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091fad14dab494627c1d6cedcc883a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993397ed4e33318035599870beb2480567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0728efb3ee2cf04b6664a242204eee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b372f37e5aedc318b5822c61b9ac2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9661341d575d3e96b3839e5babff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b77c2e2a80a45748794998cde465b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c9403cda412fafcc650e93796853572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c732815d0537eb099b0721aaf68a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e20f3f690745c7e11758dc23979f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e267d0aeb2640c1fdc972f62ee292575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef917eb4b23dea4203644e9e289cec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcdce69d438bd42d74816c8f1b04ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504713cbdf3bd43ec6eb44a3c5aaba69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ce628be3ab46b3a75a8c80709c54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346c395eada18009e9ae2380d35fd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c206af4d14a2c21485937372270a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff969d83334b874f76d5a0a2edcdad9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9575404849ddb747eab56c78efbcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e68f61ba9484abab8280543c969fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88725c2fbcb7b1c141488ddd16d5e13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca772cceff5f9df0d50f30f3b277c38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9e4e67f0e88065fde76f297c7511587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b958e0bdc247eb53f7c85c1bf1458588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b5d55c85e3e39485c9c325bc52a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065cf6d704eeb2bbade40a3854fdde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d42b5e1ef467e8634323dc68d8d09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c218e83bc274ca26d4e1126990895592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd7a5e3ec95b7883e8d329f11e951593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce424a1fb0ac384712008a6e1b1005594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b54bfa804f7d74724bfbf0358fdd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55808147784283927a2a7c6bd474a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877cd2f3db0894b5f6853f4d7546177597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97be19aeb39a65bdb44448ee56c0b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f49baa6c277823b7fe2776fb9e581599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf28f1d9f849a4082c8586c9c7aeab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aeef6a36e406497c93a809cb3dddc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d38dc76206bf19f0f7693fdf1331602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc0470451d699454be1951fdb8997603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf500f0a09554a3e9c2585182ceceb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157101d19361a6c96ce88db182656610605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69c44c9dfec2bf6ff2dba4e799d81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8cc7289282fb007835b38f42bb9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34386d2d1d6fd4abe609d0c4c042d1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6628b2accd15d0d656174059c58c97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e0c44a811ea09f6271bde869aa104610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa05da41975829c5b9e9ed126012e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c041f0261090fd52771f721742bb08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0504726742e1bcd7a1128e84cf03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b033214118622ba4fedf0d0190492e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22870bf625a8253506152be37d4aa9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652abcf197a0d363420c4029effc578616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165512f08ee115f474850d68243eae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca8787ce57ffc9e3a61276bee97f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e6678b36ea02eb0f65caf31ace50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb495a526ed24080bc6210a7e6667620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c071eb50acdaf1881ff76f28b93fc4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e71b7e95d452424049f51ab301b1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc97169b35c537c3ec4447c85390a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a436e0c6f52b19357be316721d9a73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c9f3ec2a01eacb5f1416a372f92e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa33197c9a0fed7765c619c6f19689626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5592ce38f787cb6f4662398004117627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33103de2d2fd68ca766415a2f7152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3365e86b91598f3cfb87ea4554cd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d772a32901be8b6bb7383652c19d242630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307dcdbd278c5d725e5de4cad4c0dd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195fe673b2912965ca844e55dba2db6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef955626dbaab284fccc53d0754cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e7d225e2698eca334d0540341726634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184180399c0b906e91b766487c3451635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c75bd24395c169ffac280fd7004cce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac0df66bddc5212af096d812254ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf754a274d538ac79f77640be9df3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fdddc461e405bc661860e099d9ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d4e52839c3cec7882e4e1cee6083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f356c81acba3d17e3c3232b8aaf627641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b5be8fdd40acef62dc02254140fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b97693db1bb255cf7048dacaaae1e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fef8ecb32899396cf1e14e71273b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7624a362e9370502fe0ae5775d0caa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4b6693b103d93c828a7c8a6d33dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8301eb159f09f56babd0cfb1a9f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da05d3b5dbe127a658f5738dc468b8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b4a007765419d51905a6a2a760ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d64a005890c0a2e7cfc705e59b8ebf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e1886157ccaa9a47331491778d51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e9279de12cbea4cc14171409c377652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9340941eb00779159ac3838deaa4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ccf49ba827891914c51445a7506b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c381183da17233d71d627d4ab62c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e58d6ff5592dbe7456666c236acd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b1f901234dd2d59e7b46a42824c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c0ad2b4a9d05d39bb8cd89046543e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde151839a74d27cb6491c88ce3460659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c1c1b7ced47e9249b4a3e966c860660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0bfe7a7afe8943cb685258600421661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcef76f8fb0831b2be1f734596018662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c26c22234d492efa595b02e5611e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc762c8e68a3f20acdc3ecf67ffd4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d2372701030d8c4d5e77e6710ab57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a29d8f82ea1059dfaa5e24671842d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61c927732d84526ec5a2a986dc4d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4f2ab01509677f332f117a8dda95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf90f6f73e2f01a45a711643891f02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209c337d5f6dd53488bc996130d71a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f165b8d7bf379fd9f5ec621f818cfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a98dd1475170427e7659e489426021672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e83b33b52f022b4dd617bd1469492673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38af3d1d49dc7c8e582925ede71b37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c589f66d8f8e5ca28f9ecc9eaf9e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925cd9a2001252f5b9fb4e7d5fc83c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11231b26384a9b42bdf9b8be373ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ce91042eb3a401ae511b9d81302e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278aadb56d8fcc9817a743a80ab618679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1d0ca5ed0577874fbacfd49864df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a53aa34e6d43baf3406903f5aab4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcee4e06cb3465e9d2c68e076251b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d21d3e0930f0bea357eff23156648683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fdf9a1cd3f8704edcce3e09cd6dd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0bb1f22cb58f7545052802839f527685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46b6afea8e3e9abd7d96410c3604a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cca0fda5cf84a34ce12b1f069d81b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3493c3910b90e87cae4d2e19e96c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23a1d6876364c323d17c56d7e0504689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b01b6f797930036e6fcbb63cf6ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462d4f4e09aa7255ccf9b79fc12249691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ac25516ebe94dac12738471ac49a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78f03d8aea070847c9a2c1e31f77c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d204ccb60e066f0c76fe516ab9a45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0493f9b07469954865c1744a9d88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f176c157039306bc3feeea70001c33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d681949fee514409a594b2268fe83f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0293c87a4ff987c7f618fc723927cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1964f3d3d8ac36a25a0f8128278ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc194cd4e49eb08d0ae3523d193a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64796339c866d1ac464327b715aee9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21b4af834fd9b72d733131cb51eec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba9b2b61e3984b2815e0c2f66f883703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12dde530037899cc31ceebd85660d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065992417769f7396384570f4d00fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4e4222cb826124f96469165bd42a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97773a1120fb5e88ce4de7ba1f031f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677c747f9fe519d0933c3715891891708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807f899e217b3a429bff77ee652927709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409b07d298d54b5c22da5244b6990d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7720bffd452da908d56315a32bedc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ebcdc5f82631f8b6fe7271a3e73b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9fd32c23410a5813c8856e2657fc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff416df7c9c90548b65b73fab687e88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a255b5f1c5914e83f7f36519ea1fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121275f928ec5d6aaa9254341f21c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc615b2ff3bdff79c61268e31c388aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b4e93542bccfa510436f5c5033bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8606fc282e76901e7b1851b16f1cfc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d772b8a964a845bde26ebc91a245720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0aceeaa39c9307a03e069d0f44256721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b7874a2fbcc3456503b5466e6677e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d8d7b756ddc9bb5b377927cecdfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf8f1161874c1b1e4c6f18b3b11c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc1900e0d0056ca0139fed3ed7209725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0bcee368a12782445f1667e330c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec46c4b7a280df8f9c68b07385734727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910961b1b86ef3a6a0b03d6918cae41d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce82d99cc71108eadedbcb205e88d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56123a06e7cb98d5c9b375fd781dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a6a91b0453e32c3ffc8530ea8d540731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0f4b9c0cb404778417d9f38ebe61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa30bac2e8006c09830cdfbb3ca0287733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffffcd60476189a37dbec3267d6cf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21e3cfe54f75658bd71da62247349735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dd885d05d0dcb0def4dca8e60201736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb027dabeef64128dc9317e7b3f1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a4e33181150aeff501c9291f2702738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe07d917ec2af2564daab747597ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf0063a27e27db26a92d0d32557403740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef45b10ccf6f59dc3da8088604c6fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd18348f9335e679f854316394e425742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d26185fd8f2e9f8eedb36db202e26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a6848730a8008d2166e3a23d36393744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b888ebc32dbfb9b27f351e38a6ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c48e448f8270bec22c66efa87e20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31387206451f1f791db5d79ddfdba0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc113d36343175bc8b549b28bc96a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c843ce4d134aee0257cd38a22ef8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757fe59650c5bd3c68067e6d039687750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a56eea6c3be153593912a50ad7f7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b6c59b662bc4592ac607c9f6db9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c31320ce155dfb1cdfe49fd8bc40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937e738ab98dfc88bbc15c746d3691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e12898609d1f76bc219b65b1a384755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de3b253e819ead619820d4de8cd7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2fcce141773cb099f3e15921afb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6371e82297b5c6d91d55c6d6e30ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261073a8eafcaffb8e726ce7f77e36bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0941f2ffb8c909271b5086632d8ee54760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3463b608c38d749c86b96c8f4a6235761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309665574413646a98d7eea033a235762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad2e3015b36708bc349833bf7ccfa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7911177c75ca49052c1a57f429a0297764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a81dc086eda9857f1bbfebe6ae1698765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5605cd7ac320a810261368a69e7e82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a89fa18879698ae8e45a525c4f0b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65d187713910dd0bca9de62c0b40a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d16a70090f337e0b8f1b0c172b4f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872d447ac9f04d0e7c7df3fa46d58c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c57b1bf7ba4c4b960fae2866148b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30999db410a75ce696222022e8ace772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e839cbe8067bcf20c5544385f037773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c096a527d8263a1477489ca221a148774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca1ba0d414fa6cde98528e46894905775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3bf33017f0beac30b89b8834635a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d296da9701dc37e4ffba7f04417b52777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19b344ef235e4cda158f2c1c23340778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3fb289e6950ee92c63924c598f4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8064d41c838042d3c93213c0ca3d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9983e8eabbd8bd62a98e6a0bfaab1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccf8af2495e3612fbff5602094d1f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92abd3d3590f56714ebbd0424e4b15783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fb1a56fa3c2a3833e734a0de740f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8948500f9d5136123e116c34f939f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7bca39e2581fe62c266d10a15700f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff31f5248703033bbc88ac11ce5082787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403ef7386fb2155435848f2d9c08c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37139843f6f46059b7ea83d9775670c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc436a78376148e5054ecec528287790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640eaf442de7a83d950900bb13e8ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850984631084834b9836682bf00179792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d85330a1585c366d09fdc0db591469793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72af49db6b032330b1bf22171029dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9671e575574537dd2b3859f248d51795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0aa33c93ce8b7240b40f01c07cfc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5329226d0286206dc7c17dfb3c50797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e301ed51b7c4f46e9e6f01b2a25d6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b74060a58ccfc72dd13ea8f0966ad5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62007df4deeb347a38e7b1b95c872800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c843d9cfa0bf10611ff4d7296055801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9734736a238958b2f8ef62bf7ac507802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2ba0e0512415a2a58356071564660803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab89d505acdaa5437993137bd0c0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55266a257e1b09e454b627c2c00be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e997f70892c6fb36a3cb812af381806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4955fd41c4c55838a4ebf41f9036a3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6a8e26560dec5fcd100ff54bb621808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b09fc4f668978f1aa78233f29b35809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e501393ade88d3d947f65d5c2e127810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a215039278e5cf511577db73f09f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83143fd733ecff4b8f9817163b9b025812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523305d7f721ecb7d260dd6ba12a3aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209036e483ec979fe78ce42b5aaa74c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d176216cb23ebce7b53887731f65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10424ebd58e638b46c13b6579a607b7d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a4941ff39f8413896ef0ab7b928d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255e2189ac20ec5dc5673cffa37dfa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f0cb2db8e361212fbba48a181d80819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009134a4aaac7cfd03a5919f0f8c4d19820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cfb8ac7196a92c3fcf5f5429059f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a161a56a66b7a6b8179ac43ce9c79c7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729d4f3ecb26989adebbff53b88e08823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a837d3043c40413d3909db236027d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccfb948cae74d57ce9428c6cb3c1ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bebfac72cc2cd13d197ba572a227826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78048eab8417baf878688b379602da827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8d0b107ac248a3b7d218696a3fb8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9925a8ceb4f2a1011a791028707b7a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7739c0d34c3d640d362c30da830c34b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025db41f398aab4181ef8613e196b43831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27970d32d1445a2eeed36abf90c73e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc9d52446b3c41bedf1a7c717cac0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035574c15ea64fd2c8082e33aa4d0c6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1f646d66c9cecf5941187742152dd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e874865a9f7f214517400b5377a8a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aee2c860b9203affeb6ee4599b670837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77141447da31f9317c006d9ce32b18e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f4c9edc61cc90042c83811d808b50839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6432c1bafa07d8f2325fc11f49325840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbaaaf2eaa03d9f711880fc767addd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a7bb20039c75c6a500a95935c078842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bebe47823023622a97dc577129b3a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b06527a0a348edaa5e54cf6a72b1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f83b41d2a7c7d6b8867f1de8104a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd97e351ea543bbfc29c79f3fb3fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f5318977a6c29cc34f3f26f0e862847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceeb98f57ace2051d537834ea5b075848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb174623df26b2c2543eb2de822ac7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce770268c67294a1baf6ce829fe96850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb9b511f623c5f2f8a9346e6357bf7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79c74260ecc409fc94bd8f832676c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7998efec38536bce8e4bf07ff13642853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e559ed984bf1a6e4c1c18dce1ae76e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb46e32c3d047dfbdc5817d23c5b8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b05fb5f6311390b306aa0acb48a6c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601376bb030ac4a2996152533cdd6467857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d288cca5a10f5a1c26804ba1039fe6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced2aca42d429f07504b674397fdbe859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a6b9556acd633b7ef44ee3dd035ba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d6326e4807bfb186af9a64fe1782861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806258324f2f44ec9c0d7597e6dbd48b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0c2c195bdd6c22c8b9ac45f95474863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43a8b3a29256579e0f4f3b06deca3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7758a22f97254f3c5d9ccfe19d7cdd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f10a10dac1cbc0528a5736423fc0b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d8014f0f70724adb05e30fbb4d46867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d78c8577515be0ca340c92a9dfb5b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e3f33d940e4cfffd1145a633f8225869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75942d86a0193515d8307251ca494870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a47af45ed6630d325504ce76dd3e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e63781b9317db2f57c2244fb70b1a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62fa7cd006dbae2ddf6cd15f436ca873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e7eb18dd739bc23b127634bb6032874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afca8ecbe99002b1f1a022c519c197875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019b3200b1143a8a4db606ebff408e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9d85ba552ab2e30e8b5d741f8f6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782870c96e683b86558c0b60b7bd2b0c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31d466a31402970b953758a86aabc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb41ac670962f2fba4a447305d420880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e99d7ff55574fa7de00130c981b447881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef76cc846b6c363f3cc08f15e7b726882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f482de6f7d3e78b9fc89312c58484883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c83c228bfb09271c80a38fa8bfea3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f31092b5d4ddf0f8cb1fa362de34885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579cbfbf67be80442b8e407559a29f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652110cca86ff7955d128680fadf9e7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e9252f7835338387b1d6aa77cdfe0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dcce841b0055c4ed00a13697e2bad889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48714c33da4403c6e5506b1e4bc20890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff32d674442f756a3473e0d17e1ec4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383aaa225eeb05141f2775b4da6fff5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd9f8f133fcdb02c76f771a863533d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b244301cb0d8f6a19454bfc0f62f3a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576626c98453acb04adc9c995f644953895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac88f02c4fd1a743828bd5e0f0a98a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013b95ec043b8b08d55cb83fb9162b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc8cf10eeaf76067848c76aaaf7d7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235820874ef0c791402fe6b767ad3eaf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690585cea70756c814ac03779ba2b2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d544e3b3d05cccd441cb45b1eac9d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc10a5c997a7100b6cbfa5b1be2237902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8fba5608ad8bc98fce17ea239ffbb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d93ccea73732f4431f486db6ebe5b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c391271aa42cbe44ae619f024983d1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486218fea78b6057dda15e43996a38b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe21fe53e53477b1e40726c52195c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed92a52f760c95125e628402aee11f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191dd924b4fa990ba157228b2739f9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e599887ac16b3bbfc7c0ed5a99e4ed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27abbd1e9bec0f3e69110c1bfe465a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78359642de99fd6a657545234eee2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051ff99646c0bc11a762ef7b6f456e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93679883b4f2d5b865e22637e88e0f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f875ab969f003aecdab39742b3bf4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15393424cf2fc8a86c23df2803427e5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e120c9a0994d9c57c2c7c486c32e95917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345006ad966955cde0ba01772a4c11ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad0c716d2c71984f3fc2ce2aec9e4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009627d99aa34edf7ecd3ff78d837b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff5b3baa30acea618ecf36e346940921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80147f7622456d844133d900ce266fd1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f5fe01442daa3170c7c9a1ee97c47923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b3817f1cef546987b11c6379c98c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb900549a68569b664e269427b375f66925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94be65e12e8a25da30e0fc326d3c92926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dfcbe08771090d61e2868990463dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f130e18775607c9950deed0c08a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528ca61f94494d3fefab923586c52a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda812d27c19569f82138ba38d9573930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8cbcc1fcf6078de6233a881d40ce8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb05cad9c368e4f5072d8f6a93139932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29511331a5516ad52381540520c4f9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f383a2edd1b7e79b96c328a0365d6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3fba6353007a3346fcf556b1130bf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46675bb73d868d552cbe07cda498a22936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e2ef62a886e87c86c28769c05af7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a5a17a4c2e88b872fcfedc588e5d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6453338ac37e83812af51ec6a407cc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3598220242ff80c3c3c5ceafab602940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a7d5bac8f106c59603b8d45f2ad49941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f911380eb3e25ec5673e3b4a956cd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945afe8468a211fb341b3a956623d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2740c793cef8289b90075dfeacfa9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629935fef18a0bce0aaf951c1f1f15945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400454bb23d8a6b328f2bcd1217e52d1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799d4467b23a2a492036b05f13c915947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816edb40d52982ae3e05e4a40fe9991948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d3aef264e3ecf4ecb85db1fd3088949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83285e8376c8fbc7b405f07453c572950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a1cc613985eef47ca6b07162b3fd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7caa8b07f6eb9b8411139f745039e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe275fa8522a17a5ffdeb5a48406f9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391d41998bac213a6559997ed73b17954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca189505f768f15ee0963e076e83891f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeef450cd65fdd94b3c4d5fd1653e3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462d70916d44022c4ee3f61f06d663957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad6ef2a47591eaf8edb8783d66143958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a733471db346f6260f67b0030746959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c1e2329078e1f808b9f43033c3dc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a342a27dea9d1073d579d25ab93c8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f187067628a81ab26bf712841f7bc1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303beeb8fc8ba22c2947022356361a3f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27cab47f0467d2497c4afa26081d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117eee2ba33f85921e4da49c094b0a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123760d5475dc62a815622e76b1340966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4a32f79a054dca2235615c4fb892967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df28749858a6d7e856428420de516968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c71ac9f5067f210f89129e0b2b8f0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150d017c6f3f9744c352b3401a44268970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a19ec232823ce6adef4b5878ca56e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c96572c0232f8f1fea21c153ed1c0a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1930c1a882dd9483f7e1fb9429366a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf933af7d95c981038fd310f6056a52974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f411f6768d554f833f563a69a5ba36975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055105b669c2c567bcff67b35cfe005976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9683e8310c248eb458cf8290f8ee977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405cbfd5c61fe1df7d5073c046f89361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29efbe4cb71ca7000964b639b93aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b832598e25ca51547dadff858b45953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd31676f1f2857e9b137d0ac9fb544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d6b129fe8cd9bd2965e8e45a4f4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993fe95c791e22db27b0fa3b23f1dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300c7c0bd1094d5bc172df20a63c7cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c21fa5efc33058bd481a0b9d5c2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c172910ffb089ae0ac77dc6a946e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057f2aefd36cd85c0c61c4fad5b8f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9293cedba9013b0d9e3897b38c561f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1aba0a9a0da50c6859d677062663712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449148d6d93e97d8f2610478403bbd2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0115a658b2cd2338b65c5775ff8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672355ef4c77d8b65b89a4fd74fdce115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76732cdd02b66ef336195842090be6d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b262733d0fcc08a94fc6455536e2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2cc72b603aacca310ab7df89482e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7532498b37fcdf7ce248f1f1390519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563ca05402ab0c567a730b7c3cc95820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185eeeb839fd36ab235c8bae90c2a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa4acdaed326cff382d009f4b6e4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede088c99f06598b60fd40dca7f5b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab010b2c2d0e7a06ad44ce23fed406424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50bb7d4d9c8488560ea2fb1da8568825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62dcb2b1b88774d3d6660b195d0a5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a8884dfd658b57c86ba5fae0474627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1276559633966acdd68a947f2994428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297a3a5900504dc78c81f6d16c7bfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc2e162565f8cd1494e4afe688055530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885fc28a966d56f13e9dd08500898931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4609dabdff8d4844b4ad395402e5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4158e3d8c75a3187f328dadb9af533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc49c9db6ec0f436b25416274ce17e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee10557e68b524838a35f5cfb698735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3df05805a2872f4d03d02dcd0a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148bdd90fa113f17f50e5ee6ec39b4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0274435ab491c8baea2fceb59c21fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216cc63cdd833236e2bcd29adee27239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf9a25b67f1fbd0e471909cc61275a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11beab6b2ac68d0a360f678dc0699441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096137ce6f4ea65db90bb57aabf105042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d5d33061b0aeca2fbcd95d822ced143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b2c02e79d277902f801a715dc5cf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9242dbcc3d5d5fa1b8a9b50e549d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80a862ff79d0ad74ee84b8e31416446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab30e0b70a76f76962b10fbbabafd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f24f0d258b6f3df9a25ab2edbe1b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3fff38158d767a7a7851f758125f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae4cdb1c94fa85e8eab6a3ba64a65950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e8ecaacbeb9c6eb04b6da5bb808151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbad0cf23377b06f56c581c93edfa6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3573e9293a9c031b5a81058c519d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6fa1696b185a98c2265a03c0d734154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f2fa13c7a764d57340a3538e41b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba87351cda75c9ec6ef3a48c9e863256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678c994a2ddc3529501f203f3e5a6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db16edb98589d7a6efa47b7f5d4be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735543c935482d2e7a37d9d1254d9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d839073d30eb04d03572d2d5fd0b6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605f0af3947690391212c6740876f4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33402ee040a5da708a1e20a070bdcc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f3977727dbcb10b901fec1d3268863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866dc5174e63eb67345f643697616764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d408013d33ba1134db0eedbc502af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231e7164e071274c39fff98df4cb4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcd6449c86031d8c4eb8b4543b7ee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6189f07db35cb80975416b90a6de268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248a2591edc6147e2f714ac0548f7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5236d9ef78902423b8be8acf8626770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c64bd14ad6cf97907a7d287ed3c0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e7ae34deda28190539b0181ecc1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669a47aa3108e441c77650071a136873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b4cf0b7cf8fb02e393e04366340674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741b9e7590d0023d2d3338e4ee5586675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb2f959ab56ba26491a8c3b72953576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa98ec6b0ea74e5fe97ecbe612b46477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fd31ca331e77163117567f19a33f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c87111ed661c73e4e000cdda789f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415921b4a15dc65e590bbbbbf95227a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeecde361c7f11edf0d92c42417b4e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59e6b8f877ffe72b56f7a1bf394f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e63cbb701972351fc0f6d79cf91f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cebc78834e70c77371b5c2c0ffe2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894525deb7b7ce89062e03f17b0261585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294dd06821ec8894077194ab8df747f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709ee23f2c1befc7db21ad6adf3712e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6556d5664f132b4d4031c2170d33288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60029d668dc414ba19fd3d8bac9b1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03da7dad0e8a9000e6c7c43911cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11149a930e28356764d95b5dda0ba5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833819634aadedd10e001aa8450e07692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251452c7b2ddc62ee497e6d76a030ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e50b8f1602f005390728fd414a64494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd8f89a23e4ea39880874ef7eba4fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f50ad32bac9604552ab45b6b4fdc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41da1b460a34090ac8db4c1d4a235e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d952592044530ba0fe41f6494e31dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74f6ea734d0df13d933a90431408099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19bf3d1443225ecd9b50d0b95d8936100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3f9272c81b00a20a7d27371f6519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adc7b196aab6dcd267d9cc7dc3bb03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da56aba11d0337e0eee56fa22df37a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c835e6d2d531689317718c3e10dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084660a0d7c76db9522cc04951b71eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c754a88ee3335c3650700be1ee124e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ee0e28771af3b59f9a84e91f7028107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40abef1b2445b5aaf93ceabbe43b997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e479e63c181c68a1bb5b5b475d9dc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19eb949f5c59b63029a6cece7b56c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bfc3b3ed9dcc5b030f7585c641a46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2f3cc5af4949749e8b2b49061463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20071f4cc000307c73a18429f1cb7dee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b75f6d27865892a13e3c17969cab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69df4363ad6f2373524b5660eb06dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87497199bc648b8be44e5434fdf3d29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b4b4a2cbd73932b8ae841459c705117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698860988bc40b01f8b0889670cb3e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280ca549add780047b523ddd7d0028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294ec2bf031a3e852535c26290f37d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c663ec5cae16960b36e327533655d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831c45809341278edffa3eb2c42c46f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d28b6bd65de0c40627ef721e216b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c63d08736ff5dbf541df102cb225124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be286ac063c222bc5c94371d1b031d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138223f7cae0b1eab5b8b917ff576f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a802841ac0873652c8deb24aac3af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21f403f399d357fa83907ea8e14e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85cb4e5145912d181d5aa8e9ce8dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d88f1c0fa29ce584eec84cafa55f6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bdb38deee42f2761cc09d3a91bbca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c7dd32927bb16e2c579f08a339e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f11536bad2322df0b9427dadb205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52b4d7c8f694c2a266484ee002684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f865d7d244d38452b99b9900524f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ae023f684ba4d79f1cff699ab010136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e1c3e17a209fefbf73917ec26010137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e8d1977c7bcf91994cbec2aa1b5fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822d0c875884648c487ae4c281fad4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92599e9b2ed10dcb039b944d20e0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200135f1745c1bfb5d7f36a8a57fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d2b4362c7693e3f30e5e8f5ce0df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7ae6acef4f261103fefa5d6ec706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747854c7debfb3e68e14972e88bc9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355d70fab369313c2414c5eef5bd75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2da51dd3440d64b1a644416a03ba79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3495eaf9ca32a1c2d942a0a7d5e50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60f49ee9dc8c42560011ee4ce6a13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee5ed4160459b8d01610bd0dc1f04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6eceae4ebbd99e92d8536b120303150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7605dbf15d6de11bb0eeb179ef17e36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8df25995341c265a59d9d5f543ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a50bf41de8d4cc34282305a2c05a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b6469c961528bd106ce4100dc308154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d88fc3fc1faca50ae86dcb9137c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88b7f4c24fe1b78d53f209a71a718156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8025dcd3d0a3739c83c015ff1877f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b41217f74430f0d8ffbfb61a6b199c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b427ec700ac9b5003d66767a504604159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce4825f64596a27884bb495b78fe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a11d0f6ca9be9066ae899c577153161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb396a3d8c789394a68c8a6fa3a52c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a44ce39625bc17276cfb2cbba489163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dd6fbad3b68f35469fd1d1f53d3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ee00199e9f5f7dbce4b0e906c073165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60dfb4a0156f11de978ed727bb3b51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39505b8bc8221e3e39998cb2558b022167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9154adb44153aeb3fc685b0840677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e588de8ed987939a541a7906e2f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e9b0eb69905d444f7d1be07e44ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf954be52c37d483d1d055787084c84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be93bb0d9f0ec6d76fac7cea224b7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d328a51f70d505c8d1fa98f97a20e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c775a046131b89037259720ed6807174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c10e4a241ab6d5e861883dc0d7392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d78dc7f288802794725d2e30d06a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca23bc051ba269a70cce6e001833fc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5ba60965beb0757999fc9da70e14e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca16dbabb4a34ec67c95622228c37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619919e03bc6e4da724a85d37578e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6076da8e3e0fed9179547e1783a28f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e71d2891d0e4dd83e3488a41d1019182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af76668e84dc450ae825d3263512d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dd9970118f8be125eb442463c131e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0568292ae1933a91b72b802815a8279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b297cf5492713c5bed5e20e281fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6edec0d9e40aef2cc32658b06bf0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e977e4dcafb82f171b19552150912188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b5c21675c761015a33495f340a14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdc40369d27fb7ec560e0db7792c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702397f7cccd92db4669a0b62d57878191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3365092f63d0540761ac89fb738c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7079743c9861cc6f94b9b8a94117247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994c17b5e1fbd61149d2aa53f95bb58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd8876af98a274157d314e1d6e379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c4bca4ca7d5688dd87005421e4cec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204b79bd35b1b1706f168fa68f37c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f9ca4d6d0052f53a89920d4b68b7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f47f7b9d7c0b308bc4c53c9a904a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889294a38252e7bd42f8c0a458ec2629200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1795da85ccba50e611e46366156aa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62da152c54cd0931c45a0c4bf1d669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e634b4c40b31a99db2f7804cdd433203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292591ed11be1115a575ec056f93a647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd5f60b186479c7927ecd8e944031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92b500f94222c8bf7c3445e65ce5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6798e44c9dd52db2284d51820d81e17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425fe685615634e2be6893ddbb4550208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665412092cd51860be9b0cd2c2dbf6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bed214df1e22eb78ffdaf818d152e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f79c7d66cdfcb94a3c7fd632fd90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932dfe252ee65f720bfef438547cd04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a379c914efae622991c699c7ad8af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40d6a003d4f0eb5f6d62d32c6a663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ce43aaafd6782d6690e6fa516652215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1bfa06837ea055d71a0009a53430216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7cc2a4eebb5d95d78f403f91693c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4022c40d22e640258488b8d166035218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a03096813cc63408027c0b1df075219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb04d69d6b8cd21baa4575a397316220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f341e2ae02cc83b049903b31a575c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427be7c60c5a394ad0beccb018079c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a509808093fa79ca922c37341060d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27e24917b050127665c4753a79dce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abdf88e1a529f5795b4b52f7567a9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb51568d347542025f38c97cfe194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c59d7fefb5e7b1d70e4be8924914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db933b8bcea905f8d7356c0a793dba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95222758a49225ad6e16d4d62b53c448229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef980cfa07825ebc6aa185b340a1f23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d670a506deec1045b969ce13251c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33ec0e573341c305ba2201e70bced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bc9df79aff6987e79c36b1bc0d3e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea670ada54cda5df3b9661becd505234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db036982290974a88679ba060b1ca1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6acec5d2bfc3d473c03a818de702e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb26a2e76710e9a5396d5bc6caf56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b85ab9c0bd0142c617728abc08f16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b06050155d93cf4db72e33094ab8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7497ee1c8e2a0c865c4a474b58715240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4628ea77c11274dcaac6f075667b1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518999146c7ade024cb0b1932a2b5d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9dfe319ef7848d09e6e6804c2d54e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd94549e7826e120c43d5138bd8fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab166bafc9b9f5baf9cef63af3d1c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f8d8b29dbf23bdf6b7e1ec810716246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cab86958076b0e0a1e30645fdec21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f19fac5e19dee982aac145979199b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d3cea988a2dd93d0605e91cea677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067cddae4547d38259fcdd5eccf741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8a2657e79651a8a773985b6c6166b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d975c903b2ac1738b0383acc205f059252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26adc09781cb310aa1dfb865d467f83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a0f1c2bc4a9ee961f1f9c117e85c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b95f7d7dd5ca588ae167a961a8aaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2755dd232944002736165125182e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193236fc023c6d629a2040e8ebc0b747257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d0763cb6fc7fb806f6c61a6c993e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33d38b2e7ea766e2f4b06899e85c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18dcc428887ffc897ca5d66d63dd3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d7ad03216d9bd29909f629b6f6cf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6109acb9fec684cb5f8bb1f02f8b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc5432edf463b686ce6c083aacb538263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb1f263e27c9acba22271c8597d20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cba2e2345059f3e4d3ea705fa7407265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03acb5bafb177b36df1e5b668b1998266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14132b292a5e3e7b152b8805db9b4fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec65eaa1bee2f360cd8da502dfe8a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d2ebe57ea8dffdc9b4bac3547a42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15fee1fc80f18bedfde1cde675b9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703926c1a4d4702d241f1127f85c9f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087ee81a80c26e58335890d9007b76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a107580d02dd637e5e700ed4af62a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367098923624935f80163a8b9479bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c165a5fb191fd9bf65c21fef27b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded3014fd85b31c086b8d76f6f2ee5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163411a221452e92ed239a60a488c07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbb32bcc2149cb21675642445d42c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85935e9280584ce28f3c74f63060740d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5234b4e14394586eb9355719e35f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e058f7be6b657d10840acbf9a82794281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0e029f144ec5386913abd5ebd6ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264e251b80e61b1ca11b0cf2eb3bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b660ac8f71502df0c6418ea0d54f0d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1d4b0ad9124c98f660a43a383fbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b42625a5eae238c10353595d7b355e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee54d4dc3fe50fb6ba1ca1011aac15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bec25f58fb5b73eb15661df33003b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d966d32b16f8765c414d5982adfd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003c03b1b685a71850b930ed8f4378290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d36934930db0ada2526a9552e70b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f73f285768c63e0d185db60d76a72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c34905f5811ba46facfae85061ae61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7617d8fde9c64d297381b22a9ce50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c14459b30b5e104f54458836e0d65d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761200f089eec1c3a563d3bed1eda7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8971a028295bf33c9639e637853b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148fbeee07fb5504ebe138545b9f89a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a635c9e7be29be5cdf74804b290d06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56469f053f45c94499bcee33c53207e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b893ea6e321681140010e70b871ac5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2efd5729928dcffe56f436e265574302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53b0f6cac6a93b13d2d0a5600765f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d4bd4b801443c7e201fc663c0593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a0aac2c99ce1f383eff012e6514d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2289e663f3989c4d22693d68de1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140f2545f168090307847a4c57ed3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801912dd4ad98c5d878294fe6d05ceb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a29deea7437f8ce428ba5dfe75d43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2662c18a04195a047e5aeb77ae0d85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3380bcd319c25b135c5cf5784be5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6532e0e75158f2cd7c249affcb50af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044db9d8d6cce003a61b6439e65370a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a534c2c017c74af3ced283d76861eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3fd0d490ffe640510484fb0fd3806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c98199afbee4b410eba0b4dbad75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0224d386978fe46b04d54aa04e6b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf84c67e2f22c7d3377ba88a0d56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab91bc8e2205c8beb1b47e5001d2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7981a49fc3a90242219fce0a193d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb54641c6ca8d3d20925e236516d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c7bc8818f33b2dde12031376c8d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4e5bf2ef105aa14be0ddfb1fa65a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5b9c445631ba561c7a3acaffb465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba2ec583823d56d8e78290c5d4656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a4823729bfb47fdee62be4014a839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362374665fcbd537e7daa954bf9d9bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2aed0f78ea06d9975c04e2da69982328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2bb428911a99b94c3b9e8afc0824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8588c49066c851acccc8046de8314d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415702c9fc5146a7955a56c3110099b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8495e757c22cedcfeab30e37a6b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510abcb2bb7aa45f978568b78d0a53a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b664d192ffdb2f63e86a8af79746f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d91a83411f724a3199e46ca1010dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5461efe633ebdffabce3e94945eb5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c90f30b6af7ae2353bac38edade1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d311dd1a766209e0519578b6e0703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c29c01c2bd9204f590eb20db8abfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c737d62233a09f00a549a58788a773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf93d1a506a5d18d7a2de3827152a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bfec6aac41c0c2264826651638159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97bfbb6e354174bb1be79d696e684d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fff6ae5f79042de7dd31b86a16862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f86c7e845b0dfa5953037f2c9d1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab6c3700e1c9e82989206a97275ff9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6401116befc07cf22829467bf0481347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f169f378bcaa5dc6defe76b7e2aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4569633228aa8d4f5c6ac02feb832d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e26b7c1e55a432f7553c8bcbb68e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523c36e67d347cbe534bbf9e74baa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6038f4ac64be158a86f8dd5c7854dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f4bcd8620c1800919c11aaebdd15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b36930a3786218082473853bf09d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3583cd55a92f9e8aa5bfb20c695ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fd6d608bbbaf0575cd867b9dc3710356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d11894ea5d3ccc0bd643596438803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddac4d4d72ff56066604068c95c493e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3d1a20dd824d954ea7f218aba879f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e6555f82795ff3d66be18a0879e29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b3da87b88a28914d35d49302e9f17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e966e1f1082890beb8e4764326a34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5da5584df5499d97723f3d3c311f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8689adedb936a7716b2c756c1e905bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11a00e835e877efc458e509af50ee5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeb8a60bf2376271acf4e84676fefc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd590e54ceef7b547fa7ed97f50b3250367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487c21e17cd17c4e3af0f1577698a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85787f7b9ead404c81616c94c0f796b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc511a64906def6c49c287aa08f03b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55553dca987d5fb7e5068ae6dd8b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56813eab016b368eefac463c8d4dbc7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a0b5a87d1fe0de7947c1e26e7677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031ee71411e362b57f132a2e72fe5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c44cd75deced15dbd979eac0efe4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368b900caf19803d61d8d4275fd5a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88322cefe7099d7655dc09c81145a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070cb132cc1fe3b59047e0f23e129bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830733f0da96e397910d1a88e30836379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0591656c318a3476e06a6d6799b17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d100ccf4ec17f8ac4836d2568e6c45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4b5ca971dd873733306f61aae3e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f428ff9e00525561d4fd2f8832bb07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4af913f292cb4cdc9914376e59983384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4cf50675e4266013acd0f70385296385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d60562efb02303058a75815046de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e3d3e5b7db28cdae7ab81d133a79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456cf8fdb37298545ba3a3d40e1f53b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c878cbe8d8e36e9a0c6349b4196e4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e527728171c627f8e07e95e0c3208390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994f2a8ee7527bcedf60243fd4ecd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272804e8d17f9d0cf4c209f3e529b953392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703ab7e3a9a4bc24d19bfd1217d412393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2267b54df6298c18f437ac3ba3d6ad6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4c988cd2e48ac319b0139ef33ae5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724e14d24dbfbe3cccfce24f631cb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969440d85aa3b73dd9fe1af6dc2abe7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d954adbb06dfedfd5ef523ae44e39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6079a369c506aadeef0541cea4192399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d050fbb5afc5ce7de407b329f63f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89dfa36675e3bc4e46a11837d9067401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470361cb0ba8986d06c86196237c4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e810b008bd1612b91e3eb07378ff27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bc5238f3972a933b22b329ea1ac8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c202dd7b3c54aaceff09faa5ad3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b337d86271770fa317b3d016e7cfa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b586e29f79f8c673606a62f403de0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e68c46ed71f39f196224bd77d34b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21989db200810d6880c174c0d19a48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a53e454bc35808c81bd3c3cfd4d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233620458fcd8326d409551c3af70169411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe701fe5ad78f84b63392efd58e97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dafc366d3e76e90809a8e69fadf9e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c53685537c63639cd7349267f3706414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a22bfa61b9332d012b322b8bae9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ebd8a9e359ac46885e2be996578c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d907b1ae6da9c252525dd05873913417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa8f74ca9afe6c303524a1057f625418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ce48185806862ddca728039bd9cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0827b8e90a364da72b10d95483bc024420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ecda67d8b755f3740c91ad80c2175421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a9d83c35cdd5424642f7938467de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679857a6c3444edb220f50ebc08c1fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950036d4906e1fea1e5f841f8e5079424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1c41fb173894ae49b55b92a0aad4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14c3585440ae17ba29a14a5d49726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c96728e00b45f6ac4cf59aec89c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2648784b7055a5e2d5fffc50f5a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b87390ff251d6fa697af99ccc9b2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59624125345a59d3b377fd3a00316e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be03507bb422190049698bc1302ce1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73850e2be51d9cdbc2ef2fbb6f9c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bba5addd27939cc0cee41a96101ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd3dc497ae156f40ee086d52d5709434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91190cfd42d6777a6dc74ece3fecd56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19bd2a446bb588d5d532f905deed92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f7737a69395300ec041db6acfe7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300c05ac2a834e9e4be54a1da18c291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e787f62cb9134abfaa82a79ced8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367337b4bef0d1e5abe306aa3301ab7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49ae80d16e516d29e3281b0494a9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df698bc26a95969005faf4b5a391c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1e3a26e8ac730f8d54be2ac78f78d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bbd2bc8210f1c16bc684db59bf0da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15467ab164adc50cbbd55041015bd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50490e431b1181328f88309b81d8724c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d948868b9c38cc3ea1beb45303678447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c03720fb36a8451b16efe79e4af7f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f33f253a0dfd1e5990a4cd320dede449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d3ecabe576855a35220c27e93562c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8849096cc9001a0581a1610990df9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840b65b94fd23c07de0d90078f1541452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f24dd2aca1a8640a9a426d6d4dfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edcc6640fcd7092c55bb9389918a17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703abb6d3be8e46637ab340c7b1b865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0432474071c1b450f34c4a4e47c1f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e161cb32b935c66814bff5d6ea5dbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477dbf52a3e3f635e76be01020ab23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa120fcb2ea1d5e0d8fa44a6d7e55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198995810e8b303054a411d86cbd8a07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1242e6682aada9ecfd9ec61c5d968461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5736c9c5a23549b98ba20246c4b63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741516e49d96df2134865b8825ba0c4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272dcbbd7e19981e1f29bd56843bc9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316ded390a61b8bb315e8181b26fa06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb7f00c11f7b8e7482683a8efefd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e56fe616b7989a0005d882ea8946d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d72a0e3f45d9302cfd9c941c1a7bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995357bfc1964284d67e13edd169687469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc254c61a0fdcc6dc84554d2464c730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10ceca1f4e50af3885f54b807fc9c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aad3cf7fd1ed0738b26360b5427f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf4d62f1b159ce38286e28e3fa3998473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41d69bb4bb2c885efb74380b4c76ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cc046e4966cabb3d129c5dc7a628475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975e2bb803ad854c9a181b198569cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd677f40a84da4970ad511fb6f8cd8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92720655626a9952b2a265f34113fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8183519ea64fcec2958f60d96881f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721c5525ff0ae8e297364040310a8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b9d23a303cdd6709618ca3383ab56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007705353448d0889395fd49b73c171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c182351bf0bdc9a0f54bc7c4fd32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07fc1a6236f9db4aa04045aaec2edd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32c88c1282f547b96bbe67f803711485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69dc6c59a05da265ba3f32df27a57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2cdc98b18396a5a4c5de24fd79682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de530d6893704be432fddb526b98e7c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7300fb34c338d92bd5e4922710ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5de9c1eb19b1572611e65cdf7af4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2436b163b28fb8855abdc080a5174491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d26274b5f7bf2954592a25888900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f224c83b6ad5608ba97388344dd01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bbfa9c97c7616dedd420281248c6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c50de066c2cb34e0bd8278a35ffb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e6f2d645dba3d95f0c03d5356c833496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e22f9fc38dc73ebff154bf6d4e263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1d8362406ae4ed00b9dc47f989f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94822e9afb265e98f66fe3a509aa62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163523863442b676b5e6c92b7e7c1b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294595dfd04112f3e421a67cd234c04f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6ec10c2cf8f6be0ddbc4e909e96af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10223e2a8a73ecbab6fe01bb691c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a75cae41ac9204f13ff6bd84243f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca3892aed98ef2d751f3b4ea247ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86719f8d23c9fba759ddf14d85060506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45e896b1f3fc474a0452243be7c6f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496708b3b373f9b17781ee323351774508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c35cd992d8aa65dca943dab98cb12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b10352d2290b7be4e9667535a6ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3693fa0bab3bed7084f9c7fdbef8dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd567714aef8d0ce0a0f997e6eea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c306b6ce56be7b963a9e644c34a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6e7ab9b40237d2b4134fc73b2d5c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b212e186714fa6fa233c859bee13b58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69853f849bee6ae9ee008f0289978516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566436792fc28004692b9dfbf5c7000c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d3bceaed64896d09e893d26388be2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4747e19ed5111bee3c4891687f5f01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76295b18ab90a8e1801a60b9147cf15e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913066d5d37448c81a5a41f67048147521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb483e7b8c25d57bcbb077c70fff78a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342ae4a04dea5fd015a956efccde65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e162e06af0d793e798410b8e9406a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e174eed5987a08ab17924f8c45ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed123240602251fcb7bcd7ff4fe02a55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c77d89986d00da20d3376aee1dca5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0e51947be69e7f831bf7c4ffb6ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2827b4fe23ad5fda47ebf48ed45c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a4157aa49276cecdf580b9deb25a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206826668c57da7ef7bcde82f8718c2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db90093ec29eebe147a843d17023a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bee37b7e1ee41a251a92dd127290a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017161176a5df9020d123df00c324c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eedaea24ded1373f5956812475d33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a7e0790cb119150af42e93cb7f0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c4b82893646fb0bb23a7a78f0833537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028abb2aa5729992361d5ffde8c303f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796d076b52edd4b1950226bc5e54fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9db0b8f6099398b10c0cc7556096540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02681611761600f7e82576317a879a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f3b6ba56da15ae575e281a7fb022e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05134f8f166854fcb8a26a16496f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb16e25982e206469973df621621a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3d93c00a65bc98d4969cbdc57027545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f419219c30cd218f286a24d1ab51e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411796c44aed5e3cdc1a547b06239e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ac523d89754f5f8d2ad94954a8ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b8f5f052766752eb89b64a1e70757549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24821ddf73d30c7182c479ddfd059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857f89db80b901fc1a93973c9bc759551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc614c5af74964b06fe0a9510d932552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef262e349c5c034873c3ec47f7371553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac99b99abe1499aa9e01c562a78e00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118024c1f132915e98f01d4d60999c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f3e54fe2797c402fe5c66beba630556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af6e5e4156051e75d27ff8354f597557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9864fb59d901d71a385be793f200558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7119d312128c1e3e918f8e4e233996559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff588338b0e5a6395fbdbf548ad379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d04dd44bcc7b276eef76b401e3d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa773ba617a3ccd58fea967dfd5ec3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c0279ae92b5e62daa57d6529311a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca591b418e39922c4d13d47856fce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136474ba6d2da94a5489de29104cb050565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a19dd38404e3f70eb3bef871a18a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a226981a374045c1d15b8bc5339c03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c77dc434d876814788551e397352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822fac3152062ecb1df01da87e10c29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79140ab5f4f3405821e111e37cfde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ebf02894878b1e8b539df64892cd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353be172ed481f6fed3af611e0366d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35dcded80608a121b51d2e25786f6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf8469dd41ce692d09fbcbc7fd7330574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b83ed97fc1ffc45af0f021765604575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd64494906c22ab9bc29e577b718e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc035a01514af40b1db679d03bf573577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7baed085da81c49d8bc00618e7729578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c979ba2895082dda50442241441e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b6267206b0d60b624976ca9eccc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b1fd6e731f66cd09cf39e2a8d9703581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04af0fc23dd4967863a0e1437230d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001412a002c01222ce3e304dda3850cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33908e31f954411b32da95d8b72bfd42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6acd8a52ce20a45209630dd5e968ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a4b6ac0a35058c7c5c0f37d416e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1b2d45c0d2486212243d6058a7e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214f52b72d4173a582c7385c881e6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b78534408e2b70dd1cddb89e0915d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577ddd98ab25c4e6bd17bacd6191e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1599e3a6218643368e7725e91b8e0e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97647c0af9fe80317809186e575e31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f914bdcd9b2ff64b3f03bcc0fb4a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001289717c1b95b3ca7bfba056e498594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e3b28d009601023fe19ec5218dd98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7e621915658420884dee4f87c0ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970d68d0c8fa4dc5375083a77c803e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421472f69bd811d98d4bdac0c154d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a252fa4af5823a91198457bdcf48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa90764900fee5298109227b351a3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e728dbb4f5884cef32cbbed892751601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c756635b0df119776cb5e88c941e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04b858232034ca3344b78e87f7c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1aec097b1c7bf3c95afb75818458604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d7113560154eb5fc36e4c225c29a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556dce10f899989b75f7f7be1ff2b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050499c8230f39283a99bf105ca67545607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44987987c132ab2e2f50cc22e8538f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd78795d8bef14c5b4a24b71441ec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcfcfbe58cb5d5b15d73b71ddcd3af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303895914ec251b329a62c292967bcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a10a0530b3c6eaaa4e5da29a55bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f29a0b0bb0d901c39b573e4d3ed58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba7ed07539ee9131632805b6277240614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e6214d35087786836128ab583e27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05e682d05889528a77b716d91f0a34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737aa827e612c960ca6c3718842664617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398bec7b55d0aa087a6c032b48eb58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234c5e9cc1e3923854e70f46187b09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e9d8fcd45c13657b5b72b4d95014620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab7fe5618e543f1e339518c5bcb2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dfabc9905860c5bf5fe7c57cd256e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f85a32e2dd50f3117dfdc0c5f259623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8329fcbb645912bdf357f59d22ef2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de658498879210b6df215c875b97e271625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6846b73b7ad2f2126848fd27780b61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741c6d57c886b2923e20b2410ef276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b6bf60aa3fa671d1e898b06c0e42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809207fe5c7248ac2b93ae06366637bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af0f90114f5db9d3d39eef7d03c7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e0c4098a7da133c40a645ed0a426631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b35a6b47bebf9c2e47bc0176b2601632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c0f75edfb90e17b8ac95efa21133633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0ca8cac97f9c1395cebfbbc2e7445634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a95f1c428881c153ae91b268c41e05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d41444591799fe138e001f4202d30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafe6f9fcf5c37e3f5035789f0727f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b47ac04f12f256bd655ecd3dd3d17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145da440ae3042078119de46824c60f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f313a13d326b65e7ec24a8cc1e7df9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426590de5c0b59aeca3ab7c7a423c30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c5bf5558d00307525c8c219001c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840779a7c83b4da87f59833fa93834f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6930c047baf86ad766e6b066c9ae9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536334070b2a6e8fc96a05bdf46a5745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d71f037300420160407f0f785369ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560140d72e1734f3ed2219c3893cf800647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc336eaf5c11846477c67a283f27d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6420c3c31d05622540cbd54a1ca7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317476f4e45e5f68df6bc5abe4607c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3a2c774938c1120186a48b061833651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03ca7a065913cd086f1e783d9cb2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e09743077f0ecb530e3633b2162a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c98d935583b28bfe43c0847f1d4cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042045dc25c174819c1cf4127d9c49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423725f14ed1aefccb592bd38c0aec1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723267d34d70bacc5a7a006ed1eade657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087555337f7fa60b22e41036672c3b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdd4e7c32691ae1c4f8a52d6ab4ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12c1dd3bbd417506e8d293d0a3cc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96143dd1ed9b98a9669e71ea48c91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6895171f0ccc9fea40761d80f1fc0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db0c4c26315aa10a9035092ff8c974663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815176c7f810183d124a676f7623b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657768b3f91b62c2fae15dd6db989cf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d4a8efd008e13236770d8019c58a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43562adcd5c85a1a7c6f1cec6709d3c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129a383e003046b543849acd6cb4e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aaa34afe9512a4fb83fdbea32c87b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d5ee2adc6d401fee941480a21f6a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84534203e0aa25b73695f1fbe832cc7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800220049ffd151d7f122862ad8e5182672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297b3d52274a8c1670431924a040f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021117664cc051e6e825c34348380c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413ab22357a4b5112e518827af11da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566dba202a6b83f54a612bbbe017444676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87cc6fa7d035a8b7bae503be2ac669677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2f957d5b645c4c7f073021ee82ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7e76946f31c27b102e92ac1547cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068e77081032d4450fe0361fd1dcb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421df6e1e788aa1f45e1b143dbecf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae86b1b4c716b243f22eab3f2ce1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0b85033163727a8eb099fb8a5d49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160cc498c5c25de76c19eaad3be930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c3e51c03efa7ccc17bcaa036e06fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8ea3c675b5e18a903c64ff8e1743686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9aadf466d332a412758c146c03b2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e536c816dde75e77de248f3c5dbbb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82269db0df2b46a90b8ece2dffebc849689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa5bd499f245274d1b381ba4d8ff3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160726a9ca9833c5b884bccc1d12d985691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c35c12df069d750930e18d55c290d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ebad75d8cb9481ac5dd0d0810ff6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a890025258e2bd386ce9d683ca959694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36240f5e15320b8165a634c6ddd646b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f6667fbe7d743109eb127639d9ef3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c8838f60a6098735ea36a7c37935f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0979b108ade07bba80ba2c43f88b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea4d46b26094bff510cd612a530ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f5600bae4d496ff6c13b9d8d06385700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5687cde0f8480257b609eb002b36f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6cff37358130295c2f36c0c097b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1663ae966181dfaa1a331824289f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2fe2e9c17a97ed60c7381d6251011704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1efbad2dcfec9f2ca5825145146e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b25e55651de6ca56e1493d4a5a1a5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808cb520a5ed2351794ee454fcb7d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc2b9dc23006670f8cc9c360d0eb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ad4b42b4085ba544436a5a6dbc54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f94fe61b89632ca36028b85ba5e862710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db05e6b3b50f0d9d4d4b902e21a05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9660f7be7e3023f34c1a122ff4bb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f579b36ed67527ecda95731fa440bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523666a8fdced310e0315162644d1af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad57b2dda83709daba4ea25d68aa4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fbf5797a112316ce730e6bec580dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddec628b1c68c142befda02dade39d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9049366bb17722a84d62a7471ecbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc347a49f3ba8667e2ace8675b68a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025f76a3755caa8d976a20b43f650d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a6485e8ed4e4ff912b2c298efc4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d817922c974adae67424c261e11a2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d1e3c17d9944e4232aa6008eefbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491070a6588a4822eed4a96899ae313f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe741f49b9276116e476209f88a62d46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fccbc0de56615407d5ed28269dde4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185bbc1f29f3ed600a6585681fbf47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02effa533da39a6a130a5fa9cd91939d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442b24a61bf708d4667988673490a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d701827043c57ddaada49854f478732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a11fae181e79af523b1e5eca4b632c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03c488681470695228e981af26c00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386e3483ae565794aefa3cbdefc11ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5899addbd6cf276d3d12140883c27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe60c300a6b7b5d5e8f1f87d0bcaab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf085b6cf8303c09c6e745fc1bc3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014a46508817e0e5ef777607e06f1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0256bffb6863235da71e372444de4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26502f22ee21337a4c3cc6366f93f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c00c1af143484cc6b15ad7ac59b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed6dfe3f068b6bd05c1599e2c7af1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c99b2ccd82619df1d728dba40b1c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c395118d81489e81b034b2ba5e32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4809fcfe00d2263f6a3b3acbff99e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4be34190e74e87ec487556653c9b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288a618457e7f1ea868d1e35cd403e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67bbf97f19db0f0643e4da15ddaa45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f38eff5300696b423d6fcf73a41d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898533bad8f7373a4b9a5cf513b539b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4a0ff32462d2653c19e37fbbdd11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1c27ccdee8893b97a601c62fe1fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975187259c90e863986b62de83b5d21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f41c28f86454160f514023ffc4908753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b3ffda05a923bb7fa888a13afb5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cea24e5fbd9bd4bf6a3d7911afe9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de946a6a20c6f7776ece1ca74b57b11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618381f38d72bb6d692cf9a3cce08eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87740e3ea1f9dbdf400a7a93a5dfac4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c4606be347c7819de3e88c56aa02759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92c558731ce282820441843382dfe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c92d52599ba200e4518a5736b809d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded7d0f29c28dc2e3a020b4744e3ffc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79667513c57f24c86cc0d30776445d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add618956f5b7618ecba7b6bdd9ff62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00b4032fdd5230d29689b1f1f94ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c21ed978f74bbc11858c6ae0aab5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e8af66594e3637de86e2221f838d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a7906502524a339583fdb68397c76768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffed97754142f20103b5994540dd90769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb38f635b5e8f2176416f1b63f5de27770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9c6f628f4df6ac6d6215b79980dc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222b06e14c62ebd1158264d1beb912772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ada11b12922e692eac90b273eb3a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d81f553c629ebd932f4428bfd0f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12862836b8bd45fda2c05ab712184775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c1f3fe6799ff332ba58ac3ba43040776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910cbce385c35dab13b13887401faa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b271ddcc9867155e6568bf665545778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7a2a08865c5a494ab81f0333d1ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067bcd047f64e01ad8c393889d6c44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c5f1434b132cf421a0108cdd897e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa002aef4ad26f55ae6ae26d51a4b02782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f3422502065213b384c494442ea9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78d931c601e6ce70d206c8784661d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e351795a7bbad4fd212e8c79921e29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae33334cf5187ad50e7fd1177511e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e735e678ff88940e19aaad94cf3472787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a37c86dd385fb72dc9c9c0cd4145a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9bba75a4fc281705f5f1f8ee6b27789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa60f60d25dbecad923907e2b0d18790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf0de4f515f1d3d39cb8822bbbcfe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfa3b923bda7d95178cd992628f6fb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972252cae8fcfb1b8b23656a8c4593b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cafdf34b7fcd3e6eae1657835571794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ebe944bba472c7255e511ba6f4df2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214e2a6a9e50357890d5b0dd71be41796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41e89c1fca34046f31875f4d1737a6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed7b1a875cd3ec389075da8d2c21a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021715abd8a93dd3e73779d0c76f5b18799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89809e95204d9012e2a55847163f80e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b987c92e00431c2b47ef040ffbd5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc3655de9224a2c98393e625decf8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c158a9e6711dd9367c7a43b099c83803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207009a4266c9e86fcf0453177fafd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a6fc4eecd7f0a71d3c86f3367701805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441c1bbfc7714313ab34b480458fb6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a4c80f16b778b10a53e44d5490e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118045c8a9e4934f6b9db67c566a474808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81025d1fa846ef6761aff619488eb7a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642f5b7993b4e2ec5f1e8b8e4d5bd1a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0073166d60c3d94be2991617399da3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea53dc3367eafd82c75db3a2ae64d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece8b87b8ba2f7e7c587afb7e19cf0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a93d5135912ef025f291b00d8235814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7487eed5fa5016a46dba9ec6c9e88815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06aceb0f4b30ce2b8a75e19a8aa88816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268eaefccd154e79b14b84aea9cf2e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88723bb80ee846a8e2664b2f913f3f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa5ebc657e4733bcc2705e89d1e05819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de4cd821d371fcffa596fe35fe5285820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9402c60eb34a5df5d6e53de0be032c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c43ccbdb25460cfae83e9672cb934822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad88b7ce28f48bffebe52d01655a2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36a71477afb7faa961b9aa6aba962a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dcaf92bdde6714f141b73f26ff4ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc439fcda599af1dc32cb39ecce37826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e7e712caf8f622acf799ed18b5e01827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5fa6ce1af3ccd53ce3d388e04ec8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74452850f3b73cc8057f2807b2d801b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addcd0df09adaaf0fc9af874683fffc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc275f90c50b1d27cd042266702f6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85999ae50491c6bc33aaa2c39207cea1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0caf122728eebe4d801cc41cbbaba833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ff8dee6d0f231e449447f44d5c4d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791dd6cc698317ba33c1170c7b117b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5eae6731f4b9637e986e5cdd2c84d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea442160b047d69addf01f472cb75ab5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31700a9c811533ab0d727fc5198e6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ef95d530c0d127b43647d62dc08f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1c414daa8dbb85c69c66aa649b2b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71631914c831a6573a90d9e07c22e5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6eb2426dd63ef990f5dd9fb703e20842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562644171f7f5e5c34472b8cfca862843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fb4b7f252a8ac91320feac29e872844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9504025443fbd8b30f5f47d329f6ae8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820957a98cc04fff9e16c7352af25fc6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e47caf51c2b3f0bc80a0dbfc355f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c78a2888789ba8509dca1effd50a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d347f2f97cc1373ea8706a6770584849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5631ef638ca30b76044d177c7fd99850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818c214e5a46846e830b694bd8d5cf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2176d81ed3e5cd0811152de409dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d799e9cefbaa0b0cfef302116880a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1af50072cedf441b1d25f262466f36854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250edf2d47cdbe7e48836261faca486855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b12892727af7709e42d438202e3c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa8c7dcff10f34ba926b65e24a805857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22895ea0127581c1b2f3d2cc64b259858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a888fce1dd8491301a76b071e98f94859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606851f30d02aea9a5e700bb1ef464e5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4256970cbef33b62bd66073cecac861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496783c60abd9f5d014f631d96992a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18561df41a31a87afdff1aab7aa85090863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7705978f41a13240785aeb18b2f9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5df24d155ffe41cb3139fa3e26ff865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff805151855efdc32a441d8fe1f7a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dacc20c87279293343535139d4752867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecdb89d154b55beaf0ce2d49f37f25868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dc53f0327c0733966b8e718f6e92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3945a243b236d91d86456c0cb531c2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837456ca8ae56322fd3e760ce48e9ac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162faece040760fe246a479fc3556f7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0420d2ae3fb19c8b8a22b8cf659e2aa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445646fb338f50efee1f220c325f73cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9736813b94b99ebf8c8686cea51f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ecafcc1a00e96b80b65cda956f5e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f821eb3e84f7acd29599eb035c5f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b218abe84e53f30c3a3b044633f0a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b7b56e832ccbe285a6fafa77afe63879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead6b052446165a0db023309cd5e15880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0add3e6a78b72893e4c96f404f05d0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe26d51b929dd6af7058484f4aa2ff0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275267cda3ecda49647f5a04d838798883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758d665c48559780922afbc1f50587884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd8c8fc65fb8fe53ac4ebc7eb48485885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6c7b76858541329aacb26e747e16886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe534d56f61c036f33048cafcc4f965887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2dc93d0d95845ab68afd94a483de8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05a58ac8102aadd0eb2ed85aebdc3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5aa362c2e6f24f9083873e89c8dc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a1175b471d65820c4e0458d91fba891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56ba499c8d5974c14b969b98b92a43892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6bd44708a30531d9d0b16f45c4c6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed4e7174d37b06b852f7d517e830f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518acfc325105031ed685c5610f1c71895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f92f905e340bef1133ab2cc361d2c6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e61f9a009e1d650828c039f7d9c2c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110b52504e81fd26df5a9a044b94e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70480efe4411d083b5b960ec3f00e6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b0ce35e56806ad9a846c112e9157900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56a4db95cdb11d1cd3e5eb58d14e3a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2fb09ddf505305a7859eb102dcf6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5b3c673b82a2a382552bac6f8025903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231452ddad090e91ad2cd8624cc4bcd2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd73c69d1a145f13bf484865c31629c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e759a1b50a440238d2155c34921d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e444e7db749e329f07ad0f5891010907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f47fdcb2b8cbff29b9d8eceafe20908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724efbcf1738cd1842b4e3d07fee4813909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc16e83d70a7079136dd0c40f1ce5f3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0ac0dd7d4458878adcba26703b43911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ba33e28ed7dc624f3a16b88ea5b8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643a7d2354b24c5f2ef55301c6da8f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95268330077b63e3bad1e81a69f67e0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e459e59c6cb1f8221a3cc39fd2f29915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f793d06bd90ee28bc14d2583b896916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe70e51c9d6253d75e925f6649e38c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1f35fab0db27b2a7e6f32ba02497918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423954c1cbc8bf45df2b5f7d67fce9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf1255127fd95893380815b180032920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a116f0434c3ce7aa68e57b4529a5c3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576ddebd59ccb24c02c95d4f0e9bd3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56e00e721fefe256316b061f60aa0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2510a8ef8f09b39550b1ab0ada26924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e348444155bcbf1e3bbfd45a8c4a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde54f9712d5a0abd9a4deb41448015926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313afcf864ec5e097a41ea207b9d0f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb320032984f638b1f3405f40c7e1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c05df465c5827119816e28e7c9c18929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6455a6a07febdf7390f25a914cc215930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c274a71fb98a84b2e1810975a4235931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84545bbee9de6953066c9e505cc59f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac4a2f14d0c0fbb5ea4dc6cdb0b07a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b34128a346d3e0595ee8e7fdd2be934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f961b047e87a24b2bc721b512f8b46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f726c86145afe56e1a2743425e92b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383e1809659eee10286bbf17a8effd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7229f0b89b5083877d595e883ad16938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd921ffbcb863edbedb537b69f176939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb666461ae3a1937fd352d42fa91c1c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5f445e525e09acd239bd13295a83941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89265949c3558f7a0e79ff0493c6fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5b050fb943a2cb0a5e65ba1655538943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b3798f393b959b589420222b34cee944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e55eacc79de33e792720ca4f729c7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d081852009a47749167e711d28e597946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c370f3994352bbeb56a6989c26841947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f609e72ab954a64260d2299f3c411948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ded56c3e9232099adcdc269a394a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540754bfd096c2a61cfdb4bc1fb2e544950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89d1e0df4594c7e8cbbcd5acb3fb85951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b7846fc8c737bfcc5ca0bce1665b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ef93bc281f1dcb1c2f0f28a4b765953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00149b8c34171c86f3e4418f6352e2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c29c4dea44f8b5f675940e4e7cca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d136ca76894ac5a8a67e646461277956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe3e5fdfc2f045c151da8d6c50d50957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c38181b7635f21d4d7543db9e9679958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25d56e39a9bf8c1f926126eca5fd4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112e4559ec323c8fff6fb8ba0dcc58960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cfb87bfd9bff9d44316307899bc90961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1187c9f7e8972ca559830fa4d9bd787962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a78fd52d214f6d1579f1127578fa0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3423dfdeb4a515ca621b9396a82ba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c6b24f2c4834fdfcdcf0938a359a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18417a60f6acb63c81334837e767054b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef628b1841e371c1c9aa08b00dddef0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29a168feb0e01adc72849a76d3afc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586c76a8b04103a01f364750e84d04969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef58d06cfa482f5d3b22f6a6d0679970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679431490887dd4c321a144bead65e26971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36fb5d2537728746ee2f4c40f6212d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7507919d66813d9fee84a644713bdd0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a3060a6d60e57689f07d168793be974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065067c37190e87235e7e81d2fedcb1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3c2ed40ab51b2dfad29d568056f8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b371822b593aa7a301fbf067e720977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>