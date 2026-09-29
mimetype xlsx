--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd10d9a9b3dddb3d52a3f966aa57cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4068cd05d56a23ac0ec4cf8cefcfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7785892c9c32909c396a8b2333083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651ba4828241ccf44d23202d4c4aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b273393e885b43db7ec0ae294a83b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4655a38f29e0f5c0c6b69b87d5e2d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e34a6406585f5767cbf14f17ac4a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cd327864da4398ae72b6a64563a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb2172fcab2f1afbddf4ea6c2f87a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1692e1275a28e869a28a47162c8c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9725c06346486fb8a7486147ce4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf253f1b5f985cde8bcf370861d07ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d3038f6e912896facd12dc5bd2fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f9a1ba6cb14562513a2fe53a2f1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971d05a74a0c235aff7e26a083769e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8af54e40810e330c64f79a166514616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609be1a8c385d92c5de52d889b16c6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a07f64d85de2128ccad76d0ecb7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46589a71cefd1f289860dc6d1440b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cadd1f7e56351100c8abc386b829d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289535b0d66992775494102d9dd85021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce91a0724d834105a9cbe696d540e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f808f28f111831ccd315e5aea41b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdbc24e11e83098c5275ddae62c27724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8f0218d3586ce7c7673c0c0789c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c88102a808b868a73d6d315a30ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65398533682d8717d705f82f0573127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0b87fa94e22e2dc397b77d65a02528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4eaa3f3e99d3dc32a9be3277223d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae8d1fed6aa7c5ffd1ddbc90032dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f3cd552df365a10bb48b6d8fe32931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344cf6986324063f46a077a5cf05ba032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8559068136400cb96d7350a69664833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d0d5797d618e8166b9e8097245de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c12f57dd7a176e19ddcf4e89ed96e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411dec2d9ee11655c007005401627c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415b57d10cc821f3fa480bd02587a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5eba40b039a91bdcb498180f05fa438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df2fb039ad109cc8dd012439f162939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239996a95930b31c5562ea928142ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7bc4805ca328d0e4ce47605fcfd2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9aebb330c23e1722db1eda56e741442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859a63b3258e825d066dc7292dcc1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343d30672a778e91f46935ae9df5a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29526c9e5e688c303479b160be73445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c64215f96930176da69e1c2f0935846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573793fcf9c08b9e2b0ec91cf106f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038dcce375e2832e237a1ce5a6576d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeaee47e19a3690beec47cf6609d0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0a676267c1c8062b398ee85b62f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73504c066074e4c447f4a6c66110fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36cde86b1a897be0b17d5006d0d74152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d773938b1ddfe0b1d0af93cb30f1cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac53cd81f296f81f722e61631ad29e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4884c3a39ce29fde6ba1efbf381b9af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cee45d2c07f4c53c2a37f26688d37e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e519d61d81643630a97f5bc292500e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257d8caf97be06d25a5f10ba2362ac958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6123e664a93561c17c1aacd1110a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34faac80a495abc58071b5a0fd523a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d3c76b09429c21f3d08e6214504961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd82ec59281280d4f0e5eebc6e07962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9079d66348dafc97c69f0d6c9962763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1b3a9cf1fecf3b54b70f3b3e164164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688183dd200dc6996966f624e620a3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b04c8decb462837e5e40a7886fb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be3ad17a8fad796f16f513cec56c8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f500dfce8c2677682608a57ade71e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f119d89b2be41002520f19b2effc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d3aad9588de6806242c6066cc3be470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f9f9cbea46bfac974de571f80c9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fc659c372de17d4120ebb0c0972b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4590add4b3a28ee0e16e9c525a5e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec710c07a50974b430b1c18f66a087e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418878b55ba807c5db72aeeb017c68675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f85bb5a27e885d95e9d78df21041c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1eabc1931e0d24d619d34cdc0eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea6f0662f2d7e48aaac1e5144564778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d64206408dad209ad19b1b09ebef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798c7914eaf281d037a5836deff96f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0e69bfd4871e22e286f047a7375c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e057dfc7b9645f9ad7fdec3e7901382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730da7f1d08a618720c641f20b5e8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc42818fe75e7b35fe892eb0891ef784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff502ed5be10537a402658f9d6a35985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270746c5168b16f398e8c398913f15fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2916327601435409223aef7c853a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d63326a69ea1ef6ce64c1753db9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34bf68d62fc30cb3b0f071dcf38daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bffedb04cadd63a91a909c75c2a9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b036652434b74cf6666d2c2ffd8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c3047eb9c03deeac6ce8faa5917192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dfd6a64c92fd441358ddf4421bbde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb6c5370f998ce0d927f5a16b503a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e858bc941e079e9946ae991ae245a6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca4a9851802706c88d3cba564cdcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5ebdf5d0a257c19f41daaef4916997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e699c7c82d193522832d673f6e36998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83474a3cd6dcd82b3e2330a82a33cf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90bc3d193c6254ed0b704b6fd46e79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cfdad0b6287142450bcc1c8421303101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49021d0b47f0af92f220b94ebb2646102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196735caf978a3153954bda71ee91c11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94801fd0394f747b8d6d83e27e369ba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1be7bbb63b499365d8fdbe84d00fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3a26cdd77ac96607a31df11fcc07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6d2ffbce279152cf732d0cf037aab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249665bdc2019f7a0a30933afb6dadd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ac8409d0101b6653b95618ad24f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436271c1f9758c7356c25bc4437b1a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf1853282da6cf19c7fa370c00d6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f0a4da3eefc7e911271ceba17dbe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0bf594bdfc9527a9eea36ca521efc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278775bb097607641c85791ccf96808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0769bf62b22ba514539381920d09a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b01a5aec0781089ddde8a4147c4c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b4e17c1a6edb8f907c66b41bd013117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6905dfb4fb8a975f24a91ddfb2d2e11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3ac576f3160ae64a47c6feeadbbe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70b1012ab8d2b8a95cae10da590da8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d3cb4631861e8374cb5c39c3f74b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d09d9013f0ec29e264546feb4d6b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30209128b3027f41c2af59468b975ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaeb305754fe3f4ca5bf5176230773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d6ed5403407e41ae755cee9cc13a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6fa352a3bb3a1f419680c2c603537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db198a26c112107893a3351539a4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056329f7c1e0a7f5289e033d579431128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f548ac052f484f4488305dca34cea7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a1ad2b1d461c704ccb54d4b5bbb71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856851e40794efc2ebeda91b82e8c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803262b8ca6e52cb9efedf82e00f6f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2506218c747e310eed85432a50d831133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da53d0e2c283a6cb9873149e62431134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a1093c51b2728d7b0cceceb2c117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70d89de739c5fe8994c6584c60fff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542561983403f3b6a1a56612b2c91ce9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e8027ce3c5b8ef7efcdf33753c26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76974ff3189841b5499cac5c055ad9c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97602401a5da9e3c15efa67d2d8f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10460ad567a53001590e37031a46f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed84d87b2f68caea221a4a31a35f77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623210a08efd77cb0b32fff055b66192143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2c84ada687c1d1c9904da0cd90fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11d33724927820f9441edec73bb19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443833c53616c0573c72de0c64dc3f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46490bba519f1cc53d1dff9a8ed36e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4f92ffff5b2465dadd6278a027ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83188d3c118f92356d7f5952ae3ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04523504e47d256cf3fba63993ccbc16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248fb38027ade4ae3775003e3d1c42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec441311f72f5017cdcc637899610c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d526b5b69af7c2fcef8d0aaa2cd2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439badc122c25650c2eebd710ce257154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b3db12076631311fea9e72a6e834155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654926367efde89c6e5caa5914c203ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf290cd4b18cf98c6d8d7324a23709a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66adfa65377c3245ba136afef2f6de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08150d2eed3b04bba10db2edfaba997a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec40a12776a490471ae4032e300da6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d450c717ee7e04a9f602258e595b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd5ea20bd912a0b2db2e0a812c399162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c57731181b5e169d2bc7679bf013163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb052165dcd84760b25c9ffa5b38b79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca914cad209a27cf0f06df6de69ba90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5b6690507f6c9b1655e81c5a2d85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f0744c113b1a859ca8c3336dcc8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc752e442c040dcc8b0273d1f1fd5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dcda54f5127e9a44eec2ba80b30d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b525f7bda2c24b3d86a99097b0c3f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18388a957084013e176428f7bba51b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b833cf317d96c983ad3f377b67d38d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29d585227cffc6d8b34365955aa19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f609decd3ea7153c7232009a23771174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406598831606d010ad00491ef5e0272175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb79424bac66fde0e38a88b445dcdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856958b621b63d8c9a439298d36fca4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43d7ed847e9a8614a763f2a68702f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de01ea26cc8396b9a18e0ee1f020978179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e992542545d4d4be580aff30baed4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4562744db621e73e806d6ad60ef65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891ab5e79f736d676c0e79bd162709c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b6fb2f5853469221e9105677147b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd14041a7e2138664ac258ed9c4474184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418fadd0f03be5a1bee83089d0d41f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bcbf88c341090bfb4d7010bfecc3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458d99e7711c6e395641b413199a6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb1a4b4ca14591f8fc18805f91704188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c7400f8015f69f213a183f96bea8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aef3265d485e00be07536c60f9a16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023325046d8cbe2e5096a0722549380191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1b3815771a27dd51ff3531070cce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1aedf98d95efcc71f0bb049f3db66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d06a26b26d529f56d4b31e674ca3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ac73033c83c8c39c58913d43f402195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04ceed7893a388358037402378970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930bbb453b585353b68700cc7e6869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab96550fc28c6e9b904d7ddd7f9f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3919244122e52e4492278a7dfcba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea4b60bc4bf312a54188d0e0164273200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f59a088adf47c3205eb45f66c9483201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f526a1f788a5ce542a793d0a90e8f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e8a5177265b9f1a187f8e0ddf5b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba884a2363d1e42a24cc3e1d536b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b4c85d763f2843a432431e96ba32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b20ba3aa9689ff765dc701da353db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d06d85989083aca83f4778c7c3d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6926d72daf81fb6d5ac69aba342ef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8454d0718133ad16f089a29f3237a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf202acbcf118cc641b7c8eb032ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63707ac1c6ddde47610402d822bef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be9e6fc75e5a280cd6ad5e0a66530212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926cdb620450da0702aa847e1be63e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd05632a0131d4d297b1174cb98a3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f3f17ff2f345f41c6b7eb5cef1b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5f14e48c23b093accb170f43acd52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376270d9d60eb3a04617951cbf2939217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38aa79d703b459c3e66042a6f38d59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292da474dfe5657843a8f543957a24d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e96b809703adca8343ac2b0ea652220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b7acd8dd53ac413d16eb705d0bdbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda28bb1588e2bc1ccfec91ca77d364222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10d7f03792860d9fd2d1c8240d6905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3349ed751d15051f47cbb826dc8118224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6599c4177f5fbb5e4e26146d98f66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec53770e5dd3cda537c6733a6e2e91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530221d84c0f3a2938cd068dc0b07c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5f309fb7ad111b4dded4426f0893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d698e62207022a3b49c8c4d2ebf7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09125ba0bdb5c99a9d10b6811e2bb7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31c34b80bd0071dfbd40575220cece231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d10703bdcc5db1b4d7eb1afecfba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d66d65fe43aeb08bbe53d9f3f0f2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901b2d762a67c4237c3ffa8a26e59d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4acd75b808107c42999cb1a969a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136a5820647fec4c5eb5b023ca6177236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de8bb8fd35281e6863886e628f4ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da04ae6bf4465a162da6636ba55ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a800acafbe21f5afd7a3ef6ed5f9e52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59ca1bd21d6b0c7b88cb1d1fea87e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c927f4f221beae197111ce3f36388c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8dc7e94708ba08d402dca3146927242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f27e4395801a6fbc8cfadb1b88ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc15870aadb4e23bf930fd94067b5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad63d4d2acc6fe95d3e4819c2c727245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18c1d355d95e6d89861a4ddf29eb41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0ffc2373dd104510908542c261db9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3b238c420411df5a1d30d2ca2388248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb117d70b79b28c7f4dd33e501943249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe447bfe6f27636658aa829f2d4e99d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd742383fd150710b978b3187e574251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a63fed064480c57fcac074cb2c10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acbf7dd8eb71c516a7beddc229f394253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b53f0c32ed9281207dde2b3ff4423254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a86d3393582eb594f6023b5437810255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15f4d2775532ee4f52202f4629071a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d2f08ac67477625e62077b943685257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b38b71c1a116e5c175bf5cf99f14b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dcff637afe85e69054c2637c2c003259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee324483ed46a5a7fd08cbe54c9a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f490f71ab858c024e0c9fe296df29a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf22a6026da3ab8fe17f057783f965262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e5ae2a7e8a1c00e37a98ef67f713263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b024fbb691affb5a81a1421e706007264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231bef21d838920c9385faedf724a34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d980c1786c9cc17519dd8f75a0c4fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c08d6237ff5329fe06e4a9b6bce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f25550a25bd3ca930957211a81463268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc1e4aba5af89a5f980315178e2cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47736e03b26d19107e5b879f04d34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7682db2fff4c3309fe70f08f988a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73e4f52de7b608ba4b4fb27244257272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677cd3e3fcd15e5a49474024ad332a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb442e5f24ec97bcb494d0c8ec0881274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ddf207dd3ad917833f53eb4240a6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef44f653523359ddd808ab6e55bb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2a0b8a68b03ff34312d31ab19a7d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f1fed62ffaec62fd04fc2f2ad7ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fccd49cf029566c33887aa6641a76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ae3b740f45ae10376f3e79faf848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142475fe12811cd3c1616173532cca98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65861a3c03675bb91bc6ab879ca5d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91197376f23bd2d13e90f31ce26a182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047d64dd90cb272cecdb5beb770794284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbc4d7f06d704df4339255e70c1a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511039457365f268ade99ef99df20456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd27bd3a08c54e0c3532d0936162d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc1178dc626eeea37e572c80392a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3691f7fd3c7f8dc8350f6686ec05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eaf2dc705a4b477579365f5f92ea6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c555739239561dfe0fac4d96c2b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c88e5bd6de2e638053a3679970da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f02dc565bbeb53378d82eb41e536e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0717579167ea9e3e87ba19f79c3130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4befa901bbeed49275e90387146787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ae435e41c7cd19b84845a41b562e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17429f179e2e0a84dfedb0bdae2b4c32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630cf344821f8951eb3e240ae091c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250fc593601378c412de2f4f7cc5f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe507338941c469bf8c728c4aa4b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a33fb860c09f87a1ca8fe135b0a48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ca5394569b99a763a7811adcea34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648172d337c1b6951a5c0d3d9e37d87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6fa72c903864171fedeaa32b4b1dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad9ffbeb560a4ac4952af9f41e515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec059079ce197d6a57e72deaf1316f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd4380657476d32b54b0057579045307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440af52f2bb2f4c0ef9ecb8fc62b8657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a37e327d23a87d618e6d07e25ed4c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aac9041d36f18f5351d151feddf86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186016523adc37ac932dff1b28b7714311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcbb4237b9461ca67c808819b22b11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2ccbc6e1e0dffdddb43b9d7b1aa3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b40557b3b340cdcadce6c8263c13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d87d24a33b73baa725baf323ba5403315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32a129f227b848cae3a1cf993554f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4054bcc03ec86559059691c183ff5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77135af0e9b4b060b241aea7c0aa238318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3395751369d735f34976eed1a5fe34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6946d0fb35ff38dbb9002d6ac459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405cc1b394aefc5f18fcefb5067e79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f9d984678ffc25edfbd7f871c2ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3fca556f66392f9126c89c8ad51a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6081f54bc17ddf07d88d6be4b6fe46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea7076f9cc72c3bc005bbfd2cb31c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ddf20dc595a56b01b4494e640b521326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443fc3faad149a45bea349b8465f89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef106945899cd3670853937da51ae4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d5ffe1d0e84f57a8e2be220e536c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199820d0f424c52e3f7452b5bdda037330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6718abf1a861a168330ee77366616e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc963c613b4eefd03aabf298851100f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f32856dc59c8e3e5e6cc7397e9321333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f167c8bae1cb31d28b0640b8c19ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7503bfe84ef92c8bad0cf6f92795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69722b0eaa5934f3c79461c3bafe8b1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb406321531843dc2bced3915eff5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973a7c2165d278673258e68227290f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a2d7526baa5775c80fa62dd7f10c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051581c51a15a48b1e26e8663ba5189340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe097dc374a3727367592d114fb1f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf971d0188eedaef9b4cb06e3eae9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91502fd3e6a3525ad5fe8f180d09ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f16f4dd15c4d56c083f985293348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85098a75d706f15acd1b867f7d3ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4d9498d25a025a88c1610ce2ee7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4365000c6ee85b353b27a62ce78cc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41d3959b2780ac9b6b671a2644389348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c7a7275155913ec4f31802c6bec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac54891dfaef2ed60ae4c49e0db1378350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cdabcdd3d280ad75870513b177d02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697b982fea61e8a3c0dc551993c13d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d0a581c317506b75b43372fd4199353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a56c4ddf645aba47710b2fb0315e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea7920b5dee243499d3e29ae82a9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26690e7848b8d7db604f4ba27cfc113356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d52e82074d96cda12e08860cc902357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a588ed1c2a5c17996b6e44218843358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db639eb8beec13d0c8c61cfc5094bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883dfb15d0fb45a79e90397748c845360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d2779946fecddbf9053b86582fa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64665dd78ea26e0d9cb2b9bc29ef8e48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549177ec4cfd2feb2fd8e8f795c8d163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4505e570edb6456758c463034e1d3ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fac414564259c2de52ab8c7f7fcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e2b8b7bf1eb3deb1ee433d281e50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c336ddf62295898f11547160cd9561b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3319acf9ccbfc22c81ae9d1bd3f80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25b88b001f47b513187958c49bec8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591a36128bf3541fb04d135de5ad69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9801d5dd93d745fdb2ae3af2d5f19e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b8a5ba707fbea036a22e358e3edb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936c6ced429be5aaf97ab9b7370552373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9596efde9de62cc44ae685e9e0ef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb2930433a03c99353b868978f3e5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d65d3b12ee4a6ab09f8a9f85a1fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdf1bacebdde8244540e0038b711c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa19127c3fcfffd297e4be1b4e13ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e609be8c16eba49456fb2cff0f633379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e061f95f72cb8597f2ce40018f020a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751e480cf5193dfda7fc92fab41f2c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa9c7da589e3a937f1895bfdd6cd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d46f402a98698d625e78c17eaf591383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e8ae45910abc1eaf1cc630b79d30c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ddc73f8a89a540d2b6fad5e1acb37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b7b1b59a228170ca3f2eb476c30b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98869ac11febb13c7a9007200f94af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c4c0c7610185998221300f5f74257388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d521b212f6ff6456b68d033e98d77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4df47471cc79bcc666279fcb1cae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d26a992b6f86b2a454c84359d279391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90352521f600a7ee9221ca2d61951392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5a79ce0b967776413dc45058f7b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a3158b0d6abe210377ea10f55c46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13dd906a06ecfd0d87222eba9c96b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d3bea5901a545d85183e6a66ad52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a6fdf7d1715aa4b45b06b7eaf0c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c06c07bc715c539db68ab0ea419f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaced1518ef2e34dfc709dc679bb0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6d8c50132ca8f0c488e23826295b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f957ff8d65367de79c04582e8e0940401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303d779108ab8e3c04877ea3174d6f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a69d335cfa22caa8908643e5a722c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ddf3de3d002b57011fb8912efa45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2f0686c6603e817fb16f561f6318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504ea4d9be28513594dcb4335a2651406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3647e3a6ff8e4a0800880d69100e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6689620e66d44fca15e8f032f97211408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fe4e0d58fa8fa6dd03e2c263b8d09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b949139b219dc8e8644e104344efa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d50c798e5f8cffc423b6e3294975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549ca3a75430dede2b6f5f62e03e1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd290e7d65091666f292d8d6440521413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cab5ead9fbc659ecd174809f831cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d6ec24eabd5b6b645e9879926764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ff01cba5c9d1cb57b6a6cc1e075a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102323f480a781481ba492633a963da1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c7361ccceef56bf8ee91196c7b55f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587287183129f770a48ba933944e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94376e173516927d2a87eb9f809ed64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed49fef89a2e45ae80689138b83dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595094a092029e09af4db373ac7dcb47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e4054099ad64cf288431787735ddc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579995546706aead9419b91f663da8c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bd37dcb4d60de84adb776f52004cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622f2c77add65e3d943420fe4b60f73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9943d704c7d74879711ec2270321427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6cd2ad015ecbe0007d4787497507428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994566e26e26b22941a56b172938fc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750116fa47820786891614a4afc9382430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42506c63249b9b0f3223202ab36d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57e2ba7cd20b4c306c3fdd3f136d46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d9843a556675c9c9e10edaf82662433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3a7ee06765f21e82c7fb177501d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42c097e1087eed099125bea5f649c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404e352b30d8c1b06714d6375323bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661dcfe53113c51358284b6a9bea91f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67a19a3d3abf74967b7ddf8f17d17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac19453be305e7b5c644fcfa96287b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c530e2e16d2b4bae114fe5b59ee419d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5aaf4b9a6dfdd2aa506b135f52743441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef7c9bb1f13d6c1ce843e9d10641f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781fced39cdd45ff54d5c0170e7277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135289461faca8a5c3e159a93b3c5038444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589560b5afd6cf05d76dd5c24e030130445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99f99e9f8da04166d81213700a694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863239a1db30ee271a81a42e891da5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609a8f3c7a9cec0bf756080b17f6b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2065a77fbb02d2535898293218514d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be482e60e05b13f02639d20b5c0ea707450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254404abcbf8066d2985813c8bd7f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957192bd094cca7931eb610206af293452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4867a746290cfad4adc89b635da4c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded12cdd65935ad5c846647be2828aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f3264aff1253edb826c099dc8f7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def09c2be77cff71e1a34a9299066bd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117859d1c7370e0d7fe931b5c3911efc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01771c08eba7b4ad9cdc951faa64d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d97a62493852cd531a1310a19e1ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825c452fe9ab9e62f8073220de9a387460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16327b51883f2dd33ecea75fc37378461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fe95a70942c8c3b57f7b3ae2d6e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19016815873116733dbf7baaa07fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cf341ef6695ee474a6fc0243efd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f73c913b2bb416ff71831de54be1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6624738f7265982f217929f3ad6123466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fdfca7044bf5f0cb95cc645d1e935467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70994b9e632047ce776273351d0be5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa919d83e62a3fde4b99deefb62466ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc9499a6528fdbc1820dd4530960e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58e5c21151ebfae78682000ee8089471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e5dea4b23ec60652c3aff9567850472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739304f435f42952f8f4992a7753a12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de4718dafac16dc8210ad045589aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042959b48bc958521d3ce588d20efd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9183c490b130068bf6d0da400a2a331476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c826f45a2ab1f8572eba42718f9d4c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fa48e61e5745f30c349092b981575478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d977d4401ba996bf2754c8028e8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606bbec4c23d7802ed020445b66724480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8e8e68e6fb92d48956fbcbc4da18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba83715ec7a757db934bc379b171d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639136980b04b53f2d44b0fa0bbeb029483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc98f310a622983751be03f750c13f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257110c2632866170a5dbfc570f7ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a7815a90cfc70febd024a6228baeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592fb56f88adf44e017ccbd07eeafd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898aa61a1ca72367af7b9b7a185f085488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46a8c88e4fdd0c6d9208651b0cc35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502708bab9bf4de14a82520d4e3dc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405da019d5fdfb9d5d4e8ba51944ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6901437de6bf7761c5a893c41dac31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2494475f25110eb0ab9f33b881895b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717722f888cc4e26063c741721700521494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255d2edb1e3116e353b3248b226efe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218448447d6f7747251093235dc72d98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d41b2c21ee4dbddc006f86f9dbf8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb397b8eb8f0744201808d4209bb709d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe0ce7ecf30a1a66772a54e642257499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32d73a211317a87e1d476c42e15d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6db10066cc7b737de4583ebf01ded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eec74581e3e884bcb9d165433fbcd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1aaddba84ab354e7abd933f6670c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c937df02f255c7c8c5526f816e81e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618058ff0f308d75865648a72d67f83b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f03d18f9aa0133ac51c842ffc3fa3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b712e9db5eaa916e0a13b08b9e50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eac1c26fdd2afabdaafe29528bbff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85226b85d3d4e26665e7f725f0ff7f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8883921965fc8d9679df2de5fc48f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9012537b5bac42c0f48feee2b22d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0d59b44057324ab574f4ef2a9b88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b459b081c96a5b1bf0cf1b81780ee4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb9f97b5cdb12231fac0ade3b2e0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c2873f38c886c73d21252658592c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c8402e9f3113b14eeda85f294b9c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12cde76a9c850178fc3c6facb8222517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667cde113caa549b6c587c5d31a8de4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251063306aa8679034addb537e2f8c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442dce943c8da116433a85f0f611cbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39beb0d94cb5f18c2431bd8fa7da3e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4526168d5ae0c9efdb3afc49a7d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581973f273118a1e1b9483d9fb0e6fb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba3cf82415a4efa748924a975c9764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9d53ff8d9262a1aa00cbd92e1450525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fad24a0963d65e6000c48e27680be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090cb274025cfe7ca15b1dd055ae7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712358ebb90623a9d1ecf113255ba9e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef477f7d6648f416bce2aef870dcb53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870844141a2bfa73184d4b8487b94734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736d0440c47692cf7cd8232c09dfad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc2c92a2cc40ce6d5c35e0861db79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84003a2475c0851f2f7594c62f81c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab53823c3c91115d1574144867d486534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca9bfbb755c0d9d9ba954c490cd5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead322cfa376e8d059b04db3044364ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b20e5d7d0c4d78ad2b77571a50cd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e2e7c57bf1958782737dc48d3be7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c5492778b3564c115599aa6c0b14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad04d2e505ea489d5843df0dbfe3aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab72b5e6977b997685a617b1bf475541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fc9a484185608ed4948a368074729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f218e230ab44922c4dee3f8bbfa0d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd463c6b81d112cad47d534d268fc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473baf6abf0e82de8d10bc4ce669960545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd73f0c6ffe429c5b872a323f2804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca59b6893355b4b7274b0e904a7efe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b632439b3d806fa5ec8f8a25b3e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2d20c6f4043132b5136f624a4350549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1583fd68482ce6fe10d519b246c39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6300fc21738b7668cf7e20591c8014551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b647ca3811f6baa5bbaf15d3bedae6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380719436ad2ba877381961b20923d9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13226f1a3efae509872425c9b50416f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0a57bd857058a611a9c8142580ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615070c042fa63436b47272dd7e307e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb05dc52191f89385ea88dace1cf4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed496c504985e8bf059f1f8975142f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682add1bd44789f9786b432d5d04dbda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca52f6faa930bbba551cdb542189f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fee28def74ae56f70040e6a02b48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bbd3e54376284a2ece1c19a833ae3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4c2043e5373c2bced22ce4c6d40d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfcafc8cf4a5bdaa8a363e0a8a7501564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689ab49a5cae5ac57b9d09187b4e8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e18c5c8ca33e28afcf9008e4f61d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496c575b0cfbf787e541e133851f01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b54b147c10665fbb4f7a599622e56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a235293980549b7a90fb227966f716d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63846369c2e4a86b2b50990da7406570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571d66516b6028ab6ec0e4fbdf6889571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4f51b0ffa98718d1ccd8a5e6f0af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c235901124c56fdd3c0ecedb05112a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab182a9e891690e111785a5ff326b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0388f9ff97edfd049a660d6055fbd17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084597cadcaf3d1f3ac80b62bdd317cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97473d255e4727c7929e8f57443bddc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf37f119e5a9fc8feb99986e16b09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035994281340f768f614a0b6e35e279d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cfd4051e4baf894a0ef14dbe64ef8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de88798d84d3d34bd9301176f31c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa6c700c17f9aa9466a8881e1f03f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2dcbc2dc8180a3fc03728d3c0794583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe5951757503f2780a0b1c1f8a0d1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261c9f465a5380c387f8446c8e95db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a02b71102115fe6629a9272f2e227586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfac7a122b8ba62cb77f8d5ad31430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc5098353b55c1d48d5d3c25c2904588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139527d4a98e3103d5f9750ac3eac2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d72fe4a52cc71c0ad23a464ee5c39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f069af1096736312a34eda5e7b854591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f74ec603f65764b52ae0dfa16549592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f03fed8622b2fc31730e382568239593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606796f7fbf38cb991ee7780e479087e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee8a8761fe987f1439e6ef09963ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb77aa3e1098c73ced7bd3f3d3a58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2fbd7d87ac38ebe7d7412626b1538597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ef34f20784aa73d0e81e94439ea0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849040e5f88c1e50eb32bf2ecd3628f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ef09b28a4df34f4170e894da7834600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1eae8b446f32fe3d2699b47ac7cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14b856d3da5dd726c4223cd72a0aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35bce9a3ae5b26721e57df316308da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83012b4d3a53ce8b02b845db1bccfe9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7e6798fe063a22d7364ca2d709a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0ed0eb68fa93b7afd5c969d48133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0a431f9fc6537642dc1627c47db8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e038fcb40650569a334563697619d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8394797cba59f2d495a9c8bb1d954c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4740bff06605ca1c86c1c0f9e1196610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365672de06a515f347b69b69c2faa18b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a138e8f8c5189ce9127eae3436e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6b2e434e51179722b8caeff92e938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936fb526d5cd3323da2df239e5d52f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441483fac0ff4eb3b6472f8dc4aa42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdecac82d60e0ed13524115427e1f88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c7d98173c21bc358f7286bf59863617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c6d077366175391c831d4ea035af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f31e9dd029cedb78248ee6f7fd7de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34e5fa93c52f498b1c7605c9cc760620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe7b76d69432421105a2c400e7c2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e3a92b239abcf6e712894c905266622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ef2aa1d7a727f74dd6ea5d1af7b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4d489dc71d07bd955f05fb827475624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa78747bcb0c2f7e69d26ae15e9c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143e512c4cbd79b4eef2decb5511e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75905e2fc13d9e7170edad63cfe4dde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce834370fe4af96f477d357d25378a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30f07547fa2692af82b163285a626f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad31a087f8fe7374db4a5d99433fc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5c2b5119b635d8484fb93f4f2e992631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e13b4c2cd8e14df339d63636c3816632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541fae7a3e7b1beed1816a5ba57f62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184d4b12c8d13607c78f9ce1d0985a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117b9b3322f00a74cc38ba67919321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a018c13ac4b53fc98b133c52bb82075636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c096ab733fdd951209e91d366498f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb3daab576c4130deecbe2d09a0375638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735786fca68958633fe5f13825994b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127915dd9ace9cf964c8149ef43cdd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b196d98bf5bb26fd95bc9b6e256c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0a4b18c048bab479cbe700218e24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109162ef9dc68e4e475a2ca669b2939d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87cb86f63fcad193e7372be40238dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb9eca1ba6acf6114c98ca5102c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314962db57dd16bb62c1bed37647dc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca42c78344c6a5b7f55b0d39dc94ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81afd745c269b00a5b71d2be7ba884648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab9f6f4d44d4485e3d2299f845d62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f01db8e5096af3ab1b276be49e4e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d906041725e22973a6b78e084e589651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f0c9c2bca39a7bdc0a7e84ffd181b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003ed4bb49d2505d2f4524eff060dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92254bf55a107c498665abee922796d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37f6d13eb4a372f68806ff3a4f7e0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebbe8b98c803e71e9fb53a723f6c58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3be2af1eeb1aba834e0db5f9943ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49413fe3684c8d543d3d79ceb7681658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc422b28c4614c9769e7bbb6f8c7b2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf712aa5c1176c6db00de11bdd60e64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e024390ccf12cac0df27b6145530525661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca56c7e0ae6ca56908648c55fbc720c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329618f2f27b43df2e96596dc89873663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1549ed34a7d85393118806a19ffbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da954dec884110f176b45289aa6b4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5eda8bbdfc43d538004baad504f17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6359a6d3884b3358874bffa3ff560667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b8fa670db12c478775261540ddde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aec3110cbe3f2bf14b657190aa20d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4347a712afe969584689e26179bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019b9c70fa54b092385cf3f171817a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a4fe9d1b0112117dc03d1371cd7d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1f533a479992d0c874eb88680f83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53189956b04b1901d08bf2b8291cf5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5aa949c10120a1745673c615303b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e793afde7dc933f4db3b6115a44782676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb954f40570be5dd5535152a3ab6c49d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a4b986bd7679974b6906b0e89c24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3f196f2ef72bd5de27059b702e436679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06b562f963c05aa89e46ed3f5287c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff27082c1569bd5d8014693382073681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d68ee149c1c5077d96ba9390cfbeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102dac6f47d794c2e4347a50a4bd9df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf3cb873244ea4e317dca9dc80d2f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f023879625c4d90294dbd3fe9e02c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc47ced8738fab80fda5aa509499e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52c52ee4ecd8e4940aca2cc83330d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d482cd279e3e702fb83417fcf7396f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0642a2a15ba16a938b4d70b90320689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ef808c462e1ea5ba64924c766fba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a91198df3cd16b5637e03ca49f513d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d47a3141e24a77066e0579a51408692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657e991040c2bf862c2472fb32c9e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572146f2c8a79a19924f8d671af23e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd84a3946f4970506b1aacf1711ad1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b6fff3ada74de4edc167c8512888e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c23a454676721c9ac635a6352f1b3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f2772b9e7b647e3255bccae448fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1658e0f26c864bed8d9871c4675033699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a2516bc56ef12c3437741cf41f13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2ca4746d08bcbedc720ebdec3f6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f9d696ef655937c819ecb222c5a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137ac4301e85a6a99150375c998767703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c3f8cb22443c888c91e1821bfd85c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc520ed933abf037d95fdfcff84c157705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060366665e127af612dc4e699341ac11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5956ffc2bf277f92da589955198c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26321ad4476ae4ddbc1b00a7092f05e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042093b885147494209290729c962424709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a45ffea7e2a2ed74b3dd713864d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c64270c5a7c839ceba496a9e6ca04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd24f7d65ab9690aa0cd1e03695f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231dee61aca6b56b76e3ae158a7b5c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dda1a82f68bf46ca24251e03e591f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598b52c48a1fa6272cf1e9550fc059715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636621908cb98d8e420c5344b11bb02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39432e99ae53299999818bb7d9813717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d290c33ca07d88cbbc7038d6d33a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a65d1885d8e32900e3c1def07f12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cce0192d218c54149f6a17b19a24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2950bb31f1624eb91e84f1c2684c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac6efebb3844193009a2e3ed4a12d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8609307a7e71587c1df1c5f34fa590723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194afb8a0e7ce73e75200d0c83cc866724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c56e4a9ecf825fdf610041d8081e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f6dcd26270b23dcb2f2b33daa89c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314878ba0b454e16758289ea96cce01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10507ad9633d68233090d62df22ede2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45a199e106f2fd8faa5da84d5fc14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c8836c8672d70d71fcdc8d9e37dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65c2f3dcea6f599f25f4a5c2a0b87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be31dd698352f0210be14826bb638e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eb8f7dc5f08ab48d474072ec47c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a71c174ff1d4cadd3a45768a81ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50875dc153892a4e7bb111343ebfb247735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23c3cae257c4bdcafbfde67cf55e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816397067f714a8dd39bc9d9daf6ea94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f00fdfc8a372b41ac848d3297095c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741b04386daa187cc3509f64364425739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f9acd776bcbb19ad2e9e2f4f17cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144a7735901704d4cca1c36b175ef5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f172dd3820671bfb050ac8e42a561742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61dd92bd45314678ad8a18b9b1cc3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62168938f39375e9a0dcf26e5ecc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8701d67bb7cbacd79624248d53cb51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eaecd252c969bb3fd2e17694e2c92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cdf98994fe1f5f986e99f46021dbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36644f66af24842648a26f61746d038d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee58ffa91c4a1ab7086ac3f12eb8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a8f3dbb62b985c04fac00c214c557750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487537952843dab09f2917861310631751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63623365ff611a089bf6bee3757846752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee445b745eeca292da2525c06fbcdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80accf638e717440576d70b56d36f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8b7a37df50b101a6d7484bee90d9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee935dc0e6a3dd24a62b24cd3d60d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa976f7d8518707f4086295aed1f16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e807e5738a2350053347a911f13a090758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fce476b17af049963e1d77585181759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca6671fb11640756e3cef0202135b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc90b9492ed8c9d224a213005bf9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ee6f56c0b34cb088ec17f262e030762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea635bdb5ed73d3324f3adfb0221718763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bef9a6f7b7e01e1a1c6fb95bcdaae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a3bda1799e64f47df2db51c5973e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcecd86c3a8f03cf10f14391c559e97766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305115db7ed4319e1a6425abf06342767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e7878e13f907d1b71de349f49e7d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c496216e43c1e84db2610faa981a3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e91848624b6aae8a879a5011199a3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b5ea86903c9a4e6ccba9fe98c4d9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6679c482d78764685af04ef03c440f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b053def7127a34adda80f726a05c2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968ec76da9f520b5e183b2a054d6196774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfac61a8410242ddad8182062c6a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de8f1396ba85d82a58a18ea722d6bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09813ab83330cb00880d255cc00c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc530043d8abb70662c29c428ee27b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979e07bcb8622169e943a7b6d842ca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e306de61e59b0af25f94413b31b8e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e85cb419886639c63c3d237e337fb3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3cbaa120c40c3e8524963eb5eec2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f659689c82bbcb010df43fc2fe371f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48270c2c083cc9560e75e6022c21d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5add2ca632f6a4ec3ae59e44a829785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac78ac1f28ad105c9f07188ed7dba1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9405abce187a7be762a07ab3f64f4a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e4a9e46cf9b82f6565030eca4155788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e24f2fa4dda8757d2d01fc6539398789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7177ff793d736d775e80226795ea2c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac662beff0bf5787259519f308cb8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443082e90e78dfe8bad7997101466d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7d6f3de34a09bb156cc59b999860793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a374779eb674c2bbd0b02e4d5773be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e907333d99a620083dd94ed4f4d4d3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cafe389e7f944e78e307300f3e768796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a83bd6cc833d4a3d4e175a2e633652797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f01642f98e8694da115e70432a756798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c2a4eac0f555b9fb8c1b42c3dad8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d795565ded52ec9f1afbf90015af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936ce27962370fa8aa228711428be6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d772f284c7ec57b62daac6b4fa679802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f109e7a4ce3ffda889ed986646f26803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8a9b3bbd351b7b6fa3bc9382381d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e69929b7d3d8f384cd4c8215f542805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af8375de64ff5ad32c750a9e9fe48c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481416acdf01d86bd1719b8619e13ed4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd8c1cc80eb2d3ddf406de8fe9e44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679eca4727a22d92f4983bff294585809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b049dd39be3539393ade9b2d481a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7fb2457c9a2dc0143d7f78505a51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e0c1109765775565ea470948b3855812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ac1ac3479652530489f2ae206e12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0525bf3b098ccab1305499e7e950fbe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef354a8c63e4acdc3e29c9f28b8ab1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083de43ae0d593c726a1bafd77c719b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857296270e5bcf24ff5c73c340b470b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069c1a7bc71bd15311f0fb0bb74312818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5549eb4172f5c12dbaa5aa8ad1194cb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6367cafc5cbc09ed0b8307f300f20820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfec716e50678f8b63e2f6bbd66b1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b2ee8f57f0883672da5d3a98ec91822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f60b1c98f946e10e1c9e87c301e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882eb1c114ea669c636967ee763dfd6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f617b89be2bb67c70fc6579e69bf8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fda996dd7447c4a9a392d0bf6db2b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b30c4c70b74a1fbbb36dcf15b11b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1712ed915c9702f164ad99050d89f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724464816e0c48c7da52099c4b512ed0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8c029ec1e0bfb20bef1758695e24830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d02c80cbf23620039e08d7639d68a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754867ea9a1dae0670bf523bd41fba74832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a6c7754fb4340fcd8d79d2faad92833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563427c5b2b695cc0835bc590e0639c8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7745c0856083cd74c679bfc3bac7a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e551d00ce863cdb1e4381e184451836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e34c30b81abf32f927686073e49c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4563c231c579711eac8ee46172b67838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50579b554f44a2466794e39d4904624b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43487cda931220e13b8afa77ef0f47b9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe559af988da87311e12ebbda6d73b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931726d8e1320cc6a190db3927348d73842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac658b520acadab74b530f807b3822c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4377d097cef46c87d68d8385cd7dff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baea2ae13749bb14d2b349b2ea0c39845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf73765739b5b59bd283e17599d0176846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76981faf9373dd01e64eb69f757ae7c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af31d1a37b4e107047bbe1389e5dd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d624153a3f71f36cde9fdee0ca37849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245f218dd8f1f0b2dbc7a80bcf179a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93df41bca2389489080c2d097204ed851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151112e624f463a945723f10ec76017c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0245b7fff761f096a865455a7e21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda6fce7ee86e00aa6a5f9cd090c51854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c6e70bf42e81a222aa067ced10f3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ef3153bf2dd424332d7bd14462f7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8337c499e5ec83fb36553067e0a144857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7932f47ddb6b98400a684cbee65ca45858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e7dce1b924dc0d9180ec712368ed3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae759116d9a3c148a33b5af2c9a4e7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a5c640b57b2b40815b345ef14b58861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3d2b7dca79ab775e0d5c3526ac2e0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc60033f268d8c934b8d2a6b12f81f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3634e2817bc3808f66061f30cdb417864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196268b21e19da215fb2d9cc6347998a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115edb300b23f342328631266d0ef2e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a787e581a9fe69c4d44ed5dfa809867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e75b4e16bbc5e6e08a0d334d2e85c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6170ee4b7e347e628a6693d2b8c219d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662259d35e347459d96c0a13d9186f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de81cf02b8d1fc7e008f6b7b2ea34871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d471a736df8369cf233caca440762d6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2ee0b80fa23bec72f128f9a26c418873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e13635c3660476fad419dc155e4fa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1735ab60e10364a2639a9220c3b67875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187c1799c0a01575ede2b1aefc1a338876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386496e92103900741569ed6883cc473877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d5c7e29ac864bea000fd20bf17c2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7245a638bf2be847091ca8922d4fd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13828d6cf5c3dcb22dcf16f910f0c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d1a811082c61b4279a5141da1f21881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591994b715499abadc2d1845d3a517b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4158e9fbe449d8f03d380e2539c26883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3711954cf990a70d8826a9610bf1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04fddbb253e8071e8b5723e4e5f92e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fff6d8f6373b7d9823f33a09210b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488fe88c232213d1cf1577fa5951a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec72c82c6b659f6baef4d0e70bc0f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e91879c556b06c1ffa4abf79f1e06889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bcc72bc97960924022b88cf98a48b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802f8acfc6a164d2eda534457e077b7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d825fa2d2cf8e27efed063695c082f5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc867ef7e27f79bda29a7a6aeca0fb1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98672eb492a7e954157d197e19bd092d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68500eea5fab72d1f8ef093c3378b9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a590353477f98fe43272984deb3f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b75802ea22b386bc6909395d1a5f83897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812c2200d3e4f75b042513e055eac7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9bdfa31bfd1511b60e73a48d5ee2f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d3620c9d55e050f7a1444c61a6e1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c96f49d100967138b934333e4d0f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6976cf8ed951f611e4b4fd5da4fae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c0805e785756063f271d242b25a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dde7fa2d343496136d209df0425a9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b63cc6fd0d947861870ed1da0c2fc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222e32890d31b6d3f922ab9ff435db906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e901b8a35f8a07670692ace92dff1e5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eb211ce23df836f6f44ba0ad0375c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fdd8c0ce1bd4ae64a5a1cb93317d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7f2a1668b2391f7c45bdac6852a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf972ad4376e1c62ab3b2df7201dd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ea3a66cc05c5099d5d3753df2679912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcf1896860556a289065ca8f28157913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f9da4773c9241581258243a5d723914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b7d2133f3dbf0fd1c8a219f673f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f30026d80e51ec107ac33e7ae9923916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e37a7f685e60c7bef371ef21becab917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e30e483df0f9435ee184e100d846918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361691da07e4e9a31277c700fa290df919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44482d9334a737cdde73cbe6c0cbd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2ae9c678539264f2b023c9fb2611e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10913b69620eef121debe748976f36e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2e9cea96991cee0344197b12d252923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74542844092fa8e31ede0973bf14b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169418f1545d2c2e07bd70ea9c6194b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0a717024db93787bdd11e88b004f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d84819279f639c09b4e9b91d88a22927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123584dcea84056535efe1efd7b31bc2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf0db25d494f1c7102f4f73ed2f9f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e38ff4080a453cefd6443222ecb9f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c62cda703ef32346b7f50192028a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe39ced09564560806bd28847aa481932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b5a809b65bfed7ebcd0ad2a8e5404933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ab0a847d909172f32c119769586f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f87c1f60ebeb920f5d67090899a6f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37937e3637ae5fd7ad0a69802b38cc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d30d82b4b297a1476de2b41b76a4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8624175bb6a159ba4cb4c4d132bbd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57aa4b7040fbf204a10480690f268939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d3e745180312764d4014e4f901771940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debb9d61f5752f2158c71c74d6a91b4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c3265cbc035abd682fb2b194828fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130b195a920af8663ea1642ba6fb80943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ef95251ab6cdc162e5dc430240e86944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038d07bf922d95aaf8b09c94f63c33945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bbc40a5615b339711c81c87526b0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166b97998bc3b1a362243cdef9d070947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ccc03299d2eacd8ac2a796d730b55948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab76cb6f6600f5b58cbb0af5df257949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa8ba87cc7f6c23ef83348a16ef64f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da1cc186caa613c4b7cd2012c0c56951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092de01d353fbff73edd403d660103952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007cb9288e8e5c76a72160c6b1c108953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f227de723d71ab410b4289ad31d1b3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc20b23c07888cf3f69e27be127bc9c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4660841324e51f4d1ac24b4858858956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720f7b873060cde91da5e7bfa9d9d0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6bbdf97222b6cfb0d7fd914fae788958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c5e450362bdab1004011ceddb17e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7860d8684724db6c09987bd616af960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3b257dd034b8681f57b434082213961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54da7d4fa83aec0db7a07b9c550fb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff11d02ae41c1044037b28687b677963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ce9541443f87ca70c2050ff525987964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d9b8253172903d56756ebf9b5bd2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4918f5d1ad1a8bfb8669b52603d277e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1afd3c05e053c285592e992cbd0c60967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad71b28d481df7afbbdf1c20c2f7e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4fb294519b6d25c480bdec63bd2e3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb7ba4d61c9d2ac9b71151e610bc9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a82251ab8ab5a0307d43c24cce31971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d041d72e4ccdf7c8eea03e3d290723972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca082df677efe5964dacd0bd0209b85973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095e22985256b38d5593147665233e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853717d4ead9478e707363202db665b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52402bd02047b57198f24d658b59233976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0162a2615fc44d18b9d9ceaaf810a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625206d68612d74f4df99b54733a18d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209c15c7865ade4c67fb0e02b8e8d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548dd41fb7382bd04dee1bd97d2b353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bc0d36db02f9c9214dbb71f0eef24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e0b7a15fc577d2a5f0bc785c5eeb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf1da9e94d38606a45f6393a836e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd8b4db261669a1b494ea5a9bd541d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e43d0eadaf4792ca353a268db91f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84910f723ab6fd24db3360146ba18d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b3f0ec772784910a59d9496c1d6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e28865b14064200430d832c2ce4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144b72732ae8ee25f4bc2340374f3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ef31c5509dd28b87575647e95f09a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270305f6d53fa9a3a002af48f5f2ff9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147227835f4acf9d7f1087049b9b755115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015f2b2fa79db39b5655a7d842422216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac88bf420adc49e50c5342b2829c7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2accc1773251d9b2828461f61357a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b7a003ae9d920a987227792da10bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcaca8cbc51194ccc5ccba2c45c08620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53dccd27f41f26d951b326874b734e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309910ea3f7172e738f4ba81ba408d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31034cd3ab2f301f53e037ccff40a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad204a4e3e9e692dc31c26d41a9b457c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8015b361c917774710a2e93e254425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f84581ab83a45de6580336d00065826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf145fd43719a8ddb065aa9903f16527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b2c712938c3be7ea86212efd9cda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9ba3473df49ec2cb37b1ff8f724529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616729bf00411efbaf04ab4b3e695b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e7fc3a995e280d7650bc43fe3c4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7be89da79f844189caa4445543ae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5771fbe5b28b28ba59c047b68a9dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c4b72b3a86d3735f3dd6b39e34f5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccb1ae0ffdf4a3b003c88666be6d3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b0fb0e60adee6cdd4a4c434288f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff17036960a34d5bff25b123e9593137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40e89ac769d419f1e2b292eb12e1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b9fc30f0d0cd3aa4e45fc154b58039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d879f6556ac30b6af64a81fe2c65c1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cdd33739258b4f175cff1718e63f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0db723ff4176ea94038461807741342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6265f773ca84c9738da301a2d5b8bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32fc4332b71b7b5da614b4eca0fc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73230f587bbe217a935ca550cf106645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e74180838b82cc7dda784dbc9deb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3a975d38718eeb3bf21e1c86b6fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3e7ff92d425548661b9f88cf815348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771975036adc3be0d4646b9fa371135a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff853bdb2d54e6af41c9d652a175650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115cd2830c7ef85c5b8ea453e54124a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2994caaf6ba2b75272fd27225ba1f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8d8bf28327f6fc0e5d50a7ddfead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d57dbe91b5183d4c00cb59b035cc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d66afcde8f7636282a68ad87e96fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba59ddb81feb5f62312a5fbab6fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a670956514d0d726cf33f0185e116b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc5bfdcbdf07564129eaf62bf0b4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774faf823bb71a22286c63fbd7c9edf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e49cd0d1386a6b35850fd8fb8fcbb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d336a545188fcbeda9ee0371ac6da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0738c1559f8eee808159daf8f57862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08852378d59931215c996a1ef526d14663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d74717ab09ba59a0f78921d97ee464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2191eb7b20a81efa46986322b548d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95995dba74564b175bac146e6863a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c931321ecddbb2ab4b495bd45840e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3339e56af853d626c43ecd5189efe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abb8d92eb4b78dc4a20e87c6eb03569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b91b451863ee930fda888cb5be5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f0e6d3ea38414e0ccc871e78b80c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f37c8ad0a1bd717238d25ddb17d9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b6ebcaa826c552bf999e0e1b980873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b09c3121187ede59f0ddcd67d56174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0fc5eae461cee4eed91ab1a28c31575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c192280238669a660cb189c7a1b4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef665aaf778d6426aa6233c3126ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91942cbd64c2ebf84b6c505023ef5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f0ad55a3bda8d50d51a1f278aab1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9472fbd0ac0901b286733fb1ae68a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2505370e28683cad7509481e756ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551abb3b2ef01a4ced2ac205b931bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73351b2e895d27d3ec5aa717c24fc0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81288a8d2a7c031da95d4b88c8189e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9200dd1257512f6b073e7c31e3c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61699090baab1d06d036a89588a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19c3030efe2d714d56ef317c391b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25fc14a700546d66644cd58acb2c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e9694808a19c172cdb02c972a96389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235f4053a67038bdad638d644062ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7778450a6613386a49c30d0dbaa97091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763dadf1d3a682034ad60cdff2a38af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de079a78c9f2510f2b1ff0e3da6f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4495fb744b8873d6d06f0581c06b9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c689e31ef4860f98ab29c92a7c0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54020d7868f0db98b93579caa1c2fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf917703462e61823c6e68abd863c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb1fdf671433b34f51c60f48f3f95c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc2923304d18da9a1c376fc9c11df999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28117b55d026be01328c24f5d13b76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6d54cf145b730ede880289564d02d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1551a45e816cba057c86d1df83b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ccb44308aed6f035c46089854d97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972cd56ffa1f5267a3dc27c072cfec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49db5510d06c4774c0cb9d34c49b90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80361bfd4a5fcca88adb5472b3ff4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477cb891f5cd1d8d082ff8212b44ceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007c9fa4723135c13ed6e5ec59ab36b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6cf604767678f39e491b5e02bb8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d7438130ae7fa1f72fdcd2f2bde17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9919f7781ce9eef52201ec4c3290a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f76dc9b89cc8f7cc4dfd0553a8a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331efc58a5d693b87a8fd8cfe3d741113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c1b56f6f2c3ca21781963abbe2ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff4820e3be69cba06caf7e544362f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31cb2cd380bc4267fec7f49bb3fc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d136f94c850b87afe0e68e4d8f152117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f606950a21b136cd9fefaa48f26c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769bc28115d868bc556cbe54f7e1c10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e03a56a824589aca13fd39ff17c63b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d468706581566d96a3054ea489e6c8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef31997aef0648fd6fdb14a5e027ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ca649065b80fae99aa1ed5fbea9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e2a81d486b56ec65fad1c0857c6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26a92380218e3da21e6211792401f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b8c7c4275090cb921080c717c8e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd2652c4259cf8244046dca9b49c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b0b2a82268c4370cfa603f289d637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc16b042240b42bfc1737f034dbbc17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ebe1db89267bbff3cb21700007cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372cfa45a595b4eb7e8e81272febf1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04629c0008008020f2d57aeb27bdbd88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7242324f84d864db2587d9b5a216133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37160b8245908a4db9b9cf444ab3c218134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ff4fcf1619d53733be2bd0185925135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e90f10dd2c538ba20b90a606883a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f358d50ac0419f2ab3216497f7bb48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0192be3d2cc9f40e40e38c5d48333138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70141fb4da39086ed532958b402672139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2ab1063ceae0ba06bab59511e8f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93381a85d5e4049bedd82674ea51a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a52aafc6e3b1fc68b40df088713bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315087cc6f52c9e631c5cc16324623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97299116372e1ff5dea29a34a3065e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecc5f242e4b3f5317f85a717049cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13486c80cac0cf2e7ba35259ca8118eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389ecd9354b21545675443f3cd6da7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893aeb2fea2dee3ebb7053de0e2fb4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ca2ddb868bb053c89b59e6aef578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd89429ad9f337073062326f7a30ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410836617f31e057f2020059364362151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf628a1b12ae5430e071fb20735df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701482c7b3aa2a9d5edd60eee6fbf0b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db916b3d04a6fe23ff5e7713933b149154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d51523fc5a6710999ee023cf38e4e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c21f46af53e01dd45d341821d7ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f33bc67b1fa45edb762def2aed92c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ca13f9de11043ccca7d2a8f83570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc43a76bdc6770a1a1b1fee29b88d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b9f8be4a7ea1a7e6ca48e0b99c58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f60ded984a92ad64c02842a5522c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980b3d0949069a7b1bbfcf885f7dad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a902b00d3375a2ff0789e12690f9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb836489716e25b8e671475f94993164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933cf5a2f3687b868a5ff7e785bf2e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1b16e3e5006903f8ed9d511abf09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3655d1288f8c7fa3ac0135ac4e799167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ccebeecb28b59dc622099a202ad80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031412b5c732ccdd13d4085670afd8a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febefecbd92c79e14a5b1415c5006757170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4e1abfc3617613ecd9ab67ec01610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd7b32b23c3f5661ea59620c1cce0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446873fc504e1fffda932ff057ccecf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130e7c499dd92d07fcb5d95549a591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d964752b02088de4b15b8ac8f47e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed0bac330dc628497120307d926d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ca9e063a5c97eaf9d739f6799abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7dff6e83e5185fd96f7584c907be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc52eb0c8103eb3bc00dadea5c701d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320b61fce4b48603554c179284e7c50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1317e7267bfda6f429df79351dea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d2061b69ff2ef4ed3a442be926198182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367e66344fb3204e9236dd67b55594183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785e39d6300e9872f2071a6a480352184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d129759b00fad9c9d9b8baf0e87981185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263a4d8d5a56bf47081239f6090d76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a931b188a6627f3222b9cbc8dcd3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3704ef74c67256869809f5a2045a128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29951777af023f38060c7cf8240fcd38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4d58730e2d53a30370c6e5159167190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401315a94dbbaef1e3bfd7d2d1d1a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af757058810e5020e554a12e70c964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5f373e1dc86ccf2ac49abf07ce4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74afb7d0ac23382a68a767568d07fd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7681acc48edc0d3795615edd8d4a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a95c9cbda153c43104a14cb6e6aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262383f4d0dede38c659fa52e81d915197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281bcfd7b02e65835ab0878ee16040e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4f756215860f910364e19b7cf214199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8d12b3887ec1fb14980b1b4e8257200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b71b5151963feac79c1c8b7ef0a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24294c9c90e7660f478816dced2e1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689c68fd5bd17cda8ee32f5a51ff9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce64bd26ac42f9dddf1a3e3b8f554204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca869490e30c86b8409b62b583fd0bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79154647e503a4746d4d236d3a7281206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44216863869b30a4a229a00840c4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583342abae33c04ffcfdb214a27f7d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997bcf5c72dace79ee38e05c426a21f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7142e06764ccf83c5c93cc1a03f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397daa5cd5f0fc25cac8729d718bb87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe82d2c593161a36f25b7291dddf67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8ea0447c6800b5f15ffb7bae88dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505efe2f908650a4c4a1d74e58b36da4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cb7298c5ff1c072363adae229fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37491611949702c4625f9ffcb4b3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689848a16954c81bd631ac172ae44a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b088dd31379d9f30c5da991ad2d17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c2874c89ae1aa43dfa7b4993becf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f264694ae4069433c916349b60fd62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d92472f3f3fa3efe817e03b670435221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ede33b6ccaba7bb85baf64499d2a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703466d2c20ee0cd3f6535c841b86d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b4d75687c354efb360ea702ba799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaebba6949ad045f78463f698cfee5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a232acde9fc0a3cb34d5c5d7d0e77d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3b3c201c9e9c7871fb307b1cf88f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b718b80439a30321628994e113de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59855707af109205d704ae3944ef76a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf52e242d804469de01794f6db130230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dfff0df1860baaba7c10a275b897a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69adaa28713e82401918e37d627194f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd2542aa0bea5e410727adfa7ba9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a75db85dfd495cb45bd769da2a85cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99530f4abcdb45e9254a263f2ede8a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63644aef74b9f25739d5cdcab22837236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934e34eaad484f228c31d83c11e3a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b56a82b92e45c907668dcf22209e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b29380d2b7b117743cb62e0f31969239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55808bcee42a0e94911f66ad6ea0c7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d9c2a0ef09d1e7f48a06e0807493241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ea06cbcd5e417262d30b768e57a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649aa1a95d777943e08fb93c1cb5c26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d95da53d84aa2bbc354445a3222e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237ffa84fec28c47468cb65cbcb951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4ca206ddad3b40cceb6c5a285ec2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0a711dabddcf97d2407b86e5d3d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01002866aedaf6bac269626d5b80be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450adf7bb5c8504f43433548d0e5c6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592b126f05ed22d35c6264161586d0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66b9083c1cfbf236498b41607f8ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6d295ca4297001611b57f17813b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1759a9d34a59008f7601f530d379e10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04f59005c112906e64c762eb9875b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48441f3d38ed784c2977acd5f6bc531d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14590333bc358ac23c76f0f98e9cf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15f87b5eee15165a93e4eafa8f57a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a216131458f70434b98e57e16cd11c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab5434572d7d3c8810f4dd98eb6ae4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55d51952d12ad85e9ecf9fb73d296260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e00cc7ab83b6cd33383c7f0398940261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ae8b1b4ac6f35392d44abf943df7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bc2394346350ac9c35bbbf77c1370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e9a7466f289b205cf775fb1de3fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad67289775e49789ee041e36b23d57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee160379878814040d80d00b6d4171266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76453795c81df9f2f72b4fdf73547267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea4fb033cdf7b7cd1351bd87e7491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4befd49adc9342428a8bc918a2ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965264c12d05e8f6ae18ca3fbe02ef9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205755b7a5bd6ebcee06119f7b2c65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddcbe9066a37cb00be95da6c1a7675272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a314a70c87d1bcabcb7a2b09d4f1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024bc010560ab7e765430900377d593274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf223fc3de8665b8e649ec3e8506e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b54d101902cfa019baea905d02ecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a7b0980a6f7b9955f430029fd09c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511db52739c67bd37b4770be5557a4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78c965a4ac28754944527857ca7d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4d54d35324f6c3e44149b0725e7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbea5d4e5a6b33ac05e1c230eac07c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a018ee1b31dd4b81aea29006f0b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8213de2ba6ab2e023023d7b337f3b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa5069398ed0367094315ad7f222f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a973f3c86af780740bcb2289e582d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c87e7440318009c5ab6ba2c94d7bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a0ae42256560f7cae3d58401e093f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a112b008c22eb6a14478cf8eac26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a46a4fc18fd2a8d9ea7a5179ed981d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90864c39a7c05737e4af273ab3044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f54d9893afa378f648d507839070f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0584eb5e3290432370e4f8f8dd4e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976727c47d6b9b243e74e562b28b8b66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d32e0f4f766a1f971d1d7907cc36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becccb41d7df2531d4cff335dbad1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a621244732fea509ba6c6f252f433d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d474272047fa4c940b14c4ce6d21ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914a9773be517aaed3be494bd9dcae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640ae41de5e90428321f6734836034299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421da9a2c1a42263e571db314f06f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6e5f5efe7772f94aa9f611921b36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363878f811c7e481eb4768ce5ca90b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebcc645883a169ca06bb6aed83fbea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db710ab9f04363563e44d35a53392603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b85fa6be7ab65dcf7096686ce3d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61b019f06cc33b0f360b3a9fa7720306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dbdb706ec3ebdfa18e070c3dd2017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a6182b64c4284e7f2d4b1653403d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f7192e5c18bcdae44b06ebf9cb7f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c515409c1178692aff127a7e0924f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d4a421657e9ed5daa4988cbf7388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701ec4d6b653a24e3e4e0aa1766cc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da617362690134afef5df932f623000313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42f11e7ca4a4de7280991f9420137314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d5d5f9832a4ef1c5cb088d91d5ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a5b00151ae9251e458907965aba6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3200fc88a42cf75f420107dbc52882317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0adf1b9f0ad20f2c47085333e7861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21941efae48a57258f8abe95d093f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02e28e649cbe483aff7dfccf1829b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b25d8438b9161de3362a342fd789321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408485a730479a9dabf03f0c5859000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4e4db51b004f1cc3896aebaae9ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f36c074ed9ee1be95cc0fdb56d18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31111d4f5bae62a65204632ade5dad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf9f8fe6ee1bd3d0fb2a7d432055a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0b2f62e4f0acf8cc1e37a0923753327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352061d274790fd4aae8279f4babdba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9999efb74c65708fe57efae223cf66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c53928f28dc2fbb14cd1948f732a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff241f17b9801a5e0dc609eebcc12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98b0fbe95a94a856cd2f757dcf0f68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaffaf250e89bfba40d7d44a34273a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9465211600ad36e79d2029fbf2b7d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a149a752d4119528e47c6f228e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb18b9181417cab774421977f92d268336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e863ec2b59df645661995f1d8f195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405e59baa3a270ebd4712736abacffb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1017eb71dbc328b821186bb05b4b64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928caf4da13f72b16e0d4eb9d8a7e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4429f16c0b0aa1daa185bed5d7c8ef0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1aec0c921e905cef65cc31b7a8f15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f6b50c84998f971c5fa76dfef4e04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2abb1616ac592c5653f1bd595bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6114d4262063b45fd774657dd25f085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fce455b4e25c4ecd58c08b6decb53d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0869bfb1250142bb2738e013df1e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062dfdcbb87c17e3746330b9153bca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0636d8e4fcb8fb10d6430d4a21a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a5feece2c5e85b96496def20e050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a6357304b1330abbbb6312a0e745351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7ccd32b86ecebb9ba84449cd12db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2519cd7339a43bacbf8ab484f3c752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf9cf7bcba9b940ace565bdbb2b1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756a52dea4da2fd5d3896aec757ebf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100242c12d7bd5f568db7328976252ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d45d6fd0c8187a107783dbfbce0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1de4ebdfef07abbdb93fe44840bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787db8cc55a87d7f00f6a25cafe6dba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be1491230d5137c07cd33bf32e9555360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4a706ebf0bd75bce5804ca0bfb91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4887ea8675aa5f759bc6786e3d23c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de4c6977762e3a387f08376560675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e334b659e5efba44a3981949f1fa72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41844551a580a0a43d5aba6bb69a819365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218476eccb079f903aed8529f1f51c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87749b1d717e60410ceb2290b42ea4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ca7d8b5b946168367583a4a3813a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c05c1f641ae17275c6b5d9eeb41f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476cd57fadef721eb12253dfd7934d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8eeae60fdfc2b3601ceccc9fd70e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fea45bf23218596f691f36edb0eb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786782e711e35682ed06c45501438c79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09fe23b2881c1136c1d400ee24dc60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ce805c170d9eba8ff14613aefe69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343f15d3343bf1226f43d46d39e02a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d3c8f30d9b5b6eed4d3b0312251c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c0937765291c0bd8bc209a8855de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe549fd6d552c1d0af9d6e21803b22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f1d9e34bc7807a9b999b7a41e09c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7040419463c2174468f215d95d85f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca8f5aa85be873ea0616cf74635a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976eb4a74fdb44e9453a7d8aae3f2c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b00715b1eddfcf991e088d84ddbed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd425dc82842cce1b7e8b7a3cc82f128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65798b8e315803e4ad66e8776e5896d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f67f00d7aaa95944b88f5dc3670c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6488503add60113caee3d4bdeaf573a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c3d988880df150a0cd7620a1204c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2a287f6413a6a0841c4475473d9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175ed21156bd192e5dc3c65a6446ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70bc15659ec508ceddb35293d8b470392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91b38441ac39fc7f8c66cf84fb0ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b48e9e00debf8b56db97205c2583394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe74c337cb43edf3b8e319e9dfb747395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda28d1f7f8e6ae5c8363bcc8769e96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2777f86b46891e4c14eedffb2fcbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecf2c5a4b1b18871dcf4970ec957ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95f9f9e4dc72faf980d7e0309fd45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7215b0fd6c1899c3f0265789bb115400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec567f3aa726e832e647c8d423932401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593610270ab6e85e16c0038fb8022b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07349eb209573e603970520e8954f41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33953475f13f1cd884186406690e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e2992332e2a37f2e61ef7d1f663b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7062ab3b8f9d3716909d0acb5eb92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a86faf42e0781b58bfcda0d67716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627bc41c68fe79205be6e60d8d8716c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b7a03a11c065f5aaee55b530ec69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e89763893a3f0db6b78c06d95daeef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556abb4cc3aa6c7e9af99092af3af7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac82f648e015a5d02e9ea566a2fd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78071196c42afbcb98aa4c0397c20db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980a7f25f27b86788817cb2e05b1da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168150da24942c635dd675b92c3ce1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73183780bb4d374766085bb9531f996416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461842d59720c15454161e934f7b04db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d315cd9f9e8e73ebe58cae303b9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4404ee7d8bdda6f205cfa60e1725419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755fca02fd8047b6c0cc5db1a6c4aee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3378e62698b39b64099ffb675e21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1df378a546d31f699052ab102e87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684f30fe63ada36adfed395aaec176423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936d501146ce446add148ed5da5d26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204f13b51efb065a6ab5077baa1d11b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59606134c14fd3e99938fa1223eeafc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2bf7abe1838ebf3fa270fd8ed8e94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53470432274fe688498878003754c34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c867400ac762ef18b060eb8afbe3c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c34043c72df7139ee724380c3516a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986f274db5575b3ff45ef8f986bf03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f207c65dca3af6c7c41e154f99af7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48b86262dd3e1504cc7b0c7f32bc2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb6f2b5dd33d62d2f8a33bcd27e5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da4256c84837a3d70b678cd5e7810f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2068e84a43c9adc1db399ef9deade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c68b9c820c226df6767b433e88ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d0003cf0c3892dab40acb93c2cc43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598911f65ec502be417dbb66b8191dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e7da62b3988d8698be3f6254ff584440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bec504012b0f3b71e8570d031d07a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173a406e3e5ad1ac2ec8ebc88080a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed5fd5c7d106c8eebdc3a929f7da2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0646a0546a3b9b0626e6b572d0281444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c189e3f838395446ed54dd3844d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480a4025a9f6bda9fb76459f0913a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6240b897f124a6f4b16db5bbf2a7fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1c5177f28546dce72da8f5e1761c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7e46bbf27618b8239b46d33ed972449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6410ee62e2b6775ffe12b123c095524450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03294b8e95e59f37ee8349bcaab34dd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148ab2c4d47316d9ddcab9e3fb32b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6856275bf1ae31e8603b0c4b083b07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceefb093af8a8d4c5552cbbd823715d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db7f903af09fa5f9506299245dd94e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ed0262d883ec7197e3a67b34a2073456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16830e4232518b6999787b314bab235d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ab82561959de5e1352fd2a7dd57b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06560e64145c4bd17ae7b97d61a71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857009127ee3fe96d5639c787fda36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d540668f3df3bef6f5c4b54f975e94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc517f9cdfa76470208edd19a097e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f289154cae5c19c104f904ff4cba31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582190252d2082f9dc527c581ee0c96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25f2dca522c7dd030f6fd3e604246465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa9b2e8c82bfc00f370208dcd588bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eadbdb69b5e7011070a036fb2960f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce3f24a9c8f3adce62ffa3f23a23b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d125e2ece568ab9b97fecdffb41d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada05517a170222015dc5c6bc1747ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a3270e6e7a2b5732280e2167289d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ec48df8fcd200107b8c9c92253a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff377370687e3b60580748d20e0fad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759718f3c0332eafbc34381fd2ccf59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceff74ba7efdc446fb860c7a402d1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7659c5d5f6bf0378c98f625ad4ab6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a80e023393b732ee43dcf6ae1a1303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c858576ae7aab0429702ba2b1ef29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300df67e1aa721125c940ded57b449d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5bc13dfd5f73a6930e53ea63f5be9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e48b23a327e7baab48bda9ec3dadb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd9c91db72956166ba99352ebb852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dcfe820014cd58020df481b0e5d47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c8ced0d4404e59dab753d0817e9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bdeb49cf2cf2ec0d84de7cf10063d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112e5578fe1d2cad946b064bd7de622486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1018d21b19cbb90502ddff237fca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff656e634937830cb4a713d1c1489bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd21b664a576045635fc68129433df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011104748819e56790ffa16381a1d0f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc80033cbe472d0800b892c43fec62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8108ae0bd31731b962917afde30c0c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e48828ce649bd769fb46f38cc8802493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6bfe9561cf7a695c3b821f8a45af9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1c451e3b28c2c17e4da154ce80e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e190b4cd287301eb018284ea02a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56b2ceb830d19544c946387e3cde9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06d6a8ed2733cc5d390445a34f862498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33e24533d5ff7e785e1f5e0fc7fe1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670d6d3ac1c35c7145e77a845965487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb651f04740ef5e10aff5976881efdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682bcd6183916ce90602abf1ea495c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8ea3d328ad48cd7ecb9477d2cabf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b7e484572a2a40ff1b02b5f12336504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12c8a085056a3488ec6959991479ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb43214d040f14d034cf1fda96d01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af2f586fbe4da4a2c0461a47a91c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e8906d8d582de0f04e008c89da05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c22698670e35c69a1dfe19575f80a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a470b6853bcf8d5d46bc39ef7014510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9f5abafbeba0da635746f49c0b3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1871d5159685631dc7e0f0c355275512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789666731179bafe45d4db670e00d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65d6d4e9ec26af23fc7c8bd3edd28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b568b803b7fff376b832d3e059e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19569fe45a2b7878b19833d0a9e5ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9070390142f16ec16934eccaaa8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e406182cc5142f8d724fc9c30f21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72be5afd2e56f57b59ec38257eeea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00fd5e97319be0f25c36b2f687e651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87983bb7002dfdee8396da74ef37d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e800a556aa40cde04cae108bfa46d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31714ca1be486bda63868a42fa1a9871523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88bac9684276c665daf2cb5199532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e1a6cd84285722a4051a77e8dc06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6f5e8121468344cb40205d8b88bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15504324cbfaea13280ecc0b0a607404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908182314bfb1f3975ea55ac3564510528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56765653b5cc8ed79a0f396cd50803529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b680771a31662ce62f994b71cf55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d14b27779c467545e1605028e56d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b85ca43872d4d19a174dcf11e1d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865a035a7bffca3f8e946024ef5f26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec0b95081d57e06f21fbe46b97512534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976a813ed991573d01f64a99fb269e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf0ac767c8f02d7ef342da925c9bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0f1f010a3edcebbff29064952ca54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398af9e2387e641c0ff91fa55eae4fbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b700d7e1a03af1e7845f168674f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2188ef60feb28070948a579fd0438540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546fe6ef343443e70fb86c8fb219cc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3e17d31593abac888b97650ad230542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27edd55eaae6046c223bd80be153970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45577790cf329156654defcfd939c81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c99d96498036e12a51190893cb28df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99a211c9f8348fcde0b14d7d4d6ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188cc12dd2d1843bdd801f9e2153ec9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab352954fcc396895d661ef822c934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06555d1ee8a64c099d34cd33b9dbc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a31a35d52015e020be3c94bf72b6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc0467db0cdede715098a25fb83e8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeefab9d103ba64fd156e88f694654e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3191c476416b6412aca3a13f3fec70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eee584ac28cfffff6fdff86aac33b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b007b800d746472c4c030ee245866555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d3178febc14e8d17c64a9e978d7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0992bcabf9e98108035c8178180e86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7583777662d70d191f8e08830d2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb8f9316926184afdd635f05c9c0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351893e68fb2fee08ea742b26a1ec86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a65d9b02738522134af08473679a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a4b4ab3b8867cd0422e38927d3874562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0780c25beee787b07b420e919d254de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489691ab1cfc043a87e7531e3bb662c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90d647273d79426dcfe08e35d27ca1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f0f1d8997f203f788056bbbfbc14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d31c9987ab734337f7ed1be709cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2316d974c707aaf64ba15759f4ce28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec42159e454c2ae413e822e8cfd3612569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622ccf0f628ef5309a8746986ce301570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbf1011356721fcab18541e89b6bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38de94cfb8007070f9e4190bad29b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26d27269d851e0b88b1b65a9eb5fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda04e2d9e38c9b1cf878c9b487914574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac90d1b8f9429c69e94606577ed308e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca5231e203442e3debd2c963e3bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9ccb42e2e6f6d7f81fc4ba3986cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e10a3a994a566ebbe6b44fd5778097578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948e3ec07698df38575138bf24752e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e609922142ea9564add71f6a4842d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd070f57653e91df4d8f6a6031080605581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17756458e712fa41657615b1aaa9cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98739cf2dac02023dce71511b469c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3493fd43908db3d1d44c73b2a472584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469c82cc31f29f30d76d253a274015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cb7908e8273c3b0fb769e71f601a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f7887ba37a5f1ebfaef9c00a37ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d49a3e7dc37a7a847cf6527c8b63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569bf5f2c6c954c8394e67b6e8215ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2237ce419883e1a93b09a5bd6706a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020e0fdf6f27628fbb2ce04a408d016591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d3c4a97fe2cae663bf3e14ebee242592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db435a7106730f8ae8a526b4cc0b7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6519e4c3a052c2a3da33705b7c24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b0280ea0808596c00dc95d2c13d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecaa32b59089b39dd628e154c13502596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854bae265d3af1f7db2b6571286f2d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68abb0baa54cf4b611a73a32e9b573598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab5128bb3f4dd14e9ee0e4080d049599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43d5873f3d2f873f0b83614984baa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba50484508934851523810d6a29fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e1084a43d16de9c037ab59b80be32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303052a17a7f1b1fe029511d5dcba0b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d335a2f652e9d57e3b37d7f0361d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412635eece34efbb9dd5b3da2b0c1b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47bdf267d92c94bd02498b314d81db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dec6d829fe8136961472f647f7643607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac4a27ce15cf082d650ce3f603a73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea15a857ef39536ac85d822e4cd1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d4384c8a9c87bf0085b69610dba7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d98629e2c4aa9b4659a356344e5948611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bee39550bf3e141daafba08e13750612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d6d2e5b2808acf99695f55cbea350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8055367f82bc7c80399b55757a26e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5af9e6dd0e613fa9f1e8385a1f4e62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9163391ef152117f19173e704fb36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48183f87d6b880df416218244f9dba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b177a6cf400673d576ede84b20375c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7937d8b9c44c56c3292f775d2b92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a455dcd48867c69e17fbfc2075a454d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5528de26e1c3e19cbd8ebd4b1dafb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350e4cde31dae618ea4492f2ba1330b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca385a16c933d294dd4011a11c7ecd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9e65adeb37e7776863e024a16654624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ecee22800aaffdd8f6d3f5516ef6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41529333c696fceb141b065e9c5da0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eebfb7e965dc439be40861e66afff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593bc708b818ccb386c3f2c161d3774628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47d15c0f68a5254409ec7341c0bfa9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690baac0b7a5cf4d2d1f5a15c806e58d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f75df08d9805a99e45bb3fb5a5b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42591b84a46ac1b298632f4300791e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699eb9f810b0521cc920b1337aa4c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54efa42d0715384483336c8277ca3cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265207c86fa37d8a61db52520f6002635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029197a8d8fa407aeb9d0aa7f9277d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c32ee6fbb47a2c386cf58cc5b74c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd131267a73c57c23faa4e9e56f79da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fddf7ac51ee035eaa3e7a98a61f22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065efb05ca4eeabb5feb1124d90c4b39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d0a72d78f81e0351283543370862641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8833b6b90c42d9445080fed3f51388642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275be9e0f235d104e4810cc3e543885643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ab971d59ca8e6f8dd8a2047c688a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade18b86686eb33179b156fbb13374645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f419a7d363c7622c0161fcde3cea5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89daccae558f2dbe6e0dcde118203647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa11d2d56cf9d761bada2d598d25d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8123c699e6d779797006d0f79178649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b7974e5daf42eef8086b1adc80a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcd7395a7372f2c43fca806b10dbeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b57fbed77143febf17bbca010052e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf0a224f00bdb7bc9c00ba2a9cbbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1dfcccd92465f5d102c12582addee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3bcb0974e955345e7c085a7c9fe3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0819b3984092c2de1f2f10f1fad99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6362a5c3b83d118d62dadcaa8e28f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4b004a82b8c9b6016bb0eff13339658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45587a2a537413d08bb7e22bf6fadd37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc28da6022b0642a44a6950c0ee9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df863e4c17dc8aa69a9076feaa96bba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16224396f785cb5c9a8fb9bb851548662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9f8bdcf54cfe93f32c9d57c38525663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664268ce6d35d0ca07e330899dc23cbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda420ec4a55f5669b00eb108d0e7a3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6abd4a8c608dc60115a21b3861f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8365f765564c69b728a75ef9af62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c4b95a7a94274eb2311681a22ca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ea9ed3884b6a5038dbbdf73c3f77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c9e86a39232144e331b1cf1aeff9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd948c6711de747d950c040c511a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d563e22113630dff1a146350c25b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b79d9ff3b3e0b3ca1f5e1ddd2a591673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3d63f92b2c4b0f443d1433a1101e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b6fbf621eee43cb9db3948606a428675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c6bd2742d99301a93524aa67e8247676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4c688abd689610aca9a83734d67d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae5a5d0f9860e1346d8f880619716678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fec60ff8e094af4aa71ffb46ece30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ca6ef2e353b3e2fed32c2843b226680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46830e59bfc00d7d87af999c75e46c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25b70b8a5f87ba9d6f27704dc1fc1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484220ddc77746f8e907e760a64534e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e325130bd8afb7f766428fcb18c9a17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e307fd311a40cf5d4583aa41b76b8a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fef1a4b4b54afde495ee2b0f64059686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0937914eb0e6e842c3e5dd7fb74fb3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d28ff735fc290411962f8d2e01ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be615e8c80bc3f5e5e94929f929dded689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71840c7d2167b2fedab09efb465aa9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dbfe09ddf083476f630031b83956691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0cd114215c85888cc0ecbbc9f92fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83a4484f2e8218dd1cce5ad0a2dda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f900b50bb2db0c45845b7a2dcc87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d96993f2822429cb89f820205e40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9bb0a74a75827ad2d224959127a14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee9131d267ebc59014acafda83acc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed938426a32b341ade2f020f08e3fbf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec369b34d2090fded9010626f98cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05626c1c7d609ff3edd8f5be0eeb4e7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182468f1a16e728c94d439efa240c6ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7163682ae033e8ae46fdf8b056584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb335d483de4620e52499141557b337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50ca28b0ebeca0dee26273a57d8d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dce92bd80230051d9c917a91067d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461110abdc504849060e21b4d6ce58bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e118c63fe879ba25efcca358c665a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf5224e8ff42ada414f687d52d45b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb92c4b8ab9b2be4a74a5e7258ddb50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3530ce3a17d094ec250bc0d24a5586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315e6a186e7104e852edd0d0c577f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27274688e6817236d1681ab59d50df1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47fd4cc809ad8e16161db5217150ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833775d2842704db320d0595d953d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c3d7cbd3faac71b1472388be54c72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0d3b390dcc7a8d034ed8e611a28d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5eed03a6de00b9f8620643b83b80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeea84e6040af5af05ab25d820b0cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe3e3d46c29dbc686f805cea7a6a0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c4b73dc97e7bed6e3dc45ca5dc07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c218b07c02b271e1a308ef2f12d9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7877ecc5809e6586bb4c1d95b72b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fafd9c75d4c4e89aa0adabcc8b2e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112b998fb8c7f2f0304813a1a2d56e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7365e8c10f69cb311df35cf13a051725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82852127ad7b1ada8626a5660fa7d8e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26432d5405e3293a33bfeecd97e58b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44102d8792721afe3501a2636a83da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face856d0d2644114a5bec84a668b953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ea23674fd723c4af95cb289a13cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57220641e7e1da619248c9e024596bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4815dafa4b9aea6437376c00fb558ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c500cfc3881c4613c06ad74519cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4b5c927183fd5609bdd15cf5a24e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a88af2fd54a738607c89970dd50bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf128fc7fcacf90f166e0b3577e178f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699b1d55f75c604b7c50aa7f97b4ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08af180282409a7ef9a8d7045c9d12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce960734c8251b1d07e3244ab47bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e722c732eb547276b2ce0bf73463f1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482619d197174b54fe08dd076bdb09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7692ef7d6d743fede8d48cdc8cb77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270f1f95b829dffd5540faacaa0274743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e39fe215bc163290fea428d78d56a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5aad708d81c117ed1717e395b908745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b697e6459e47a2cdef377402709b264746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140a12f4e554152eae89bb931a8f57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec16003bae0c3e3e0cda2ecc02f45d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12aec05b474cee0e703255d094d8fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad549cdcc99229edd28b78a5db5dbe2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84488a946df8ba252730260982334751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1996d73814bfce358d41440e5a275752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d881bd1a6f3ea4839d686341372ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794269578ad5c9b9fb591c57c52f6b6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8725643ef51be26398cf91aca3475755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d180d99653a2ab6a1e0e218942b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d911cb8ab4e278cef03472e9bfe7e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c1e0fd1efb364e9464bebe8fd7d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e1b3697712e94ba6bf29e63ae263759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270606818b18856802d25dfaf2eec077760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bea87850d6d7ccc213b98b5f4edab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af997ae1232dc15501092470ac33ed04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749df92db96454afd5789a51a828854763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76490e5be41baf307daaff3209c75e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299efb24ed7489a4e10150ad9745cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda33820b1aa257327afe1d93348ea0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a4c3b6525abf5b6dd0f4bd6175b6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1ce5e83f1169b00f18dd3d78053d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8085903c5cc307a17c7793a29d90a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216c695de1809bfbee68f68824446f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce60aa6456356f3cb1d3e8de5cab7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d470501d1b44e3d1043a9a96ebf8d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533c1d83de79afb751e5fcd8259194773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b76250770d1b009de5d23038af333774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0f25224c7209d3c9c5a91def62c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32d9072037b3bf77b3b0b355873bb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ccb4d4ac3a2525752b6d25c81c625777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef3f84df1f4059c92530f27b2bcad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d0a030d9173f3c4782c38068aa929779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f7159b61ee91273aeb094d38f287780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ef65b22fc6acfb2c6af42b524bc0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96c169a14c7038bfd7cf8343fbd7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128876539f51e365e2640a4713dae86783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bef7e6c55d6212b770087223582c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea7846f09a5be8b4895ec013267c9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484ec0b2d52dbbf654d1f901f3d3cca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ed1083f6ac553f01930d27593947787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42aa2875489d021d5221336e4582cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e5da2cd0093aaeaa23626984dd0a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de8254e729877698eae68c0997af2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f65842c0e6dba4084e40ef9e4f7db791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed25a8d11e8d8d4e364642389ac0085792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21136f04867efa378ebcfef1afbf82ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c2ff4e6d575164866cc8d2ee77b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f13297084bf11816f7211891686cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d2a4bfac4ee08d0fe804a1c6cadf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66955cb22d2c9664d1524f5516a940f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257fc61f946942357caf6c9a47686a1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e14b75bdc989067f54bc23cd13e89799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8021a3024efcb4b25b0af01cabed19800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10761314b6952c90cdf845afc528fc28801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a74b0652305877a21e034c3d10651802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8d736623f1d3ac73d226eeefa8f48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06813c699d2d69cfe42e76456bd0e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aac5bf30b8916f7c9b153f2aece14a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f96487943bc57af17446137e75b8f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9cbcbad8f894708cd37733c79ef71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c84d24f68a4874b999e34e8aca0c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d781d7dd3622632da0f3d7fdb1a6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82de7eff493838b23135672a72322810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25463b2839ff41d8f0c498bbf48a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a008f12d83046d2b4823e6c85ae86812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de87ed97407a0e4b16bb80516de70a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc57e4adb642976a0155b46f569c34814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf460117da381c13eeca6245298e6d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2cc63cdd3ec408d4e815d89f3714b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ec854efedfcb5241e7edbb252f4b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54381dad1f6394cc47f7de4add60d19818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc3fdf0e86b006c7ce498c6551a6a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc6829d258a2a3de171b10d454417820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f995db8fdb8ca14fb91145cf73dea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a298f95d585e90ac00e049fd87d1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e1a7e1a23aa35617828c0e78d165823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95502afb07bc8beb0dcc6cae77717cd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a0bd955ee07ef8da1af84d01d405825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddef9a7b538ad147329322df516522826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d575fcf77a4d630b2eaefdafc277d4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ba32e2e80bc9ab81e59ddef0f007828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465c7c125119f25271099aa5892e3d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb07a95ef91b7158a89ec12b216f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bec55ee27d3f594e72a3bbe09d0a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46e76521a8ff59f2ae2321f79327e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2344af413afeb673581ce53bfff415833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d98c75cdc44e2166b1586a7a776b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef30b0229241ba2e11f9d3e6526a5a1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748d544f83f17e6de7ca7accf88a1b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d58b1c8b4cd3cadac4a0e46e6b06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525a4b40238eeb2a62cb78971a832e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb16d4f830de2b99eacb64e3d61a939839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b04050da354ce9dda0af3fe83f4ea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80aebab5330863f0f6cd6657ef8da0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6dd3b686948b0bcd7fa75d21176f0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496952c9f6710998383d873025aca820843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312902693d4c5fa7d2554b5a21bf8e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be748abbda97e03266644efaae6f6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a3ce78a9f0fbb1b20f8261617b5df846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3729097a7d409511999cdfc95e3080f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452a792177050ab17b1dc3ba77c537c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d32c9bf8699bf0c4500c31a2a34c8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064df569a2692005cf5bda9ba9cf400850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee4ba1f0e0707b6e85ca0c671f5b8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71e4f421b5bceface8c43b47a8d0e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d96006488d844ab83f31cd2ecdfaab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c69ec7b07dea40f557cb21d35635854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69300564a4c428cffee23ae42037c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f319e7c27022f877cff362f86b5fe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c1c176fc9f7b66a6a12116a3fc39857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa7f3eef8c6fa6ac3dba6613caca3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388483d5f29dce5ab368989bae3a270859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1a3feff74043cf73545ff1c71eb35860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca3606f0bc7918b46355f02b40ee6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef8d2bf5690d08a20f6c5a62cc71e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dab9c5bee798f67977ec146b4e95ed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d25bd56a587c497363af7a4d7654864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa72e6d41c9139bcb29f31e4b69d0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1f2d569afd3e2470599098667bb7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179af2d44b42858ae2fd163bac555d7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06edd5e90b04179255696b997a0ef9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb7fd2135729f91485c71f13e6f14869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09f8204305baa50ed3e0cba716c2a9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0849f671efc6f2c10482cce44bfe8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be3becf28c20fa0ac55597987a502e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2d6eda3228974ad13cbf3ae20c65873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcef18714a3a83e67144175b01a4f01874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be559743728d3962ea1eeaf1261e3f2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adc25440b086afd980caf666e4508a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579a77bb632287594feeff5dc165fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04966088a2b7fecfde215ab579769d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57de51fdb23f46f706bdc46765a57879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a8ee85c504d35eedc718ba7b0c20880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f14b0036de2394acbb6e07a73c15f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f125426b0c0c5b8b3efd06ad758a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23061ba03f18cd9c2a5e30b7d6f83883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e4a9a0fedf66919ff439c070b67d0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481d1df608aa7e7b190f6927fc1d09885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265ab14ab8bdd0e7421ad23f26debd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d307b93bddcb09f67bc9db669598fb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4922f7697a655c3a0fa0dcf1fdadb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e041e2a416171735627b74d902eb0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeca581dd7c09cb69d1e8158b052e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753370085c90d4e819fb67303a55f02891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f656dc77829f6d493da24c18fbe057892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73758c40f729647590356a69a12c2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbbc5b326fdf0a2d9727dced7b15d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636d79ec3f1440e86b4d79ebaf9a1e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0666b0ddc55b7c4e9ae640ba3cceb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124297a83f6014e12296fe2d17b902d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a98dfee3eed03c6572444be08669f2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fc4fa745d1d2deeeafb3906d6c1dc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037949edadac2c332dffc946ca989c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8bda96801d63aea538c16eec6afd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681a0faf1352658e9ec6968c7e2f4d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826de295cd0e40a998ee317a1b5583903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b50b6fde1bf5bd5d00fe8200d96e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2257bc612be37da04755298b1155f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22b3df827078b08dc4fb4874bdf5c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecece4b0c05b23a9fd336a833d856c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de31058bb8a4b49ecb3625210d2596908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42bec556a84257d11c5012691cf6fe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8009a1d8be7146fd03cb1c8d99e43910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8ed791203f3e30c449d1aa732bd1d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a300263bf107cf9128649d184fe1a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc297b786c05f2bd1ee2a113a5db5ae913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb406c0f59e78ad44479d01bce3c478914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b665da87b2cca5cde7fbade4db6c1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf44edfd8a2e758085e0c095d67982916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea33e6cc71dc4621c709c9e158e45917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de628770a653d152cf3b743e48d5f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff48f972b38c4f3e0602f021b970b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055665a6e82228c84584172efb05965920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2add8ebeeae9b41e45f379ec039eac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f1313a210e4bc68dbe13ed57484a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e7b6b3e99eb7891f239e4db47bff923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447a0d788144e78e42f19b10cd6817a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbd7364d0268063fc14337e846f0d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0bc9264aef02caa0e93d51076ffa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3bda66b1656c32786eb1a0720082d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7978405f3eda5a083c8aac0f78225f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2f55570a1b13c2b66db2604860615929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03dc8463ff03d62d885414b11d5029930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927f296fc7f71ee112b33e8e8a09891931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b550f67f8e6757743060bece894b8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb12966617ddad95d1bb7315d225e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342036a603271ac7051c45452c50ca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee447aaac22d4ff087d601c751c928bf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0537f87640deb6eef4486dc028db84936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde161b52616dbee6fc4872b95752819937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8095c507e34c5ad299de2cf067c3a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067e85f618036de594f2dd95ee667f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d1bd676854f2768cafcf33e3f1cee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79f5b6172994f013025635373fdd0d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30df36f8b5ce2015da30ee3a4917be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87bca4fef1b915c26af2fb72e36e13943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca784bdc462765a31d64ac041a39d5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03a3dfd077de71cf238abba39a5b3b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01844e5b79531f3db08fe197e6a11c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffb53a728c7bd006c9f23745c87efc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656181d4959b2ffb8debb3e437ca7298948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e3734fd91c66b9e8982f513b8ec5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdef86b2c53c428759286c3db3b83be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd951a6808c68c8aec11540d153150951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d9ae6a6f50d2757b31b2acbb746d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427bb1adee545e7bfda2821f189ed3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152cbf583b0357b9ded1e98fef9111954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac4333c6680344cc4c3e09b85ef1a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d594391c673e3f7ea6562c015d98956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b1ed4a3ae192f1ced537d4473a20f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381131cf28785bcf71f289055f981b4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46de5938f63471f99b26d62bf9ecfd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf082b1315c1d53beb19e148e2bbda4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b38390132528b34dcb6946e37684961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4bdabe902a146e1b7646b5f544e47962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573838b2ad5051ebdcfaf0f9787ee8a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ff2750e85c64287291105046e6e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180997f0727bfbdad4388aded713a09965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb8b4a86169ab277e3e523cc0972b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583377a2f4f73c008b88ab6d136330967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0fc6ab6bccacb49928e4fe0476bc1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4392fe1f2599e3854dcdb5064fc31969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bc981a2454b18b42608aa63ddd62970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2984df4a5ffaf94b9607625aa104971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a041cd52cf355d1c53ce5990490d8d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f651892032a9950f595bf5444fede973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9d00b5d8f3ef56f2170f941ccbf1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504418a61553e9e3b22cc4384c127a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7911d54df611ba9d42e7251d5567a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4914330a515c3249787ff83c5f9fb3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>