--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fe3a4fa39a12f71f139c3b5e61c8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79d02096fbca41973e499726e70322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f606bf180dcf200f35c169a4ed213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11b3a265a9f92df2b28a5f112dd454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864605bc1bc585fb2778e14967c912e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c0073c27e94504d02c2b85518acc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d1427a5d9a4a0c2381f52b3f173927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af0e98d26f115549ef4a93540960e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f484520d4e775e86abe0e9d240fe99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac51ece252367adc64359771a8d14c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83adc0c5a3dfed5f18dad6da309bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a63135739cfb3a513ce20673f2a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6430706369188ecc82f9eb4d145080e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ae041bd9bfd829c5af200078ffc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3218a6c3b7c07cbbfb43b72ecb3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2cb956f0e75b6bd36913cb83b7c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d45a25fda3508eae6252993bfa8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680f909348e424da5eeba1d1a9dfbbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05488e88e4b859d255533a56f03f3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd298a853be97853d2f4ff3e3706b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848cd2bbf4caf332d16e3bbf801ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6842e7249ddd98ef51681d0acdb6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db957778f22b49dda9ee124eb11f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81fc61750b35be71a7a1a61d0dbfc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd289537cfa140b5543bc383db63e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951100020ff279c47dcf433b3728a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6df7aa83d2abbbf3b54babc2422727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2affbbd2648048634f88518e347730828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6041ac9f01e166202a49e6503ab048129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa38d3d2331cb590aba9c2bf8e3fdb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0965ca24fbe9c54eba8e35497a21131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e888da74ce86abe60a66e7cd21d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc88c5b39ed1b0e7bb4e8bd42624c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc7c259751d378aa4b9e94f1e2f5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e05ea32377542d463f22aedcf5dda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936dfde4a377989c27e47952a2ee6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e3da43674561c964be47944d6e6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07406dd4cf1d4ec327e8bfc6e7be452638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7692a94ae090015c2fa93dbb19bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af995dc67879788ceace5f19bf83940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d759a8c56c10ce3c608f46924d3e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c8e0136db4813cdccdce13bfb638642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653727fd375825cd13537079b8980a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31009df4379748b2dbb3df61a28e29f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab978e39dfe8e7b21b53afe424363d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b182ce53f23271a6a144b5df05e7cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4c45dd1c0aac00fd0cab6d25a67a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802f9268f06775c690a3d3803372b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c64117b67c0fdf877f57baaba64c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475603042728364147ed496b6729c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d64a9e3fb87a9725da81404f9885451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c69789f3366ab25ddc2e9d74787252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1c9e43b7aca73492652acea1c58253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1df239d3da01586ce2f12dd01be4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccda1b45573a1fe32524779e4440f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84060e93dd520218e92583f7c9eac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854241659fbda3e4faad785d458feb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc5c90bc18ae2bfe1efbe6a27efdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632a6fcd8e9dec352fd45f3428d61f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc35621c6612655d0a89852c81e3c9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a88aa0fabf029660e46eda0a8ea061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cdbb1c1ecd9662964707eadd77d7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291188a019bf33a3910662468b29e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa06ebc87c4277630de17f6436a9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb45ed8b440f922fdc1495b7a6ff6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea959199cc687255b19072af822bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41091a8a3dde2b414f6514a3d39776967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb54d076a743a1bd228040df50e39268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436683be9a9c224896b8b5734b738ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70515e5befd8d9f19c6dfbfb1a4b71c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b151b92b098997672a033e8ddb313971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da324a33a54273e90343681e5d19c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c706f52edc7d971c2e14e583b1d94e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188eb2eadd532b771aa0616dc3dd55274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb3560483cf1192a751c6bcaa314075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246ec3bbbc50ae1e3d6695793e626976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9a471416308bab17ea63c8d21204a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52668b4eae5284a5eac62f1da678278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe9430ec2d7d47f494746be07a78c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d0ca22b4250916a83ea95b268a37b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2d2319bbfb6d8876f3fb5a8c9488881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c41285fca02f159aed4f3ab722cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6293eeb9eb90f3af3f3a2700b816383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70c992223c655a89650858e0e777d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dac2d5ee02c53e5550481de69d93785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae2c7d28e5ac9da734e644a57879286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda61746e97ff174b62409720aec14c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c31adbf2aaeea2b5536a0bd4c199288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9d97ec056751abc9acb084ae1d20f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4b4248796f78aee81507e9d2b72d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce08c5cb989230e47f996aaab9f5f2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796880261e7a7442edbc4a0155c3a22592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170bf6767c4a6f461580aece8a5202b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5671f36cb940b07b71b85b127da4cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd949cf3d4413ed1b3158488fe08d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627ef1783ae7e4dd9d9c675b235238a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7527816ca06fb7e202a47ce3668fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bbcbadccf430f03721d9678fd0e8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1bb31da7bb3370b52911aec6285399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c019ca2a455e0cd45eb2103ebedb4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc914a46741b4ed6fd48b472a041e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f22a4ce70825abb980fcedfed1764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42e01482cda1600bc7af2094e3f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf8739b3c448d3e8507bb9f2f852b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93e07186ee62e077e3745e1badbae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4aace09b861005de8f5e1a9c3f33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d36880178183106d5e787611c0afe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea67419b0b98ed2f5088cd073e297e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4fc79f850871517eda57d827a14db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309dc230ffd4b7c136b842a021b00b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621148271ab2aa486ca33c96fd5e7ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4e6054fd93605f1aa37818e526ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24332eaf891e171fde085a1e645083b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d851c607c91d481c17c562a634668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ded35245b6a874737f54cc8aa9f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3283a9383ddd9952dd7485f34b6e0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9b0b8807ff2ec26183a165d63289117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0efd91767cc3ed839b0ab7bedfd44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f517923ee47d1573f24ba994cfb9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa859c5343e87dd89fea9916cffc0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03775ba0a84c7692cc3296db2a270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23f5c9d5c8a3acc1a69d4b414a1120122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28e0b8374a68a12f34948011702b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a98966a5e196b788f2bed963e7faf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953d2627ca78e931fcd9bdfa104f0d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630147256d9c56b72eb3ac2e98117e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4580cae9dc8e3154786186d18b826f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97bbef2a5684e8f03410e1eb22634128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef106abda18ae43b46a42ddc1f62f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a39a684f4350d44fd2b97b28a1d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633fa09d3bd088a3c1c4a5d9469345131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140ea67d1a1473f29938a7d0806f13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081477ad9fbfaadd697d758b64fa231133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd1dc78a8b92d86bc8a9887e541fa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b46db74d016316f3eec35db936d55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdeacfb3746195a84dd480435198b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc257f697bf56f302af2435aecfe6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb9008503ad7f4fd588a610212889138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db9685ee2ff4bded677be651cc057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d957a4f91a6da8f1804882eedf12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01997180685d00ee01a6aaeca50cb644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba45242e3d49a62cdf2136cc0925e2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f80cd5f8602727b40e49325d32fcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790f932b605becaedf0ca0dc684c473144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408605968c7b4b5321f4fd2123c007145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9631e45e253ba154bc6a33c2fca6de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8062c343823f40ca5e1b9169eee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2bc75f1748640023f7fe3afdb2495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593482e1d8f44350f5f88f00f9bce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9fcf285474f3f25f0811d814366cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b004ea17d88b6a2be5552f7604ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eeec435f3ca9a9db5091f3ac9aa7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a22eea7734de48b8cea88a162a1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d0b3cc48416dd7f6216c4cbee1bf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66781d8feb226a6c6cc90d47ba185155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330579e283298690c937e2dac895206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f19717954413acee14f9c4069f33a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d2fe7569e3a893894193799127f36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508329125438e4df8e649601308b1090159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3fd1fb82f990ceec6f749439ce99c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9a8da59d76c3fba39ae11851830c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad77252a4696e19174a90aaa3011106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8339f1a4555f5e64d74db219c8fdbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d533a2fbc4a5c2d8d7a79bcfb2ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e66fe06f48919c8e9583c73cec96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab0a979488e64799dee012886d1db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a19013fb9922eeaf35afa6acfa4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ec0fa5db6dde30c783cb2ac100e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564c5c910b73f9eace208f5ca98ef2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7400f15f6d502d4672b2ef3e73e6e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd102c3dd080e0e10ed11f04813a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc998cb2be571c1ad76a17014f99b51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50da5ddc0b2686125f5d38b52f435173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592089fa90304475a409b509c6356c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa4e65a3ff22ac47231eb9dcfde291175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b647f8c61e40f795046375a99a92d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae59c53b807394adf3d99cad9a6c71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a80a119656d597222ca25ab4a08f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2a1372f75913eda4134d8c1e59bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d5bd293c42c72fccec242eee9489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade2ba9ca5207c68e4060301925a42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382de952cb80a9f8767e1e659629271182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882111029abc513cbca35afc03e1b3d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d469f30ada2761f4011e8a7bd1d79f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97debbdd3ff0c671ad7c3d036a333bd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4736e74f2d4dc54ee7c06272b94a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b123d72af9d319815daead7b6c27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14702fd65a72bd2f32dd21397dedd193188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba14fad649cd17fa88e291812edbbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf852de4f4cc4f0f493ca08430fc93a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ea10faa7ddc3597a6a71797e7510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9def6b430aafafae4895267a450f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d02d3c8818abd077e3f774fa2255193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4df1233fe19eccf4e240ff34e9264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a706ba93462c3bbcb45e9830923f90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd330afa913ff72eb5805260a7436b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a05154c4f4f6f346170d9e450ad07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405c966b6a8c657ff5db07ea376946198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8da0b0e971293c26beaa097e69c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ae67ee866b0323948eada58e56b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065779a010832d6e9d3d928834943fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4ff540ceb7f44f280a03eabde6db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd016e5366b64ba3a689800f8e4f1ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8e04a051766d7e34d2c95baa92bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080963ae6fad22ca0e8049c34fa8aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59c7a9d13c8edc8a581da6dc65183b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a352381df7b4231566881e7af40bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996b19685e5eb2cb7d950ef855b53e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9efc37f14f730e0a6a6082adc0d8bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6856b39ef2f740f2537bb33efb00a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9e30fb4fdd9d8c66f53d64f30ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a56df60e74f49201657ca518421c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9a161ad537e4951adc2bed606224c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d2bed5050c1bc3a2157928e58f6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7cb9b58b82a97a6a07baeff074e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1c5fc2c20571b8641e14732062bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb99ee374c6c9b0d61839dfe59b88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d202f3e923f99ce97acc26475e58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbec6ab52d1550647eacd421e98bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1c7b9d940ca41a80f22497526029f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e033d64a0e4f41ee6818eeded43cc41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1e702cdf27cb38c54c14b35ad936222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300057bedb7378789862b3bb1209c187223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54ce15486971bc804d48ec2aea5f56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa6a91a1140d3ff2f0177b873f2544225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2dd346fde99cdacf793defe03135226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0bddfde64083846b45bc9a734fa7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b359198314baef0192096617f794228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93573dd885259f1bca90b0f6b70b489b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0cf59b5eda84d6f966409d42055dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247ddc9de4a886d381f354115b742f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e81c093d648818b7c604424e3f9242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01fe44a503670f5e5b1e0691a1f393233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d537c7c0766be3e8c30899cbdd7d57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985aa56371a545111728bda2cacedae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a328d8d240ce5e668e61ab5fc1d212236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda3e3eff4070c819ccbc2f6c3e42f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64fabca0dc1f6cb1e2db13547e0c33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c446b981157a15a174ed7baad39d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194127611e674388e64ce96607c690240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf906e445f96221cf05c1fdfdcf07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c85e3bbb793cb4b40e2d1a0b8aa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa326f7ef7ad216c235fd58748609243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493bfc9011ff81ace684040ee0f33e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74423ad0e1ec80efae9f80f9f17404245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c916492efa0555995f70fa2087e3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f56f940273bff966682cb8f252771247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1593f96b6a62b9c8090085d0a44d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957295f5179ce7a50efcce5ce3560d40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658d50122a09e4efdcce259156b9b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6bb92827fdd92114cb976102646c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0243194f4d9d3b876bd6e6428b6215b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d58d00df9669c1088544d95c28ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c141d59fa4f364854c412e47d75e1f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a8eae451f46017b5ae0d948d5b2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e0a799f2eddc7658791888835c82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f7eb0e4af471b41ab7f090ab377bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168e4193065917e57c9c87dd8f76be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b4b971565a9cecc0013d06913a667259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b8df41dc0eced785386e5b26874fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f773576b0bb7d6af788d7101facfbb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e91de71f9cb7cb34bd75211f22270262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec965ea331a48a17892be0722d65920263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c81e6af71c7f92efb08f10ad22c34a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152f4f7f53ed0a05a9f4bd3759fd36a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b73f4d2f2cdc09dc0d4179fc5c6e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bdacdf29d8ce751ce84588b3d0925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb67346a1834f09f2f4e4b708941e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e49c84f73cd6cae1dd50bd47d6e8d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7f10dff10217c2e96cc49e356f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5200f9bed84978c855363814b91a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c26164a06f2519244ddef24c9567272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb658aa932db5aaf382820cb891b925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25df107d9594524a1558ee0d4745c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ace2a0a1b2cda42f2d8be7a531f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005d73af57ab7c1a484504295e0be7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2f8a54516f257691293c7fe69973277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a20fbb7cde1d7ad3256d4836ddcce4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b70984067c2c222d00edb51b13dd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4a41db7add64ca4a5020e93c1556280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de64e7506aec88bbe92fd313267a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba85ef920335aad2434acb135adeb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95051380c98289a599c101f61dd29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41a5efa06a3372d74ac251658cc72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe51ae68b830be39b2a485346f7117f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8bc4ce8aff3cb2577392339a75a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1699374444a4f504b33c6da89950287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2143c61444f3f4ae7cfe0e3859b0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc13df29453457c785fdb61c5a3bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f77468bb631cb846d8bfef763e97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d334d5384459bcd8a0c0bce0c700820291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0e6beb583b6554b73c4ec600879f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b0636c39b67ca80f41e9f477f9d60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca9694be8c72bc18892cc0236f1880294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1053b27a6ab1663b40010d658c415a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9487c1b12b17f98d108778a9cc28e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e982c8b57468bdd75c1126457f0de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca1634baff717499b14553ee19cf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880909351e2ba2c1906441b6c5383b82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc9696e9a569865e0c1363ffad900300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b36117dc484444956bef223f99ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0058a21d325559bea5e5ef02b2a0607302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb8d21de072d133763431dd6bf1b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3097cdecf536bfa0ce654f483159ef9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de606bb28ce40b5f91ef38bf2daea15f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248d239b5714b8e6ca32246bbf8bed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0751fbd130ada3b1f8b5058ed8a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1449d690857aacb90cd307d145b4ee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a62ac25cad1b14122f07d4b872ad6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349589842cf9452fdf968ee21e47ce84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5053743c96505c6296a4cecfe413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5084c5d50dac278770f5c3981971312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe13aef83657567abc4d7d35a79ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22517a9653c5e1bfd7130346626fb2d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef27f39d751e79293647940c3ce47d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2308e60b8e5e643af69f968908c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64b400998feed131f1c15f5d1ea1f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ca1a6ffd390d1455a0adbc6950f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1dc0f8307c357035382d4174d6a4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222249f2ecb63826b789d24ac62c5585320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb178a15d1ab6f40306a0af34f75d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a264b45384a476b475a97074c496322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f18970ad4cdd8b55a3c98e9ac469323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363577a353d041af29f1af09aaee55f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb84bd94f8626458261d7b89a2fad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45ce62b58fabbddf37ade3dcaf552326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c10dd4cbe111bb9a34a770453139327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f843c6f81210f1717cc5d8ea6f21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a388db51fc4e3cc7b5a08ccfd85c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf44a4965ea85d72a97fa8f022e01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580a787a426697baffb1d36057371c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1103a7b02d660a6b263d003b517d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278c425da042a7fd53d704cedb7f63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d04a81bede85831f87e28a03511b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41281d71d05419170cdf15cc6e24d056335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46789e193bbb2d7b1c65fb3458634b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f5588ae9cec72f3dbad51fc9aa48d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef7f93e0f97a3a67097418d12436a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fcd90f03ee475f54d9a28de628b36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e144f3e38355e62e4268534733f7445340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e2cb4ec7b88f24ff75ae94daf6f76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c16fbfcc7fcaa6c74f67e3a0ede03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930c06a7161b1619f3314a3f6e26aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004448731b382b558dbf380f244cc0c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423805caf4b094d4df07d908df386fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2addc18633fd49911e6d33fbd031346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801493c19fb01a98ae2cdda30c3f415347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3cd98c7649156d4ce2d97dea7f03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b81fa5c40939aedc75cd1db9cb71a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043bf2dbb33b453dd1461860d15cb60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75323fb6f60534689a542327b19b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796cad6ac506b7d7b52e7be424c9754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ea7497edebc0e353367db6335a05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aa3598a1a24fd959b93b9c8937ad3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5f424ce91cdb768f574fd6386a2a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062c4c493c736204fe56f319396726356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f76cf73b8a274dfdb1219be538a9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605aa390f655353fe8a16b18b8a862358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2a460f4c288469efa5984db63f14c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df3a4495eaace9be13873264d29220360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7186646b75e60758c5b1a9dc2bbc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a6658f0ccba09218d450c969f670362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea9bd745974ef3f1a5d93960b0881363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01789ccc8e4e45c35b4d88e59e50b34c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8551a9749d107e560d87ed0af20df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd42a2d23fc4f5c1a8bf1bd4c27c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2f8c2e12415d6798270a4a96d2ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0cf756ff833b5a730157b94ec336368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30a1ecb8648292e2a9196e5bcf6c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914656c8a17da31399a22274e17b90be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c69c1b3b029e87cf6dc1a48a38393f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec890c17efea695a22ab13c3249688ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610636540c33a2b95267bacc41005e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525371cf6bcabf3a70486346e64e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6a4d44e0801df3e0999bcccc65752375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57791362c329ff2a333e5762de2a186b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9246120ba02bf3c17279d098c8028377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8b941351ee781a33799e13b657f84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201aff09d79a188c6eb55187d1cce28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55d76d85f2c90ecff8136a957d9cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e558d77643c69d7de5a1b51c3aefe1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf3328b0f86e3e290c1c82beea34f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc83c4d72d0af89314dba96a31697383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a72a139f96f6afca31d479a6d11c3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d4a17287ca9657e8ed88190d87da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf817b7fc43bc2f57f282fee8d831386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2770cebf9c3db3c9670458c094f95f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55c86853d09a7dab0332dac19a1a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1010c2e9d491be92e85c182fcdafa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b6b454cd62973b665cd948d465fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9799f181893914d7f3a160a189264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6bef9cd72493d55c0a0767abff25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55092f037f42b30b01fe2cab5cf08e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974e0e235e835d55c43ecfd6f201a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd77468d70bdd6ae6b52ae02dceb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df02fb9298efae862b8cdd08287b7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97630e54f19a3b002b0f4d61deaa987397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb02fa501278a88f852deacd8598a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e11a013379b8b360bc8f216040af2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57bbde7436c6c296cf7ac1dac182cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d368b2b1d3af6afa53e831c9548eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a55e7b8e32d1307c95a25eb6cd5fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ff01e449a0d2d4398fe8443ca32ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c260b95d566ced7eae07534f80e8a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42391de54b2e421a5b72905d917398d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd246ebeca0945c9726b8d1ba5e71d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63fd7d4b445563860619b090a21d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b784b132c8dd8e71395a0e507fc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec874299562fc767712866b178276409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890484cac59abf447d52bb4a9191993d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a7d15820ba540e153ed3a8ec9f95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cf5d2aae79fe308af5499524b74d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a179726e53a8f091b46c8553e9c612c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b7817d153a90c1630cf597b42f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453064642c2b9116a263a004fa13ccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f762e965071104eb939cd975e85a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb54e4261823f8f0418096572465d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e67da507db25d18fe2441b0bbbfdcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e3c02db1d5b8fdd696ee8481e030419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eade17b8b48bd6be731af26962d401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b693964cc6803b49b4cb2235f0c9af7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0d492b79764857673a93a1d150f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b21576b75e9a6d3621ac6af2eebd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663767a000345026a4156031b959d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f028986922322b741831ae94acace5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1040d09eaffefc3babe2d438e9924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670995a72c6101d541c9dfc4c71e99c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879dcfedfc41716e520305adfebc7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01341ce979249d3dfb37acf9b531a18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d369e6adcfdf5a9e3d84dab56236811430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64df80b04c341fd56bcfd3df9d67eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d66cd5e1e405f5d955d0907d7da19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612eef646f24b147c6c3d36430d7a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0d28ccf192b0d67b805e9b431fb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28083ddac79e61fb02109d3b92612435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b1670f30af40a26a9ce46a5222721436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284af2f6e0badfefb56f9966963ce5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba8ef6096409979fe64c31f0217c7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65f975d5a09280a21e2d14286a490439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235fcef042058cb2c79bed6f4acf925440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d0f197231e82d97a5b18ae11ad0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3ddf54fb7bf52be2aafdfb34daef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965091ce3c59700e656b91cf593a7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26496523220e246b8c8f0edb9e195a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130117bce453ff7c2e181227d3421a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736471dee00faf7cd347650621798476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2c0bbc770e72da65570768ff7cfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7f391978b1b3d1f42ec8584dc1b76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144906eaa0968d634b0e55b89675701449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977ba9356e8212cc17e52f3594d24b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7843cef2c9d17c3e3041cc1b4cce6f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73846221b476f480d13b43a918f2612452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52571acddc5d8f7927cd9a856274f843453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c828da4158ae9da0baa251b67c7242454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ea9ddad1509e59b5a1cbea13a82b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93151082b9d1f9c3ddb76ae7a074c03c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86813a8fd997bb31c7ac0228793cf4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f07efcad2083869dc17a4ea7f6ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154cb1eecfb71ac7522123da48be15a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f2b0f927ef6d9b8e4ec7767459b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4d0acb6999ab22f5dd95ca1babe37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a60c7c191d74616d180b94fb2757462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e2ce6c06ed5760b2c609f1239623463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a1003699575551d307d7c0273244464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c93588bb51475ab8e40036e9a2e77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501dfc3c3c4306f023ef856328b8971466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43012b41784bc5cb4a7fbb021ddc6136467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd706fea6cd79616283c9661300822d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2790ad44a95fcd5b7fa8ef1556430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c949653bb29bcc2b8aaca96bd628f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63410ee2a1dfcdaf0baade43b63ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd378691e44564601dabc21076334472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b033be715a0b63318da6633370bf1d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba3e5a26c4b3001734111f3eab13b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50cc9406b274a335c8c2ddd94cb24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a8c890d3f3063e932bb9cf354841b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f7f3be8429f7875079e4e9a59b1dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0adef73cc75748a166113f43ad03d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570476b3f1c334a5c541859edd20b882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a6cbeed1bab64d04061733e4ef09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114593b4a4e0e99186335c005375ce70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33fe068dd80be78f6e0f38064fda0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeebdb73ff6dc1ef8b1a016f402af25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225e9da4f37724e367eb4530a1f849a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f352a4e9dc6b93dc3fdb5b5809d495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37cf7db52d3a0c08d7c75970671c70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483e2879fa4a27aca689c6cf9b0a244487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4808875b93439c0815a2bdb4c0f4688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686141e96f3c09c3aa7f19b795083c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53142ca7eb7021ee6a6348f8afae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad4d380bf807a25d93e334ff35594a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38949448678f2e78e8950aca0e247c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db16e01b23680366d27326a1ec670493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd23138e019782b2ec8842eb2f7b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f34a8d104cfc1605d76c4c64d3d72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402adb7c982b451d91af6da5b3c3b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe0defc013fdf09c113800c6ed4fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b091d38bb9390908570646990a7f14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708547aee899f7f63abcb4e49c9a0d52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877dfffa15e8331c4558628764d3f45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226fbfd614d475615b2cb039b2049b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77aefe84f3056806873e6abadd9971502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cacd7a1acc7ec547e52840f2b9841c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a73be49330be727a5c4449d69f078504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c503bf93e5a8d6a8895ff1a294cd2cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82988a67f30f85a40c55ebaa45756253506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1e366176edb032d205e90ee0e67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85da836db39a3eb4422378f3581ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c287275e9596bdb268135c089247509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713206715a8ebfb293dd34d145510e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a547f7e7407ba619c5a3d4a14debb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2df99d7a8add6c7b2fe6b5b29bb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5e59b20a212e040fc30a51ed7651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075ef7d18c3692ae4af7626370363f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149163cfce2b290267fd64862bd2125515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950583f35738157f1ddcbfe0d0cd0fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66515ed6e3c30052d39df7f2251b880a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee2b3bd412c06c2ecf36051fd7abb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c4512526f1af1fb6eb6329c69d3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e50898497dd5097eccc17f287bfbea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc2491634e4d7cba63dce64030949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e03d5b87878f75253552f90b6b83c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d92c70ea0c530c253b6c8f7fcdf06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36bcd456d20d01e4c3d3ff60b2b9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54e7c3d447aa085ee3bb36726b5f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546adf310e81872c8504327c1ee151526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab174a6a7ea70b130b8812fd5383d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a542b030f782bb4548cb0bd67ab415528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c75c1cf665c1cafb66eb69fe1c17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421bb57c2c248dda256ebf4a677f0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa64998afd5f08a08919765a013e53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241649ecaba679cddbf2393b0c080b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49362ab4780a820859dfe28271614533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519036cdf70eaa5c3d02b911fbb25b8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7a708581a85b6b700acc78621614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c4d591ab3ee7cdfed8bb141b3e856536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b81cbf268418b58d08a1d57fcbeea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d71adb0819acc2008215f482198981538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157faf3260a7973f4cd37fc40703d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4ae6b0cf20c5c345a18200461483a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be610f67ca1fb90bdf932bac71657190541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be7e7e3f8105bd5c53e6f446c1a81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121a086e4c3105de246e8152fc9b08f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a6897ee7289c5c1e027ac49fdcdb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d61fe1bb635056b59ff6fb8ff2cc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c3bb05bcecc2a5cacaca0bead7ef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774827ef74a350b145b434dc015243547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72198e58fbdd8dc15d31e3a945fa5aab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff918ad6f989af64183af5542891a8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b317b5b7037089e59479911478dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cebc7bb513d3e251bd0e29e419c9c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8cec8fdddc3fbb332b8e01bc104d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c0e85a3aa2b297d15e18ea725293553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1a3357e6cd9bf60574e1a2d13ee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985c855b84bb2936025469ed2c9036555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5450c1f795d729cd0a9e19908a3ab8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d170e36a9d086f68108dfbfd78f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80fed92762880d8c3788829cfb386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac105e480b38680ab05522e91c34fac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbcc4da103d04822239cd8a8ee1b94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf03c10265af0558240e433d874e3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d8b0beb2ce0c3b255023a25a6624562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9be6fbc57c56ccf7d85059d4356a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93703b19d2742c14d7cfed8d70a7ac4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99abb1660c9e1a712d587e2c1d2bed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4eed89ab2780246bb4423712efa5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92fbfc38e30daf2d894952ec66a5b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d23de8ac7377e8cb4199adef943a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b347b6d45ec75c135277b58e57e4c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e366ecd652e24dc085559ef870fddbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be744e4535436e38e3d76f982588f4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7eaee83a1a5569af5d688d06a579572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f87a07472bc69d53cb08827ca7c1ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9489b4ebafb50d0f494f478f18915e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce452544bd7f4738f21917cfb6f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd0624949b45503994767da51c2401576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a10c6ee59888cf36ef0ad82a8040577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e5cfb8d2103e84f395c46696ab1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280c2b98b0c99d2b1b460b710b9266579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1791b5966cc0a705beab56f22e779580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267bc99f2b1a135c5e40ac15a645e32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7c619b73780a8e2887a2608b669a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90382d94cbb737721d21b4ecf2237b2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088456631c74358c822d0271004582584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb51832bc91cf98c7ba0bf1e3cf447585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41afd68bdd9525f1f5610e4195f590586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8073e8bc94714c18d9ec180373aa3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4007abf19da05d3b1ed034b1cf09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442bec5498a135074d0d3652d62e328589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51292f11192fb586e3e80d822b491590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11207e5d7b3cc4bebc0720c3c805f67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26eafcd8907dea5e780a08d5a4d8fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47924eba710465ef97f44cb8a7eee2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29876a1368efba76ea5d0034ac3a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6930c36299a8196cb4de4682ab24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe60147c04546c1ac3c9c60043aaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d0ca7c78181ac117ee27546186b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86edfd397f88d07669823797adaf09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f99171845591053eccfc4169b0a97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ac97dc119768ac4919544722b499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59412eaa9f4cd3295367f3f5b665373601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff13562273abf44fd0762a662cbcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2570b7d722f6b046bba6abedb27033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59fdf52780d6e8473372845ad3dfc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91c94ab89e573d8540cdf69e7b5e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e78e84596c71b3ef46469cf9c3010606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4353038c9c1e129e73f5ff0d5bc2d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aacf6f81e9aaf668beae527376bc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2406b2c5897ffe2f8e4967c5cf00ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c44c2f675d4896d42a2ff1efa3268610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcedc98e2cbbf7b37b69256f48e6ea3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee0c4ac63423596d2f92264f662c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f15a970f543410b89abb5b7e994c64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbbc1cca8560c749bda1b6b32094b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac7c800482821e96d663f86f06c81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad3cc9ca7661836a2c9cf69797c30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9192caaed81d89a534f98c6f1a52ba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ec90c3c6e82a1d011a175118a84c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f457d2885c2640fea92c40779afba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5463263dfe49beba204e34c332138620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdabbf0a6f7460d5b9ee0e7e08fccb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bcfa3c83796eaf1d84e2f511131b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c19f337723cade8d6154dd3fb7b0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405e612db8ac398f62d344e24ae569c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6dc3050d0c24c9e6ca09448d19b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd79c669847806d9ce6e3f7755734e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa2c122a81a02c2dd55b0983c0b36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756479a55425a25437ae406f693cd40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e38c26a3d275b7dd7fb9825576e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ed63d37d27cf9c0502b6ed5a8463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26818cfd42aee9987048271da448c28a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc762fa1450fc6d382eb5058a007b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf844dd4b133085dba1d5600b2bc865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb2beb7331e0142306ada644d0ca76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2207c49c1aa70ecbac6f8c6265ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280229d84eccfe1fcd4191a7d90eaa62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62981c5a473f5bc65b1248aa24c50146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e5b64a6338f0d84faebf0153c8d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3fd5c4a2b329feba4c06df5ca737639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9c6a051891ad6c6f775c39fc1802640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb5c520d71f5e8710d504845cf44f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0bccd6c675f16e03fa269f86c54f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d698b9eae65010d67433bdd37895b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa02e755d7bac9925aee4267622bd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c736cfc13b0efe8a5da1ee4d0c54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456edd0fc0cbbdf5700657fec06813646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e946ff0f8eabd468c5dddca688d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828cbc72670185588eb0404e4ac7269648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631af0e42fd40286524d67682b43285649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c62156125bf8ea90424fbac8088fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f2fa3b84939527a4fb9e80a5fb8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c09d053a8ddc2677bd85ee21d8e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646059c987427a7396ab8cd953d0ece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a63096a1dacf482abec65a0de774654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eff31f34f95208cb5b511cb6c3225655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00aa3a4ca63c9bc644758e26b49a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20972f1849b756437e3e1f4c33a14f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51be77c70f77bc601ba4d5ad2525c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f81446d3ff6df96fae163ca814508659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57e852cda4001c180d8bd1bc56207660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1f901bac2a1c59046e5ebf0b6cddb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db354135c9d327f0091267055ec2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1234c828a6ffcb2e2d7f9d138e6d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381291225152d97c5a79b862fcadc7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31137c3fbd00cd0da419ed3475142665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f495a64eea2df84175f0b372747d94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d7a84fdaaaf07357e861b4d06188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4bc379cf4da59f304931c6534e83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305552f811baf4e3370468d483830a4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a4e6db7e72c9bf5c77dadd7a11f76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5f50665593dac4443630f811e5a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81db3ebeefe15c5dda9bbc5087a58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd07e0a111640d486462081c0d2ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f60ef5889182ffaa8fa2fa51d8595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a5637d72708241e79a67aac49560675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6685a45d107927ed05514a11ae09e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de65210435446a4094c74bbe3f734e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9daae97df6ac2b63cb6e931c59ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab447a6e3e6a5a6eb6eeddf12da2d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82086210e561e27dfc4152fe13da0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19c6d7a1203f94aee0b75807382e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed9a85295357f1515f62ad7672962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e153abfaebc4a5a9ff5bdc3327e04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66391271ade49a0337b3fbd6516209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45f8effdb0b458111410741b31f0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d9f4a1a2e50ae57830d2aae96fab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9d4470f867f39ef5539f0f7df218687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b0a0e472bd51261e532a43439406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d843192f443f8e7f2850c48f56a53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f86c623e4020fed38380ab31b00db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a925b020da5d4d18e1d9f097e9bc97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966cea6b5270f1e93d2cfb9a3e46e70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137aa6936f55d23187568108b4036c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665efcfa1ceb7e225983cef1142eca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1aa54dddca1987264245c5d591805695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c99ab0b9e94decb869cf0ce15f4cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe9c0f63c85a0316e617a13b2d412697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0d4da91ac0755a6765ec0d5a7314698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1c79badaa530d77c679bf17e7471e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede576a5e1a9df5e7aa3ade9772487c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806b692f459ccc6c172b08ed474e1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8e7598f97de188d0c0c291e7c0cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe7a5bc2b5e7507d29ee9086530c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb21fbfbfe326e82b45ea5e2f9248704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876adf8914c33395e7815a1faa32b96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306915000df9b1ae2f27f0610e3d3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c86d382139cb7499e2117b8919a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f65f88d800979b4a6a3ed0f2cba1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b219f59f1279af3791de2c8d23b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02702235a6f58ca54d081c992725042710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bec3d791c1eff672e06a8d1b4bba0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8aedd86684a8b272ae289478143e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f27a258a8e866d32c0b2b03846f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72570a7af61e03807a9ff1bf66b67b7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580042f1bef7d771969b0356ad4ab33f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73f3adbd5946a7874080bc4645c9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e674bd5272726652d0f5d49122172717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f343c0c60b3b9b9422efe77eb3f9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94a981b9cc8166eb031eef8df783ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb977500cf648e225601855d0599a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c006e1376b1889d7c7197b924ec1b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcec3a81aa6a82675ee7be7443de18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2e9d2c0068d49d0768ca04d7e624723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde985649c5878d1cd0711bf44c4b15e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c1c305a4298b501404ee3f38a1993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49a9f4a508568111106592795db5c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ebeb4c7eb5bc8fb9c0c22ebf24ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9fd8367e2924742c08d26bbc2090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d81d6d250aba6dfbd44ff9f05b9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688cd211a6235267059ea5ca6322b81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57673a641cbf1abd9d9e3d09926073f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1fca67b925ba998d6c7389467ae4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee43440bb30956ffaed8520ebc70970733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e80bf1883151f619b729ededa71b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec775e860fe0fac511ac2c4e7de64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c6bb10ffab42905f0e3c1e944e98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef07fd11ede515e249518dceab75728737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6159ba0b6d7de5298c2d6a0e2a0b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c9817427fa0209b5ccfa2713466b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111645007944382c5c3f544c42b7688d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23d89faf05dc71fff17abb7e9e12d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352bbd42802ef0e47a6f40648d80c8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ff2863814693688b7555c8cfd76c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b156ee534ce2a779e25c7cacf302609744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831ff75e7ef74ee02f771e7559e4d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ead0eb9c9c9330fa15aa9af477d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7abcfd3cf2f73987dc477136c9f22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a539fc41c13e1655704b0723519c12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c1229ba02b08c3afcfb55ac16999749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2ca037269715bfb3b9a5456fdd88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b26f52a86ec79d245e1e1f1d5bca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2124a14a5ef0e6516a5dccbc1a643b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144bfaeeef61337b4f4bd8fd4f260c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7263d1dc7777f1370c85e772116d14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00484a9d9d4739cfc7d13c7acf7bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300c74b14b33839c258da8f119b4cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9701ea6c3b0bffdead35b40db707f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e762a7cf52c80ab51c65f157f273758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11817a4dace6177cd461b9ea2639277759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368406c2b1f516607939300a5e746116760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfdfe4ed599294f919e8572767747761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123ed71a12b745c3dc06475a15b3e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f8a55423a397f40c20895b32f118763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de785a47f3a4d72edee27873aae72d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c4d4cdb3d448f57f296379428242765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cecfa19ba576712210be97b0e1c6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2847f9cb84e56bec67d3969e62542767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a4c1f330c2da3b734920c2c0f691768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725718f491e00282030f1e20947c5ce8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4eaec97e9c10778edbd91e036dd0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6c6d0a93198cdebfa8ffcfa5e255771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727a54fb76e237ef1d4e5d4826f239772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c5bafb6ed85a0d5873df28461080773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cdea684843758c88707da08541a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc586a7a548544d14f44cd220428e10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab01e049666d3f8a0d55179db11086776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94309c888f0a1c2f575b4fc6a02ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f00e021ebd6d9c8ee3f9f99e70fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3356db91bd7d15f9de59c5bd68b92779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052acaca065e776a67da3409facfdd9a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21090d9b0734a0a50ce5a2d00803005a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82bc9823511d04caf6d628f23f728782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c886a0ccc2701d973c286f2963aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e501052959e66781390ce08df1aa087784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f9460098088ba77cd79f340c8a6a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bff3a7be7a4ea60dc2ba84d3923423786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491010ff0809853bd8c0d044cf7edf60787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843969ec6fd47e618acd40f0671fb89c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef76f41716c27aacf9989ce2936b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61201034bcfb8dab633fa7052be3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332bd742c709278c0f6745867765a6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a914f50cb5fd4674c71c8aa031847e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a74f93dcc685e0d9e7d233f67933793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b15e94c58b46ecdfb3a91115cc1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a01cefb5a476b95aed3428c2987f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d92a20b747e2d50438ddae1a859b9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459c38ffaa2949182edf1e5c55e162797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83728c1aad258435c393a3fe3907e8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d7fbf1a9180202f670c420d4b878799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ff57dddf8985f60f7e5755ad503d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853622e1f0e931cc9c91693edd63c0b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ea8ac15f30bcf9558ef327001ad8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29afada9c5ba108d5fce51b2e21da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a5b5c3af7628db2929d6c2afdb5c1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c0f44ca4f709ace952dbb831f121805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba2237fb5f060656219d60cf4ec2d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724a52f568ed34ec8b35851de40167807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062638a939f9d0c5c57f579d7a25bccb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4091186bc9680846738aaed3893ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452fe799583410941c731718755ca48810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ceb263dde6bb91d07046062af9599811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e68d6a05253509464ad70c3d1d94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da80ed120a30e4ca78fe5d7e7c86a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2aac065adbdf47934208733631070814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1831b6697c4365271ff3ef619aa17815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411889188196482640d32bacc5ccd8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55763996a16e178fa32b537eab725e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9157706d94e71bca037fc56145e6c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eb72775a95672e91b682bfd7a1306819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9433373214557bbf52e563d2d1bc517820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d2b57fc3957cf5a21e005655f1c2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbef609b9e45361cf9dc21ed407857822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154a3e0fda69f5ecb2d793c7cf582c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a4334af860420e1755963373c78ae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ab77a94600fac10c41bd6747d630825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58ad3652ffaaec1f3dc7fcc2a0d5e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322a0d63e66665fede93247500a4b9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0fab46718e8ea76093529b20cfa7a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f760d6713f8843d357e3a8b832cc3c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b758d0a9a3c318de72cbdccec8d840830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bcfad2a85bf3bdbad9c1200f98f11831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a1fd35fa51e8bcecba69610d9407832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef5f8dc6dafbebc42f6eec53fbf58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec0fe0d78966c56e96e6cae850ff41834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212460171a04ea184fe68f3bee8f41835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768319e12091aa95f3f56f22ccc04fec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b779afb6e211643b99b5d4d07f6c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e8ef55da6dbc2b987568e9c2fd797838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc895d1c0c112a80b5926e21a64e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfbb6fcfd811153149c4db5e8c9f4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf415ccd73c448255f5c0deb9bdd179841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b44d91579720ea9ff1a07b525cb73b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f467fdc2476d13c8707d909e551b020843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702accbb07bbc25ffb59d1043da090844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db391cd2529f567a28d1374fd587c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3360c4a1c7f53252ed6f05d18464aaf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf79de8529bb8e34033a45c4f2aad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683fdd9ea649d7785e692a84eaeb82848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96064858fad37438f83dc4107ebdff70849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf3ac9573020f38d8c640122607a5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ce1c0154a478bc1f0b7828448cd3f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5b62895ca8bc07cdb8e6096efcc8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1a7a21ec6aa16d4fca18e8fc8592853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e2639256c6eb78fe28905d0a95d18854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26acc46ae2f302769d546bf684978e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437b5eab59cdee7107fbbd09308bde1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a351f4133b5f27e515cc68af3e87857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4afdc5b0e1f639766f7cf9380192858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd65904feb6e908f015ad6c8e24b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f68490919be706c491c66dccc2d08860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403074271eaab1c4ae1286a2419ffd53861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50863499add7b1d408295866b2bc7a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f707602e791ce22495236fe137a65863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115f29a10df36887cae50bba9a6655864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d95fc9582658d13c69eb3c2cb1de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a9e7be8916eb92375646f2c1e8593866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeeeff08ffb565ddd7f14882d8681d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a7d8e5ee74e498bbd52e40f0aa899868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c4612d148d312b2123894ce0e21d8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121027a65ab79db975ecb56db808957870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0178fd8a64e032a14c24f36c9e0c5d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0313d0dd08e337c7e6305d4f9431c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65edd577c2f0f1c9d587c348750108873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fbbf4e181d51e86443f62f82b6603874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc71464e6da1abbd37827e87839ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ef4ae23991d0c8b8df79ff93cc47d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e510ea3ae29c7abc1a72be966c91877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926c134b8271ed7cbd9ae951770e71878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765fbce413750b31925af5c0cd1a20879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b696240baca8f56701e8758fcdb4ff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d20503acf012e2ab643845a22b0cd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecd7a7821d9a8b6d5a4d57a860c72882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d2dd0fb9bdca5fbf3955adc485cc9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a71d751b9fa4522ba70a6a25a0a0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed38a83a0181c12636ecfddc1511e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a47e360d55e4cc66bb39cfd61526ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4398e920cd7c6fdd59249454a8b5e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf027a12e73f41af3f1d38f674c984888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a0d6a34b218f4aa11e5b6ff37d04889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd7673af5a4f7a41b8ad2f7d824670890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e430f363d9754373784cee8e43b810891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9995a5717565c26e0745c83240c1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227277e589ad03f2f9aafb53a23f709893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2560488602a249848f06507031b0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87841cd67362741110eee690ba7b83895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07687551e52777ee2f8d91e02b1af3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa223c05f4185a8a5134df67936ea897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293cbef8114a683258683ccd437eac898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52aa02fea812f2fa83281ab65c295899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b885bdfc5bb4533ed8d2578853e4802900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eaf7ccd4ff4296cbb288ac7bff30b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b3db9107c2c66ed87caee4c38f71902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0daf5be835eb84ce82bfbf42a546903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b981a4c10f055bd7197f9b57f7278904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f03beea8f8da5bdf818918aa129a9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ce9d85be40fb47d0ef054082aab1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a9c8407db348bcfc83b26e65f1f66907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db743aa2252698879bf45ef9151316a9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d422f1f193ff8627578e31a3d1279909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae398aebac8fb6bac5e224ab80d2511910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dad721c7f33c9388c26ff896866eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8452901910be71cb27b6a19ea494a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e717174d06964d6b3d249b0825f5c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135590efbd81b4b4828f5e3db972723914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f0829d039c33f7f72d5665858569915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb52cd64d8f5ad8961998e777cdb6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d8c76614517182a564dd4985726d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bdf876e5eedc34ed98383f74a1152918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ee79074d5371ee132992547e6da5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3bcaa660caac69c138bb8c29103a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78173c8a8d24c3c9e2a2ddad21d791b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ecec5e49fa9b765d2bbab75d129a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be31c60814d943c74f253b65343c4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21b8cfd2b623ced0f41271ea359606924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066505a9ae2cb9a90e90c2e303f0673925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0af6d3eb73b698e9a2e64b355ac4e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d40d6cb4edcf9e1142d73aad7c7bd7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292908d22deb69d5813379f433d1778928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec098797aa7b4af70b053d52d5dc540929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0fadddd1ed29bfdda7e71aae7c1f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fab4743bbb7d7c5d763114900720a9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26224cdfa9def326cfedb6ea31f0402932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3027825e5dd1754b7e1369a96035fa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1da90da037768ab6354ef9ce2163934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c6a1bdf11acb3d84529eab8ba811935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7bda6224e0e38f37063de52f8f3d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05054bc671c644693d05fabdb80bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f447c4841c4d6a1741e0ba6f6b2c643938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a696805ccaa0b0253b6d84ff5723939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27403567f8757111b25c2b4c70c812d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8133377e1aa17715ddb37c22285e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7d7bdd0656c673f1ac3592b52694942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5b53a9bdd394ec54f4bd9e43073ad943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91d8e6a65380495f5b57f269ee24f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3c390c898631a47a8863af829854945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df1d92868a1deca75391e684c7895946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843bc4adea0531e2bc53bb5d7d74249947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa62e4061b0af35e052d9217bf40d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695b86cf103bb4bb0d514cf237202d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a7195480486451287f521af86b94950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6eae4810de9f70ac66cadd0f9dd9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f552d13efab7fce3c83b7581b7aaed952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7537c1b0956b0c338a83771be70652953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cafb462ce43a1e3240132cbdf9bc4c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c3186d813816f78eca2682b157d5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e494eeccfcb07ea59a559b115f5f91956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863a48cdb46891230c0f9c15fc6e3b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac74a2c088089b1c263e4bfbb3093958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea85196fb4c5d78f10bb87d96338b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc0eadaf87a21a9bdefe49d40ca65960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29880eb7ce9f17bf90b240edcd7128ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0eea92d81a66db6292b1c8dd8d26962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442c1ce0991babe83e172308f2fd413963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a4b53f070d62bd23a0b9854f7abec964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26eff4f6a9e32ad6cb31f779b02548965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e0a78e099a45bd1aa5c21ad7f90d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e81b31aa7310ef2c615fd541bab15967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fc73ad79a3d7a58b13838f4b76471968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68cd5ed8a7d9dff9e8892a5af0a691969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894c7d4be0b1ed6df362f512962c3f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c583070a718a8dfbf3e8f075cd9b3d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d821fa8356669ccc2578b7dd582168972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dda0fed25ec06c8a524fb859a9561973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213711c1fbbd5a950d02c14771c349974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e59d22801b1f3b3d52ae43f5c76a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e8f5d3f1736d6a110593c7ee2e77976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb04005dc33d12b2eb97c275d65c45c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38ba5621cc5f0fe539924dce7eeb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab63622aecde0a0a0001a8f5f66952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec2e4baae8956674fdcf504c09af293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831bd0c0ce885e46ec0802ec53425044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a5f006b2c99c770459c2584f7c7875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f949862c7a069887237d5b9565f18b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0e3181870a6dad6ddad51a7bc29f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e48a1877ed280186adaf18c443ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed12bd25f0d1719d622e9e6b636d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27a6993df06ccbb93a1899b46494310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc28959756ecf804df318d048d75111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b15a85f2b84c73bd1cc7ed00204e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ecc34c417cf06cd731e113d50e67b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cfd87e7a0db169a2c1e5faa509da014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71396c458ced176240d660c05cca2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb2436cb1d7eebcc6e7b1d79ff3f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd59dcce7a962117eba54116fbaa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aababce7af179e788b3b36ab3035c9d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7276017d23993aa679bbee7e93534319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5729ab86a82a49819a4c5015f238cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba9f83211b31ca54eb184f1d850d3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe726978ba62d2e61b39f4d4f766b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca22d0077a9bf838e910275abe4a2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254fb08cd2f64a78cfe2b9a12e440324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e438585fa4d3afbd14898e54054b0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8be95ec36ea7ecf0fdb68669dfd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f1277bb1c5c37c2e7bdc5e63a1a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05807a1cd437c748ebf469272f50b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a30315ebe2fef0e2f0e23aa73ddc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac5e58c72da36913793a0181077e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa28ce5b4024f499ffcd41a17f93331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fcaa894da4904f57ce13b0d6bf57032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47442de6ca14318e6afbc92fba8bf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a46771fb6e07825e51f2d166e740634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a84ac2e8b4fbe2431dafbe854e28cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116dafac4c99899e5fee42c9f9f1eae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a6bc8f1aab9f5e57ba8c529ee732d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9453d657573cf6a75a25b83e1c9dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7304f627ba6222985f98d49eb2cf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608c7017b6606c6abc77a81b26fa7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e3b2145232e72529a87b3903ba9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714564e115ac9f03c47f764ce58c3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692313a37655c7ce60de8ea57e2d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b647c14cff04870786e1250a0b4ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1eb7c53562d43962706e0bc40748345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feb98a3593ad8018af105b4f897fac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf605ccc611965ef28d216447fe2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d14234d27fea8aa320862c69cf7b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba586e806b315fee42e3177059873249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd5583414ad86ebdef693744c0ac350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07a2911549eb47f8773afeda5ceb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07345d4b84dfaedf52b6d04d894d0e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1638486cb330f0b65e1f5cc57c0eed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601666f224da9cd483aeba7f117f7bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8d193e185d1ebd90cec86ac8f68155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df357af94dea5a3088b24a9a6ff91556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe1625e9f46079ea7fb745116a65b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b399d9096c561ffc6c30045d898ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7c2c12422a1f961442d86dc53c1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de629b19f37c43d6f22b8b3fb8d7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b428c87b40977060b62f5bb029f6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e9406127daa93315c12911cde7d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74505af7fe3a734bb9e9fbcc6de0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3763901c68bed88981230c390291764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298e96447e3bb20181d121fdf34c07965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f042ff0556b2073fff44f4943adfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8925fa49addf716c54c8f69ef7d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e639e7742dd2546aeadc3c31cd1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544aa95707d284ae4d3a0f19a6eabd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e2a65699e289781189844654f61e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41161cde7c054f4af2fcff6c90c7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020af36e64fc9ee912b68f0494ac12c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583e28450f9d5ba537490bb8fec2fc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205c8094e96cd393728f36df8d247e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31399a4286813f15e8c812337569475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68459050429b2a732f70bd6b34ccc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc964d779c22f2215d0cc83617e047577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff23c6884a20fb99772a7088e09cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da567e19f76df5fadba4c27c63e4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b0ee59e79c8d73fdc5f81952dee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe82739e69a416e94fbfec41e55ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e75525e4ddc8c1cf04eb845b58c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93b548e6dd301d8311f14bf3bc061d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6160c3d3fa723471dc946ac13f84484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d567fa96ddd6ee79f1a247bf730f0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bca77f1f5e1e6fbf2d994c072c4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763401de1be804a51b48f8bbe5cc5cb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0d7b6240acb986e687099ac1a171a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e23ea33bdb4b3732a0f8ab99e36f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc60224ba2e0732869db0ecf88a96390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c06f4decf3d27d4184503ecfd231c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db5ac7438db28a102e915f880bed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f1e8fc39c315de606955b80cb52093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5d04eff321c37e54ca46d71b548694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116483419f4740592d36da8969acb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62201070f2bd59528f1a6b810ea28f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0950af4361262962df23498fcd1afc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1052fc40b2bcf7e92a069faeb1e4cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb6fb461d0d493f90e9d817bc022c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b158de7ab384a671ef43e7c5d8d02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d116113da7f329583eec4e62a5d2b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c704745baf3a0cab95ddaa0796c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232cf4e333d55a3c359f8bac24b1ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc74df98a15c0f9dfd0aac84717ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6280e67ec9f1b1fc014719ef50cf6bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38a7468e0fd30209ca7db10f8b317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f50ab66b71376bb37c5a4f467a3679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcecfb273addb11c36fa0c5f9fe391108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4faddeaec761a55dfb6ea88ab9e8bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b26662cdac0926d9aa9cbbb712783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab2e8fa7a8a6ad5891a6f5b255d08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b541101689096fd1ff0be51beddc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ad0c1a78556918c1aee557d96cd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96c2fc514bc2d84171730796c2614114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566440ed2e46230ec544b87f6466ecb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17e96ec954b1ddc3f15363fb697b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983842941417b9c40959018b7d4d70c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a641b636d38020d867fd102fc1b8440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b940f6b7a258d9e3b7a24bb0040355119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e737ac710ee54d05931bbd35cb3bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4a22b678725455bdf0857075b75cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a38c53fd4f6862e0992517f63fd35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c356cf24eac0ca6bf1a2fc8b87a099123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bae489575ff22014a2005941a6461124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3e877598339526637232a08f4fc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902d18aa2b509dfb3ccf38ae004c01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ecae13669312299297d096f3efe96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b013492873bab4f94d315501ff45f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab6c5fd0fbbab35ed4833573a2397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4eaf624732b9e0e13ab8425d89819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261c339e3f2d36ad03272ea9437f57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47636ed6d71d557567c3ed1c444c476f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c12222319c4886106bb8f74e0462f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f349ae1565a802bb971b829ec082019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b139c180b8c381506e6932fb2445f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de40a8728e4b501c06c9ca1513472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d4f910bf008727575647597b52ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25546752d83e853e1b094883841e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270ce87b63f0275bea486ddabb65166139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dabf95f22dbc7a92be5a7d70dd3fba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934d443f9d96d9adbe0631df46e734c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68e04d9aa6fb9bad433215f332eea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf101426a53360335d85cc339cc0f3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64932383c00a075abd4fba3a96d5ef25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce481a4accff8c199f3273ccb98eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990207007d9f38b230fe06534d0930a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28a04231da0b8b4e7070e3668b4db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26517da980329f5dddc11d0a4f7fea31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9226cc314be22694e9c556307289bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1e5dce9e53a4e71b0bdf2372d031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a12f091cd6ec76f9c9a70a9e18ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb09aa14b850cb9ca16dca1510f1592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230d6c915f16fcb01561bf0b03adf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f851d75f8834a669e51b94e1e983154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b292c0f84bb280993359d826d0aaa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07c65f8841836b983f3afab400c0f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f145b2a33603ab0735c9743e43af06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af365f9584181d3bfe8199fb97f713158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e9239012d744c1bb23355295a355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7131da357d9fad6640201c0591e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcebb9daf4371252f91c601cfcc89d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28186e30b36a809ba5d3ce6afc24160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0da68bb701c15e3b72cdc615857ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc068ee906607be4ab9d6c36ca0aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b353486f32edc25781bdfbc1ac0f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a1d880bfb844b52ea3e0b5d7c698166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da61146484e2897bca570f6cb59d09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c1eacb25a9aca96441d688cab7b3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a61d4ccc6b8ffe9aa670f0e4683499169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cababcc71f229b4b3a8429792e68b86b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05167bebc8ac0127a4070eab010f65d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad68279fc446bbed513ad75303c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec43bbe604f457529f29efff219f67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e4aea7b6b6f409dfe6d5b620e252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759b9dd743a1fb46e58d3e750488a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414caf7f61d9bc5c86eb6746715228176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ea8fd9f9fdc2b4bbe69c2d16a428177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d18ce4fe81db0a9a40ced15df07a5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2a58749de1dd78cf62b1d1d06b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeceb88194dd5484f1af0afa6e3541e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d45f56c661a0e4abab362b09d7887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a5deadb20cf550a35d2a5021d19b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987e954a3c9c42b9789e9b7ff78daa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da251b44dd860936975e3efd74600184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438cd1d24a27a849bd18213d7e2fe15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a6e770b1a40eeeb27bde606fed27d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259204e1184dde82f916ce2c4a3f80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8940cc280889d78d96d5708c3a9649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c16bd27b20ba58cc54bd8ac5dd28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aceb66a029e8dbd17f2525a37090b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5893af510d713b40a3314d7cb600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1916a4969bf106c88b02e05520d09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05bc82f15599d863b729e52cd61d96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed0ee91e29f1f4d60a3cac4e7e368194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59856cfd24cc1f5634a922f239e11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c518e14dfcd384f5973881fc76f780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f2177a82575ddd1932dccfbf42b0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d14545c3ca4adfe0656314aa55c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de78d5cfee75b79a5cfae7dce431732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c1c95bc1087dfba0e158927f768e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543cd4ad5918502983c4354574b6d8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c04a82e9282683f2ae3775ee1ab54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ef19804bf0f5ae107dcee7342e4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774990f3b7cc0dd2172d1e5cd6dc0a86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411375a743569fc219c4cd72aff8c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449eece1027d0e248e5207b020f5c77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a1721ef1455a2366bdcaada82252b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa034b2ebcff5e40fc1f962bf6d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3895935b1296b58a205d42c5b59c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc4302e4e0bea471e61a390587bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8242420e136f0a4749142814af59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8369ad6b1de0deb60ba3b3b0d5fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7c373b324bb0e1b4c522f6466b7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c84a667224cf5e4da239d9bde04f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848c5617394458cf17e7f17e7d90d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46206c4e463e4729766d7be4ec225b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecada3b567d213d18bca8c5a24956e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f04b06a957bec61867382251177d9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596972b65355270e3cc0bad571ad28f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf84abd2da88a95151e1273134141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216471d5a814400017798a11d8ccf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9e462abd8bc2ef0ab5dc13430f50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14459e22d742166a5c40c3b2482f13e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bdb00ea91d6f183c7f1b187a144f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd644792fba8d74fea32cbca7a783a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537987e98184c015f8e08d3fcc2862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf91ee26f84b0052e1851f6d805ff9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd2db2234214a9c600039ad995320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a79e8b0e1d59943c5c531464b542229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d80c5964cc4ec873a398b7bdfeb4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854cb41eaf8f06fb356f64b3c93c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb9d4111227dcc3ade1ba8c32fd4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2262c5f8e5138681dde5f1d924d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5ee646260c764dd32ad69843a1b06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ec3ce13c1582e3e91b034900c80e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac6a18073c8f08f2b8ce2f7cafa4be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecabae44c465c1098b117113e89df8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6eb95fc773e1b302a0c314e789c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb08a4ffcef772eebaea4047fd49b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354290911289d907dc5d216fb6e893f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511d60245b475036a6da8b6774d7a26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29871974750e5bfbaad99deab98cbfd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04fdd123f95c78190c0e868530d3ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591276d0177d1c5bd4f5b162d9e9d12c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784b7a8e0757c179f62de480b12babf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54830a0a44815407b7ea87abfb3b271d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfd6d6c1c1e9ff223916f2b6e44a02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739719620f8374e638016919b59862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fded5665b5bfcfee47eb93251cc3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb61256f92fe1da28f676498272f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23aef34361abfd35728d3032658781251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331ccdca1256b43db33c7ba4079dda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91747c77fb0dc67e18aff02258d6ed75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b406630d1e074d2261d99c4cf57fb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04684558863adb8e11793b7ceb28f641255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef3802e3987ee03fcd980e9d13a25f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9b4e035d411bd6b1e3574fbbd5fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb1b47d05c5c7109e52005f4f9df0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471830e08c33d5782806383207849dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f459292f6f4130014571e9da91da60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157ddaef3a16730409ba043ad351a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedf7683d0b3d6eee86c2ac3666c0be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6804fc0ac96b448347e87ca5315b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a288430403aa5feffbb85416f6c0c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d697182a19e0d165aac496c56b879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b309ed3715b761942ffdaaa3bd025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734534cfe5a3cea487892677a678985267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d19a2c44b9fa2e89a78fdcc5aced14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8fc592e2b0ebe6843b0db45a5553f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d31c683df5029d3bcb86f8b7894d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e0a516f7c4f1c7046369629dfce1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccd8fd1685542b04b9342ebdffcf16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2f1fdb83b782e11f79f2def31723273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab05404440137d75f55b3a2beb5a3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f1402c3d0e06c854d9dc53e5fe5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab714ad4d7448de9507d4c8c9e78b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85ba939c4a5acc3675288c84adc5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342593e8a874db6bdb02a3d6e39e0d0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d188c702c954feb0e4c4e066b3034f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dc61ac954464f85c8974186238868280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30877cc41dabad6d81b2667b9c2d15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044f867b772e7b0e3509d4a281590d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449bb2cf778ac0b2d88eceed9f5509283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959239d983924f0734313e0f883e3d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab8b7eed29653c15b8eea05aff6b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a99a023f40a86e70526e7e32eeb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0cd9112568943a3cb85ce2be68b50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2aa31ea8ad9552893183ad985dbdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c27ceb14ab45120e2e0aaa9368ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0abb81f5294b1907345e3d61c3d39b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393367d2d3136f4a51d09c587113d917291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981977c8becc3828fe9702e0895e0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54378efe32772fc950e538de9b972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bbe09dbebc8427ef2bcab68bf5810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5df710519cdd33ec4e374a2b2bd14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6369c19c1bf0986e1317982f13cb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292e8babae848e326f53b4b6568790297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402722f6597d5556c2cfe6fdbbbaf6a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c53887de13e42fd78c5cd6e8ff8f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4f20859f0cb55b2473678d005001300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90551c5772cc4269d2810ba8c8cd62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66624d2f5b53f78ae678a6dc20c98a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b970eccc0b263494a658cd955d908303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94409effa65da04177eb41a6a6d54b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f33cf53e2425e9cc5b833ad57466f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a21ad6a6cbe0b9c948500ebf155aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b073ba564a457913d830660ee0e0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb381ba4d5d086cf84dbb3f64a8de91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536e2ea797e73bc2d99f2c7a9be334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f588cab747cf2f4f5ce8ecdfc80d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd534f41784fc54124d1aa93c4fada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc790860ed3a1f2dc62f72f77c49411312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac13e8c046a510761f12f4db78d42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4844aef9afa9285c861b1eb50de0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ce21b6545a8ae86051c40a020ce8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025cd0a098f6ddfd6c595cc443eaf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c433f4c16fc9e5f5aa50368c1a46fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57c77b57740315a7fa336502f8b90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eae3eb735fc22b674b2796e816658319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a770a0aba06a7436810e055db59a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a247f6d418fe54a4f5ff1e6926442321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c3981fb77ca381d0dff870c3f229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7d4ffb2d9b8ba53cf48d479b906f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006209a761f0ad9bac4f7da6a7af1129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc4ae89c651529632990034ecfd1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e58d4d18e53fafb6e43f6fd5d2e66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e31d8dc3917a45b2d9154aeeb2d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661a0657de97883f6a25cc618cf76bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9e813933508af86da21040244a39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8f83d8c565b1f4cb5031cc36f16a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec6dcb78f8510443c47425be8913a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d15b85b58cde107b2a8cae11d605b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811983ee21730748e083104697df4e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb2288c2b72b0ecc06a25c4fd98821334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14d68df183f10e787d5bd24253b49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d7569a686bd148f93fd54af5b0cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f740e3ca6e526d2673c51c10edaf9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240b721b9c8c100c22bd7b861d0959338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595e9709cd58b4a39270d01161f24f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465de13f6a0960137ff52bf9f7e15e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c428a2955551cd9c830ea8f1018b3e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f8610df406be650403115df03b0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9045950448b26899d4684693abd509a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bc4d416a8518ad66be68a7a095081344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4e85a8877e9d182812a3b5c2cfb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad1a4472d85c1f5ec7116cfb1cc9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b12ad98c8a117091d99178bd605b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc98fe9c6d82854f3e30a78c85f3e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dcc3e912ef1ea072215ba633ecc46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e48ab9a83c38351da8de4dba4c67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2354aa42c5651a4f9ffe2e3fd097b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2c46528d9bb8be1b40626a2e8e73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c1cfeeb22378ac1d327e58384c05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76e35b003b5d2b95cf397299a77e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9307c6f8e5d62856732e1a14f72fc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce975f23c77d0175efc8d2148f1c66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a1193478c87093d35edc10a810f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf72d4d3bc998f71dbac946e38c691358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433e482dd62c174b362256d0d90706359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764488c9e9cf163ba99748610753b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be073a0bd400dd074acf8eb74f0c99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69a594dbb48c5438e1b281bed63ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce5e965f87160983ed89b35552b01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59c5810bc0c0ebe01a85246371858364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e44eec3bbb29fb3339867fb38b18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb677a6f8c175c8962fe07c0575eadc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f08c73e934d5cb6508e67a222a44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d02b0c36d52460bd647f0d96f6e2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f87f0c3a46a7fca1cad0c6da265f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a827d995f4e7eab60cf4c65bd134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a77e20cf228a72eca5d4d6c7cf492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ebef2ab28ba9307b85b926469430372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166f0cbc3630f2be5d73ff4514ce40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c02a01da2cd750ecddafc04667e2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500109271c4a39099e70b99a3b9d3f46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec3639bebf386526914e5af75eec3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67cfed0aa9e989f95225dbb90a08b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d73786521d2342666e7cc2c9219cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b309954f71c5bb9fd71c04ecc659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b6aab32a0bfd07cfe1dc7eb317f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebf55e67ee8e89e63837dd024f467381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a9c0325fe326c6e2ebdb91a39143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa7aef0ce2eb3eefd923ae4e7643d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b56b46969e912e597e890b8ae13a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6222d9d34f3af502c418598f9b4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a76b6363ce4144763aa88395207a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5fc2657f8474513b4375d6b69e549387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a212142a2f920fd55279642c1d6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78545010129edfdb65bed8cdb2fc4b1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52935758307d058272014d1d40fc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6a41d2df6c8b26e7e1ba33f01dd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b003643b10fad031b9d5d1728ac8df4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03d7eedc44d95d88253f8b125ae5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937298d8b65992485824ef97773bc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3dfe54a29eb13b8e3fd26f88b1800395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6f1eae71f7e6fb234e322c86a168396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f67d0dc8a04e7927e30ef48a13cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82934588134238ee4c79fdedfe19966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a8e7e388c49bf37b88135d54a6e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b229d917209dfeaadf84946f7b80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3f13688dc56f77962235847da6889401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ad1123623a2efb51f9233702a3bcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a133d6ea5070b831cb9f3b999bff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074a4c9238028ae97bd9923f20032b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2eba93e4e8b8d55d7d7b3bd79afc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feda291703f36a687a66b692ce07003406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4052c0f4d89e15f2d38745b002e6257407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b16ca7f48c4c847a84a29c2973883408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e45da0610932c7b05ba08215b6044409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619852a3b43157fef54d778d95b8f032410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4added2cd8cabc6ee24b609faf972781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38584ee9061f574b7f1754b433ec42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac17251c0fef3863a858ebc745cbf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4521db672503b85b21632b83ccc3be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b78061a8b20330b4a27bd390d41f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811e08433ede12cb8cde5a5698b49d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83e6dc32249b7c27787f64add8204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda06b8f70e78f5341f31d4e66c7ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79977d555e3e92219ee1ec7cf199947419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9537bfaaf3872fc9082886660e34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba0008038094a3f76e90f45ce672e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b5018945576c9c01c79a49e0b6d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ab4d840a7f63b1da99dfa7317a26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18cb215bab0b90c6d42c9b1e3a7d44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca8c1814a8fe86abcd00adb12d2aad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dccc59b507ca86538376e95609d40d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f93bc506d49cd3eb46f66ea942ab9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e903d0a375c51e54f07444bfb9caa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320933ad9ed894cbd013764965ae790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22642ebf5bad5393ebc65ccedabed9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc6e372e9f0700d3b2abfa2779094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bea731ef02b2320593d40fdc2c7c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f082629693c6f41cb48cfe37ea16db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f91a4d99cc66bb66d677055dd9c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdff584b1f9f6bd03adcde62590174435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83ade74010155a6fd380d40a1d4495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900eb0eb5f94cfdb913a0d322fa8af5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cba7bccae1cba71fb511e6b1590e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f6d68afb88acfef185ef4e5f671e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391761206d57d3dc02df06bf67c687b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67bd70c85e1417d0bc207baa5d1af3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26784bbc679ab0d5678789cf69570f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210535c2f582af481adf3aa2605ad50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788482e2e4495d48eccc4f57554c1c15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55ab2381f487f8b0f280661320f8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da66cd38b233a994dd506d938e0b0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad224103839af12153fcc83dc3e560a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe16a77f2fc40dcf33b67f1a395b0a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7b053a95e56df1807a7fad77b13f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047dcede0264a2aa0d6f007a0953a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766700d366f0f0a13d55b2d85b5102c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a991ac8179f4121c886e3149b7ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004f5fe5370d42e7a88dab2da743cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9aedbfcfe0f6c2442559d8f79c11e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d74857d751a05854d0bc8fd7897a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fccadf1c06dfbf811aded814728afe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce09f84f93e7a8df6baf850b00762457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73744ae9f148d28fdd116292ef5c9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b831b7d370fb7f88c155e7d5f2879459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3eb16c18258bdf85b219469b477ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b35c69a74c44b25d7e4036e873a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43a412bb213acad12b490aed1ae395462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea7e0073b89715136cae80829ebc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7711a7261bacd4a2f5d72209b52772464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499111023f5f30198819a03feda9ed8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec46fb68f2ecd936e849a094d731c5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3ab4d317a94a81f9674a5c063396467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199318a04e8ccedef4b6b01bbd91ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384c256e4fcbc240cb06c178463e55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941c56d77b34e84ed5512c13e41fb46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86cc62b816648bdd1afb89b3d485b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a68c29a64e7bb36f5431df113827472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6226f3afabee895bab231dabbd231473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea683da55f4f730146e809e8cbc9c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b270d5df874d109486672b46ae893a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf58f614b3e1416b1de29603cb6cb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073732234d28ca3467c33bf8ebe31e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccf4cd9822d3f987f565ed0abeade478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42ba36ef1a12cd6f92acefc49d57b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea451715f6fddf9d4afe03f59a3997480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6177d5c53971be31a8404e0daf52f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666d016c14aaf50a934d435f14d6a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad14de8f6a0c997dec32670ed11d913483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07bd793c4d79e864a961822c6f5e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbf79f12230c0229dc25bd39f4ab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42bb3e6b483635a77aa440c0b7e91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b45f7bd264487ae5a34a226194dea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf310cc0f6f9b3b35644ec4e320ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a69d5bbd74de6f5a458aa5f2e8fb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2acf99c5a010d00cebbc610c958d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42111569bff25bb67b97ffcf6b6a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a438bc253b22cc874f7a2d9fa5ea1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe15dcae85da7d0123077dede7f5dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92493c6cee67253d77fb8a287deac2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58c1288385a143f25752a95b9b20d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd43557ba1bf0f66195a9ba6d3388c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639748ef3bc67c1b079171a4b02e90b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d359b0fd8e99b8f03e65dbe1842b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8d74b0e347c79bb4f16b57260569499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ec4d02507e95fde30f9e945cf335500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf9d1d9d91e6c2cc8a4bc734e6079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533366073a421b38f219015cd60683ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f629d32492a06db6e65339a6f9254503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f013960ebb10bc7c3173fd7775efa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca176a0593a9aa242a6d7729c528d20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060292efa336f1c8fbc70957ae1574ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403071ef713477534ca4dab9c4d763507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2570ea16ad96986b45ac18da29e48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae54ce0175cde9d73db8d2168a5b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f302caad2f3ba1faab2015fa2b740510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfe583c1cf2527e4d11a17c071fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601a70bb6f0f53e5ac044710eaa901512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b1c8aa599830b563fce945eb54f7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d864d60fbdc9486152de31c12318514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f87228bc0cac21184d33d57a56cba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d92fefd33ce290e00997d5294b0f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89edeb6ae461478719f12ba0a6ed6b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e150e91354cb2526ddab21f29c8ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b8065ce93f4561aad05635257d1dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0080e1a8a86ae52e434b35ba384367520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab765bc9d485c3e92fa98d11357f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d9ffb1f6fec5c580827684dcfe9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0a125629ac24aaa433876b1205040523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9c8806c5e8ab351d3843dca0de3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d2800eaf9c8d48f6bd7f47229e0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de650cb9fe771f9ba0f668c6e9cc405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23425e92eda60dd9f14275411c057d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f654a7fede88917e444e6241cdfa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c32f2e41373c698bc3f1a3685bb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a7078e91ed1ee170f7ccbb1ae3e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788697b499312646140e988f440fc05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d26a50762792df5d56375554c413532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4beae269197d206f2626b0539f07a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6cd4897ffccf45315ff486f3db0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a564aaaf449aad95cb8a3bdd68ee5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b354c11cfef6856bdecac4894817f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992adbd2fd6d28643f8447cd65770d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dba1d477ca84b317ae6b7131b251b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389003260c8048faa4a75650748bae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b9cec7bd59bcb87a68b359ab0c78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4a7ccc483110aa5ddc1326b3b50a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd854606302d9bc8a7e798bb5af6637e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a72412073656a113c874d2abcd1d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246218f249a5ecf8729b589ef1831837544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42a17334b927f929c09835bcbc2a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2f4029c30e612fb5e9a41e743056546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe72937e84a81fb4cc3a7e83e83df4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef5ef271b8ef192ec2662ac23d0a89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366473fc755d1946fb31007ababc3d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e65e5e17a3459022463ddfc56025550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fa9157b9788f1c034be1385b55c3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b089923b40603813cfcc7512b6f108a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0aa2550a019cf24d8049dd232d2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5eb22af9a52e50e98f32e804d48d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c86293d64c8deb36efac917de3c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e226f6f22cae9b9a52727738bd8cd2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f69c465ca0f9f5ec7829e25b4da1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fcfb00761b41e4f95d6f66df6d98f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2a3f928b8e954716a32185cd2525559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6584970f6c472983a5c61f9dccffe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098ddc1dfd94c23cf658898b8ec6cd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ba165dd23698b331453e8db788eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892dcc9424d4085b1d18e52e8edbfa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c14331102088337664fc5e40fdab39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a701715b18cd0e1b0b0bb638d6f64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8756ef0f10ea4aae68009f9954a6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e321134bc17abbdf8c92683b033d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda8e709f4e579eb5ab64a3bb5d1b10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aac8e38ddc93882bb6a03001b0cd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f20c2e6f0e306c137c6b1fca9cab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b69121f1daa1a2dc9b9a93974d477b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58195d39ac6161821961e4e2b6ae9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344446f9e3ee85b57ab3983a32d53b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac018ae3bf84fe8178f33aeada305574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171f0aaf69c6631e518a7055cc4a0da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98ce7dd9877acccc7bfb3b0378341576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2881779108c6f51234ea3a1bb53ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7dd0ef79470a54daee1a5123a14a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779411bf49393e76ec663e540adc74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11072ff36c92c7c30241e269ee73b8a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201065ffee624005e7834b6574d93f80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb57644f09482db2e76e9b6db2624582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f7a0f70503357c0ff8426fb42e29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b24c44e7382025ab924721185749584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a0ec550a84bd9cb0b6ecfc2009e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960b92a1a67e3e96a407544af5c119586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d43a7f97a8f1235545855dbce51a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c9993355fbbed9f4e28ce925e018588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8f6a2d4b7dbcb02636a4f2d254a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d557d2d1ab89d0536eacd7f346a92f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d7e74a4e9f72fbac9ed374072644591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250535b687334d6a101200b4ac59349592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305e02d629bb964e3c0895ae036bff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969213220f49027476c18465c4e02da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7063a6c3203af27fd540b83bb3aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf223c958c26a7553fd672a9572039596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258093c280f88b107c00ab6b53a8cb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7892cd5bfa84ddc797537a1187d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c28ddf5863c84366c26d01df3f8ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5dbec470e3d5b56070d0ee758c9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdc1e7d9f9f3f18a4199ef86850f90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f236dfd730e974b641f1f943cdd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05842f4a595df01fdedb1342ba74f6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903571db3a1c9d82729bc2ec2941a962604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc313d552f8d7fe479d9d717979a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a405091fee8eb471e6e54d045def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265eb337fda87b1bd1a4762f83f989f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fede8fd24ba7c0821d75c22e40240e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3149aa9f667553272f82872476de97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cdd39f3ad2c8d2aae7faefac9ec30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208e9cbe993ae69af22cf080502f7ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44607b110727d4b421efbe5252942dcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432288cff6a2f7eca33ed9798f253e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706560d56c46b9147cc786c2e7ca045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e8dd528b4c199514e0bed044326c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd52aa978d076e1371d9b6b9f9c6073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd701723572a8cb50831ae841d4a78a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdcd9b35c8fab357a1a6395b90f43d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8115c5bd3522dee054fcb1f0cc7c0f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490631549160daa9b3169ebf7d3cf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589e755c53e63d29664943a58950a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ac06f72680b5e1583178b6c852e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bf32d82dd2595e90f1dc69c63d3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74979c6268f76f95392ff62b20d7f18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107694abf05e806a42d2ed756581ca8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641240ef4cad404ceab6b89a924b50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb775dab810d6de37f387ef3267296627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b97db2da7c740fbaf798fabb5f46b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9d693531e3827054b86d06938cc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c440e2eaf59c58fa8202b25b435d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfa6d4e8803795b31f5dab9f796d19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36768b03082067b85f8d5f1c89e5560632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d22eb63257f6a8dd299d6be5e683633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a79f699f5954159fb223a4a934b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1d38ebc0f4053d6e3e149f360693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3fd0ba97b6bd757fd32ac2a856c98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba83ebdd5dd753131013ac6b99f52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a4653ee3eaa7b35493f9f477167d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f38a0d0fe521568d9d45c41c3564d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891c1a35c0220baa5add6ad3b5633b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8eb1bed25cb79b4e20d7eaf2da3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f698ea6845e757efd5a30dfd37bb83b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f9870a7edf8db67c53dea588b028c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daad8acc0fd32823072995d1b9f64f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6a65417a4c1bab59faea6ae81856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f83491a8f5baa9a2c5eaef5b880d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8ec8d45554cd4c5e36433013e1c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbc883f59a25626ecf541bc34b1b33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b01e155ba546b39341a8b93ca8fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee36d2204cbe49a621a13a63e5f3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631227bfdba604719ceed1fb0cc66ff4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddfb9f09c378f4fb561798438153d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748738e071d5ede47aa4abf1ebe51102653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77eeba023ec02bf63dfb095671ae73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac342234c9c42f81928a34da62a44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a941e792a5163c71ad89616f2428e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3a622209137199d013835c8c6b17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92054130415bf85b592c2875a39405658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f927b1fca09f794014ebe8ee087e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75e39ae0da7f468feeae47027f80e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96c8ea9b2fcf503cd7ed9fe3d74f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885b02698a78252b565df4b20f1a0e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa0c4fde3d7b3aa12b0d14281f3033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87024c1e5ba52006f9c58f167324fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba3c9e4fb2bdcf881c0ef2dabadb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483330584063cb97478ca82048ce995e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eae43a457b451eb2b199ba9887280667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcf9d8406c2666287e9b53a3b7f89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e822312db33f77c86634383c719864669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3966cc11d3729ccc11d57f89fc533f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee35c08d1fae7b759fa6e0d5320fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e56f53c9861ef71752d0ded9c06b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50370ac62cff89f6573d706e257cf49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fee6e8a20ee7bf89c11c1126f5824674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2723d5a1798e56622e063a2628aad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437572227fa446008b9a892e5418f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafff8202300a4efb824a772309c1db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8194417478f8508913548802e2d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b7e9f170c4d5949e0979c13d2ca5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bbd956f5726b4fdff9ce4f41b823680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff7fefd92001a5b79567c0ab905cfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792bf05623c5d7b9740bbec971e4c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c4e1230dd121c7a454d0ad0a38b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eef8faf71d902f2ceaed2d9b6c046684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0984773b41e77888bc361c1caaa56c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9bcd8b042998cbe3239c9d70a477686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcbf47de23d97847f88640f87fefc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56007914da08b9a0a6e7a6982256758688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c789622321cf7474bef13deaf01ba6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d20c892d6667447eb80db9b3efc4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bde9ba24e0e1fd0a375158c553c1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7d4c3e09406f752118a5d00dc1f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02479908df1e105c3ce08c19709b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07bfe4ef73a5ac6321f283376d4bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0b745265391a9598cd1b095ea660695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c28d1a4e710161fcd66a4b2d53af7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734ae23930e01467debc9c58b1c0a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23265b46a77f6ed44be9c0b369c42fa1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ec3c6ad5a12b572c5decb400cbfe8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f159459a108db0863a7dba0dd8efb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1e26974db8d1c7db7918d5d789fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3ed102b87188c62f554d585f23744702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bec662a738ef377def7887b96a97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea216a36d335eb6526afd8a3ac2e40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4637de5a8741b082fc73eac91b31b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c687c665dedf25c1b9aa4ee5c3afc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b22e8d45a6acdc0265188304984de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd961301c231f321004ebf0237835708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29bf17b2e9d83f90c55ed6cbda3e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ae748575f233c23272eb418f782f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8c19ee4867c6590ba342d25843dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a03505f0cd163d2a5d92db3e0d8e1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d47987750ee8c4e86cc3b77dfa0941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c857e7f6317f9c900e4cadefc415714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477484ecce1692ac2d63ecb8729fd58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796ba2138c8f4e4adddaf8df30fb915716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13481c268f4068263459056c58ab032717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16630f985c4dd6bd26665698e28fc15f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ec13287ba935673c067962a4b927719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e523ed1b3a6fb9c979697ea15986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38640ae271b2e0ae326ec1c5a39875d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ee48a564053ec1dbc4e492dbd906722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f22dbf4e861117340c6a72a91cfb0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e40248e58918447330a9bf49632f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68943d9a5f673e2e8cb3a246746d478f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0e9b0355b958d8761c8ea864b659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204dc96427a9f3897b61c5e648dbcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640addcde946a5be3ee2ebad5a4bacb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169e5cfda744d4738a6f142b74369c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dde0418742f23ae9ad420fbeff2a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b51e0f07c53eab7d5b84a0eeda433731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c768431b837362f59bd11016eb3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643e087a6590e6b40692a192841180733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a79d6b7f79ae8c776888dc168b0e40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52949e8e61b1b4a439278c49ce3aca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80a41a5210bd466fcf32c576c6ed0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884363cadf47897164319678c53329c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2334cb8461a0d0388ed81feaffc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce250ad8c6552d37e7d7552735856739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0705d65c57879d552a0ff93edb01a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4593ea684952d9f2dc06fa975d68aa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd17d27eb038d0f64aadf20890eb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa516034001c0a3945d30d8b15a53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7476b141df8d55f00f9a0d939a459744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c8bf0c376ad949f4942375efc75a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a390300b186229a4cb138355fb41d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece357cb841ccbad773d023cbcfb65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870dac65721e0a0c9be3fc237b14ccf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfb4d32fb791e5ee5c36567884ef9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9bd87c6e230190cf38915e9b4503f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5cb5b87dd5859683154a820ceedc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58269986cb08724251a25f2f04db8a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e04acb597527c6d893dad87b8c6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a55db0b1bb2213cf507d8163e7b84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39009a7227079f89988f625bd288526755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70d6efc25137433bc6a3215c89229756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd351871d708e6e0fca1fce437eb977757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff39a9458d4c26c8b1d226a6c6018758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6cbc7710d5d317c90c36d25ca26b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d5337460d6e89831bcb168898274760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40882ddf9dd5b317bc1d53a0ef276b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e88abb03f4ba50b9f9b579a64bcae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d756d6185a6290bf62f7def0227b82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63297ae17e971c36b37590dc50b309764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363233ea6d7da355851c222239cfc0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b967d21842d4cb2d51ebb622caec6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c77f7d05d71856d492471ea4a9f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0c126b883e4ebcdb74a387edd6ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599890029e1864eacd2a9a0714314f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfee62799d71e2f3c59d7967edad53770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff18be62ba459bdaf1844bea941126e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368150165e27bfd27ec93ffc8bd2b6a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ce71245d234caa5d6b13bc3c51f45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624bfdffd004a3d2a2996b7b5f1df61774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c1e6f248ba0fbc5733cbb2f368fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2031d98afd5a6701ba2b54a63df32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c56289776cdc6e397095c234b458777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170be63a18f97a1261c5af3f7df62176778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17293c4a230eabe457a41b79132d0da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3d1904855df74f09b9289b27b318780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af55b409e87747876e6b8f52e3c5e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca6804707010033d9431277aba3b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49942a5b41843b379252d5111dc1d01783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38056640d69612e4252e899055a5591e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee02fe911241ce553da1dc48be86c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af79342042efa3481b88197b34e2db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b158968a1c94b23faf204c50655da3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd64d89b7a5f4e945b8f55a11fe2b1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81f9f88c75a840fde7a4d091e7fe2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e06a399c9a4ffb289ec105ca09f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203a2c56084a77d35c595b73f3c033791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c472a511aa5496b916e5cb4b5d3c27792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0881dcb63001c8520c3c0136b87150793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e8168aa5afdaeb6893aa9e32ee72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e19ce0c7d6e2207fa9e5adf2acb8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40e8a4a61b027577d076f70b804d0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606709b5be207b80d15d83d92c41b72a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89a8ef767911c36c7b3ce9ff6c16e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e4d014a921e9bc5ae35b7db1270c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5982295cfda34f5e487a81a793e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e1bf988bf14c3b5755c8487607cf5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d669ac0bcf10207c0b215c0f52a001802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea066998324fe2a8fe74a036c49e4a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fadc334980b5c1f2bd41dc2df97f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29de3a617aee024bce30fd57a02d59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef729fdbe5003d2128b4a448c7c802e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9a7fd26d40b7d7955c70195596fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492aa39a43a8d624a3725982d5cc77808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fe351c90d23ef922aa126472999b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ff3806d3bbfe0381e853405483f9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d43f312940d5648dad4e1268fdba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975cb61e0a02003c168cdfe2a64b98812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84bea3f9f432b2d0d081eb471914d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594fde7eea2ebf038aa7f1eccf38334814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b0ef80967f2a7223d44264926b35e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df8c71aad052c2636f602857d04dd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a336fb0af188b41f8e46bb0c346055c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d725bd6a840bf76b2f5b7294d48fa0a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538fdad3d3b8af013d68ff7ef2de61819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370cf2a38cb98229a8dde81913f025e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa456d7d0ba1c42e510c4ce3302f27821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0641c8a40cb2394281c68ec07e63f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61adc8c6dd616f5ea5618919931d87823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33ff99d8e870dc381144e6dd6a640824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8cbb034665041b1d040c1f7448d4c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22deff3bb294aa67b7f40bd4cb63ac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664638b9aa9e1d3f62a00e8beec018827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da68b9ef081fd94fc7057b9e57b71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197b8672b9b0b4be04eff4be3fcafb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c3fc8cf86db3d490827986714bbb8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcde68bb00d60f4dc14afd20ddba5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa831f0019bc23b02b3dc0ce880830832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed399dc8ec5301e6a97badcf643be0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa29f511dc03535b06818b1b3c18a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfc6190d54cef5f8d98b3e1a00ced835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97aca28f50daa1453bbe287581e5e6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990825aabf975fb1d5c0e5d357c758c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49912f7392e328b0fbd16d09298de1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d9ae2ad67095ba95c8db83de9735839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1096110ac89a4cca346612020ac87840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e84650233716021abf6b21189d28a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac84017cd42e8efd9bd1a05585b7513842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe158f2ce48e60c682f42ca9d37efc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adac303dbe993e17bed449fb9ae7361844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37732e6db70f2b8ee7c6b329671260845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad24ff1edef14bf8d2901ee61f0138846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f10eaddfe20cb45f3a24c5f59980c2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace5ffdca1d0b0b93f2a7ecb52adfc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8513cfdf0dd166e2769bbabb04d2d1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ae89a36f11110225d0927b005643850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df6c6d3e82802e490c6e4c40dccdd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252289b1beb5ddc8dfb6290cbd6a9f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a6406fa76880606e13c07f51995d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe266007ffe3378cc2ff02ad43e2af854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3f5c2758a8689d0a55d418f521f3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0edbb01bd7979c5617b90afc5997c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd80fc5c5aa9472e4d5263c76e91d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52daeadd1c357904af7f11035cb35858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b3498d1c569953e0c288dda44616859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40ce5300b7114834fb6ae2e9b2a10860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb9cf080e767325dff4f86e3d807e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682cd3b17bf65a1210e71dd07706273862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a595ed733af5a8e5e915bc357d096c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c6f8078583a4a56ce4513eda5031864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342bf4f464a85f948153079bc37e3f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048df57f71bdf76afa4163a47f6267866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c79af5c046272de4601b47b8cc4a3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad989abbbbb5fb480cd61f04852a8c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b7bb87ef0762026beaa1a105970d5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88dc0b661c0749a37097059da3c22870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e699e4e6ac2aef99c03840bdc6a7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0007859ec40399d6d8c5f4fb7774a4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7aafd977ab649d2d6bdf432fe19b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e98c05737d04731df436dfc9a723874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4f7afb6dc1b3010d1d8ed6c3ed989875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0365af6ff53954c97f2c14a206a70d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409440f2801253631657ef63c6fa96877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c44503baa551c8d7884c70a92a14878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082f86d9c90736c72644a506923f73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099ae7810dae857732e40148543067880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f3155e9354c15bb52a810392c1831881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0e18e0407d0b55bffdc678d6cce9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8d3c7bbdd6b06308775484887f31883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec11940948b183d12da2726702e6f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b83eec963edb804af5989168a991e4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348dad71c2408c864ef6a7e6fde8e2d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730109776ba386159a5d0ad72a8cf70c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d632d99583986e1903ab32cc5082e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eed431748aacf6519321ec4a43ea2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee057a00c0de8edf266e66541e4163890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d7c6be4168b9a6c8b2c4072464f4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4c5f7445c77057e2e481e9d1798d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda56a2bd362a28b7d57fb94d0eac3e4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a2b73199c29476bd396f1ac1ca2ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2921b87c89b15bd2c1161439f97c4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736469d2fd9240acf2c8ace392c40fc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd307e13da500463c739c5d0f05b49897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e0ec3dcbe6b30688db946ae8325b3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435b4969b68478c41cbaea8716b069899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d974115fd1281d835196ab9b783b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a6636c5f38e42ab61aef4d81061aa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa1065698e0de30d651eef6dd8868902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07df1a8789f1adc60a59d42169be72903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e417cbbe6fa2c731e3737764869eaa9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a4ef025e853069796b04f0f22b749905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548224e14e6d5a5132a62530ea6f8e00906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaae18fa60722eb0d1759e9aaa7ad2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec04bf8f6427255cb9b190d5246a9e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00bd81c2f38329468059d883e7e81909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f1e577763bf675c2764c30132c51910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceeb9900514b94428db25e1334f6a6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c89b3624696c467af0321d312e00912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238eee0268a04a667ae5fbf2c3ae944913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2967c165bd06c0a7912c3e1c0fbb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799dc00077968cc60653e38a618d412915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781b7fc5d023f361d2e6e63f72e161916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560917b913ac0ff12f9a3d096938c032917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f121b7775be5df719533d044370c11918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7de886de258cda78c57f40eea62e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921531c60b6d6a9fcdab1078dcec944920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801643f907e98cc9f000e59f9b02e7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2f9de2cb90d648b832844438fc23922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176254f33f3e3a0cbc8ff91d42c9f976923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c27d71e60f16c3e87677311aaf27d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32275ca1794d90a16448b995098fc95a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2fb566d29701a97755ea55bacbde4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ea29d80ef2042de308b0b65a9c7e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda144f05873cc80e4f4a8297da5fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7625b5a3081789f835410876a7dcfa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141747ed3a3b22d97ed7568d1f23d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a003ce2de4e6f037495822203ec265931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc8d5493a13721b27e21f7fbbbbbb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2b8af5c5d5e50c82dba0d907f173933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954903d1d3aab130c7f1591c83e51d6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3fd4fe963a40502558e194c2cd7e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095244c1554f64611de8a0e029c470936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a1e8c7e80f2bcf7b61c17c5e7215937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14cc0d94bb90042fe8c871bba13469938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74cc29a68318b20872f8eee1e4e43939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ffeade8267928042e1715278ce04940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884736ff85a54b4005abef139215df941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08f190215c710a74576a12f7195ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ffd683c307e7b9a49684bc3100bae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6056e4c327c3cc1ea7f8cbf108be944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5d7e4554ada5b2a3ff463a4be65b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d026b6aba7b11ed1fa392dd99e565946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051c57be9351ccd1d056c7eaf95ac4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbf28dc066b84f8288460b8047520948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ffeb95544fd04d813ca0e292479d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c9e3377b27ef61c2fef19624ece76950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406cb09eed0eff610d8787b05f80d5a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7ca3a0f8df2715f74b7b47ce599fc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901c58485ec84e04a814d28ab22f44953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c2b0250c1290a09561f8aa684eaca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3685e397344e42dc4d56b66abcdd45955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855428a2bc920371017f7ef9e443225956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420f3700302f172c4043081ea8e33c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abdf4d8ba7f3c8b2cdf0710342846c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65042fa1eaa82a1aaef80f70baa501959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c77499ba8952a9a16acc74c651a9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876535136d50c2858777b88526cf3ccf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58b3d74c603825c7f52efc957b35a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e5cd9881a24a9a48cf0dba09b200963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61242c2545ffecd8b5002ef072d1bd1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003fdf14ffe5fc0033d0db49928875965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82d008024c47bc12ff7b45ebf4bf2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43ddbced55dc9e8fb9e1884ffaf62967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc311ad872a9df89c86ae0f35f2d1c3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8449191af3ec24d1f328cc85dd5b5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759bcc7ab29ebcb91ebaf5712b41dc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1250e045aa2202950f286ef2865d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea2d99ec44f62e88673e5529425ec972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8d20c6352e3e030b3112a6f7c4367973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3580178b60605c321e184d813bf8c6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac86a894c932dd2335f4c60b1a175a975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>