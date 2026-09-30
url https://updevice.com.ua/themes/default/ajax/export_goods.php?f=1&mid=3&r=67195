--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df25c84a97d1fb513a3035c9f98ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e7a16fd415113ec4af364a5b777e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8f0820ec926b2dbc91e0458288263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005622db08455656a78c7d695ba2fec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2157eee37c9a0931b4a2e6965012b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f438904c60c74425b3969273a1d799f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaaffa779fe69b75839b8cf40de3997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57802c9fcdd781a9d17723c388e523688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d649d587a6ffb0fe4e7e7686bcc4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb08d2b79460594827ea4f3c20fa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d659d07d10fd30d264f5b03d19925f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4359d5ef24f7ef6e13b65b173a4ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4be355a07f8078cf46789ca9ffda313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15db4203777d109f8667e8cbbf723c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a528e99de8dc5ad1fec579260dcac715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07107c522c6666b3ba4e1b76e1c013e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b46c6690a5a4ac49cc320f2d417617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e65cf7127b932799b4ee97c356b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd6b447077ad18143447f8c2cf30c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344822ba9647d8451be375f4c3c916e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e8b94c7ab332dfe10349ae0afd1a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af6511b437715e0866de9f190b22a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5dfc75cdfb89fcf4943c05bab067d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4425179e4fb415afec5c89c514752524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0810c3b23f41fd5bd091bd914da225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f55c6e3db0e3ed59b285a06cc8e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f7a3f6a830b0a4b59957ca1b65d0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4609c2318d65341204e323fd0a9e5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d1ee61048d9780877a5ace64ebf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dcbbd238db10f5e0c43d38585792030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3dfcbbdc1ee0b8874b0c861cdd5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f033ba447f158f5182947db3f9fc7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9316de678ecc295a729515867292833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3667e2db34948fe6ef5fb7c659d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40fc8ebad25e4f361b446153ed48f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec0548901c67d99df3ab2453c0d50536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2590a20bf2c814e78a8d9016f2fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bf6eb693d4a9b669f4fd75b73a2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3d1e404b4c945d318671180601ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c120fe4e58a09cfbcd09c073cab8a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c48e494da9b300ec1b6772b293c9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969a6d8f7fd6720d2da87f69a333e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ff6a2ad3647e250af8c49c3552d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d1b926f74bff7e7296b9f2c4b876944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d5bd046d787075b8e3b56bcb698d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49d02e88e0143c2216c95838bd00346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190313ae104a612a21bb83d4448337747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd1f6d661d9d621b26523f08976a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf8d4bf52a6bfc48a220b1c0a7f0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42b407db45864e2a9696f3ed41e0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c34d029124fc215d05d866e83a1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41055c684ecb14d9f39c540336a44352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616027863d10232fce7bfe01cc0532853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67214dd1a1812f879c69094080cbf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f815528513c9c1dbe9e91b7d5bfeac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2202065237ee24f7188a7d1b3926456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed823c402dc441194600ce6354bcf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca26f6da9c07af85cfc784ced152058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12c1d63713da5b0ddc9071149d1f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de6e0e1623e7fc25dd73b8e7e663d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3a6d9bb41d0028c4ab1a05f6934a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2364f3ce9f7c1799acb3e5919bbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a642f84d65f9c8a53fcbbfe42ad7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023f517d42f9a915a6b6df22a56a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd509bb5b8233a307918bd09ccc32d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d98c582576e72c66a5680144d29866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099bc3b9b41660e8d6b1aa5bc9a35e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eedc93c5076c20c3928c3611cde0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c4e8f18d84e2f9404bc0eaa1cfe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866810ae88a0d194e39447787af9073870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65381fb431aa40da67f8dedab424371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf56e5c03a652db15ca681c5d670072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6110058987fba1e25d64633b5e7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94722ad59ba4801e72873226aa103f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9c07509c0f027585cb737a7ec9a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b9ff75f5a8a8211c4cdfa4375a5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd510e6ed6cebff3cba92cf34cbc3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c25b5723ee8dcfa62e59f5840498c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889970274663dd922b65a5d4b9ac075579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7fc8018384b06db67250257088b8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199ff98e16a93a479dd92ecfcd946d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566d4e036fd81d23ad2421e6cc5119382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea919e641718a48991702f05d38ef88e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783472ee704f78f70b57c2a1558dd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2150c5fab4729d672a66a7e3ba4a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396aa006872e8d98e5fe3881d9a2d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5465274836afb3e48187c9516d81187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ea550428bdbe787431319c8eda2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5768bbf68ac293b2acd22d1d4038689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec3d5bd7c4939b42713a53e182a7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182425506aa6d3657a52640702cc131191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14c5d2dc01f72477f9ed11569329d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48add36c5e4ba55928270a11f2c6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f00a0e122b305c7cc1a9a0a4400e4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474f1b838cb1913d986d2eb147e62e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ed1fa8118751ee60eb6bf0a7504196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe09984fad4f3d9af59b2afb293705b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1654e3cb3ee74ff85cf407e704976698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e67ce1d04dd978f40a6306c96f7df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11aa4f8d48f6b748c71d17c723bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2505ff96e3738c0ce68cfa1ee3db2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535114b26a67359c4997404daf7117c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220784e08f38a8f7199de5599914ba5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671b7730190d04db313bf14309eec1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa28c6336fb8d2db8894ee25403e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5620a5a01545d5634e6841ba54eb9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f352b4fbf44bbfb94c7099cebd2e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017899b085d756dcb3ac19466f3bef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582404b7b065ae5b0336d1d5766dca3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f4c3ba6575bf608a675b7319ca41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9270071261f8d14e923393bdbf77b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f79ee0eb21e4d6e0f2a3b86c6253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491002d3156c8bc63804930c2883a250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5445c5c70399bd613ca902609f1007114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638339e88d8e7b86cf258555641ae9e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482810f2a3d693e493bb0a1b37fc45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac514aa659ec0fe89db9b3eca5b43c40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f59ecb75e5e571b1df3d0c823023118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6135af24a9c20e9b931b09d39616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeef53ef92f8875d5b516a4f465994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db35f77a2629b9486d1757a0bf1b20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc934e9260e6b391c25fc33775260eef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f096f4698762d91e59bf604ffcf8ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3238f8dd4534ba7e2b981ed9bad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996184e7db937f379aabebd1036fa15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b524e89d673b5e5b128bef042a266c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d35dec8f5aa7e537c2169d47a12a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e245e154990011e082159e81fc8aae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf98e2b7120a3e71fde90a2d5ae33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c1493916f2a4ec7063aa42bad5e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2168a22e98a38929d923238c7b2e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7fa039c518805a7cb00064427af2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb791f56f1f252c45c40b9fbc9a47b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316de43f1de98002aa2a2da29f4c0b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047f73e2dfe6268ec42021a956fd48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dad50e1fba5a14e0a349e280aa131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993897051633822f329fce413ee32f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f7c01486a1cf916b534d736c6ddf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21af3fe321ea0d1f9c2876f2123277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf10072338d9449f121d93e3459489140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f8fa60d7a4350b077a799bb3e70c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35def47a417ff1315786c6dbf658b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d0fc2d18c8205edea582288c9b55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bed31c0ea6132b1419c69a078002a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2337f235700c07c80c29b8954612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21253ee90bc1781fac8b915967b39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420155b05a42b25df58eca72bb14ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7a6d97895055840aebe7e4a36a23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a70b502c07eb69ad33c92383f7a47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d058edf2d52fa9a7f48a56537fc55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960050536dceb7ab23ada6010d7eae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e368db0a1c8647c7c6ad05e7b49f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e31f1f93a495c98e98117eb65604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee09a92e4ae9e6d36e238bb04f65b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b56299263580f46e10d89d1164b05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f4a333e54c4f3d2ac0b9e1daa196c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313152c498235545102cff61d29412e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa5474ffa434d8c239e8bf128dbed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec94c5a5e19d1bb0fa56e9a0e01931d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3bcd97a9df2b179d77caee4737b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755169da3e2d2f0b57b9d967e576f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7555dfe17fb7d5636a7688ce0d3a41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464fd782faa91b91ef630d91fc1cf59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ab99fef3153f57408c9dc3871d5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbbb9363a23ce50d4f2ae330c6605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a08b350484eab047ae1fd8d77a5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a915e6d5555ce3173de39cf45c5a0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7746d0db520b427085b79d2324ce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34e11a4f124150657ffb15d930925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4305886e0ef157ea93725f8109b1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44d6bf3cdd692a6d1df351ef638c81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd821e4ea1c4c91634fc846b8ea738172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6584d37f480e9f827392a5fb322ccaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d31398ed71a9563dcc379851d3a76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f1b546d20c65ba1650ba566aecba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53539c07b2ac3a8491035e36d25f6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d7ea099cbd7fcdd5b18bf4c70289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c50fb53e7b1b7b781ec2c97f2ca41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c70d60ebf63c86255641978710db38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde811318dea6fdac63b9b7585beb18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f52960ea037bc95849166a779307181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb873fc94a89fee282ec1b2e59714182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de13a91145f0b3af2ea61fa8e1dcca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18755294f2c026f9f509efdea549fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad091f6ef426c24e17d50758c85ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739be7ceb39e1ca9fe65b276ca03e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983dbe3916fd00bcaab1bc2942a6ed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3702a350186601a3b697562bef0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c7fc30edfd26a5c38192a907a176189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43a157fb0c492678beb9ed7539b30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ff5ccc14dcd64ce54c90d45913ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e2a963104392ef29951795e6ed68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea480bbd28248e6e1758e1d51b0e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088dd2b394a7f0501746d748f6efd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb0ba07d97c8f23157e9b1261839fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e626069bc8b445203545335e3bb0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e70b080f2ba5b1556d3d3db22ae9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1635a62c20718807634aea2489fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e0807f064407d18b0dbe959a161d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a661034f253b971055469ac572adf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd0e3f1efbe3a60d42ef0c4b499f7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303638f4540341e88066a4c613b45a48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a81853204d24691b47a339d1c1e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215929d05eb246728ca8dd6791a06e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd1161171e61085ead12229415a330205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fab3a71935b961568baf9fc5c4c09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf15b5c51ec09f2063da402ba98d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555a4c810e25dbf258c47dd7ac85d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020a92c4d49d3aa227f9149312c910b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221f37a9e7fa750281f31eba8aec70c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a436923a2761de442e4db1388578211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b615457c786d65d376ea70211d31aec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81c4635ef9bc7ef5af6db88c4f74c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20aa3b375be4793ae457572447ab74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e47afd60ca4b8cdf9de183a877e7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7c50a136c70ca2709132d5eea404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed88d6aa48cba1e1d42243f3a3378a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d031f1790ef73307ab52f1c3df43f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee709ec6aac4ee0d31a08a40dfc0563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d469b2450c5036fd87e0db40cdd9771220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc6546893d868e55b48e60f006d00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825190cbbb8773ceb0121b1413150d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f552e9bb421b1a57d725656f3db93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f1d2cb029aafd82c834be1d94c59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73926dcaa8118e433d48e1576f5a88c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d635ae6a32564ddd1a01b636041f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23ac05da29c37d3d5f31ec33987f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cc487211fedd667ee232a23493ce0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d467690a1318237e3e9573710cdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e3492c291db9213d09717693457c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e8c909f5d662fe083ca81f25bb8a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b7fbf5028ecbf6ae95fc50858a5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbc1dc9aebce2fd2004c248dd9327233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd3b028e241ccb60f116aa55fd882234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3fa5870bd9b5fae3f924b31fb6ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b97e6626df05e56801f420c0a611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486465b21e26868483960ba5918e169237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50979a46bd8563b42a22598fd3d55a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868641c240f2df4430d6bc3cfd202e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791898fffb3a0218950c7a796900f535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d563a2e9c83f5c2030baf2ad1e570241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd65b19eb8095d21259b35484a805242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2964461bc5b6459fc2545b3badd1676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ce50cc047055aa701b32f4f3ef86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0cfb1ac9b7a58f2bee729beefe2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081eefc7fdfd9baa9454267bd30cd3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c314abe92b9c4113d16e932b35fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8d7333412dcc38dcd4b8669a5069248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685299d9f66465e38b9ab396e7576ce5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519966e66e1fe12a02425fa43b1d8d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6c968bcf21a292a5f892038f55ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da9deff44b15c7e4b50850aa883d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529107eb950bc65f9c036c5f0fc8624d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98583eca5ecfde48325d440372aa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5081382d479e8dfd626c38fe6a0961255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d3fe1c89d55429c22e48ef9b0e25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ee0d75fb9c8df680424a1311bdcf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e6446aa6236c32ee75c0276586bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc283c8cfeb61a13e1a74b04c7bc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846453554534a01534bc378a7a279c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f307f487fe834154e98aebe2b50f4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a3903d308666c985174b75eb8e69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b57dab4d1a3670202fa22fc93a6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61c2331106e16a0df29cbee8eedef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a510e45f24bafb9492488f80347b8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12634aa685e1b2c16a2652f00380475266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db557dc0f8c321294652af0485258e2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851052dfac5bcfcab05f0282ad72ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930ff63fcf99b953fd8756059d8f08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411bedf70b9396ca6ef7b8b11ad825a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b6e77e66d5821fc9ad430420a565271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e96d7251acf46c9c49f54ccf0a49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae8cbccc7b23e8293f4fe014146c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026af62ba04ffc2eafa699d5387735274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b5e81d3169865f703190b75a4c43a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78c1692219cf7c115ecd2034e05027276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec998afd05bf2d83f7b88067f65861c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39c60c2a48f88868e78af693cf22d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61227d35726b828c33e67882e59401f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841eddec3be63c3456d491b0e02e5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33309526942777859aeed5551cfd31eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748daa4227da524ce7ed4257afcbcee4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8a45d9dcbc9ded0daee91eb512ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8b91daa04522b9e867fc53df7868284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec2057391f7013d515160dbcca5e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fbc6d413bf1b73884230bd7b7d4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ce70cccfd7a52668a273f8bea609287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27c6c9686a27802e9b458bc1d5956288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25c9d98f585e69ab0defa52f3f6fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d829047fc349591ab7351c48fb0126290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed38806bc128836e9a9f4948e4103291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4333dedc57bc2ef10efd877bc3157c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427e01170e9c21c78db20097eab4a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242691e8fafd332fd7e0a040fd6190294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdc9f9a5388a3cf8dcd1fbbb3c8fcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d191bc13ab47046a4690bf8b9a0016296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5bc73615d14bd0db0b416ab6ed27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a33cb103b8d7d545772d161cdb855298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a3bb1ad334fdd48412933e7831e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf33abf13dfc1c149b0763d9714759300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb45d33238a2c501b10cc6087f88534301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc4dadfe4644b644e820e1a9d6aa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535a723d631ae641589aa229e443e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806efedc82597667fa58628c5ee3437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8520710614cf284ab9914fe987f54a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f0a981b4675c9fdf5c358f23f28b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38db7eca9fe9658a2bbd137f301ba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432daf1b36a30669cb81d62b30c03364308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c9b9f76de5faa7a497a8fb077f84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1e29dc6c80b8031371e01533bfcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84578dcb1e30e2b750ba0a4ac02863b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce177138cbbc92d3afbc109b93681a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915fe23fa9431631e95451c1affc6aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809688577b5036093f6f98808f393951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e03dde8ed73aa3c81cf18b2881d4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37428bd81a9ba65f62f0c7b99c3b817316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c89457c34d14b3578b4a60fa391a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22331954d4a3e64e73dab6f66fa73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bbc52ad3af9bba585692ccd2bd3e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc22959e0fd7b699448828fe0ca576320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533f361a7cbb48bea5cde1ce070774321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ebb19000850a4bc080c385d56e71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638f8769003b2a8890d943b36226e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ab55e80d07b26bd2f83166700e2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b11f554ed23cf764e554ae65f996325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda130562a844c78d33f1bf87a2aaa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3618a0e9bbbee6670b05bdaaf5ff88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890676885708f54cfb59029690849d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361101dd66afe0ddf923436c86fbfb6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512ab0c7f91087e8f87143717e31e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430536c9b133a4c8a8bf2dc8b169743331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a4f8245b84b70368cf65fd9147bf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9043180e1851a9782e90cdf0df5ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb09b52191fef9fa7503cb0caa6c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1c08b376968dbb15b18aac0da11f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a411ea63859a707ad0d739328413336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a58d200b1385642096b9c28973c75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e057cbcffa037cb02cf04c2d362663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923502edc05c6af104e6182d441c8b1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39029e0b0531054ad6cf46f06302e3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da2ac7f3ca347f359974cc5075af4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60161b633ca005630f0ec57ad52b3023342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000dea919af176a21670f4bc105ada343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d51274432babe153295d1058278a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d50e071aa0131bcc7b1adf1215b1a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094f4e42987ed477b7ae2ee1c89ee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac02e38276babd667c3b129c3feb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61efd7aa370b99dff8bf5812fd70f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba3cb4797b4b069266eccd7102295349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e653f0fa84d7a224975885ed0ef05a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938de7b48229095262a50109a98a87d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8646cbd8f275d4349047c492fa7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8271c7abc1e08213f900f9146851353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029224994a69669697feb78ff995d4c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9522717f3ff35a5cd1b35820f5cc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729f8cce38fd7c89f0e53c455ad3b2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5889e18ec21c5d3dd9c1b8198aa32f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770f862ec233ca6dbc6ec2f4659364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198909f01345cbf4bd40c4a77e0a77f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4dce714b8ce4a6c5a341c128be6a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6428255661a5d291c87a86a800801c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6094b65dca510efed0144bd0bb6b975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae1aeb681c5b60e549aa83bed0870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b205a9242f5340246d552182f73fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6212ebc28d221c5a11a7bc2f1963423365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cdb56bdb94c76b39a8c5ce8d6920366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587275fcf2e548ba496da554ac161e0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9314f20cc0b774ec985a46be780e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d003ebe190775cb1a4c49ae144b9ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9c32746582d35a46e5a96c181a69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326dcee74182caeab1969d3f82d44e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefdf95af96d62623e3aab5ed7bb1c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2769dfb2d00e92f186976395e3c206373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b175461eadd91b2abc6e973f83292374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592d4795e90d149352b994febe4726375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9803213c2603494fd41227cb404a7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e93418520f0d5cb0df113dd5003101377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fb79240c11cb570d79fc682e78de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ace297e7b7ae8fc7337cb644cf2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c6f2f5b1cc28920a1cb40291ab4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a3dd8575c233f1e15a75199dd8ffa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d992f5b24534bf901d8e6084b7c5a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d761c1585cb5f4229ce57008ea4b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c56c215bc4e53e50feb3798d1cf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487e07f0ca61533ed60a76eb95de65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443777cfeaf52a9f00d81a9a5691a187386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41f11335c480aae872b1e422804d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5950044465b83e68436ddb667e8a94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e563c56a171a98d34437b891bbbe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99b67090198c5728fdb4375454721390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3fab35df3ca514ec5c3bac74bc05a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b2c41bd336270490d60e3d17f561392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918afc838728a604635466d5f9b5349c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229df56b7fe46fececb3832a6d01445394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29c63a4691f52ca48422453aae595395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e46183280704cd5b4e6b3f31aba839396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b118c15f44d76b5e8b2f664d610909397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca03f8409f3ee0d07c33c8094a98b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca7224b8de727435856045d7119690399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22c10738b53c8aa30515611261a6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178015e9309d679bf52e7b418cc00e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8ee9f26735be4b723e3c6f3d219de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786b197efe448ffb68437ab3ce1b35a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d99fa06fbcb3a665134ac8c7e92db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbef3fed99cadd35c38ef16838e8ef4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd253bbdfd181ecc0aa40f3dafadeaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255961f9f09e10b9948f7be369c6ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ef5b745287f9cea2e939f7ee9cf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748990acf0dc74ff47b13ec6b8c722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256f012d550e6cb3be9d93c3334723a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228a09097afbbb3ff5a1113ea65942f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c4967bd4a7ba0aa6fd8cc5d1c39e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec21f01306d386a4506f33a4325d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2455a319da79b882fcff0b632f8c0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1994ee788301b413cc0209cb2051e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d2aa0066a8526280084e35091209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c2fb18325e47ec451667a418d2e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6382810e6fbea84f051e9343659a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf505a7f4612f032f1face474e9d54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f5383253f6be19aa3b05b0f58f9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508eb713d952ffc007d08b0e07336c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02be90e580c2224b6da63c39ab7b46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898c8ca31425a18d8a7d58c66e3f32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf5e747548c000b9660f293c8059a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9fb5c7fee59d5aaff2403b80f14f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d303444bdbadb860bc5cd1c9597b0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be376a712a4b431e1269e39447b08d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55180057f39367359af6cb2c6907fb2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d989c7bbd6dc3a4f2b1179d43198429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc47253455b5b43a45ea5a5af4cf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4378180782dea94ce61a34c016936431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c3ea09b75b11ff5b58d03f206cdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620effc7c0b9e27c0ae0c3716c359ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038cecd68f5c0a0c94ef4c0ac4809c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f8842f88b73b51b4159bfd45e2c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5d8aac21ff68ca9ad9a30116c9e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36226f8fa94f1cb6f56db992522fd1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a7925568eae5a31f218f2472e098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d10e8ab698f1690480538e9429c3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28efa9347ae411c59dc90d1654a1cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2f5ca31a03b50b84b51bfde7c3e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea20b3b08f28d91998827a6e46face8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003119c4e6d43640c9cea02c019777443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252990cf4f4d744e83953562fb30b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3772aab20080053a2b0d5ee9ae7021445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399384d1b6cb608be26a2e7f7b9618446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93db14dfa839fa9525791ee1dc815447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc491e829804807cd47d71ae1d1ff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c6cf8788a6e1f156c6b1f1b43baf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3c46090372320804a94ca5086825450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551f15d3168f3851f47b0a879e0b69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5c009f7745c01b0eabd4dd1021d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6201f6d67f25d0f8fb72fc4505cbdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971eb14a3bc13bb1fcb4958aa4b5110454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12275860ccc18f276e66e97902e19255455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410aa98b3436710e51826d0e1ae1702456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6b56bb3eb3620a86559046c5811d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2af9cd49cc32c48a034ce9246782d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1fe434ef4589e3945af17533f7bcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5969c31c2e593885c4b0b1ad61af50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c643015d4c302f282be27c61fef46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4f10ac19f03e348eba2c8767fda5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7d350e5b22207db4444b962497c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b5c4a5594667e419c5b2f3cc6f89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e73374f327446884a394ac9c9a39b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0caee70b02966b061375be86c6b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4adbbad825fe06b5e8e80fe48751467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f96d4a89dcb8ff0d375e9734b716a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724d0fc581825d96ee2205dccaeace469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b07a93664ea61307ec0929dab3149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3abfa3ff67d72c18c59cc9cf68e9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af78e7f8cc4c09e319fb28ba660b7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52737f44f196419ad61adcda2bfbc46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11191396e3c73a24fd95498c746aed85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08af75b26ba724387ec23f649602dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf17a0780c875de40e4101e6ebdc47e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd188c81191054032226fe24e36c408477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ea678337140eb9e0a416c1693375478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56b0707c32d22f829c3ee5e1f46be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d805881f94ebb4a9ded70058adb81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723671cac157bffd2d1b2107967377ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2293e11ff83bbfaeafaaed1692c9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1fbcd368cfbd5b908402c730fdfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611f456fb720f71ca843308c48ba29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e70ec9fbc05f0a7ceefd2214821b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7933d4d1f88ca9c47237d81f4aa37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d2823846d24c0b9c448c8c23bf1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edadcf620808589064d97921b7e373f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbcd41cbcb250fef4a34b513ef1e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924dcfb2ac62c24600ec6911b6dd25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d600cacbd94d0131bde48aa2a0235d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934465ae1fbccbc3d91a88697521e2d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4371d9ba1015f49f94eda727846b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7bb9eaedcb8892b9e4fe5349603fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ce5650fb236f6cd128969bca82d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf40bb2f2d84888c794102911adfa2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d62ac74d5f7a3f59dd1e7c4754b2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839af99de352a2d4ef19ae03b94646498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b16141d585395fad859256b24bea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863313f9faac0d030bb759002567c979500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b010b14126157ba845c4d98ca2567e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562ffe98d74359db65cc3ad453664b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323ec7cc8d621aedac58a4afc196bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0be7093458071ac171ccd59090da9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaaf10f2a9a02b994747737c65a258505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5bb8d33559dcd3552b6bc5e40baf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe08f2ee1b56421bcc28a16d94e61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb469d303c7f8c945726a343382bd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3494c0f4fbc70b4c932b80f8cc3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6701f47ac369946538a04b827f4bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cc4ec34b0da39b1e522ef2cd5a1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26e5f70a8e02fbf84f5f5b749adb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31cce62665897177214be7f35b5d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e423e5ae59228e36e387bb7d4895dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43562fab195196dd5037356437201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52abc194013b542a01bc6d678357366516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aab661fd6162ce625c27d30d59281517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6996f2bfa00053541116ff2854db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972faa7f488615e081eb16a17fe2a8fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958881aa13a15fd65dddc2f4b2457b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bfccd11e74d6e1067c466349aa1b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449fe397bfc3877a1d6a7d425f4cb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb5c7942838508f1cf88487e19acb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be85656277f3d650ef4f349a77c50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c88dbb7ce46db7df771a114df5439f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642f28562165779b5b0b12f6f5ee62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddce479258a077d508b48b2cbbbf1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009a910bb93fa0950fea495c7f6b74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89d932cd79b6725f308744f3f18d30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee5d5580e867b060d698ce2055896530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744e0ffbab1e3406aaf1f48c61f8804531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773526324fee0a40a52ae46cdf2d9418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652ccade2f7ae78a9e87f5c89f6ee4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4188516c9671cf1f5002911a29f5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f92951a98363d5a89904433f5bfe3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bc8414209154802b95dbc441ff4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a2e75d8a710302874b3d21155355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387abb96c35db16fc5e71867407371af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a322741d39203f5d19e6ce14d506c05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b925ff50d5355ac9e3888e42ff08aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d77ac35dd32912093a697dbe0c6895541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c13ce81e48cc830abe92d6ddbe21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a13071cf15bf56dc437a3bb2182d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d753cebad15ad3d04315a6b8e9d58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d4bff1304feaf5996e306f50f8ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb214a281f60a2a48032093dffb2a9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e371b95f189dcf94c4dfc0451e7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d66b7d9a4264548c041b3b7fdabbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b34be584b8874a97a62bd79faae3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bffcb3e337639a0c268832d42adad1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07583c738bb483e2663fdfccd094f84d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf272ff5acbdb327bbbe5dbb062fb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dd361bccc5d00219fcd880c6f36d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3922d040c3482c273c70535607d352554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e693fed3b93f12028e571112383f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0ac31e751f3c0165c4ef91e64268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb89618edbadd4100a29081e092b6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8de07a02d07ee3a8c72d5ddf084199558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc315afbe29e86b0e68f1279f925cc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96293c25f85824f5e52cb88b53a435560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eab94de9a839c617471cbcc4e46618561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ee5c9888887dc3acc8fe578a346a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69433684c725342e9d969f30f9b3811563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2963d1f53e85d07f42b86f07adcd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8ea6438e869209e11a929ce35df6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f5bd0ae47ba36dfbc20e14cc4642566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed3385f1b334c382b4c405131ba69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd15dee39b33d2541456b8fdc71e51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1098bd867a016a6ad2e9d91340f34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31ad17fc4605696319c4d828ea89b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43d6044b9d5fd4efab92bf59ffab65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc9e1c97cef326de065b1779dc026572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119dc8fc859bd0b6ad48f4b8e779842573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a486738ec8c3bb4cf486bf4b7b997574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34641096bc486125dd426498ed6ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93eea9181e3e0369fe52e29bc3c74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39457fafbb054373b8dfbd8129dae96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d447e3439726399a9a2b024ea705d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4594fe934cb43e228980ae20b749580579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7c08de542be78df0daed31707f2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed2bc6121a3a99ee55029cd5e18d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879620fc3810cf3e8f4682e8c3c980b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0da38ad7f5ac84090414323e8d13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4457871c68ad80a532b1b4ac2c4d8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b61cf724b1aa2a19bc3c47509db5ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ccdf4db3bedc90079f88b218b6d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862b599901d43a1adb2038e39408cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff46679c10a0f2901ab8e73f00c45dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d5a4f425dcb7720e215f3ce6e084589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2746dddfcb7068a60123bcce5577b87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e62640feab287296e0f8ac4a3074c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9b181fe31eab94cfc60901457833592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3534699ed91f0ad2226df980bee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41852ed02a01efb41a63f2a9b017c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368c0d12d2606fe1cdb87be57eefae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b0a8c7fe4515d8a8f5b96946667e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ba54065b33030a0e7cc5a7720d25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bafc8704235515f39c4c2f0d0ede0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a4ec6b73ffc0b299426d9b18f499b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d446e371b34800ef3c5e676764c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed35872f57f70e304182d464429b658601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75822793af2418ae44b8cd9f39576602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d775fcf4b453a4aa7b4a66969aac45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e1aef9ac6594340ec487fb4ab159604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833b5469f36bf61ff7e3171de07a41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4542e81688a35588063edf2085d5c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a194d7ed959df4caf62f5320823704f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55737ffea851717776f0e870a316e15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7fcf92c25c502627402bb8e510a25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a566c669c28e779e70eeaced2eeb6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261df8ad86db028f8a4fbde09d27fff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fd488a4e873618ae07ea50b170f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f0ab4789e5fe7be2266039ef6a8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ea976bad4c4d3461fbb34960666d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747389235f3cac0b74091c2bf61e9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c67fc11e9ef77188e78e8aa28912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf44d6aac05cf0207a7c6ab4f5fd1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997bf2efedc1a1fa5aad31b5f7bca2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9f229f54593e036b0d30aaa48684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f526db60959d1fb870c615f98797962620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b46736bb5b15ac97e658dd549ba3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56e6b0fdc1e6253ff4c6a01356758622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2d276ca9fc288135e17d3807d8e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f34a28cebd680a41752622fab2a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574d0bb1b2ce6df3553d0a57085c5d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042625f9c17bceb56bb333327a80623626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653ce80201cb7b5fce5805a30f6c61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda411749b7f0d6396322fb712c4539628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474717b1fe0ea5bd8c6fb54aae975665629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb60695b4636249b9c085fd4f3d3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd599e0f10603417f43a9affc424c47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e72cc5422c45c7e3532157dc0291632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b533666252807166ce16eda0cf3ff8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9dc6dc5c1972c8a5890aa1aef73a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da720d8e0894d298ab6b9cad3612dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef3d98eaf7ea6e4c26bc319d55bf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385bb689b1b85bb9da81dabe3c93bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21e2fb80f46a4266c1f563e88ba9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12224f451089ad83bb529d593e4ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a79a89ca9f85c9e439c40e4aa578640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433a072a571f233f56fc78f73fac6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5dc4f5441899bfe4d72646a91d5f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24ef7e01164836590b00bdc39f45d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6d12a202781813162d53399b0cf10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0f0ebaceaf11477d11d66ee7dfdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd752ba4d829196123912056d8458646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5198654a607eb2a265176916c1a4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906825ae7f1ff44ee4dbaec3bfa779c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811150d11bfac27c3c6336bb18a27f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190682bffe6ac1db9be8f5ad762354e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924b53e5d6022cedb3b9d816eed901e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6471b58de019a2f4a9056b90b187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0378109f430c2fd4b5e127ca9599653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de6d8b15881ec66feab9e94400d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff26b5cf8d0cf6c6f221ac20190f78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09d3dd8b0503b43e74986062666d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198c7805611b90fb8bdac063e427b33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020494fcfead5d769fdfce6290fcfeb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f517b8d8da38a4a9090b33ee72f776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2675960de96145e2080e15b0d0b16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae254a133b6e3fc9b3e88eae17e67e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bdeeaff1c750ef79ce362dde5c33c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56f5e4ac8eeacae04b4bf7b2dea7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee7a66e309bb77c21f318aa577cb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7f53c04576c032a7c4f2d35b08a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b6a5237716b653e20a15e980fe13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b1cc38c49240813ab75fed1499c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e48083ce961ce4d70d0dd5ec330e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89b993107c18d1a89d6ffa8cb1d427669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8878987b4779d26190e910d21759670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f29c3fb4c2612c11fd033a4a8c78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2cd3a3ef1cc3baaa2a4309133fe2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f637d759d818990f9f8e1e63a3bc1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad6fdae2e866bf4bada4765b5d2859674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8428a6431011403496f118684e841d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632bb102f8f990df1555a9edf0e1038676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f71f6a965b877ed8158e1963577e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df47f57f640dd2bc506159fbc57f2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f449b9a19863f8d6111258f80323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36b61498363e76533349198a74810680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908faba2855bffa5c480eb5106b8de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193caa15bcd30995f811e883c8cb402e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad15a8cef3f95465903fa14d69d737683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27dde4fe53c0549878e8f3d43e6484684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3357509e60760acb40b951820c33b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491981b1003dc0302994df90462806686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8213e4d74eadec312a4905dcd3068687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144b5d830f1335f4c90d07dc263a08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680daf69a37fa17ee40ce4bc7231cd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290bb47967b26ad51a29e80fb3e690690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388914a02da377563d54b1549289b3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bedd45e802a088f405a1fa0e7587e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836101b41c04231ad4b0fe0026974f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba271ed7de49fe8e286bd8a0065ae3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bff9f110d1087f11c34d1de5ae229695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebc6cd59deddfc1ea2e7319e02b696696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0404d9967222800ba139d7c14792d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426184febfb9d8ec8a5fb796aafc415f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f074affe7ad3883e97cbad24a874bd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d66abfb6fe5988f8adff0ad71f63c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0bb0e185f467a1132ca1961521c8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6ac2d913b093fa4fd42c45923693702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad2798d74ec4b6e5ad2bbd3052d31a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4bff48286abb97d666f64d82c6769704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8a3fef4af7fac21b453dcc39531c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac6182230891caed49b02d6199fd28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c80fe19ad1702c3dda8fe919b776707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c30422fff4add0a1f36b51bf2bfa1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562634a71270597c28e9014431f058c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb28827a4df2bc6d437b16d9da911710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016216248515ca5de68f3d0dd88563711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09239e3233526f24cb04652d26d3a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960194389a3d213f098a83ce3c2128cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189f2710948cd2488f6e8ec0d7ef48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec759b24fe86959fd8dbc3ad08b6c8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7e0ef18ced01adb13121a37543b90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1754f77d9eae9ea094d0077d81f901b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dd767a3b1068bcb8b6b50ea1c0302718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b08607e81028fd9917accd58589e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb19f9242c8fd440e321c1de46dc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc62d3dc7da7a62fe1b3d7c1a5c5cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ab27bd4805ad8a72af71677eef1c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb33fcbe2d6b4ffb4b628b517080617723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ad2bd1645c3137cc8bb4112d5a1ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fef82771a4269e62e486947540253725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7233a4ab1588b8673a5368320cec29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939c1cec2469255b59bbfa94b27f80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4956dd3bd558b046016163fad3822728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0725de907d5426463cfb0edc63a6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe584bdeabd73f2796fecfd47fc681730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9212020d2c6c4ad7e49ee014cf2c791731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dda8bb29487d71f0205d1de2e555e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fa65037d6b46978d9814f1b1cd4b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1293dfe74d8209c5f9eefedb942e8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaedeeb354b210aafdb511ea8b31db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48cef4ca9dfad78e6e393f0dade52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4a28687a7d099fa1c20430b56f62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b91e1ed989f84a0d39e54dbf94384738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36988555371757b06f0f4befe4b4cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc89225f75d2ef672f23ebb0a0dc3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a879cedcfbf456a650233cfe3ec380741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cda8030cd5154753c2c62b440bffa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce98cd2eeb881d4dc0870e48daf890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46d267ac2db60a545643959cc2b389744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980dde90fcf1a09f49689b32c035e19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97dafab9b181deeaf8ab6d88cd01f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568135ec143bfabbe1475853f49270b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffeb168e177a4d5efb0054a5a1015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f97dcb8f111043af791bff642aa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5b158b4dfb692a8a6493c9aab7ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a566fb6baac37c4eec88f19f9b7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfa907f2de6451ea91649cbb70488752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce77d374f5dac9535c2d0190940a41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d43fe63121ff3137e46d25257350754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6652a11f60a8367bd45adf42083376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f51a6464feb4e8a3f80f71bbf4b37b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f8f4b73f46909465a02271683dbfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e61afd02c48796fdcf9514a106421758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26342e3f3c5c5e5156db72f989922759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3c02ff998756ea9d3215f537d18e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf5b5292b8fbc2864635f6c90609a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3827cd8dd5efcbf7c688166d06473762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d28b6a81ca8212b6517b32eb2ca028763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39372e36ad3f5ea2eb73de4ba3e576764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b8b0471d45fb6ee43b97a45b3dc0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a608c72de50f90c634dd6f4db8a4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf43277ea224ecb0a2b9f6e5f4135767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ae78c1471a52c401b3d1cf13291f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d8625d8ac3ac49ac1f604bbcde7a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c081f56a1c0d7e7720bb8d214d4a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818acf420e01e52ab9f5bbb6df3c1d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7931eb505563d8123ea78bb520622772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41ca4d437267edeb13db5ccb03550773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1aa1ac4ba3025e6929f65ce9fa02b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c1a1fc1c7d0b5c0d8d48b43c2e185775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae366e3e3114ecfeefe36b49a8119776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183c5254d5bcc549e97bccc5b1d0c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089754f1419225c6354cd66607d6dd0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492566242c4edcdd5e95436435d2121779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24f67cc095f5b5fb8d71b60575339780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578e6a75f93b998d55124cb5d2d75a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589472468397ca68edad713adb3119782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79685f62d57874e1e56dc04fd97eab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c9b809a9649136a3ec01651d944d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd9adc340d42dc6970e35b34d2b8a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba283f81bfa5d5c9664d5c5467142786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e43bf7785649b2fa97b365542e39f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7131975d74abc1839b3d901ffaed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb520df70a0af6ef661d68a982f54fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea7217974a195c1bdc0a445af83a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c46dacfdf2431418c868a12ba0e5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85bbc3f6582e590c15e1064697705792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5fe0c7240f0f11b175f2a4d27bee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c198229f7f96b12abd858ddc24ae40794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c13f9202e4d0f16aaa0b933718b86e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d375d3abac1dae434059497e8f484796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8d4b675e8ddcc85d3f80bf29ad6bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7229a62933a196906282be47d5de5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e83a996b245ce4e544e6f03904264a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffbb6225303a41e1d4380303733173800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9acbbb5309e0b73c8ece5e32aa31801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667db3fa3ffb1a4c5f7cf3976bdd1ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776084f14f86b3774edae212c97feeb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0904f94f5ab71fc2e3f7ae235e58ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9e83d58fc37019a73afa7a0187f6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371bd3e66bca3d6083e3ce7e27381c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe495776010cb368a71f677320d2aa0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6560062765d11cc15ce73a4a1604a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e4270c70c9e0fce3f995f24b8b3e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48323075d07f3d7038e39d5001840810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37306523da5127cd84fa2bf687b93b1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f54ae53259695c36b377fd39e162c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fad896dd5b19556765cd5253f25a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c70055e25daf898bee408001c977f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e95eca555444ca65f240ec41cfe933815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df003c34c7577c66e92dcfc5508a43816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e1810c6c7170eec2f72505f1c0d8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ced1de66069164ae4e0f76f30f78818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216c428532c340e5cd2e5218796bd3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07f0b62d357daa9eb44d5f2000347820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a2a148c475b4484a14fcc11420ae3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb666fbe49d34e8b7f32baff64e2c2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd3d45cc6b465c0cbf0d462dbc3f3c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f6831029478aff7aa34a7b8c8f94a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2df9585368b8ca185924486b460a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedad76e43c28f516b759c3dabc3c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787be4c0ba85a638b3e8bab96eba28a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295606cc8ab3cdde3cd639233ef54a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c40284e72725a69a1a2eb3d00672829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ca1371f2eb6e5d47763a7bc2f3e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6225936f9dcf5b48507754747c48f2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c15dcf26fcaa428b7b50619f74ffb0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c618e8e787cbdc51d405389cdea9a6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6c6d0c4abea065ffb78225b5732e7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e172db730828ae9b1c4f7710d57e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea473c2890915fc8529541b40bd737836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af279e56a7808e5e8c02367b2c242837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ffa90a68e0347860da96b5951a9ff838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b30ba15a06eabe294f95f33533f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e729b4dfccd74b7bec9b876474f938840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc387c14c11fab1c084b47dada789841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b386b3a61f9dae9e44bd39354431842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41eaad2fb6a0482ca899365323081843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1678cf6e8cd49d193ba30f5bec611844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e201f92b5cdc01ecde38faef1ffddd3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16251b42de2c3b0bbbd5868bf61d8bb5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652548ccc7de18dc14e702e57db404847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98d0ec176d356aa166b8e928b033f6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534638fa46d41e3856ec1cd212f213849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01715111b2c3c78b97c16848c2bef850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c831778b42119d57d309dce94a372851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c0264e9091b71fad752f6b6f88e8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b00cc7eeececc2a8954800f49083853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107fc46ffc6c5e81c1739a0e5f2865854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b914bb03b8f132ebe8604a653930855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04bc91eb40395d4ad61d8f456c5f8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e01f7cefaa05a12540fe779a2733857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4792b827295a28c365d19a6a14f02858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4212c299dff0768aae7c564ee650e52859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd1f321c8509e8c5afc953ceb1ae66860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7520e180c3e0f994f7a31a4afd96861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad00c75f43cbe99e86bd3e612cf754862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253cfee2cccfcb1a8c7add061628d56863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d77e33b258b8fea8f86c68b12868bd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea6d77e22b7d7119ff4cbac388c5e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7562ec49a0332f5d478db8cf6d8d3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff16cf48494214944744fe216b571867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e9333d287c207bb12136e3c2f55f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ad9d647f35e5e05b90b2a5053cbf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e0cff67d2fd6cc432a5658c5feab870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da1f2ab95854b4e36e7ac039a2b2f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76b620d190aa6b4e274013a746534872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a3df228ea2beca833a42da38fd2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b1b618ded63faa264310f34b090d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816559badeda618a0cef6fa6e6097a1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b9ce6efb629df3da13f3847cf556876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffacf957bd4bc773a9cf4bae228781877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca2e4a464611213ac71eabd75c59f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb38aacfc8657d3730a9a82f55f15c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446709d2a6512438001f685e8a0ed87880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7052cf4683b939647e31bf6d73d3b2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c5e0b5223aafb6cbbeca36981417c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7b1694320dafc77d2ac6fe2d2856883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06c247740f9aa8ef58f46ca86d0ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fa68f5fa57ef656e03b77a0ac805885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20533944587e35d747b9509c6848e7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449187a52bd2eec35fc37cc4ceb03138887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e415880913ac2b740d2eccb0fa91888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffaf128c65a67ee11d2e067f7e29e5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ca25d1c546d515369c6bafbd4435890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b15561bd13fc8baa872640b6f9fce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3867f4c4af11e187b6fe162e333d7f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f1ab57f708dcf81c664a25315774893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e09293ce1e8c884e1b868271a87c7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14db67e7bb93a8de701549459cca3d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221133897a7b9b579ca0e5e0186f2b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c528f0da0537cfda37e9c2487e116897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214fdc08d115057391ec7d88753b35c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75b54bcdc28bc2d4493ba726e3e4c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231625068b6403cda4d318dc16e054900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b19e6ebc92311c40973087132a35901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b4b16be58899064add3e2aa09af9f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cb6db1dddc1e419b8cf2f9ad182e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e5f3834f56c2e4a95e044c44fb45904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16ee8d2073a4355edfd822a0512396905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f1cc1f2627917ea74c68a2e105bb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797e8ef43d4999449eba350c101f6d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84cc24285404e65e71b8da0de3a0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77685a42c52e95c64343b6a2a0e915909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00860f042175fe0de9475747387888d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608106c41aad4da21a0e7416f8344cb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56553d2492df3719d3f1748475bfe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d3783aa46ccfeb7fbda9bf58e59e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eef29fe3a1063ed01ce72126ccdfc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e954f5ca6a81f5ceab228d18268ca7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa3f26eb5195a9df2a09fd2b14190b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd8f54e98a806eee8ef36eca35b702917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf3e9278c1f47850df3b8ecc6f21a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0225b05b7e52e5cfe889ce8efb073e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313895c4556c9152e1f9c67b575b149920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfae3ce987f8778260fac7dc307ea3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ee921bf6ab47e6ec0c4123d218eb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963ea3ec8b362531eb8821824e3fd5b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea69dc0049028b54515a568cbb7d1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa441370cc5519556b526f5210121925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4b08b9fb6bf61f4a802c018f21651926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b70de773b21b3afd35ccdb6fc0c28927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637ec627497c48a6bd8c7003d883a4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c5f19d7cf71eed455e60e276fda4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e9c00eb23646afb5fbdb781b1492b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624d5529aba067b7dd2ffd931a5d99931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a49a1abeb361384b0a8522782efd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194ca6f9d1aed0ab2b9b99acae75b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592dbef2b12a399d9a0ee2cf3774a2a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4919d63fff01f2b722d4b0f232c9a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da324a8f5d1168ae14cdafa540bb3cff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad963a13ed4442395a61c6106009c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe5c6461c4000c70f6aee73fac9db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fca635a552bfe3ca48dd74ba604e5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca9d688e32089026f93d632a2eda6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95a4c10103f5563db72d30799324d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074397d934b87fa0f88b768948a4810942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee8dd3df1d722f674e92994baaa47943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c924ac5564b1543843ef95a70b4caf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842949c7c91553ff99dcf1508c28d1ce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40addd61d4c7937e5bad6d67527653b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a1c4eaa462e3c84b9ca200e9a674947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7846bdfefaa9a1309ec30875fcc7589948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43cae149e87311bc71987974e7fca949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172570f59940f4524b0fb4d118bf60950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c78bdc43807bf67fa6ac0ef2dbb13951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d8d9020dd822e24729c6306c49f3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829061506b9304e4c37bf272279d19dd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc372dd835adb03367ebeefd30181954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459d4d65e902bfe61717b7c04bb504955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7518e4eac035514ab97cdb16be8eec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5cac845984f7aebdcfcaf9821653d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d736a26824086ffbfc2b8c41731cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c97a4cb939fb889de7120a5127328959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f913d77bc86199acfd3cd6628ec3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dfcb4f75c4633db66f955ce04797a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecca787a5d890c3a5e254320b3daab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efeebf267c022e137d839f16431644963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594a07dc07aff65f49d6ecc4a34463a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be58a057d778de35be992b816ab4df965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef1bf273f6f9383e4becb174b35de966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850abe5ee4d9f757055c1a64c869b3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcababc4e68e6c69e8d3bc509388c1a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2749ecef4aa08c500222b4607b35969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381899f98da841ef6d107b2d491d6c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b51b821e87617b435b7728220ca7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe22c432e6e1f403ec6bb4c5aeb6cab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330b1a8ac2a1183046446821544abd0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd9ef5dbf3d7badc1f56596da71a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f58de4735732f538c81f587719d43975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12fc1c8b1bf24e971a2a8ca8c77ea976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579116c58e0353cc436a831e145fe0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ce9a9d453f3f00b4fc3ff10bf7991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c54da672294a6c9a9899930fb1a75b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aed610c433026a341203d9e63271d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e93493d7edcfd042fb6227496236b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577da8c436ecc75fb5ae4f442b301695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e1db66791fc77df016923fe64bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250947eba964c01cff8c2ecd975472617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516334b41d677f88b7a75edf2be751ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da5c86ea54775aa6ed5a1e6ae3ca29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a1b746237ac0342e28029ea1cadf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6aae79e5c2a67669671b506af85fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7ed26fd6a0d5f49e6cf0f6c70af512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542e9c3a72b3a3376212c5e53542ea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d8da0cf4e1210b80acc8016b3fc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1ca33780af4dc40b0a6c65723b18f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5032eb5aec345bddaa82ee511c3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2a619098c7d18724a5b6ec90bd6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee8730c0bab3589a43dc178791d8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3d3d5a197c4d346386e292ef121919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca84081eda04f5b4625896b34b49d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013501dd44d72fbc61c50c4e8e5c5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44b227adb34e2c3666f93f1815a2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ebf6f51f8292f2899e1431f91e8af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ee6a76cd5371fb3af74efb65712324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638aad1a8fd722ccb41686205310de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3e5339b60f103036519b9f661dcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb718cf8fee429e48278c0f88aa09eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac600a6da1c9b79e7157d4dbc11a2dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade708d2e568613e45b1f735f7322e8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78886a4da3fa40a38478e3467f2cbf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901db2e8d0cfff2d28764007bfdaab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb999f6f990ad9ca7ddefda140e7d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dd705c872d72ed3a5c3dae3fb32433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d70a5379194473afd71c40cc6169f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f015027ddbb05871e8f043d047a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5395c0bc674c665f1e1b51b154a3b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb24272a48bdc87e0579c63c3c02e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4878cbe41e3302facd074bb98bda0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1850beed39b0bc7c3a8c700a4b29a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45821f43736441318ba4f8517481e0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e375cfd5a93508f0a3e89ce146bbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56571d534bbd648dcf7c6c97cddd13ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3bd9ab1f2992faa2127a34edbf2cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4d708cf09cb66ece1feb286ccce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e96436ab705f4c95151a24e3e10745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f70f28fbb5ae42aeef0ca1a736863546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723a84c6e6dcc23a9ff8fc108c11ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ebd6d9e7182ff50144101d5c686e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ace6a0ecc86481468edd69e2997b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ffa0012b0d2d6ad2094e60930299a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd919076e6349220b28c5f957994651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd10d68ee0b18822950eac1212f32d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3357163b852bcfa7f963d42f7ad3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad0a0e86835df736b7e5c5bd035b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aacaf659e8c455c153c3a73c11037255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a873a1cea74ce0114b67da7980be7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318013829eb33b5e8b84ce05cf0d5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e45ce10df93ef65106b157fd694258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74cb13e12bbba9cf4f85a668ced8d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e4e8f1c9bb1aa0712af21f410748b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27493ff1e3bb924cfdfd141bdf49ae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d95def206a089a9b780227c464f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d8e7440f2f14a3e4e986065d86a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38bc26a8d2b34037a9b41fd17ccd7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920ada2ff3621599928a18696983ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a9e809c6d70a918a7da3f0f80b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f02ae658f4cc82b51ab2b87cad0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75407e2fd9c37cd29985510373602b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce61bfc21f204fdcd86cbd128d14c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952d85dcbf309e9d4b6f697c38562070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf341e5ea1d366e030a919012c492eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e605f2692a40b1ec3b6f028f24930e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e53922ff500113d5be1b0214d8d4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb810620924b5d263b1b29c897d78074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037456232efbae71963f50450e1155175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b267b350f8a59a03be9b73443abc3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0e9778f79dc9efe26abc70436e1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bab2f55db5b211aadc9bdb7880e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a94046fad464b3f1be236b3ec0ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcada5a85a8d80b45a356cf7d2aee280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff4cf7762e7b3863c50b65c701be681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d19475812b11ef671f7e94c44fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3c924a8b437814d9a3c60e09899f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086c8472e4765dac400ab3a700110d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f857e5f15ecafd5049efafddbfee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b8c0e2343622bb33c4c11ddbd986c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d7264e9adc14a68693aefc5bb75d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb604a1a807bf7ee3b9982ad1b9bcb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bfef2fad396410f98c8445ea169a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c508bbeeb74c75610582398f5b5d66590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfa5959229c8e95958b2638dd3ab0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a106f73bcf9de6d8276a39c284402992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c30321c2d12c863bb4bf7de7bc0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa346daa2ae25cec9833dac16ae9df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36c9a94020b31b94621950ef8853795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374540300ec6c8696d88ed371edc65c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe6319556081662918c370aa7482f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b1d430595386a844527e02cfc33f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bea5462e26ff1729c36720576b8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf8362b82606e9fcc40c0a57a7922100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38160a3259e4023dc1633876b86809f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a3b8eeb9071646ebc17e016f10e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9d882efb04b8759d8c0a338dffa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48763b1fe6d074d59b7454c03e2b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f324c4280096792197a0cba7435bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e5bff9d30052bd85254938b599ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ad10408d1563565b69b1a688a93f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebbc6baf11a71184ad5ade877fbb7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88755477cb05fa346c3e94057600fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5571964c9cf78ff6ab9f2545880436110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe18f628d62c307588ae567e993b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1876b1df8b07b8efb3beeca59f13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426923c3ddd35d407501caf4d92f13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9a04e665651eb1d7e6061c8f260d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f5a36b1d6019f430540c7a6aa2eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c65f21ccb1393a16efc94d1e275e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380333affe0c2520ac079866eb5fe73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8623f892d068f88c4c3ccf253f8ea0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982efb2e04230b99a5afb7d190fbd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9e0a8e70136d14cddddc7e9bf094b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f073c62b85332124e7cdf1d9a935b9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e199bfe99988b3f00f5479225bd5f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5c12d32e60487b7445d9ea0a4370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31ad5d0c13d16d5d7b8490887cbb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7048fee86a5526f778487993c20767125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff496fe6e5c8767fc618a9146e809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191da7258ab930bc90e3f798317b3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbe18c50198527592080ddd6c6e175128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e920fa5a5a18d59e0fc534c40759f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea85da6c6f4db20b9954051dfb678130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdfc5685c39cbf77aa9d08ed514330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08590fa5f405672062d0160abeda79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477201a71b760e8ef39427b55420016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315862cca99c71ef6b5e6ba0bc9976d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef312478bdec98198582cbcba9d43c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef44ccece9423b37caa04334bed4a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60f093e10bf7c57acbdad7c65c8a0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21eed0ab2886fd92d1b3392c1326ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a91921caa115ed5b95b75406aa4ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e9249831f8f9ef46245a1d98d842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e3be14b22990b00450307dded435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4385a6bd7dbdbd02509cfc168c12f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346cf7ff46b71c5da91a64d1389d2e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e175f5d229478b58a6774b7fe76c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee2ac0bc8fa488f5288d9d0134b0f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a9a8d04a1c1ccc9d03c33aae32ff5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719a8fc1ddc7f97bd75e65223c5a4ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0e47c88284ca465bad0d24ff135d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b889246cdd9122525fb17a31ed148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eaa5fa43ad3b041fb383270c073c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac0356ee734248b5e2635479f7414151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5107300ff46f3589f497bbd46c2975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eaf8c1fae090c99aa4ffea67fa3a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121274208cf3065173f7fc1644605c9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7a21cb867f2f608e83ce6557461f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b9cb50a7c773177794e6a702b28a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a384f69867152901d2730fbe8c27e00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d8c00cf0e5a6b973ecc8469208ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c94da1f23de8d63e1ccc7a834f7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cadef819b8e99f47e0b38bdae928b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a88e52ae29fed034c5cd98620caab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a04ba4a19a175ba13b76b3002d50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea928241459bb1fb1c902889eacd0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0113bd5e3cf4a8db4d44e7c3a4bb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd3b7eacbdb805ae0c95849131054b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50f55b8d28b6ea8c0c5e46586ec82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3853560b6a15ba2bf4e30e017e5315167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3679f6cf763937d8fe0e2b282f3c0b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fe1517fe7b96af9f8f9cf949cd5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8851a93c430d64c8595b9f7fc18b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b9db6d9d31921d2dd02ac9607845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6473b79714adc66697ff8b525e80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d2f37b3336f88a418c1a413d8005173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485b72d65c549f1dadacda14275bfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f54cdaff831aa8080f465d616630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d7c136a24e1adda344d41d485342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8b88ae06ddd1918d0319c2cb6602177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca06b92c97b4b64d83140d136475f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09d6b5e5ee260d97853726c862a4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37274db7bc1c7f140744a3302c70fed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bdcefd5944e14dba2e8ccdb55f462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baab8fead0271ed5dcd578f7a8a1a2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ac3f44443485b5e9d06416335b48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974af577e2e8b7e5d41094211348efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043af688645a298c40f25b9e72be7c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d697b0f737368fba8be1ce046b766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b039e23bb1cb947643a5093ba0bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10ac676d4dd78d031202acb87efd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638048fd21b27506958621e89c8311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a370885771e8dee7bd41d77a3d3a534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c0f1e07c4eee2405721b58d73c9fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bffa385b4474b0bf4108d67f9d8e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d90e679cf59c06db8d8f40c3b71b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027e17b33c7ab654eb2ada95d1d697194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039f10bf76ddeda26dc7d833842529195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab510d3500019d6139bf5128d9a11c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6cdfb34a75e635048cde12e3b314197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1aa07e1c6fc1c96aae8ef479cbffa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a736149e4758ef9890e983fad4e1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61be99967ec440e6cc713a3b535651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4894acb8ff885e109b408b58a9de78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efebabebf96c558db99de7f066dc4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c3e459b176939382fed319f96b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985032f26c9cd3ba8288b35c60bf7d1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f2e7acf627097544e450ad377b7f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a86297886ad3b8b413b439ea72ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85dfbb55fedd190c4d30394b304b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5007c69c0abb97db346df88842834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c96afcd04c5eabc61cae9e2ec988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f847ecb257c484f2a08e70f719681210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f400a0cc3ce23ffb9386446dd42c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257ab243039433db2366e43e03a41e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5816b17020a1f4c3dd26860cd626213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4482b7e3c0384eb0c68cb11f095c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1494ddea4aa87acdb25c3ba18a93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e47980554085177e00b3277f0c1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883fb70cbed1281d921349d93d7ed8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf60dbe971a15174b38311001b967218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2da7733396301ab8fe77b16a27a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea06edfe2ea1e5695ba000edf6bfa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51231ee03f03ddf032169de5029bc90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036000537306ea52e0bfe31fece7c5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed89006c6a79d19faaba91b0a0fa938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20b13e0e38d9d4dc583a2c309d753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fded318ec78189ec4f329bc1c31af4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f0c4b01dba2c7a7402d626e6478d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4f8200ac7176b056e9c600704ab9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cfdd06f0c46d9d0fdc0ddc76f2597228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872819e8955df910aa48dee7d47c3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f8b190311a04e5e73f0846b6f600d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98e3b75127d2a63b29afbe5660c51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee208dc1e81b30b0d6010d3c23e1f84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16aa19974ec48730c0a03644012c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcda5bf63f8de9c821bb67e1ddedd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f443f21206b17c7937dd40f9ab7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f6a5703f5e94c589892200708940236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4a8dc204b5546c85c3f0f9a4483f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7ef169d29f618d68413d99e6d89a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b650c9676d739fb091e001613352d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455d053ac2e37235c8e74737c94f27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f162df4e73e05a61a585b4c915ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d13ac71407f558a22598c30648c2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11424e5b075226ef62a04d071d2ee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb80aeabaf95dd8c70b3aaee266051244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba741de1a645604d3bdbacb2f1b0bc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c221f10aeb366730c8e8120fb166af1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291ad90542509579727eb5374c76e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82710c6fe302feac0394fcdb27e0cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac454cbae207a505d87a3d367a50fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d818cc49e91e0879c479206ea7120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee134dfb1cd315d265e10f127bb37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e1e8ab73a5ee91427395112790d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd3226a75ce8ffc1fa6e65704b3c78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303e85b8fcf76fa156714982a9bfb70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87f5cd91bd9de9b913707646f5d93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded265c624446839c449f1ed75f21b8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47957a662b661f9ff8426d8c27f435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd9c7020b8605173c70c27fc0df77c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf81ad741ae495fe2b39456dde1c2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa4473779eb9cbf35b71ab68b27ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69efbc60dfbf4a6bbc2d767a8c223261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1408339dfdedf67b0ad71ed52b2b00d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8027481f177dc597eacd52cb607e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007898cf709118136d57996894629e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6500129c862e22dfcecf157c1edc92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c4e25f2d39451d1958c7eb2ca004266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b8c6aef7d47aea658da512df38aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc185267e037aedbbbbfadb6d66ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a66d40fce1c3e95c95a9459eb9dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973b79bb10568534f5703b11107185270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e042b7ea4338010c8663d05ed5f38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efad3383672340b7d29f7eb68d63dad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c9476c36aef910ee7e630a7da0708273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d74b2d8ba6d7a03b72d85592e7880274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d72171a0f8b0ef2ae4d3cd411d373275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999fe3517973c82aeca3a7139c61c0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333569465de7224dfb680eabe5a4c21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4abc96e4e34be72092f5bf01676d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e8f6342db598f1d606b94731f4c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365707eab25f7455d4e262b8a8aef12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ee04ba2d5fa9ba7cb747e7c3097a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a307cf4735187b285d5dc2e4324a45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef5eeb9373d5afb546ff4d285022ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288260bee55bfbd8e492f17485b96bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e9d4555bc6d4abf42659c3f2cef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a5f5c982761cda02bd24a7024c44c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59d415c03656d8b21a088f9d707b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482b19f9f7ff2c2f29c5592b085995f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa1722f092bbfda282ef962bda1454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74e05fea3616706b8971e522fb3b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f80f3840c4209b1afb4a1a94e339f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc186d8b0225038c1d9b854a31fce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655106afe313ace9a0f9daee991eb856293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b70d0de761a5dde7980492e47d94eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610897f9fc3d579d8b9f224e1a7432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6b58601c3a54df1ec2bf8b1bfe91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a5b42bffb30072ea650298c55e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640061995560744276e382a9f947d72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a258770994e640390bf0eb7787176299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094fa4baffa2bcb0fc09603876c99ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4554bb358295770dc3c71a77b34fb12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e84b1b9b663180c551c7db8f16613302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f66d2169aa1e5270c369062566dc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e222b7606455911e7ad7dc470660d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029668d7227d583f1c721bcf99223ae2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac516e3706057a6bcfa83e064a6b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafcde2f74159affd6a90ede103654307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a24bd4fb80d84cb66e9d5b57d24a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731432041f5dead6b136c7b095fb94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf326eb26c44da79db94ede087ca20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3f6e54bd283c26033dc0b753cd2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51899cf0205e5bcce3ab4ffea7e33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e393d7a9574b4eb614fd364be862d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465291d147e18a678008dbaf4504bbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a50181cc1f449204104d29f16ef9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a291e79012be6c8483d4aae5888424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9edf216e2c4ffbce7f8c00fb7410b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d72585e10cd8f19e3a5589ac6a1b54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ca1c46321aa309ec39f629e788b23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb8bdb7c3727360c71713a7e54c829320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4402fa5451247e924a56c5866c0a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f70cbf0fe1298b2334f380755e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028faeae2a9b7d068f529f83605ccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c36596f63f881c385496248967be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698272062c1cca4aab26674dd77691325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212610e58dfe9c07ba5a1f5f316c182326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b75dc61147e44f81039d597a6d7878327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475336b20a91aa4461b81ef7c02b574e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b1275700b7e731f1d0e50142ba01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc7641de73a11e7aa8efff9d5b2566330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120badb8699e670b0f58f2208051af13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65350aa3d8f3f08f0959842e32c92fdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a911f28a1716da9eb1457eb20bac6e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51d56a1f7a74352c9acea6914a257334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d38b0c3a0bb82b9b8414e50eea51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be87193ad8d637f22c5bb1ae7754d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6b0cad8b0a7b803219a80c629fe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca34edfca913032e12070723a05a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ec9109097c29fbb6de94e242f1d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4dbf6e45648fae9a0a70d4916583340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6510cdae7be399977c461fedfe76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d68dc1a9702157fb6c5ec2ac3b2a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820bd59c585f0fbc4c9dc552c88352343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05efff83ceb82704e6e9183d283ef13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3a416200b3aca9f52da0e027744c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6bd3bbab57bca73ef94dfb0078694346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33430b0bc941b70e43de5cf6a780769347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58089eea7491cbfbc14f1c04e39d00f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46f1687a23346097d760b4cfcee5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75573e27e1c21e9e57468ac85151a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf50f407ec05e0ba1293da9000041351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b0a9edd2f223a63554966b36b429352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e7bb1a7ee703be17a58dd6f3d34a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516d018a5a65c4e7d59ca9868a7197354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e04a3c7100b7ba300ecc85e2d7714355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450dd9cbd9592679ccd2774e862e95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b357316ca1df32a9da3eac9f63124357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4484478cc465723e51a807e2ee54957358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316604a8dd13509397809e4c2127f6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d104482920d685b405c1fab70e61c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aae24bee4a7a0d741e326359fe955361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d7aeabe73a5f1301b80888942679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5beccd40489b363960ec6a2143f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750123425848f83c5a4539ce87429ee1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd8c21d9ecfedda905ff4059f81a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1871a5774b2b46660638c0703f5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcce7de2486654aaea2ff1b6882c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857ed39c3cc6defde296bda789c7489368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d07c8e300138c21db4437ee352f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163fc90a25ed4e7e88c2ab0ba7bf65f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17f6ca76a1c0ada1a768dd3387e86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edcd45d1cc15708a3f8eb042809505372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231179bece80e81727db8c67c83c057373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e504849a3016618b59b02d57a7c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9f538bfb6e12ebadf390ea1643d16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b6c16ed4100455244333fbf879eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5a6e10cb5cf3bec2997c4a5386fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c83eb261baa3e4e0f109cbc48f4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998cdbd1e254b2490aa4b4af9dfba5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe338f3dacb03b58d8bf7a06b68db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcacc92d0fcf9c166afdf3f96038ced381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b495762211f097470c2ea6627de9d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61facea26ea559a9192cc2e3bbece63d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ce795c6a9156c33e5d81478c05d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0931e0cdf82a942bc7e8a6ab6505385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade3391dd1f508d32f60752080fe41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce86f6068be78376a060291b36772d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58c962162b4fce36a86195df28630388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006948552e761bd3f4f40aad827130a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7402495a92539531371cc1816683a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a75db060aed652eaa811ea3cc834391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d454175972d2787e8f4083b75154ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f9ec3086a15d223972842af10e71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6371e82b2b5395013e728b0a4980c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670494efee7c94890ceca52c49dae0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9158aebb80ed32c3fa6274c4ae436a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f32aaf8b6661ce216cc10745a7b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b08381cd70262ca82176fc4da938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a243b9317bc2428a83a13edd8307c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef48170da0984b80ad38067e5c933400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d14a124eb6dcb12ea1457b348cca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca16c0efb16d884a069f8b5608cd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc59b2bb410baf5ab2dc3484884f0be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6adff5181351b7fbd374f6ba0a79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf65474d47d11b41776eeef7c0057405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8858c6b8ec6c748b59aaeea0bf201f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641a31a80e83a21de34dbe0abf902c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdeef0d670f525d8b95e1aab8544c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc210dea9ee8fe49c518374619cf72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f321052923ccff85744d26cadc04c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f704e76105097e61910f4a350eb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db2a15d7dee74eddf6161b0d01956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1020a024ff65973ef521ac4ce000413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63f62a1f450fe14018b222016a0a45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4301a1c1f6c2a9a2b9623a256e30b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c8e6f5cb097d1535413a225787206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d97bd7f425419db684077bcd7e90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173bdbefeb6bed198ec2687d390b1c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820af8b9693d8a31c9d0eeeb5fd04d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20419c57ce98645552fbb4cb08f64c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe47c1202d69379a020b42550fecc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265c9a5f66c8cd6d98626a3c0b995e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde360a9ea767e12b38f0f22648b1ad9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e15f58e0b5e602fd38097417a6cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3450b6d0deca345298dc22490790a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622ef0a4519815dbdeb353f31902d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f58ba6d16d7ef86530d3b58e2af663427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb25d3d21db445b8fb9542c3a9af1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fcb162bbad02c5fac00fae5039835429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6436163f78d2e12a1f96e32f901c3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b3928fe214be42842c51845374712431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7334e9c0a878b2176594525124c1bf4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd584d68c87260e07149d189193934433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadc78d90fcbe61c3bffd2610388b0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a25952a31a98e3c3bb2e2d4a8b17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf38fb186d8de82908dd806c08ead9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed69f974d0da7b2b36704e98893541437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2cebee892cb200f2e9bbbacce8721438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60726c20798508f9167e1a8946c41a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4213db6db64b8ac225ff96c5b4213440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2359a46d956241658c23459dce23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a131f802b1309cb606cd4dba569f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a4770f756f4cd76b62d92d61df19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db77063db58468ca8f59fa08779fc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6321b475f0e8215d0c0ed4106411fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cc0fb9d432648f61e632131cd3b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436c2f059cd8ed07430df4e35eb077447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0975decd4db615a9eb8ace517c72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b3680b3861b10db2fc28d2a2e9e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def4b47654af5bc450df3f75d408841450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de5feddc1f74c4607bbbb14e43860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e42195398488fb7d778143f39fb94f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961b89c00ce41060e56aa0050700f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e14ebdf096a88befaf4e58a28e09e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520809e5715e5c86399e14f6689413d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8963ce4fb2cfe6a8c5bb13420afdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3e669958552e5155bb62c102eab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af7457e27ee4f6057fa815eee762f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc5f45d302b043aa885370946e1b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f76b85eeb19ff8475dede83a567d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab2cff1ec9d37a26e5b9071b4b29a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf4008cbd982378e270a126cb6fea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11266a9cdc88bbf5b4f888c72d6975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc4400cf9635711a3e65580964c6e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd45dab71362f31351846daac80c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3af76e73a162e212f964f1fcc7d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316eed7d5a74e74902a19495dd11b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932bb8342b066d105eea8d177ae5552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15350526e06cbdc61114bd14cd2a0de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ca2dc24dcf347fa5a192df9953c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361873dc0c2f612da619dc9ce70227bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959e2daa7df3d8a0d3a571e8b2f982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a5ccc794f174cb6fa5469d1c6981473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449b79704fd75e3c2b3a0bfdcb10eb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c10964818649f7310afcc69da51f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac882883da21f6ad48fb9c9963140476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878b53244520516d36c6322347822d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2bdf50921ba61ec9ec27331541b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f260f840fc40e1753e7e2eca8600479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f582ee4b875bed2d7b4eb650a6def480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff347a1f951c8ac4cfb43b1fc4c92cac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da909745bacd4a9b5825f3f302e79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ddd2fddadbbef101e33f7b7bc3acd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c121318f499d6982cef1955077c2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796747ddb04889f45f895128d8a95d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69780e1bbd87212b3729b48d151f7110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c1d8339fad54495fedb7abb3372f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdad51d7b74fd2cac0c00c9e76e208488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b958518cde581e6ebf60fccb6bc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6626903f38945b83cabf1bea47d6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e5a1a77f077417ba9e4351f682f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a109b9ce99e91d3fdfe57625ea91d26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3b38cd782d057def4ffc0a975b98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c936a7e004b7bb164239695c0ddc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697207c647767a6fc2ea9843d7363b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b8eb8c9b4dda5168cb2d78998f5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b905e17d359ad5778de1754c68087f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87650f0c051e73a4e472ab3ad77d3cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cdf997131bd9e0a43c3627c5c97f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e4f7073800afedfaccb1c61edc982500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784ff384cd0c99dcf4466c595b03d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c9167c051b1597eb02a6783fd48a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f44ec1e621eee4c7229018c2bad3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff26839b134d44c678bff90f84dd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23574982293190ded8ec52475ef67bed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e108707e6489260651c372f5167d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d95098c1db072f5c39c342f7b8dcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0abb624a7e061481c22ffa36fb2ac6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0f2c0a992ebd3c010b93f326d0ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf47dc66384a855a11d6aa896a497510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e00aea6cc7bd5bd2f7854f3f76f587511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77487d401345324c71e15d760f6e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db247ee9be2a2c035ae02778fd1320513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b6ab24039eeb8679b39903d43b75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c1fc50ac30f0879f171c5b224f36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b7206f3818661c98fa752f20be32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d63d26be76ce42e52e667eaeb920517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc60af33986563c274b58c547c5784518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a506080683c7a0bd86187c926a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c1eb2b748b6ebbb29da4085a0e4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f114d38bb7bf5ed41ad9abf5a540d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959217606af4f0234a02efcec21e51c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490004b132922d8dc6d822187f52cdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38918d4d9720c282f57abb45be2f04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873e30c2235e697c30d14888fc909a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a31d7675d096fc04b312527a6ab2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d42f645173d5427feac9958d7721ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54340eab75bdffd179b631fc50fd60e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dcfaf49d9db98da78e45d1246516a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4cec7ca16a9b8b3007d7aef1773f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f9b3f74e8910afee8da2d85b69db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eee87981ccd600b103ae076de87dce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea67ff58485f16fa0d0dfb8525734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816838d9a3de84bb68d33d13f4ba65b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf186fbe957100e808d552768fe5dcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e3fb3059e32f79306534e30559e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba68caa97e5271513d468d2a9d9cf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67714ab2cced8cda85c1e0111cfc490538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c95c8710db1d4c4856a61aea452b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23c9011c8c0984ef983be863ec458540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5721acfa4fa6cd8610e67e3a04e2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f392bc6eab4e020deea1c0a4e1e511542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a7970650c76b4e43d8b145e27d08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcdff5613dc9f91143ad15947d6932544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae895ce1a991305e50e2adca0067761545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a2d1f6c82f7efe1b42f991548ed5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639f1621fddadbd8964768c1a058dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84123eaec30e403ff1b3aec959d08007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6bfaab346d1712c79c8d3d00d185c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ab866429de22312b00ea85e63a9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3123aeb816c69cb1a2e57e241483551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd24d44e355303dbb54b4d0e70c6987552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b6900923178125129b65f518306ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94a211b5de11b1f0e6ed44cba995c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64df6f3eb094f9b95218d88a69ec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5a4ea3ba485656b7f78d99d3c917556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2127b6ccb254e247fd6d1ba0c589f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7f81deca2f392dea0fe3e6871404558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746ff89bc55a48f58e0faf3de800d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3dd13c516c9dd3355566e6a3c13a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb4e3bd828ca0cc638791d86ad2999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437f9e12c780c3222efce26757d2e3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ae914e070a830e212158f572a287563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9e36215bcb8d96c84aea9ea2fab9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc05d5b2b5d3f4b20bb77796a98612d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609009b38b6a2de5914a0f496097f275566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436035b9f0056e079d6cb34917b8e28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e5c80fc6c7fa33cbbd025d1b178bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178835510f65139981564f19dc7a4ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16d1d7f81fcfb3b8f17665f759d76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22102a9a2ccfc61134acb0c6e49ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56cec1b0d9ce702fcfc1a84b1c3dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bcc0857a7579629760d595bf770fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196453a91e26fdd1a48b3ed72da380574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d5f2cbe7c39e9029bbf48aa704e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d547a1b2bb7debe08f86f6468c0b79c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19e0f61a3f0be2e9a0c968965f7c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70f232cc208ecb5cb9df2a65fea2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125b646e7997b095c6b209c79a9d34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620ac9ba4ab8fc3d7737e5d6402927580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030444a0a2ffaad71853d9448353cab7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a7b93a431e9087edd8759325386e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc955ff7affe5f383ae3d6b186ba7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a188e3222263e9514e8aa1b6285f032584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7b35057cf96e2a4d16a02b324048585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113bad996e7fa8c5d355d87039c93b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dffa8dd602fd74e406776be3f801c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2c75b5737a13afe6bb182dbbda9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e4b04aa81aac7f853094eb224372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b340db9206dc06fd5ab7942df4ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d99f5878fe281eeabb3397dbde16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471abacebd92c739973fcb197133a08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4707b376985f3486be71d71ca629593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753ace88fcf2b1d9cc293ba554186b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a76d990e946bf78a7dcd85aba532e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2913e329fa0d66563f3bda938312b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a2b81bdaa9294764160ac2c4e58b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc753883ff5b227cbcdfccb0d88d570f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d97521a4db7b8438699ba1354da50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e81834036cb1009d84915e07392ed7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1b16d2f8197f22a5ffe15ac98173601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb09ebc68139e8812ff84c64017d86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f6f781bba7f8dc998b9f50b80578603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a76f29e57ba198bf6aec5dd5367f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2b13f54a6a0837f78fb103b81c5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5986c064631d5bbb56b3783913c50fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abcba68422a701515283e48a713e7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db9bf719f34e3824dbbcf22b023ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0c6a768194d981387afa39ecfe68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320cca54f354d2ba837e0a156f994c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606f0daeadc866d6aa407bfa693aef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc008b1b42c5fa119b15b33826e08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bd4e7f1299e56b2b30655d4b545d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e805c9a6ac03ebe2e4bd84388544fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c511235c9e20049211799b14a9e4c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36920c6d6cad10871f98ad0e898ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96fbf37fc7deffbec1f392e45d345617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3067fb2931605d447c64177f33271d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796c84dc101e628f1eb0f4d2aa9caf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aee458c0d5e9ac8fe3510343a1afb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec395f09d170d0edf59c699e8a19f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f239ea053d5bf8acc0848b61ee5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af7a1a5684e8714020cb6d215c8c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486049b3f53d924aedb73392398f59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395436af5d992848c5b598cf9435ae5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca2292becb555cd1bce58dbc6f3ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd28f0908a342796807359928154c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2e78ad76cca4ef3a2c2b8f3e0d1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7c3cd545dccf8c8f9a920198264fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ada8ffed5f4df3b039e5b0e968df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0c501ab855a9222447e98b7443bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508555208f1aec4923155f6cd41a90c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71b554247691f5468a925a50a8af62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8855f0be2fe71a80cf5ddea364f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09bb259ca25349de2d3a285376bab4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb12fc018fc29ad9330f7343e036a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a55e042eb2fc2733e2ea7108ff5d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c9cee8655e56f1829fcf0c1f25ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838c1a78d4f839fb07f6526ff6996b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec08b5c0c558b14bb87d038cb5f0221640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30655d570a63dfa01016f5bff68843ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7a8a41e9708805a1c0cd761deea7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc87a9533027f4c7786f1057b06f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb10efa70fe5ed9dd61a59839cbd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f3b6439f8c8dd68cb1c19e471e3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e0971466dfc620cfd042763ecb566646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef37eeec594f2980ff7096ac531fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e767c0a07da132c8bed89bcfad093d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f757e225690b9b55838c33fcc5f57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e93ad84d8f616ed127c9c8361fe59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5acf2e0e46c82ecf7b65d0e8218652651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5281db3a196c6ce01957548c781a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ec7e76cef0e2b94a871f44381126653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ed2f2bd0880f1a87137776775840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f4d5af336b34317e7d91590c8766f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feea47917b8dd4547a4de843cd678bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f110231e80cbca4f68fdba2a3d618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b194cb07901c05a0815c5b271f68ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea2a73b75f4938d229f70da0a923a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e5a77cb3d04888175b50c9c7ecb7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e827f932e9fc44e5de7c8529686e27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a90af1fddd4a1bdc1f124b8c90b3d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a9d4f0159ea9932c5a64894d8da4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e6dc6d73fc35d712a0ed94bff1827664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e772031b1af309aecc715aa671cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c71c2f382b372f701aaaefb0de21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87c98a5c77bd0aac2735094d98309b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc021551a3e1ad14049369020b129ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c149f92159d6dd75642868c67beff2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eef34aa32fa6fd432abd4593c24b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c0ffd7f92d3657b99cb943f51df5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a470cc1a2f3ba088a6037710109b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8541970867276c8d95a6e9ede609673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a7502bfd9edd4b9d16ed1ee8a0ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6053f862cfa7812598703d8d3f26f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c09bdcef810f7ebaf77e924d0a4b98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0acd742dca5faba920d2d13a57bcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d3a32c8dd392d65f181d1f43b408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f64c5810ffbcfb12bbc4f99af1acd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0a94199fa16597ad91a6d0c2e6392680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1257f035777a5ae56aa13c09ff3e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681139ce8db5a22d8817442cf35edf59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e007263f5e194691f62be70289d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c26bbd3fa95856d848930c8b6961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf028fd1b2f415dde77de5885491eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d410b497b835dd801ccd2bceb1231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73cda34219d82f4595729e085fe23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a458c8c690dad4b0229cc541cda2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ec183f200063c2e651442509b45a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44106a5d4387cd98de342e2f5593fa25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1c5231ec17dfabc814a09bd27f93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dade4ad8efd6405d8c5cee4696be9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36fead91c9956f4b34b116bbc26f41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1090661b9022bf835349d0e5ebf4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8414b3047712c77e65bcccbb20fdf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e2cb9322891c8ba8eec5537f5a3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4ef28388211c3654dc54732275f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3543adaeca7a62be0e550fe18ff94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748abaecfb68282d2516804c8f39f845699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f03774affab6d7986dd850df80fbfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308112b8da940951095f6bc30df62d3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffef6497ef77eb376b80780494f30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb092d3a043d5bcbc723fde1109e83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b391eb729edbaa4635dce361ec32e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d43bbbad94d3369536d9986f06a237705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce11bdee44be92182c737bbf8f2d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f99e78ff1c89ae1e6479780308470707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f020c7d57b70ec3ef94e44514a21b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2487d862a397ba7f2fe16256ce17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b604b9bdd78c86058748dd52cbd7ca9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02078fa2aec69a3e1b9fa8f7ff76aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0fb234eea7791f7bd8319c9015f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa59eb30888ade1935507ae0d6b02d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ba4a7c5a608d8e40e870c2008973e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066afcd97f6235963d4d470bb9295f32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022b2c895408f891d60a6f0666e963716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3f1e18359570e6a0bf2997c11f6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864875cbde8765386a848d9450a17e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa73a1b54727a890a7d66f23b929554719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd7fccea051215a5ede589b2094bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb36ababb2a7fe804d8ee571f355ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b45704c3cd9022350db4ad6cfafa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2556ab27de5a8c839fa9bdff2de56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03133c74d67e3a2ffddafd7f52271b1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48401291e144fb9e33d5dc1685ef09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9f5c9a4dc2e946179d1387a88b3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09265f9c7ed9b95aa9eae721461c6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0195ea9be27384a4100c33ef5ce92c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11a47933f9ffd9eba9f4e106e5c1c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c3b5935b8d6c8ccd6662e432b732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55058a4b67221fed428028ffda809731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b1b12e6239fde58e2dc8ab74adab4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa59dffc77f50a9c4e7d862646b36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3f19306eae221bd7932ae4105137734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843c9031244447dfb586c56689e76f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5db59b90cfdf5d7eb260d9630b1cd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dfb7db1b54827829bea85ac50c521737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c9ab1e1e49b6132f39e262151003738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49cac09f92e81e55362530a9ce572739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de714eed7a56ef5d6dd240b29149b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa34b5f3919a9f97efcca450d458c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db646b308fbffba379f4303aa8ee66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b55cd5db63c97c7439862bc8bab8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0cc35754100efd8f2b5dec25c78af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bb2ed2daef3b6f8f09012343427f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7630239aef3db358e630d6d804bdc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d83658a8be3cd108e5ac29e78c3d5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be776d7cff8bd9c96ad846c00d322c00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a9862d3d2d89f5aa2f5b6b342ee5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36caea60ebd2a35651d91e89c5ba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78517bf71ce24eef8a6765685de99e10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf2d7728673b8bed196928e37e271752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6e14d605e30b2eec244bd3afa030753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e42650523246703fbfe1bd8ebe1971754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255e380c2a7ed9ebba319120a464fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd2e2e10ed333e074104b8990af270756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372f3cccd07bfbce0688800db5e33d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8551b0d7e5358e47f9ac8475cca7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f74f520dfc8a405656ccde6a209c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37919c6e919225cb9c6d917baa72f51760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f7ed1a65e9c84a17c891fdba7e6f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047b2f34006ffd1af664cbf6f74e0c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9400189aaa4992fde492a2390791f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955794ba90e8b73aac7ae99ae9677de1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472df00f73d5d777980a3204cf36807765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff79bf6dee747834f010a5eb4e8be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641869fe9cdc208122b32d5d35d8e74767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7c5e3eb5540508faaf916dafe8721768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134bcc92d8cfbc2a8e1c7bd1a7a6c36769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c6689c8bb0a4f13427b0856662f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828112a3e475dfe57b8103e09e3627fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb55038241f803fc3873b938a0240772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d9356b75cde90242df81d7b880114773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fdc61774fe1690d034305e7420924774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0916ad3af8a39bec49968c67bb0e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533473120b2c0d3ae1306fb0258255776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9ce809f9eed3eb36d21331687ff3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3c882c03d14f1355a7f8abf396b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0a0c8c2d3d79f34d1047c3291812f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3441440a1c2575ecf0ede6c35b9db5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab48ce91cedf3cc519c08edc98a7a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c30b95b78dbcb604708e998f187b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0ccb08079460e91971f5e3423785783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8ebafce414cf34281ab7a80c6489784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bdc8f08fdbd332a9eb6ff54fb720f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b08ab98ab2adeeaecd58ffbc909d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba0df82add8879f445cd6dcf18c57787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2aa0dcfe5e084f2defe3ab570f5d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f107babf31951124c3fc41cc22df789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76eeedc418a2293f6644771241c89790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23646b937db8cfa7861fbf194aac9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9c7555be1e4f6e275c1ea1e86d9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c0b29d6e17d92d5451ee1f8ee2fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc86f710bc48d975e49a8c89ee0c98794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3191785ad6038156c7f880ca8784795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6d49c300e26b4c87925f6ed54cbb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee15b38236be5d4b0678cb8c1e573797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e38c90dc5fcf9fcb948e790279bcc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7005bab37cf981560cf9f3ddd6661799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd71cabcb4377066cea1980f9fae3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e458bdf198e2b915cc7d782ad8dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257829316e2746e2160c1e0f0b51ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb06900bd06c594568b009e2e3dfd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219308db1dfbfdfba0eba72ad118ec0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec4cbebd2cfd1e88f2de9dbfe5d45805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb965457f471b1ce3f0b026dbe002806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6336eef1c2f212f7742a53e5df60c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e4a3bb99929eefbe10c6ea430993808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888e78fddcc1aae99b7bad49702f85809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0cc8fc883643b73be60e56df24f4b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6d870150d94c3bdc86e53569b68b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae8528031972068a0853a5b971db19812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770224cb23cd20b0923c0d25b00acfe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156b379428ec95c4835c5fb80fd510814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44dafc57d68bbb20af7903a23b798d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f2c9f4b2ecfc5482b4fdeed602a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded33e63feec05ba145add5310918a1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f381d61060861f55061a28e03e4f1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83cf723c46093af4894230ee54795819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1a24fa81e76e27a45516d39146bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556cecefe6e5d6f71fe59bbab721202821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e0b8c08cee9cbbc3eb385d1764f28822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d984ed9515a9bf57d5092dee4036823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915b3490fa283eb2b91794354cedf9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b78227ef98419367afda029a8b384825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046010b2e251a9210b9573cb0b791a2d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d1c89ebdb0e4426941ce33aabeb5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98768ef70d64a4b8f5603e0c4f6ad80e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c25219b5501e7ab43e470ebb9d63829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7dc21cb0c852d2c39fb2196bcc8ec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20912618f291a56294d033fcc718e34b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d53a0f0b47edd41343fd8c085b69f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e3cf664b1a77886ecf96de24d013833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b73ae3fb7b2b680688ba97398ac3f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77cb92b4285eb66aef70c7e9c7da7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b5830959c11dc35d37d955c235be836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b8aad54f06de4053d17fd48004ac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354445e1d3b630e3efc2902d30524252838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353b6306ea297628ea3b37096b0393839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c99794e34da2d1c9075d868ef1b6b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187ae1d28090fb44dc08fded0f67b1f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefdafeb4aabd7e3cbcadcc926558ef842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0788b199de87dc1d296e7caa9c579843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582e6711621151c8495b9484349733844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b2c7562d4eb3ecb2c857efea83bd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f851a4be6443b422fbbb95376c6f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765e1425ed88bcd673a4dc0af90057847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7762ff8f799fa99d5d5d6cb9f44f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e43ab4c735a75d606c6f17a9868c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6de07577a9261b2b083d56f8c1588850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1154fe100a79f820da48a70f5063851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a9b223d1423a71bdae59a8b09120852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea75291cf9d5cbd97c2fb2fd84b9f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c65cbf8ce71292eed8e4b0c01fdf6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a87e0aca71cc5f05bc93baf7a6ac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85844f4a3dc939c3baefa8dc0bebd8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef965cc2b7619af3a38bd8331ee912d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf62b61fcca1a467b4d92430074a2f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1fb4c80b30357ceb2ab3f03eadee6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183e5603cce71cdc86e43ccf8d3a01860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc36c6567fd292f7dc1da078efe03d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1a0a20cd7cb0d64186e98f87801e5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e332de7c4aaf86287be7944c81b24863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf861dc0628bcace0913c13deac34864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736b6a8aa9325cad403a6a82605b550865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521096c96bfd07f4110d41baecc96031866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6953a841f04a1be78fd51f4a811b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095d1803019d9f9e16941e2baa330f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e8b1a0514952202ae04714ba48fe6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa91336ea02f32d9843c3154f04708870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e70ce4fead706221e1d65b82c1bd6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638fb4bc8b2a7bc19ff97826ab2e4fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4aec13a5383b5309b7a4355976e9a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d566b1ce518dd294da34a1c16c36874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce785419c0b15e0cf57ce32e997da5e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105ace939177e365e9232f4e8264ef876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f442b8c54526efc3a66a2f6010830877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e37d0818afc895d5785d410b3f91c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9506d19496e641bec66cdb55b4f4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c841023af564452cb8d40f0e2ff3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c170da2d2244554195b9fb4a99d0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a15b141abf4399b9a56d7749bb2e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af475a939729ccb0fe09c9da3e7dd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148471dd09ff554e0cd8e6fb651dbd9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6611e63a758675415923dc4fab88885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2f10ec9c9fc7cb6ded2028fef528a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0ac435ca5dad8212d3f8caaf7cd4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cf94853e584ab8ce645126fb5606888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1730fe0b6ac14181785b51016da311889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dfa9c83380d8b064545e43b2f2db0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902f4c25de78359ffebefac528fe7d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4030e1828033d6771c69869fc7029aa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a448a5dbb268d1747f503ad342338893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8986e2b0e8095b0a3fc057c1977e29894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe27e93f3dffe96d29583e7cb3f8e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22363c3ab1ed3cdc3d6a11af37421f6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118d97d597fce5b9d5be7ab02a3f08c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190f6f723a5f3a3469809fc437947e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ed608596eef0c7e38689402c6878899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924a6d818eac5004dc22b966b5bc51900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e571064e4f4a87aaa044ccc0fafee2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca7aaea3bd1c6f17ac0b49a1fade0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b989849329450ae602b641ed188adc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58897e4d85fc31f9d93a77c5c59ec70f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10970610024999ec4a69d4026cf597905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffecfd6924840716649e9445208944906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48a058715bb557ede35eb8da88c2d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc31b3a8b6f58045a051e62ea465fe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1c83d17766af2ae70da5735a4c4d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d77dd29862b45e5bea8f816857510910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90df6bdd9c7158677453e52488553f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4415f2720a89b2dbbf668966154b666912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e292f95bc0bf1974eba5beb3844139913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535cda46ff48acbe5cba49ce9dd1938914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c4d1381271677ea2a8fd446833129915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed3bb17e06e77b8a5b65dec8ab6f5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed839b06216ec5fe6cff41c469f59917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52800209e63afe1ab235bc172cf9effd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad68610c4eedff9b67fc40e90a160919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e9a12b976df09fae70254f307b1d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74d3b06b51ce67fdf7e0b502035c9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81f2af2eb20e3420a70b26fc4a78f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0fec1e018db1c4af1b88e34313682923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817ebf5e8c55ab7a337663fbc7a645924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5217b3984fae2f1919ac7246a2f5c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce7f18deb027680e783d21a4defa51926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c0ada7fa95c0f9fe9d545d7061f5f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e56c1ddcddb4036e1309e5c604cd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7309b5537972d38835fb7a4a0023929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf1924ea10af3859a09734e03b2037930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9febb438da4b00cc4b5474b0bef67d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af61a75ad3a1867d01976e903e5975932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe679bf599d1cc0f177232f567701933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0cb5906081fe5e54ab3d6dc022c9a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe276faba558f778c86839b59ffb4e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769aa0e026cccdb09acf4e4e6bfc2e7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3d66492352541d552943b892cb8c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9932d92df65381deccf27704f824be938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb8b079addc68490dc7769b3c3b81939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b14a2623d68fb45caecb949a0e8d4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5671530576ee30000faea40724e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a5e1007c61f47fc6651fd3a1a5365942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed638b1654400071a7919b3dd17fa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a989ed8171def052b3e325b734087944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041676e3de4877eaed8a1d8d0a08fb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e76abd0945215bbe46891fbb57b4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff30bc5b3ebc1e6ebd197670dcd9ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11ca51c2f291d2833c386b2eb574a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c6fbed7f4bdc79c673f760b99432949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195e9b4fb518d57bb4354661bf7e99950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48a5dfb650b5df810165ed2bf2491951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f5d8ca06e0be15c7a4476a3e8919952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ae008efdbae6576dc14ab8aec0e7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66343dd5be6509eb33abb57e7a8f2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d952519aafb5d4c0195330e5a22304955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806075a5c05aafcb2734e943a3d894f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc325d531f7740268e7c65c721ba816957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a19e1f7c75594372961e19325c449958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46352b4986d75cf28af9d060322fce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da706975135ef8744148b17e947abfcc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87119d73f364f30fb7a4a11661b5e3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f11870ee74ecc47ad25682866734a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3fb3224b7693d775785fcaab2da7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c7ec370d554fc56475d2bb8ee521b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413bdb0c5c610380bedd566ae8529cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde51372dfb65276b96bdea89291e15966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e843882d63f3d054eb03f7b6049df967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d8d22ea8f5f122417bbec7b4b9a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe095997140775c2e7c4545fa1cc42969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dca69cbe672cf2c34e19affe09408970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b454afcdca527f7c543c40426ccf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af55fb881425ce25618c65210b513972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963bb79a03399aa0f721cb2886ff585973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e9e2b36249d7598a7e4313d10157974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f56bdd72f8d72fea0ec654aa6deb9975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>