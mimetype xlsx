--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946e46b8a33477826e397d983a9cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c89b423139ecc526341e3d9d63e622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994453f0c7ea2fc575fedad079b0cf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044049b1886ef74e8308ad07c6775e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054027bf4b67fcbc27ed859894a9d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6027683f5bdd65be29039b28a636f556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36e96fc4f65ad6c91b76458999708f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f9de57cd887cdd57d1d683fca7d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ef78bd96d798247ef6f3b9c5b6ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d716d0b26c81b232bef6651bbe78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431959f55c4a256e4505605adee193eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c7d766f054447e135eb4b85fc82712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb206794a3e9304f412015b859844f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f65f8bc1f1c82f2a436fe334f307e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058c4d45a5dcda3a89b244d27334c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872164fadf5a810bb5d83f78ccbbd00516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44e15684cbab37675ecfc24c8237ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6885605de14891b75602c64fabecd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc21a9dd0a47f6c1974d08ee4e2f3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751cbadbcfc61e08d8815711b66f7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1405d27a3a434030d2b7b2984cef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a86308a0182e1122b9dfe3ffb28f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596840b339e39f48f1ee403b0c3a6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba4be1638c18998de04389036a1b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4794323ec3caac45417387070c6deb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c01400225d9fdf599e2433dc007f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8469dd609745f47f3343ac7053edee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62c99372488018d91d253263278b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd819caf139eb6b45390d2b9d87be829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a450d248accbceb218b9ea21c236430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc460cebfd1f789ae86ed526e6ec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959aca2fd7739d3277121a3d636d0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a5a8a6f410ef28854387a70f7bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796b890a86712ba0c6bbb6dffcd01934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb795082fcb9c4418803ecf9d2eef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d73a85555f62247887079c8b1a1a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd276da05a8af45e02e42e0b604406e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1958d70c3e471aecafccb95bbe2b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b812c3eaa3e288cc221ac31a3b2ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73439ff6da3aad819ee9e457edc22cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84c5b36f1132b2cb1793ac7a03b1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36770ad10adf3e4ca260d24703edb04d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef9050d23d9082dda21c5b866d5ecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645fe3529a95f8a2d7b1b313721d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac8ef89eaa00f5b10e442095b6f8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef11b21e8c2f5fd78759edd462b4e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82fae482c73ffdbbe65973902c3f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37747a903f546c70f148322aacc8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123374dc19e0272933fe21b327db7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee324d190d41aaf16367e03a4941b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5053d8630a0b0dc7cd535dcd6c844751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c49cea6499bb6c554fc69dcd414ec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292074be6195490bd6ca57122fb2c1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a40929d6e0fdeb129001f9f34de1dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf4f2ffad5500dabb5a0b329fb3a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c70f4e0a23f8f451a274f942a1c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0786e1434be3db8a4f250256489e0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec24d6c3daf902da37feb081a9487d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362f8ca2356953cf09945e5975418d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d5f4ecdc5f18bf0a26697923b753560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81ebf229cfd48951daf36d53974be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ad70645ed8ff88d0445d671e3d1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40acedd8b322a104c1fd9a54d41f53f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe04fadb76213a92dee5b729dea2d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9c10aa84ad36928e4208aed7f6e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e80c26f2de16846e2c766cd3b23ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d8edd938396f49c87aae2dd5d77267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeb90fd0053da83276af118defa64068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921058cc9ebb50dff320e8ba55861c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24e853a6eedc6338e137a133592d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe4f47a9f2065cc9401f4504e35ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7602016ae16b0eceff4baedb1d3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924a8f7a47a777608834e868175bd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9737d490f15f3fca741b44d5639c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5539860b9cbfc1a47e34d36edc690e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035c5368574bab86cebc2921c420f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483921cb487f98a3309b79de2b7417dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefbb9343667201e2ea1a1efa8747178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f66ffbb34bfa566479c998e2ed4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358282cd255f4afa69b429403bbd36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d9eb7007280450427546bae45d3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfaced750abf585b2a489f33011c6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ad080a3c203429e779c6c80c79bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d9418f0e17a3141df87b85b2127884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f87827948b8d0c2a1b4d780c7791a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad112f2a5bb24949941e8e6215bb02a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ab9654a76359854a220c8dca0a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78f070608535bdad4ab0f560c77d2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d7086ce6f7653bd9f40a7b4308c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ba00de536410e7aa04cd786fe94b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d258bd2872f82ea6d452a703f313bb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc01007b2855b4009d0abc5d47f9b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7db0c9c1fcf58c85771e21e5bb4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fadc433ed8399766787ea22d83a15c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d86049832dd0c75a4cfb2a6adeacb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37fc109ee0c37415a4a473a984a8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a0369e036276a3befc0964e2fb5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6359ca0708758798d141bb7fecd0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657231080d1f19d9aa7133d8861fa3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13915a4a67b70752231b4250d72d87c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def24d220f7143c15762d50405a3ae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b8d32aa76dad9504f4840e37d8cd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5627bce343fc338ab1efd5d6678a8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b846bab89b3e1b10c21c15f2d53a3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738ecf4b48cd0f49fd74014b18fecf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb7c4a9bf660436ebef060ac66109b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c054f2f41a4b7e650f2ebccee75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a4ba6743885da9053053555e66bc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3c8e515d4aa7295b5c2458d9361d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44b2b2fece8857139a7001f4bb35a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c222a7215563aae61dc876f75a254111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e3ea79406af447caac50d8871570112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df0ac25d2521df92e3ae60d2f81207113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915db396458574061e8fe8d7cd5146114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84596d54cc17e71e5a6fc7cb7fc4d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee92413d41925e53c91715d01e208116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa1ac18a7a2f29fc26326e5d2ce85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be435205de8bfd9156339f782fad5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190958a9203cffef1dd9c65b932b47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28dee556779f5252e747a19df43774120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0ef42262adde745aad0ff651a9b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45eb0b96bc37c639fcb0fd1455a787122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f052d8284dcebf8b42d2f05042bd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e48211ed6fd9b9f8973342e45000124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f277d4790f51e67adc9af3c766a82a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5b9c73c8e2663525d28a68270803126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ecc25401b6004db05a9f04919348127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df071d327e0aabde12be42e3a527fc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3165286f6ff2212b4f9575da847567129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45f6780e27f83a13fc292c9cf07d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efa848b91e336a21dc3379ac2c745131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a610251b1893ef81831233e6eba320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e08209b38879661671cd4108adb89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa5a7ddf30efbb9d0518ef8fa7dc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c65ab682a1a6a4f4b03de1131d4653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad02380ea99b243c0cd241ec0c8bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd986400a23d5e5a06203c426e22490137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddbb0f6de7ac76476fe7314a895548138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855596c94122017989e89f7d3ac938139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d731af995e153c266ea624e55cd1fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41e06367e21ca879d3fbba51f238ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de2f2bbed596c3015a54cefa11905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b92ba6ef91ee078bba261cb14ff5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc3f14987ecae838313f77772ae3b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c118026f54de5b77fe479d72d76d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b88a209973d20f234c9c74633552c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f68e14485e6142c1b4efc524ec7c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bfcee9ad8033d50b9922987e650fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57684f55bd657d9406d3e7f22b50cc6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b46910d69b5271e95bc1947d6ee9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17de9a6e35fe74bbe272a40b1254f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6c3ed0bb1ba1c84a2b670a02eac1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a77793cc15362659a99b1227d154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b1d2dab32149357277f0a0da3cc3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a7327e1e0cd711753749021994c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66338396a24be79fe27f085d9320d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf0bd06a10a18fd889a7f31240b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f550d06382055d3adac3ec2c326b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ffe76ff1d036687f6556fabee4d50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea958c35025120d05c482e5c6e4ba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989efd96218f60e9197e12d67bc129161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56d3c2bd687d7da3838e485b6371a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b981d46c659a76fc3de986b17f6d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df29f7731c05f4a5956d971d1d499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483120da5d5e1e7232b6ee21092a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efd6d13d5929e3853b29d38eb1496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58108e0760a0215c71711912d92e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35b05d56ca62cc61ac4c8e67407a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307f2398b38915d966e979b9495734169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2186e09ef18319424fc0b8b11d92b5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8a3bee53b28a2968620877da4140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0dd071e75f78254d04e3fd63b0bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc490ff5af4e185e84e6541171b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f6618e293f7b3a03d976e28482901174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d041ad1b2ec4c795c72e6cc82a2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c58606ec069317d259c995657212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d18c19c07b462cd6a125dcf32053e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb83c76c2354e22f2a8765610a04c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa7b08445b0a0175e8f6291d1fccf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c21b156310a5a677d956b35699bd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f641fbe787f8761a31bc6d59d90b66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda24aad9af076f59864d290cf15f938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6fe5af3e0ab323fc66a876eec9c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418683310d0644b392d5b99422e48ed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e120d62ac09e296de1d80955ea8e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fad305564e3dea3bd4564c0bc6ed6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d4d017d5f38a7ef18081088685f06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f197adfbdde6d3b85632fe26e748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b73c4c059617d40a530935fb7124d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb51db1db037fea0d6b32c92225b4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005c8fe05dde7196f49ac6171ad1a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c184d89a9ba57b3d7bd2b37e78307f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5caa3c4bda0a43c1c016dc1fbd4a0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c89ffb16c6c16b2dc3d3a55ab67e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b174ad1874cf4f08ebe2b79cd7e53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b41837e7964a8d4023596e51ce7b2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0f762d384dbcfcf1ced37263d3fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa27e3ca62af1079b5df331f15999198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e61db533eabdc29b4d602a0f7b13c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae44e38ea3c166e768c82c9d938fb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea961e9f1efd56035ca5670717ed339201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560796548d47bdf98b18cd7a8c24071202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90705ffdc9024aa394c8ba40e5f13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda81fe53c70f3cb8fff7d255c2187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab1f8e2b6fe62fd094d4bd0f7d1651205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec0af46d3f02b8223efb73a82c75ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f284e266aab89ee8f90df1bed72962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045fcf94d585ee1678950c8b10a70b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682fe441d39a95286685725a4115f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb82be64875c61f8bd646c08090e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ca630aecf8af78e709964be65284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9888f12a22a1691f6f2c8cdb5209c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455251504b2e06b18d01b447e5ae09c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845598e58b3a3c0eba1ae291b84bf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab286f195b92fafd606ceff85f5cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c1526be0d887ab32117927b3bfd2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f05bd6e5c528a8ff07b9c751a25c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8bf875a25f9420eab827fe73bc6f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b8aa4a8d4a35525e88838a3e8a558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b17d5ea72d411687083a14d956aa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87680c81daaee2d91c7f073edfb841fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91b74cc3754396ae93716a7c62d7a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f9ea1c3456e1faa9a6a1c8bd85e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc1875c993ac5478c6c0430ccde00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3256f3226438baa44e6fb77c89f832d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed60438a19e58aebeac176d87147534226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df158009e07b8f3865cc36bf1b2d3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5cd95f311799a1345f168dc6c14d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da6af9185f2e568032b97a1f79062229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b824513f00f55aa6f22b1c874972230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c426c885202a00e55e98f10a6441e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ceaad1e3a4cd97a932f7bc7a776c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f3d25af4696cad641960cd6015a5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7a8d0723457259b6051f5982b7e9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa35f00859a8785d1d4b0f6eb812eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba50ae50d0a5f5cd7a0d3f6672eba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03969faac97caac7e2efcb8bfe9869237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54efde718a7637472ac243fa91ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50a6ac5174db8da47e5503f3be23c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85026e277afe206de99c78e4127bad9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846833268f8a2b94e6074fb9f5b161dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac81f903020b0538e836429c1f990d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496307e1156d322d3fad8e34a11f04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66f5adf654b0cb5422c4250754b70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa45a8a361c275600d7c44e492471f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d7615b6c4b6541222c611ff8d68d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133cb77fd014bcc7f28c5aadf69362a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99cb682f3300f08499933110168999248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb59e57051bed28cde58728d898597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3676601eccb843e39140aefca2a41b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e1327e9c64891bcaf027a2219e0e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcd768199b7e89c9467fae617c4693252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ea96c054bbf7c16cc4f2df88d7dfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c1926d5e3de0d2449fbe24823465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9131e57cf62ecf9b0f35e1f69a265255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9cb6c4c3b199dd7d3521220faa773256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31b476e4efb0afc1b4950665d0cec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed803c44bb48068fb141ded53be8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be5a1c8e369ed2b91c9a4bb94c0a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd33723e8e1069fe5694832b82dad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc304092da879aa851fcc4a1931647d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c623df7f4869d62bd06401df03e1b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2820e7af56f40212fe67058238544263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e83f7a6c84df0bbcdb9eb37533f45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1460f641568cfd6abad4287387e0a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d48bbf20b214cda9833a9384bb53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b359a1c99b9a8a840944b3815a43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9304af6b940951083eea6218307507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5b4ebca39c8a51972f881f20bd7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434218b2f855997668bae90bdc79db11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b579c42432078d772c5d205bebaae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed36baacb5f1f7f329d756b1461dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9231592c8b600fd794270f761f45fce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414ce11967ef16339ed6740a0c1fca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbdcb016f7470faae2943f39157c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e6c2126de2f9b563e8485f08d729a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d5af4694f2740ccac8c026fca53f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c3ad5a475a5e21829cda923e8804278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9910cdb55a8896fd1b2683f3b00b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a3087318bbd267e7782bfcd99f019280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4614e88f3413b7247b67a524368a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3afb08438b6f45417d155143fd5f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9837d2e31eab22604edbee0e5b2027a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b72b6f281995a0a94780a0bb48369f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311dd7f6a04b8dacac5f72936e762b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d76e3f36a560219c8855561263f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badd0c940d77f8df22d8ad21d36b01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cd0326b1b04ac8a5c19e27c8447b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f746216a4c20d6175507d23ecef1a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce364b445153a3d68d6f2a5fc939db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf1cc0d06530f607e80b3b4d55279291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9918c735a60bdf96f635670beebfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc55e37dbc589bbaf389db60cb925f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393132ee9caa99bf0a60341e23058bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a6485fae90cfcfd6549544f846f1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d7fb86913b4d8d4f98216c87afed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4de3d169804eb87454bd7e128534ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c0b3c6b17f134e3c99bd69a90e22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38706ba3ecb933776c82793182545d29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08c97b1a5edec8e456be7b97935ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9b6a80211323bb8d546966d8f97fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9317acd150e46d2e95e2e3d05b5b85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194720a503bb074bbab54c9c98ce95bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b292902e11c720af7233eca3c53e8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df701f477eef1db3249e57d19df09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895c7cb585a0fcb9bad706c680aa4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870ef4cacbcbb9e1411fc6aa18d8c49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3af89b46112461551eeb1db6af1b61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5105c2609446fff323fd778403c49b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6977c45c4a77440e99e0ef23fe7ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75cb0c870ba1773c0923efa9e3816311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796f7592e1888a669bf1e4e5d4ab86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265ed944617c7f0e74541d0565e8d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddffa4b5272b44db09df81b0646cb77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514def961f16105559e26f7524f156315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e12be53ed334c23068aef650510bfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78feb0469fce2295da28ac9932b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d05cfe4d05b3d03f287acb387a0a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480dd95e08afb259640c41a0c6f18d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeefafdc848ab24cea176a8aa745b85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadf5e0191171aa1f6a93ff949e5c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc760cb76294f442d43bfcba1eccafe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dbc60031464b2ca68e29c2964d848323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4653f6489621e377292206cc47e8b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee45d396682c5cd421bdc0a96d111325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ec77a8fc9000eb83dc318de4a83b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f72a0292eb92277e3a45287b26f0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eee41b811ce483103f4e306563c7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cff06bde19b5eeeb7ad490711bd60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77ed9c26084dc100b241ef9c4eca4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ef787ecf8ca271845e39fc3d90ac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321754e2966346dfe1bc898f383a7b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c30dbf1e8369c8b2e3afa0f387c0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243ef1852f116bda8e8eb39e40d7964334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73246c676ecf12c587c6c39e621b47d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b81165c73836438bfcf9a776a6220336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489172ea7ee4c5a74a0822fbb76f219e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf75b97f73dfd10acf868dfb83889338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09deea55f6f55e9603da0400210d20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439937d44a10f14e8f95273b7da2c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb90482beaec62c236b967abff5ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fdf9993d3b63e67330d533fc1aca2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175897b81e6d92e13940d271ec713ba5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa56b93a298788d2aba68fb3e68072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c578fddbcb7492bd71eac5470224e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa803550f7bf3ae4629e3d98b3177346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd10b8440df136829b25b43686f2a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32455de4af32ccfa29abab0bfc18c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144469902ae1424bb90617fc31933bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0cb3f54787666973fe645115c942e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed008c16ec5cd2419b9bc74437ca83e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43dde35525327b17c5b66249bb3b34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32bc26019124c0341e67d52e03c7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86bc3ee14e59e9ecb6d82be93977df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f67bf195d27de5941f1deb1e73201355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b509e3223cf0585fa2fd65e14bff5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b8e26d2584ad723860d5b22f64fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c383647d3f320ba834701ee1437f54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca55db22f8c699d13b09d2b2dde075e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606307ad01a63b8d3af45975fee33a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362cf03c48a532fd1af9af316ec29f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb93c3196246bd5eda3e1c5a4ba7cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055c3366169f6ea20c54e6f7f69bcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c15740cdfd0598eee243d4decce6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08282dc3d5628ab16c8a87b5c86b7db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc550ac19279494d663b80b7602dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aaddc7df0aef662eac721205c6799367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a23730c53048aa1c3655dc0bf2bed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a1ad85957ff15f4a22d4f86620c04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178dbb8fdf8bd6bb947aa2b46bb932e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2be30765f1c14b9f66730e3229ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba316116faa5e013306a5ac6ba53ffca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2229f5df9dc01ee5a6912ce8477f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d60f2abbc539e3f7f4d3e1890d81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb039e9790cc08d8c099ca405e3f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e21c8d6b0d32d151f5e3c10a0d16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4000f754aa08cc9bf41ebf78b41db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e001904cf8811a34810815ca530481378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984db22d30357d1d9e97d6108301b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f69e5907658353816079b2a4babb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60769b6255746eb273c1c6aa55a7fa2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b3f56d53297cee97899e534cac27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43299cb04d77e64331b263dd0609b7f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41ca5128dff12e4579e894c008bb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c38d99530201da5a7365027d8e9ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5be2746e61cbdac27c8bcd6beb23d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a362945d9833745d144703803ce6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab5dfb5050f7844550118ac74532e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b4881d326791380eac314465bd75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186cbac476dba1eea5b9eb5dd351341390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ecfc2d7ceea2a7d93a68235073fd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c160a8a93337ebfc70b25426b22a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96298c2326ca580db81871249242903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69500f3921771a66e3b4a3ba1404e570394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb2c0e45d0cd326cabda5f3b55da3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da24f1d3c159d2ef1768262388876396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d34df31d9b9b66f81a72ad85fcf2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc497686751185193eb1a0bbed99c77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a93991b08a156f93db0fe0c70c27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d67f160b0bea955fb70457771cf9e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55610e342172f98e43b7a1603da15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6cb4f89857a8084b7a1a0c51fbfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c81e96c8d659d806c1821452749202403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d250e40de8c14bec514c4fc5db722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88775cfa467ef22d87ce1831e0e71c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcaac090daa2e45553c9eac3a00010406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f11ab7e7329e46028b327c6023467407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f73a65b28379a772ba4917219a51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03fd99f1259dd5b40faa72f0c5d89b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824128947d6cd21071deb9ded19b3c62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed59618fd7e3ed331c025a6b50a330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85636a1b1c007913ab8cc87dd35f5d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448a580f4fef6487c61099dbc5f741413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef5ef13a3a74620bf1f4d2811a9aba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12bd90830ac974ef65407b329f5432415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c610926f04a637dee941a7f5c9cc9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab1f12a6badfcc9f9f42632b6e46c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79ea1bc539099ccdbb468c74c2257b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61540ab339e4451c0be7dc4a7d005c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f43b1c635fe4cf1075bce1aa333f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef76fe34c19dd140ebd54e51a54119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3b10aac2040a8161e00a36abb890422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f2aa10bf6b89712b0772546f2c801423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2afec4a9bb1946b7541d864566061424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a221ddc15399c9b13797f238333f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d515d2421bf42c899b2f4098b87587e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6e27d3790e83e5318693cdd784715427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68693435152a7f19ad8f6482c9a86f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9bf24591b74f9e199f5798a25641e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511ce5ca9ce3684d344c6935a8fc9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798815688e4b7ed04b95910fb82e771d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcc16be70f7b90918c4b41639e960432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64f9f3112a987fd914cd1adeb8686c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a4d0e5412037b1d7052372b7a3df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed16d3131e71676f970ca9901fafb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1011c7468824416151222ed95907a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d5890fed78e37fbb43d85fe49f01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585884c137d74285918c8c060888c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe22bd21751c05c564b56d60682d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a577969b0805042a00b2fd9b25ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55ef4e064d26157621bef9be276969441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7df40df1985da89d5cb5ddb35b249442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37bcdad5e440696476eea718e805b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296a4289c9b38c96a1f87be7eed3cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b6e25f91d8319dfd7296248c3cf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf24bd6058bbc6f82c481c64ce8e2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea2059414744a0405b38d56ebd040447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8ddf01eba8cbecf31230db87793b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb6a1c88d183030625363cb2dd320449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cfff03d0cffd00faa43a30a8d428e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef3970ae89367ba78e3865a03c85e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1448b55cc9ac6e133b379b196e56d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bf5e7d2dc5121739418a5b1bf0fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd535c55ecf922eb2ab7b8dddaac41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f100daa63bbaf40b5ecd75398d97b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea7e631a94d8496536d4cbaf72d36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455476bd9515c76e24f0454b519c6380457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156edefe5fa27f75a0ebf05e292936a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1371e8b6f2f6757f972f7d6f36f447459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92e5ce3883e80d17588067c35b199460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6a5ee6ff3be5d81d9ddd19a700750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc88e16dc982b94ab21b0298308c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da58e78f2c919283e71f2600c227b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b083b25a4168c58397d1b197e56e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a7708d920cb79750e88f3a0f1e21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd337ad73cc84528c0d6df11872f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa68d91076c159a9855c2a90cb649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b8830cdb6f9232f08073bf7979f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54834ae04a3f4eee7357eddf8ac7ffb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110bf87c893f8549d61641291048567470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6de1c0f67fd41e92692ca18528be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001aca427b181b01e57007b05bc4049472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6216f0520117e772f9728c02c2fa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869fda1319980fa23243701b4e824f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930a5afeae7185dcb0146453cebc35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9756bbf3104e76d1b0d13d02db384476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c537aee6ce442a00a78a71f91024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c5abb7305e6324ca1490d65c62df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f93c69194289d89c84d485ca90ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecc11fd596571e8c9f75785b204f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a467fe6960afaad4b8034b119a9535481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac6baca1963d58109ea23f3014af1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6bcdcddbea4d2e578c409b010240f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c4d2ecd365df64315003f9e7da42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ca88094e7989620bb78cd870d32e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d8566648c449b1c91aa8539d5a45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369dc968e4494376e6ae5e002a6b700487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276eb741ffca4658e00ce5a734f12f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc770697bdbabd89121e5f516aa36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac4777853dc2063001a5c1bf4ee08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8deab29e7e1bc0d1522a4bd08634c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27cf6e79f7eb94afc5bb6e37852e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591561e46d91819d8e83378be4173c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a283a2df896cb7d290429e6eaa12547494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cddfb6b59c1fb01d5ecb2fab55f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522772815762842cfcd760f9f9d5fcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b77c4d605ea5ca94b4563506afb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7943aee1db84a32511f903388d51d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27308d18ead2eaefdda2062dbd38cb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0f702399a0d0a4ecd8d87b72dd27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ebafc29d8e969ec0bebb6ad31b247501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4a58ba1073b40f841f16d98eab4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc6641a51b6083863239c838213ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9136221049ba6beb794773e408e7159504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af063ab8f632a4a065a7cef0b1d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacb2ad0b21dcf6f1719441063d960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a67f33d0173c4c65c7665d3d0647e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1caf5550114166c18726dac58bd0b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9265d68fb4f0c75e25fc6c14d1766509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6373301541546d0aefc0f2942bb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ff335639d2c215b6fb006c2d7e9ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2596b61e0f95f750be2731d706a9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae54eecd044106590e5e41f2a17676513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e063675e9bae3e9b5d0c841b8073a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae5ab8328491a5a1e8adbcacc5dd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99404d000ab8d2472fcbf89c9582f42a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e39292bb0dcdf4c5dbb6a48b73cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c508bd0b644b568332d4253a69e069518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580131a5255ad735d179c192ad6b36c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53f6d0c5eb8de2b5e8155ea348293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37cc06be04dd938bdbeaa1afc4cd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1b6b4ab1427460622e481442015d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6392f8adfbce5cabbb9e0a775b053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4ae76b65a90bf6ca4a33759362aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84044e8f1621f4a5cff22644ae6247525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc08a4360c09e1a9caa75511d60e571526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8773af1ba7c7943d688ac099cebd50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a0bbb9f2463d376a96e87f2760f81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bec05f27771f1a8004828f8fd1813529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36451269750cd3a6b67e822b97eebe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2f9c5d617b754caf137a0d2de8a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6162a90feef729348a00cdb1716e6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60eca1f6ec4a31551233d12dd04766533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677e8d1bd8d43612d119e206bf968f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7e008330e92df2e9fb6ae0fbcca53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad71d1f45b75fcbf61832d9ec612d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d6ef891244eafe7accf7e9a27506537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca59c416c9f5e27fd9b3434ac4fb8bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c6eaead6ddbc038791eb0cea61b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61de8230be8bc0182aff246e85b1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425538bb85c8c1b3ad878d2d50da52d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8986ee224e26f23a4fc237909f05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8cc8c19313a4b0ccb4d60e49603d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35322c68224e4dbcf0ac348cfcbef45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcfeaea7a058bba3f829d55e5f619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93b1862cb774f2fc90090731f42b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d67c68f59fe60316504d7bb447f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b7fdeb1a47028713f04c36a0efb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23f64e48c144ac9db21e661c89aa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d0b1f9a49ed5c16d40408e092aa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b45b283f2d258a950eccd8088966551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d8bfa8465b6cb7d842f8a7075e77c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e7b96f1d6c134836070da6ecbceb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9044b7a9c8eea9cbb15d14a65a3248554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d7e5e68128ba14994c2dde82090a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990a9bf4b5dacd29ef7f092195fcef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8fa5788d5671a01f1e513c3508c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcab6e7c5b509406cd055cfdbc509f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468cbe30a99aaf228b8addc32d4426559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a17fdca9d7ca5d6263c707508c39e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811256d6afe6951aaea3091e7ac1824561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4e5b4746f81f0cacaa0618767ea3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd437e589618ebb8aac24d62987964d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa21c9c1de24cc70b9927bc305c644564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c0e3ca08cd4658711c58139c37ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7528ce6fe99626bff53317bd0143af1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5c1fb90136c740d949bcd2fbe54c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db43ce25014c6867d5f02022903af2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67757282a91c4a8a1f4922d2b68c014569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d821cdedebd350d5fe26e3c034b1234570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff63f8c7bbae484035f1540e83728a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782525f059c8937b102d44a0991bca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34f8b7bbd7a02869d415f66fd43ace573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3210900948c1bd0bfeb583f79af4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4b52c258ea4fd77b1ca00d2870a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ae9026851860b4017ba7eb8764570576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbab1602b08d0e1ee3cbd780843c63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d97a5b17dd40633fa14b144dd6afd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b10cc48a7ec8a2783d329b9b08506b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665efce4c183917580089ea61f61b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae5cafa49fcda2731f592f7b9e783581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0c1922f7f3c0a13e7eaea3f0004c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4acebee6514a5a60b3fc85ca3c7c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e40e7e0b06e017f24c73d40b01de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489e3d1e417325800c38dfb2a6ade8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fbfa80841ad8ccff725d83dad576c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648f7bfedfb9b29ce4a14091e8f6ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1467a62c1574cbeae33174da98cdb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db80c7edf3ae45734adf62779fd96f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9d1f1f2b79d3d0bb19deec8d1588590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da2eda1a393ed67147c2bfa03bb2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4121d98a293f556bc9c806416535592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5cd0989bb3899ed6e9d80409f6293593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454371647a3848a94f2e2b04c11b72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80417dec322da366ac469d54c72755595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea188f8804013b54f97dc5cefc2df4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b88d7ec4216a37353984604bfdbd40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f36ace2789baa915c56cfc245ff97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029956e72091f86199c3eac53fb7df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a0460033b1f8e465a698d519b14f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488708a2a03e1e8a894862683056e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa0b2907f11bfb451228dc0f7155f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043940778b8340dcbff3a0fd703b85d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179da5d6cce5584dd1fc8b1804eaf38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791647dc9afbe029d890335fe0166d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112919229722b8d59fa0f832d09cb9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5995b1bd83d3da1b51ae22246613c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111e8d8b23f466cf2df3ca403c7f3b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef369c0e4289d7f11527137d8019397c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e177428fbfb3b587aaf9e88e6879610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d9bb74141b55ad9f2952808db901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570672341263326f345b578939058ba6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e11968b4877ccce8d5bcb49650a68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2854298ad880087d6810560a450df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3efb419ebe7f4cc8d6d47e39b0338f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aafa8c71b2a86f898ebb3b6e808bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb55a267d74cac52b3e8b684b02280617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a69f758d5edadee22ba511fc7a6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f09c2eb31865102b51e4c798ff1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499038cf1c45eae29a9cca0ae242ed2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8659a22943555f954791299949c9d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb0a6311d7239573953d6ca4f344e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c85de52eec4cc4f7dabfa2644b777623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7b02a13bf0518cd52db8ff204f1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec215afe89e40723b0af4faaf725ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ebe98c8bdd38d05e1f2723963def626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4c34361c7f9248e0495037dac3ffe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf30c90164b666314ccd5864709ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095d9bca7834401fc43273fe8b2617629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6cd996dfbc42112840a40e2e009d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fcd6b51d5401962ac1956e1c06702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b46dd73a674ee807c8f0cd7e6877632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6904eead648ccff8177c3df070566c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd44d84ced421eac4bb6a380b775ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501203151a2040654cc74e98b800d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e658727daab9ee6d8d5261b061ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc334c93db63c80cd60eab3e7e5dfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c720b189238054e1f51578a526160b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29e0f7fd6a8983482e473bda8ff0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b584a98f40c6b21e4f67dec850e9a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa143274e4b73da9d5d1251a15c0c9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6289f5c04f1f95889d9b6327a18789642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead98e9b575f03c890671758cab1ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e745fee8c77bea46e0c8a28c6de23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e8b2ddba66d3feb1c5f90cc37de2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfcbfedce4d30503e475ef0b2b80d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77ccc0c34d7bc5d9826c2d39f555f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46660ba024a84984bf393c309ccf6a10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d26bb6faac00de46b10a52fbcbfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86efc5af7d7038825cf0c137dca9ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8337782b5fbbabf78ba5ebe15620c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7582d7a1d132be57864298c12c117652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec62a2132c9bd576054dd4077923f9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b6bbe4ad7b89de42c210a28e39a1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41eb599c4d2880fe4c6f2ef93022ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff6b67121c4de15a8d84f88383e537656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b28b38070218dda2859a2fa303c14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374d2faa739dca7ee42cf77da146a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178a40bf55be775bbba0d1d0dd1bab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e173fa24a328e1184a40f795051f6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a044a56866b2d2cd324dfffcaf8301661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc3b7bf6eced6fc79e3a433669580662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7f7bae76be6e5ba62a67799071bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890afd346f4a0e0c2178bc94d762293b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93564aff769f47d388e58010bd8de4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805fa5772732da0dd27ccca826b711f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eafb60c38954376d5fa5f084694e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa139759e18c4f4c2792ddc487693668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c645d8a258a60222522fb7775deef6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84f9dfb116a4a8b70b657bd1e001c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef27c8b27d4dd33088fd84874a9010e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162e09b08b26ba1cfeb901f2f7d9ea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511a0dfd260b019dba9cb2fb1eee17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0836af5794a29b06e99c91fb7b98493674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797984775a92451f90969e33d3bf7e48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60be82960bfddb648daa49be4089ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218391bf440059b923ac45baa79d0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128fa1df8333b2e72073aa868975b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b58e6876ce49319935ffd390cb149679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1cb5377c1dc31fa6db4fcb30d16c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f846419f0e0b40371e1ce3064e4bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05215ada2c3b10a80afe58df319f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0e1c1139f7460242b3d3ccdc11de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666cbc2f0a619b9eaec278f611281fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304a30b10f8f39930a822239c24d922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbfc9b76286f3412f946a84b1ab843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e0ce0bb3260df9c91c316a5d539f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19fa5b8bde7dca4b03c94a6f591a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af4e883eb90a60b45315f3b609015689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9cd9ac09acae9171e53a00b880e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f243506924d98773c4bfee5d95fb552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573bdf254ea5f5d00a78c8358658a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b9428bfb053751b90c2e95544965693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e194d9a9933e7d7da7c773bdfd2908694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6658a45baeea15f412f81bf5cd8135e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416ef0d54bdf5f1dde6074eaa1994b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f3417e2ff51abad0d770218a5b400697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91481e3c64c82a9b865948e9b00f3c29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dac15cfc18da8148bddc98353ff545699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd47943d5b268a28b6f7e35f380354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fafb7633a0b163a54762324636dd3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d09f4b2d52467796098eed2b5021702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c16d2ae8ffec26122f840aa5d01f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6426a92cedde390502286d7f63d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36f0c133e53e3504af9ccf4bbc3b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead7902935b2de30c7948737fc0cee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf87efeff68eb9c68b6dd2ef65235707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11939dbec793b3b4a7d50a2462277c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f168f7f24318c5d8eb207ac5844d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587764ae51d40841bd2bba390bdcd87f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fff9ddf627c92828c83a9f3fea838711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e35a87b53af7408fa5be6b167de563712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfe2e0883dd6f1b06d5c6488b257e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492094501bee39e046988e35f464a292714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688dfe7d099d2866b9d08a462e39cb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb1e793f53e7f449b653171114566716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b9977361aad0f15681553a8a04b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda72c0e1ef65f6c6ff329350c6e56b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5764e587af7d4632cdd0abb5b7467c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4763bb514dbd917a459692b5c0525720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f831b1baa2a3d18132ed37387fffa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913261d8e79130bc497a96678abb69a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf0d9a88f8ce251b242f42d0aa96d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774e50c624879ad727b691f4c10b34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c4a8a901662c9f8f5f4b3015f766725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b5aa0fa94593ac04974d46b9125c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472cce3f2c8744430ebf343ef18b6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b796e2828c28abad673cbe5fd6cb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa424d166140d4ec67a0ea8c5d9533fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01c1e6ca7efca816ccac50078d344730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfabe327df1c17a0a5a7a7e893d0a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd520265b84fc05fc403d8eb39575e9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d7d01598a512de6f99dc32ea04e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0439ce6dd02010a40026128240a830734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e3629c7477c5ed5b83f99d3eee12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e254347b21940bc422c565869d23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532ec500b1ac49ea716e86b79b1957737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017b47a37f2fc734727a428925e4c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781de7615de59123be9762eca18414b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb26693deb83d4d20ffc2f2548310740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af7f78f79f3ce05eff987e989316d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff641eebbeeaef89e5c7aee5753aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e245dd29acc8f6d09d38b0ccae6174a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836299960d1d83749c444895e472bad9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342dbbc70113e8de4bc19692328e2ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e022d6045dbf15c8004ffd2e631ead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705031c86ca911e4181b2ce7a951fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad258212140e4bc0447697e9d6334ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fffab9f0c7b5c9804feed84a7188a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5eec14270a28577c167ee27fa188750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca471ad1bf97b221e9b0b5e029e69e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff88234cd77a8373e663c8782bc89c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688af7543a6de75db641d0967ea175753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d5f55f2e9a9b995c71d33d71bc30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619158076019d50059d452dbb696df22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3961c17ce4e566cc600a11ce2a58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407a744510b8262f49142821666a65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9e8724f3eb4d490940ccdee089c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2dc31b3b448c0d5a90d02148881a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489bc25965bee12e1feae0d68151ed7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8db4c36c415e65f6032da51cf9559761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2d624f9a9a4afe07acdc6a592ef5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dfbab87f936e5ce242972c2729f9d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeba106a49fc29f430ef0484c6c3fe4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e50a9bee4e18471f269f708e5dbbd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03c11c5662a572ec4f67e5bbe4506766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0009888ffdf16560d47570487490e30767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434680f4663f82eca83580bed4df75768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2feadc00b1a9a6b1eca21427567b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebcef6bfdd3d4c25f63f7da10eee2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f02f0bb4b473b1307279693b2226771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725d210a1a15559dbcd76bfba1ec4c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7dead378a9d7b1d4e98afc75dff0b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f690268af63a6b8a8afbd7f64fe784774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db8683c9e8c058987df1c0cc8504d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15acfb4428c3b7a21a0948cac423a5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc3880aba4b0150a154d753e89f95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55a40f9d7544ef9a9d31f4f18266e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5ec5fe26e08f14efa724f71d233b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9fedb609814227244230fe7b83577780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d5abd4bf0086ed42bb7e1e9083e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4900b03f72605c232dd3ede80718782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231b0fd0e120255aa7968f4dfa44d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b169a592d70c7521344f36612b50965784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0725ba13acdf08916a71a4d817ef7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1557eb6fb4fec2dd36bb97a24cbee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25649fa714153053141aaa2111d0223787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73052eabedc90a1551878fbcc16cec9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e885aea89b09c72bf8fe7f0ff4403789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9a7c6d6ed9ec9e836b60bb2555faf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982c006c6bcf4c06ae4139d8e9d70d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaec5420a7fffeaba65a45f68f2ec8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5a157a00f1fe8bab3b1c2291cddd7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96e050005dce0eab7e313f7125896794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a4ac255eacad0d19e4c7813fc3c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f22f43a56021713cceead30327960796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496da099db0692c12ced797a01dd526797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3478461a3b42a62f40cb1333b4279b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3986e5b22448dd9d900b40d892ecb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106313e31ceecc19316d25219374e3f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc034708724cd1ae7ecd869de3a8849801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff66af1df651d9d8adf9c540c8ba8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a3b97c5bc47cc9dda9993e13bc05803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9312bd4abeb2463c51ebce5c3a3a721804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6621943f67c595a1a5a10d1210da552805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab0f56182c7f775f87cbdb96dc2a3e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcaa612867b8e0eae850a1585f2009807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d731038f9b97f0043434d5d4f04d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54effd3222df8ef6c31041b28862ff3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c09557903371bb3b0ad1349940c19810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fa85fc413b57063d134ed39c545f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c126f9690944b07f6efe0d4ab306812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9deab2cb7c19c196f02784d035bde813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9cda0f13c0fcd9f26de45fe91f0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f17bbe45d1d322612c1f712a11704815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ae6970eee70a72a1ffae888ae7ab816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd90999116b544ea689984e56361e85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b184b3a59bb4d13b4996a229d2a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba197af93048d11a12f7f2aa72c2d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81a60f234d9a80526f64544804ebd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a8984eadb09d8d531f1e8deee8b81821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e75cd880fbcd9e990b6c0ded6e7f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accccb9f25469c68244dcf9339f874a2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34f6b4993fb3f346d61b30c52ca6b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5c51b659e0e0d7c8af473eebbc5a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219ac1053c2cacd5ba927cd7c21ed2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36d5c88f4542478f9fad2d656322d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a459c3f810a1640ca22c47e2eb69828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64483863d05f3a2fb6f0928d8fb43829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d861f17f6fae821bd92871a3d518830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b01250f0412081db730a18e2790f4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70732304292758d3f19b8b4009e1a77832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12475ee6e36aa52e3aedcc55bd305833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44153722d0a269c96e68bb7faa76b5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3919969e0eeb555d7a03a88242d63b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590043d668137be955e290f4162e7e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90dec405fdcb79e84a7a681b6cc47c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b3618913bc6809185d73855113301838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9781ae8bb7872415de738049ee2b4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94efcf4ae0d1706a2212bcc0c0dd9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa14da1b99277722b609835a3cdd79841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf09f2b30b59d2d36d9c9e685b293842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c32e61a8e230f9648c6cb4424d99843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbee7c45c15198714e6388659238e5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997ace41988aaec829068855244a3d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514507e798264a81eeacfc1f40d574e1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7323c407d0d5ab542628b9f75d28b55847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ece82980192246fa3a589372cf74848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a1636dd14aa18d5b0b6b6a34d04f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c07ebf0f638bcbe2dde80a0d0cc0a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709634327cce7468d7155a4528642ca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be306972e7b8984e82db5e417ba70d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd57c9285e7e2f60e1dac6e5795d2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda2eb81ab7bb399e25add4dfbe7aa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784aa73e3f32f7763bd8e5c3f8118c1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb603131e6c0a2c2563dea57d361956856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c925cc92829167fe50779454924b98857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c142370153bafab1067cf4facbc0d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d67a4437e8492b442f793c285afb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50ac6e5f020fe2074b3f64483db7cb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc17cba06553e0500e3396bbd4e6d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0dce32aa52134fcbb61dc9bb6ed5d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebaa301475dfdfc5ebcb788a7c016863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24aad6772269b3c1b4cd5cb01425b5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81311bc61784cb274696be92ca9d987865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034118bb1b6a91bd3ede43e73a501e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac90b14165730082b920f407e2f9e9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671267a71b32f4c4032e3685dfadc8fa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc617bff753be32b85fa37cba93583f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888f89816b7d59dc4d9ce025adbb0f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903710b547c1f06d77c23b61fccfb28871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f821f8170c2f69157e6456190df6807872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c73827b32250cf89304cdbc4cbfc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a08b238dab7adbe9b99b89744f0bd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48590981347f1c879234741f10b7c3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785259853af84922d12b1911ecef087876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626c538c674017926c8aabd79a3bc5b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b22c408d0423f809a9af65ebf644878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab84564f4e38f73fc02a14ba3f77a5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc90fd2237d009f2c22a3d1a07594d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806108c26883ebfb8d7ba3c9b6f1e8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f026aa412cce8d3a49b85c1e06af7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb021fb4f6a0e16cc47d2624eaf55d5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c5756c0121f2f53a4553082eb11d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca9e9fe717f70455d518c433aa97d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a9919d6affbdff5278054466b18c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f937386040d25c55aa3910ba3bad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594eb6fd21b976c1358aa4ec9c11c2c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe85e40d1780607290f6f8fa9e8ef889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca451f57a1ef69b687fb04794706698890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f5fdac6f532294054975eaf678b7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b53fd9455063e996dbb845a925b0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d08ed1b0feaab3a9b907cb413566b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b728700b6e4cc75e7cb1a69a727c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab14162be3ff74400bdc58c46b4ed8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa022674ac38ac0d7ad305115524739896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130ac3f2f04a5bb41850e72397aaccc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0886a688c9c8e956c4b88e95eced1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebba8216a2702ab72d6606239a2892899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98940fda8e88ec47a223e738820ba87900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3967c0dfd90feff484fc06be6c8b5d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71697140a1cd246bd16d42088de23f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb52bad472973d0555e9159ad93b628903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab65c784b7096d3fb271c09be59c6a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36035c0bd9675df8f80ffc27e94ec67905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c5049eaccf7e125a5e7706adaaa9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338831c500b9bbdf0159c9b003a420907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa233e7540a89f47fb435253c14132b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b717dd0eeeecd24c0f2d2d47e378909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d7a9789d7c64bc2a913c313b4795910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc549ccc5d63903834d50ccd68de21911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a622559ddbd0ca8d0bc6a0e922f7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeba46c58d19b6f461a4e0b100f01b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca17c11298560ea117014cde45879914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f099a7c31278b85efa2450cfefe95915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f8c02a75bf7bb84828aa8cf85b49916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778c9ce594a3a9b25168aed1176cd5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e56d4b1739f534f398b5c0c0ef9ee4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20692e515473f645ceb63319974f669e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ceb303cac4c6a9e6e9da0ced6507920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204152decfa369d16f9904aafdac96921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307bb2c2fce5e26425c8a442f3a521922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626043c9bddf6004129bbd8bbe4530923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add764a668bea0c11962dd0a4516e702924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67029d8c9373fb9a9c223e1ead4d96925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a68397d1a84e348b7f195410a3768926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c599879f04f8c3223af2e6c093ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645211ec7d8a2ecfaff971dfb91a57f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c7e84bdcac9ac91b217e9947c5946929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3a5e9d9daad35cb08822452e2774930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3b08cdd8ff27fcaee03249ef6493931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bed2bf9b17f6b9f18f137d9759089932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7f929ff894119e712e2ce384ca05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b107054e554f13d34752929553484934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187573179db88e4dc6248fae394a01d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df2eccb2e2d711b3f0515c165154b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee08842d9278c7e8aa768a2ac0edf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177399d3e6f29779db9ec5b09a54da2e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbffda69eb44045e3eb97ea3f72413939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd9a5a837add34ad1f86235c451409940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ba4cc4ba9c7ce665332351f03d8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33cd32cae13a43133155f5ef0b8bf8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba929de70e926a477bf4f23ed2e9d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410407831871e4ce2cc3c5e417262ea944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925cc3d6a8e8370d7bd68266a5ecb0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a38b46fbe5e26fd7ef4d19639fff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39c07dac254dcc710c070c20598af947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619581a9db77861bfac0e3636bdc324948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15613f6ab74e62262967e3d8b307923949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7030789cd4616b037d4dcec772f2c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd804229666d0147c19a6bfdb7d686951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd1741933c46f5a252c30c4225529952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cdca3e4a114e6c39a29832b3318e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a689c3bc3174c82ad724caf21ee56954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad4f73ecf2e1bacbdd8b347153cac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402926297009e0d11623f52320f9558956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd301b463a98c714d75695bd2cf17b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794939bce0084e5f149507dcb139f6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83fcf9902d60bddebd71daeb0fe700959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9427b7dae4c473c8323ecf54c9df7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0430190d002cb49bc04e094366fa42961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ee9e61701a01c054f5f90307eff1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5783dd28ec93209164d0f69ab6d8b78963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e6c0082b0464bf6bc7effc286d37964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f698073b357209984544864b21f27965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58894d1000e93194bb0d755ad7f5b16966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b1d8720bcee5ff7b99bc6b22415c9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a24286aba36a9e7c5c920b9ed7337e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c5b6eb0b25e62e90bcd5abced91e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166bf17aa99a576c5c0d60522d99f00970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06826c773e0e04c8fe5294158106d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef79303fbc8ea9cc97c7b2107415a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb53292f94c6bbe3985031a3def8a7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f57c70897ac05423d21c2815d201a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf22601864da34d8e2c8f354b63d93b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f163010d02506863c02b7e5d5317976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dabe0d02b2e90e74defb65052f8bb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8d801a924a16b804aa31838405de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cec72d49765cc1f0e8be16dded4552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dff08285871fad8634430995ad6c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd47e3679f6a7f76b6e1c74a12cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a017b1e535650a43c67ec4cf58655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836236eec4ac4543a7c5095bd9f5196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b915da271466fcfb61ed107a29946bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1496d2b348a04b22bb2aeb79596038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37515f4e2657699ae844a668ee651fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6ce7ddb81284d041ba9a26ce230010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7db194fcea503e4e6536974f7965211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514440950b3b49d485a22bae494c0b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54683469a9a73dc88fde712ff9da013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de521a738fee69875aa309d185d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d681860031e8b9b9ab9152f2d15615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d52367830b935d67f995f1ab82c02516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d32c10aa5049cca253ee18bf85da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839a56e4ae2694dce65109fdd7390718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56a2d0308954b576d20db2dfec6ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b0c703ee9670e5c8aea0b40140f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762ca4990304baef86c9e8a9a5c77021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e195c363f2c3f3c2f8205367c54c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ae9fdaa3989cad2c41ae3921a00b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b9348eb4740accb54a01fbd6095b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b96a03335bfe5b9d72b553a6be2c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a3ed9822a8b4e74a42293e64377826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff874416d77316f6e38b798a1f49cb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d76d1a0d5bf4fcd7e5dd1d653572c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf31b0e4bb33dad02e77709978b931129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6f031e2040dd15954a6a21babc5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb3047e6b0a301c8b6c99661466a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e2dba711c008ae2ddc07d8eefc6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3848080bc2318bfe173f4909957d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb0e3c0e3fb72590a4d717fcfef0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142efd490aaa7b240d027eed1327d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227082901edd36d1fc37f0eb66728436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e40fc964517844d7c04614c67cc0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06756b01ed612239d2397ef2db705738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817813bb8945901f62fd8c193d8b0acb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d263cf21f3f760fc830be2fc01787740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4208b87a6b147a99cbf85c4f878edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0408b024cb2e4fa019e850d1d0e84742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727068c179cd9c09811469858a40ffa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43d90f7bed034b6b44d26213ba7d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8832d5ffbd10e826d414731d625245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac3a967b8a2dfb0200f6fbc7ee9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685653d43d7e181d97ce587e12175be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0da8328631fc318817d22a040b49bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c84be0659a7b98eb16158f7ecc1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fff93cb6811b732ff6b1d63618bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac2779ce062e2f6dee976f6bed0a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7831ce88468319deb1f0d0cebbe38452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e741cf8040f056b462cc09897f2f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248b9c0114c8fd8dc3e8380874782554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ec1a143ac71084c8d90a00b2356d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e3d7452fa1dcd96b149c3174944e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c03850a270e60950049b66b0cf112a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776f8aaf05b9d3de8e931f9828c1fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c6b218ffd88faa0f6904bca26dee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1a0f43172769c60fe3df8dec574a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1288e8d2a360679b59c6e3fd3ea36761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea668d4ada0c627f0742dabd0c48162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2583cb02b4ffec28a86fb50e50bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7aea263e5556b44879f861a5dac064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6dedabd48f9dea5a3b15172b52d7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73d612741618077c2b482771be7d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739377d114dcccc3f219f24bec442d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa401a0db870e6a9c41dafe4ba1b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa41b1d585205e249e2a8954d886d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b642c66a79381fc12523a3eac80c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7174b1d253df3ebfdc30f8bc4136de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee6826411d2d64fc651683cb1f6bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab85df843d6cfa15fb204db9fcfd6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c86d48f0d3a07da821cabc947a305374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b3d072e2d8b8337ed3184be4af1ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f42e8d4e556bd1450b9db85ee9ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2482ef3c069349d5fa38e692cbb35077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c05e101ecb994015f62feb07f0140378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfca612010e8bb17615d046754f3ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096da5f6c0938b1dcdbd7ccb800cb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2125978126eaa583d769a4c5bad7cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276062b3f5bb5b9c1409f393ce98d61882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0c045a426a303ad49366b2d22bdb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c66bb97072aca10e304c583c94afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505d1953bb72ac8c3a85afbb0dcf3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696de9fe158cba18d4135023e0d79086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49730cda4e44188668661231ffba987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098689b8152757507232d8369e4c97fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b853c19bb055d0bbc59c67477858189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06907850a8c6bc5303d65b3af7622e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d97c6055c677d4334698633e468ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3b5a9a29c04d6cccafd1c2086c4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a3df38e703cb6b30d9872aa4c17493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e91a131dc674509f2e20dc849e6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d1a4655c00ec8392aca4dc1e467a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662ba62a1935bbd7bf318a7966868f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd43632651ea73e89d832d598cea1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a955f4a8e662cdc381cc6427465698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffb102691098eaf4b73a279686c7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f8384fc57dc69676c6739ebc2764100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687329280488e78800313f1959b73c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c2f1d8bcd094e859f148c2424dc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e2a332361479d2284a58f99e89bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df423de065fa441ab1343de20161433104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5a075ec54398bd6058f9d1e835703105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff489c82aa851ce1fe6004f5e983fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361d5195b42b93bf75d525f874c855d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ad1b2cf4fd25481d3da119be7ab1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1fc9fe07a7825944b5744689bb623109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943969fd9d8437459941f55c4a9c3f6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d96bbce66ace698f76d9d51bfbdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57123484b6f8be716d0f4814a2a958c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc85110329a9562830565638beba4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2760fbc0b921c16dd3a45b398770114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc108921be8f4c70336791147de75cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11907b809c3e633413f474fe55efbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e884826a0aebcf27143774bcfda3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cd6cd7ded33c0f96c85001d4303b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da9c05a826ed85adbfc5a1ad3966b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1a7eaf7ddded6bbb81248f972503120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944058aeb3d6b5184f63a977a6c0bce9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5174b88b10381ce91a069408936d2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967151f96e97d95c95c8511ab51759b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5ffb45d49423fbc55574d7bce29f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f2bbd2ca4fc35ddc0147887c73cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14218635394ec3d767a8d02ed6aa7f3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa84b5aa25afa2a33442bfb3c0384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2750212eb34ead627f791270b2c48d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9d1a56ce43c584910d0d18b508cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07be4dd552c0ee886e3225ee02a0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef1c988b06d803b4feb5e7aa24bba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2087cb32f371d82f98af94d72f89d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c0b62746d562994a5160112fa4ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dda02166c471386e4f3bf2574903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a3f526a2f15a68595eaa3d723bb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fbdc703a6f127e367b1bf21e77a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38555e0b0443fb9e0d9db7f53fc63528137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee84e946b75d6f95581d32b84e62ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc6697bce5d94a9b85d21ca198635139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2276a3cd8e9edcf95e575fc34043d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76715eee1600b48a5b03b935714e49c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe56504d301007d90310849e551b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc376bc49b0b203196294bd5a845e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7d594d1adc82d18e5d83daab05ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f224ee97dd5334e9616f70a676a5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f3e94a7e35b67575e947deaf597e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e8eb83411423c0641e82548d1eb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b6468d4c210645509721dbbb6a291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c7e9f11d90a1b382760467bf391c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07bf18125c72ae8ee19230b0e4c8b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449ef3e8f335048c6ea31a7d79c807151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3294980f28094579faa271bac40c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d687854f1939167ee0ac6c9ae7a5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b5887182b97697f861498a3d6428154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe88b4b3e0a551c03f9f3dbdd499d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd3c78a7a49d3d568d490cc801118156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8877264a0059080bf137432105731157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653d38f8f828b5a63db46e81dfbd5fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec55f14cebeccd3e6d8f95791c289b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c7c1c67cbc943e3d0acf2f94b64dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8765056b2d9e8b27c40de844dfefa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2041a8e03bd41123edbf9517f7ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b776a78ef06cb466c804abede1b9cd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f547ec43cd62c97a05c7edbfef0835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e84b96c2073499e3e86d3639acd32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c44649ecb2fa5425db008e5acd3c93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54fe2fb9ed3b58e7020d2353a70ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a27a4ad919322928b38bb3ce5eb09f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcffee57e779cd59c57c443ca57208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33953c72d05fd1047f5ac706659c47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd942a0cac5e5bb61bc6dc5be104f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b1002bceaa6a731d7bc4b308317d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a1b590f393a2b21d1a6521189029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec783f33d643d154a3241d2d58066d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84471d7c55304bf912d80abd6e61485175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31344f435f6f7a8b33388f38311a9d5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50149469e91a5171a594cba272c58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7b87c8c994d4deb2d0f040f85d02a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa012a970b634f3d89027121491e8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d63edbe5993a4a94e363a9c0bf373180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0273997b502703e33f91c1a2ad79ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb0f87e8925ccfcca1f43f814b66c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8811468482912330a55413a0a355de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf654971ff48585dcbd8aed38f9cc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f51e80092353267722067e7062a2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad81417785876e1545a74da856f15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b789fbd0a7cb7aad8720b17392b057187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9fb22cf554e307b27997e8feb561188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873556adf373d015f6b962edc925cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646169baf2804289da54d3648a527307190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6966acc1a89053303926ddde4f2307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631a6cedcf4ff5ae162abf0f88aaa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f3efc69992bd40714733ee5d1467a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b8449732569999ef5bb08f638895194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f4a721c4b255881f5e8c7c362e64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2768dd2533dd9eec3657fd05dc94a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e2106188a8f8c5514c3bef0f00a6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523081b7712116098e023ad120314e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b09459fc2094f3a2d915fe4bcfd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb6cde534274fa6d7ee88486ab0b55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed7dd46a714531e6bdb6a2012c2c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0c0811300dd3ee9a1178884b0eba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1ff64044290623cdbfc9e32c4dd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168112bc5bf7ccd70fbe7e85b98790c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f004075cb521b1d4d913f62d75ec58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3187d38a345f67a52705c87204092206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434cd94ddb922442ab5267f14caf6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed433826b4dc6a57eb5ca6851f414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd791a5c8548b888b9c675da1bd2093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328892251ba0379f7497805067005905210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1cb4709212f6e855078dc75901305211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7fed7c282f2e23692afbe683e5a63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0ec885c6d5e59f52ded82ac4ee15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34689a1f19fb96e6f957bbd838d8bde5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cdb94aa4cbe308d3328697582d84f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248295c2933ba4a6fcfbaa354c271e03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbed567a1994127ba3aa10275a788b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07f901f910bc3b68754100ace667f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874048ec6b6552d6e33042e97a29510219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6a0f1c9d4156a5797342914d939b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a203efb53efd288bcb32356365694221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7e0877a42af0b0f0134d032c2d96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d20dd2efd1d48d6a565df8e548bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91266337efc7b96e725834fa549102b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6cc9914c26a47f19b48c9d3818dec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bddc3fe1d579927316f419a6f2287226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159494ca7ffd2f2739b7517f5c42ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c28847d22a836b149cfa692a03a2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af5aab72944999e1f494b91cf3d69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb81df9ef157019e73f67e76fbf6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b8d128ef486af941de979c67fc1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fc64bbead5bfd9db45c9842888c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303b2287b1b3f8cb669f250d1d7c08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161db994906d9d4e74f174e95a6837234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb85ae3bc9c466a5b71a282ce94aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b41d68ed298aa449ba1ed520433ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa1438b093ead8a4913f36b11f511c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae6f9d244440f1575d4ef94a776d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b1d8b9dbff2521ffb0992876cec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1833e1fe0665b1cd6e596d1125cece2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2608e8b2e8198a97259c2d759c949241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b85e385900469ca2f2e6f4d4605f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b83b025b1247d51742ff8acb12edd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf7efba1a95ba110427dad04e3829244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961f8b6094c8f2cea256eb797b520b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd4d0bc51033f2acfdb127325b023246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ae9454067b08520f824ada90f3fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729924e0a07e09622f7060e98b4e9f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de96f16e5377aae2cd522d30c8e39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd918b731e535a4f06c836ecac9e9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e9265f9db642ccbdf314d58c1c14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cbc5376c13b18a2f01ff24927ba95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1ba2c58357ac9c21cadfa3b0155f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad36b098a6b0ea9430ff2255d999d41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331a7aba6b4646f9f1844f8958ca66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090acd9b72e3e90b967b461fc9238c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eecac0afc9844b61849738ff9f2a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fcb0a476f37f25eb30b6ce9a5dfca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3581bf048ee431ebd1e2991e12948259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e37bdfe449ca9fdf6a5fd5e17dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef9c906fd4b650efb350144cccdd64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b507acbd99e982bf86955a7f9631c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c63dee83d6fc274a31f8f094d36e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ed10bce1b2e0bdc98a94a74a7ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f339ee84e4948624bbb4358661ba67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d2267d1325489f01fc5dbde8849b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b8010de047a319c8d47247107042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2efc3c13ff40d0a3acec127b0ab76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47affc2aef17cbaa6ca81f2ba66c1272269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832adf48f17becbfe8953334c24e1ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211641597846267c7f0433923af15b85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198801e67f4f4bcee86dd651a1edac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d7bf283d7649f0c30a866887be3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5efefcef280d13b50d742636167cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cef6e35feeeec936b92964b2c25fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fbd80bc9de4ad566aa5b0633a151b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e73e6ffbd9d080671edbaa598c511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29c5d0bed9cc2c196d74f1b2d95bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1282750e85283138a65e23bfc03e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c81bd4fa301eafbb28a7d4887bf8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300965df29788f97d0ebaece07f9042281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce205e9c5435746e660929387f6ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed136fa72ac7e2598518692621adea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36926ade72f2c94960b53aec293d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4586d255a433caeaa402d3fe1575a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff970113c9775ced52e8af67805dc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4292c60d4ce24580b882fd8d9a3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458ee8547a633e297acef6f18568b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e816b220c77c6af493b004c12ad32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9140c30df240c10d9df8df159a7d2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f3ee1447b7763b6fad5c77c4665e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da50dfa210445a9809e926d61deb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b697553a72f39dfd74bd2e00eba16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1eeaaf36e348fae676714378ab983294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50644b416b2e119b8dd27b656517a0b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6498addd42f07dd3996780810b1bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29177560eff92ca3990c897267bd3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9206b21c13cb2a7c3b62c545b4e76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45276d8fa7f2d98f37bdb139f077b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214fb2057081fc911bb978129fe5f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae4ed965c8a9d908c1d6915567a83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531df721afff11e333faea8288397d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b7d7fe2df478fda53fb6601c0f36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372266e85a5944c9f92ad34e78755b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f0676ff47f933cbfd7cfa98d9ac0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c4c05ee2663b94f349d6e915793a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391352e35611f454c961ab45d86f2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d05ad962322dfe12f7ebd7a0fcab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf490e5ccf1995c2a0731c067e2ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556de9275115688d4e4538e25a7a8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246422131dc429f2e8fd85cdeb85c612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03efcd2de4a0d2b2611a5ee880f626312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc1a45afc6287bdf92663237c4395313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933f611fd5af808de7f0a327c16381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e6993d738b038fe9ce757abd661c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589482cfad9a5d31d6276c5cc94c1c07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ffe2157a00056f88f60c781d9d7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20663d1884eea62bee4d2c78f6da3022318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b5fc882701aadd7be7819608bcd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396c360821077f2a054416e6289b57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e08498349b179f388a2eee3bd43a40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d7eeb23a5868ecf31b16c3217dfbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2691805f4b05f14a1e951e69012609323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e28b39bfb1ddc5f59d8af399b854324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0061d35b31e448b2e05a117bea78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ea6883985b019a8dba29fd95db5c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f56569d4fb57608d6d8873dc6d432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dadb03ea562759a6f6bbb8c1d47e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb3cd8f3b37939bd4b087b0a584a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e25dd0358f27239af4d9abc1fb07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6b8310a61d1facd4cbe4032c92f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1100121b5a479e68dcf4bca156316b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0510cd630abad76bd22f0b0dc2fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195daf151c2b9b6321e047c3f00cd582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f9170723006c6303bb93fdb0bc98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29078eb927c4678a6469bc33f7f2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031303f71bbb120ef4aa5ac53f8fbb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb600b37c904818ca314ef99315cc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1ad6adac8118eadb05d9b0605b36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6845eca88a44a1c33e19fdf09bd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff3edb3dd1d117b29f2a57b4373fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f26dd47cd4857f01e5b476e6346ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78825cec0c94b32dd221bdb5de5554d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd05522babc5fdc7dd01e708da8869344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01690475f86aec1793c2c4bb3530986345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fee11cbd13039be15028300e13530346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df73f0469193c039f4af82efdf83a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5507920ee7f3c1e6a4899406e64e6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eddb6b35a764ccb9bb1ad369f801d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ea0d458de16105f7bd7de7150538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ae9f30db530fa50bfbac76ddad9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ceeca4aa787e17b7fc570a7fddb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9fd184515e5dd2340a7b52ea41423353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6deed39a8b4f2b2e23e4ce22b939b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bfa769761329f90f15210b3ff5c50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3283704d1e2a8855f3208f6a45ff5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc4d67ebebefc7acf204dd99dd3d72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f301ef86e3bfed3224fb9448b789f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534fb8c39bcd593a1b828ce1f862757359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec593d9e3352189f30ba7348d3027da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d3409993394e15aca4564904b9d0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a5c67c84a63ab3f393204477fec49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13889147792cbc308561632f19d178be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0610ba3de2b5faad8a4cef0a19ba90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc9898bf9b632e28b7127b55d6ba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a798cb35bae74963b73f19905eea80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47478b0e55e3bd1fd5e0005115c140367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df837cb6381dbbf83b82d3622d264f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce26f6f28a8cf2c25bc7da3680fbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4fc48f4b6ef0abcdeb95b9d58283370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b007e9cb661ee83223ec2c873b4c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca652907665478ad30b7d665187ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0a545f30bf11e1fdeae5ea7bea7c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b66e36c343f5b8f3d9b2dcaeccee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6860e1b2647873b22c8a17b0ec31f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c077291280c2ad2a94e37b195c4a3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55dfe6c2e86f28edefc57e5c4947ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a017f521913d9722f19d55630c2f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e66e298f940bebc116e6fea92f4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b320783d4a29c2cb59fb807a50b72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b342129564795de6bbb5bfd6a5f8313381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f64baaae6d7010064e1c60145289e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a63cd4d3f5a9980bba93030fc093c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041905152644fd9d9f469ab46fa128c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fc16ce1495c1a9f0d982e35f0b462385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75339ea345190b6470404c1783c06a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473fb6ec16cc09269e88832c60fde14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69485b2da72bee4ec47f74f6725b31b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc817048ecd4d5d41e59daf0d72a87a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859dded4f99b2c16db226a18c36e2c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e589075c3d15515df654266dcbb67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d376247f04f6a0f0328d63a53c321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b624ef595f67792f6678c8dd08e21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b322118e81cfe3722f35079b3e447d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84065b43280cfc7f03482b3bda5f10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402257462dfdcefbea1a6c8382bbcfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecea5732501495aae7b68164349cdb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac1d508d2645cf8aa45f876ba7563398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf542d15c7cca1cf9c11e6448a3e6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e00c8e2c94b0355de4939e6e306936400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0fd027c81de3c708ac060f3d198e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e02447c700e14fcee9c8ada8d0854402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457fc21dedacc2ee8915c6116adc36a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf071766a4e7fbe0bc168c3333d4879404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068ce6d452374372a1755b17e6e8e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a994e55e97299b66b9537832316dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e4fae59c1cda5e2803b6fd70da9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1be0c53d7485f6c577dca19744b7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb3588be4085bab9ab383c5a5ef10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17469343942db9594f887ffb556fdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39242745a8030b42a2605a986676ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33053c4710d492208c00a64df01948412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38428e484602460598cec845d2a2f4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86124f7825676821602709ae75249b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218ea1f5c355e697d3ab85ca44fcdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b628ff64c5303b580b9b870efc13c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271981404b891df2ecacfe0fcfb5308417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c95bad528f7de8b24f2ce4c0c9355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b5dfc785c408a15a1466c04e0f19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d77d6347d98b21ee4a1fda6e37cc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0acd90cd51a1dc2252ef2b30a60bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea04592d5c526019b3613493db4616a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e5ae199b9f3263c966db2ed06bca6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b8b4501d68c46ab204aa9d872ca0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a991bc7c868ff975cc7ed2eaf19a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d20438a10328e64a65dc93d83a421426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449a09db1d869129743f1e6b670b88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd5629451ccc1a0e598aaf33f2b1b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923e6646106c742108e58fede98757429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbbbde5df90ade8e63260539f0df6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c641434ff215ece6d080852325723431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6feb9cfe6b880f7a8b3dd9d131a6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757aa15307b688521194285ffe191d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7442c17b739d2d3ddfaa21531b8b7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e1a1cf4e1c4dce1d2e4c82e5a4c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a5697648a7b636edad24f155460e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011e01d3bcdc0e98c25ad764f62f9ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196ab3830659091a6876f42d8caf036438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b650a1b106b928ef6acb74eef1c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747efdd336712d01dff82108e38c529440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5845d8e941f8e12e79b0e6713004fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2d14c830f7deb907aad50ff7d91c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27b958bc08f051bd51468b55da6c12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c1babd7e8b8f75be043f5c6156476444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb40cf753c9832596f9cba3d5498fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806983b90c7c013bc8edc5c87a290b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a298a78a384ed3a4750e30ef3150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e3b0ca16af8b042d189ba8d52759448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48820e0af77641e79b9ce66423a06bb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85fe3686474b9dc2bbbd9a7c633333450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8c99e358b664341404ad78c1d20fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0191a5a2d0bd12773dab5a0db0747452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1385249d52c0de76517b40ed31b486b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fedfca3b8ae0a04a53bf1f09dbdd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f858d145b941e7333227e76335a56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f9f27df2ad0d489c1e94a878ec4ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2decdd5589be835c4a722fa56562ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd2f597f4479314ffc8fb54edd566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6cdfd6a45825ee3f1a5d31653c11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1df96b249f5cb66bbad7ff7603ca1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063b67f83320fc7d7eea3c85346eac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a5e6e1402a2e700cdf726380b647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68927b4cfb282f3aa6ffe64344255463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181dc97ee033687da3fff7876736a74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1811321a243b303a36764a7a4b6a7e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5422a4d6aa1d92331f18640983ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ac4631d4cde8083b56d0ebde3277467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8b08387aaf7ba583e25bc6fa2bc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca586aa568d4d61e36661899e5673469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597cb8072181347bb7e289c6c116d50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f348025bb56b9ec9597e5c441d94e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a68cd5cf36ffa35d3e4c9dfbd0874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67b3c915153ded5d1952d37e3c435473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36c506255471d343c4ffe5ed7827c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450159f53dfdab1e28e48e3c7d7f7e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0532d535465b9a096f50a3c9f1c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1054d86868098f7de658ae177882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95a433c8ebba020b0fc6323ac0ba7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa8c4667a25a6e6688175b34d2375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb057e345194fb3534f640b582705480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e52438c2f201bb11b139f7f08abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6238f0b4532ff1db746a94ec1fc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055410299917e3a08de7b51f11513f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f62646e161b060b589723341c57d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21ff979aeeae13ff0fa825470442d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d710fead966aa1038f3728f7605d564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721cb54861ec0d7aadb549a2b774af2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b594073b99222fb612bf4d1951b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0874b35bf8296054201a83721ec49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32855a819212d1889de7f8604ea0f9fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe97217c2f84db5be143af0512bd0a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963b97edaafa8a4de165268ff3cf4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7842549ab1f1ed81cdf49017db24426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddabb026a5760899b080d88bf7c9b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa93b894bb3bd6d795468d3b15f785495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbea81b0f10d0eda201e89221628bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd8e9ff404a74903a6590e5d2ac1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2fe28e6bfd04f2d7632a93171527498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874a3884bd4d6382b239f898d8009c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c4abf8903c2fbeadbed681427185500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637d15725c66a7c0a12709d3d269ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dcf65aea207eee6215c3663417f2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8508d60ce24e9d9814514b7082f284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdebe4b5819e953a3d7d2446734df3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6f1de6346748ac59de153a4e5f2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee4623b082a1f072267ca983a3eda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436d18d34aea4573b7f4c4a0f69c6c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6520a75a8fcb94d872d758fe3083ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d033f270c6767014ed32319531828509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec669279b17d2d1bfe9c20d50d8a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516efcc4d9d964e9dc36f67eb6d0510511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a903c9d36ccad12e34877aa495f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e27b2b558ea4eb6c58602dcf4766513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4143142920248e51c18c1f5fd9320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d5be56deebdd7f9538f9fffafc10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a3fae8caebbed2cac912a2ecab503516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b38a4104aa582452b059124025d5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c18853dc8ca2e51cefca1e2e38e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca055d7aadcabd5cdd7545e52d19646519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38253d760716e56222e3e7709e48aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7385f49ed799d46435a3ae9366d81f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf6bd1c1470911ae0c32c03811832e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cac52ff205ed3d977089e1c7ce579523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec33118cf2c3a45868b38714132d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e21f5a874a4a34c4f5964082d238e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450281ec89e071b6a4c4fa526091d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019676b6577be141030f3df08ddc6a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fc363a8bf02a23bd9bf6ba34b43c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeaac18d5326d17d53387b98eccebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1df4fc14eb61392431723271286acf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299748fc2f026aff4961edf554d0540d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7cc78a06f9474c539ff74fed242de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9afa3defcdf4c6a3342c4dfd77fa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbfa457e8a7b8b82546a9cb294dbd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d407b1cc27703e0b53b0f7758a1d0b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e950adb3f4364963b414191792d55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229b63d8b3a084732f5e91732198fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385389810303ba1a513e9661b5431dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882dade531b42b216f31f32a7da2ce6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f314c1c0e9ca6c6f49d6a842278d9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee183a44be0616bfb8744734f9fac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b76f77ce70b9b5be3b4804ccdf8fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec6c27c1249fea78dde76113e21b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f929da92a448c0206739a903c19a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36994fb04aeb224a93414e88bd6c829545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad324d67dddfe1a5c87825dc5e4744546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348d748e0ecd364ad89275e836dd7d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357da1bf716e38ffd0b1cf48df81978548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9bd672082ff5d1b789107b495dbb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2c8b86905e6cdb79df0d2f60917b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016a64831729406940519b30a1c41b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba35720d30e7be5a091adb53afdba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280addcc5c63403e5980f27a74a8318553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aa619ee6d4095999884ff78c41388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68faaa247fdb0a4b16423c4d06f35c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748f363eda4b68e737af67b1a28784b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994736ec8c914cee15faed07993e7551557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100420ef5878b9c2abf056c78fae40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ca8e149ab960207e80e0c86b78d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e0ed46a63a50a6c962c44936ae11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070c5c41a661e0dd10772605999d42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc84a04336b53d8cdb99e45789663bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff886905f2249a994b1d10fd88e1aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec5bbdf833cfe60b39137fee517f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336b8d3eaee44ea674f28614efa8491565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062ddf452f8af95b0c70fef39adcc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127eac992168270c4e483da984703fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438424121860ec0f50b2b424ba8383568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b4be51e6475141321e8cb3656d42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2aa8d9550ffd5a3bd27d778f7f5d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deef42976e6b1d10d83414d0367c86f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a85a097ea5bd2b1a41dac8891038e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1125ef927dd3683f69c30500769f4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e4bad43ecea7c7cc1f0e25cdcaa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672c2bfd7600ed586e4eef67820b184575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79a0d0567bdbca7924cbc5c41c0fcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67fd1003aa616be406b5a4fca6e69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bb74e1bb29eaa5794cf9300e76a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b15c038f7e2f5163888e8c5b1e3fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408b6ad4b98406fae25e1e112bf785580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63112e125873c52c7e0f4dd74b8897a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edf12e8a63617fb1701e71411377c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca63a30ddb01872fd90e2ec774431583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cac37367f7d6364f9b84c352e651584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c517ce1b6f9a7ea9882ab240770afe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307a2b5fb2721405979330a35925cfd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a853a7b18fe80e080b62b7f79509587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb250ca0d46e31908d81fce962a812588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34795bbcf670d33e876dbc289432d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3b8b53ff6d77de604648bd38d940590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb0b37f3bc3315786475a8747ccfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121130dd78cd02cc4b05ddfae62a114f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfeb9e64f835668e7b22dbc4e518a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1fc306331dc8927a6257b0e895d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db19eb15f4126107971ccad355cc84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c7f270e13ea40b6184da182e69703596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f04297b9eba586d93c69d4b858534597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7664d640dee74685e83b1a9a804eea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83479feb5105bc92ac9e189429c5540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea61e4e2d85236e03948d837ad62da9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ef13a487dbee89c3aabebfc5868f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b711a367be72aefdefe8d28bb5686f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e877c03c0f6edd4a35a0620441d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ab0515cc5b217493b5146aabc9d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678fb49b0fadc8b251b6ab186de5b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454483a410735cbdc73c3ff4f28e611606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5a2d5c83509d03e11666a013058c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64535aa28b3c4c86d73a4bfb40de34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e903f10a4a87d2aeca5bd666bff4a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892894515d19a66af4d915bc4b00492610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080cbdc35ccf9f1d4443e30d7a303cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3c0641d2bfc82cf619b9641f3cca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ee316ce670184feaf3323024ca12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffadbf1098847b585a806f8b995429d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a08b0ad06442be3aedbd15444839d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e16a598f75a20d86364d8c3f3a4415616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac6c3dceb103f24c134def70d1db5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def734ef2e0b63256f41a00304246c5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834edc2dda157ed845a867e751df10b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c27b2ebc3b7b0818ed047691b7208620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374a5aab3012bbc0318621e6ac610e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110172b4347a4490532cc7ba0dd9c7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b58a83814ca697b17bf56d04ff3a4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157a3b3d561850b9eb4dbcb54408468624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac7e362414418c79189adac3df32ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea5e2fd9363accecbecc758d59e60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e274fcbf5dc08bcd43222d6d9171627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3577f0d5de0326ec5226f49c8d6e44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f11d93920ac354925b190344381a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579c6134c36d293b0630a16748ad219630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d3e89db7539bd6dd44873807f62b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01dc617a3f4400a464a2338f676ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f5ada0e019fab9849d63b38e686aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619ad97858bae1c04a3db0ced47b07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3f40060314cb16ec0cd0ae017c0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbe47aac793f718e406247e29f259f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d76dc5f0dfac532715ea3ac400c5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee676373bd98cbb23314f14e6ba20c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77071ec273017112a10109ae9283d35e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eaab6286a86b59afa6e21b9556012640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cd980d8adc3e0d0c686621767b597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f84509d8ab1e15b7a79f3134d593642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be039562ce946827e4528613230174643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad327273d54d82b853ef5ed0973123644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14bd72b2e868eda5ac13f2542d823645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040455eaf4c5e79005c0d2b84f49190d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bba772860bf90338ce173578057ff5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c129510424d826526001b4c7bb67c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203679abc313ef162663437dfcd62d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab4a50be46df554fdc192b6d1da5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12b75111600170b5474922db02750c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6931416f5d8205b510b89c77ce6c876652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1812f519d7aad905812cf4ee926bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba60b6d3c868cba370f8af11a519ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a23f6099dea5ce4583708b8591885655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929332695ac92a525f02eb9762d20dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e8f1c735e1e60faceb5bd9b4e8c7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4142da176eff60cdb18920292bfb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1036552c89a19c60cf0f4c71c0b87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93771df20df3a0bc9500ede2595d570c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf910b79d6aecd6700ea7ed52e495e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312473fd91adf15583de1c013e3dda6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391008437c9bf2402d151596d0154666663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502dc22c331ac95611c7fd0ccb8e8f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a762bd0cbce9e40a0b7fb472e97bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51099153b49de1e93a50bf3705f7f0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe2125349182770c8d6760048d9e5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22334a5ec16e13d801cfc06faa641668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61772ca54ce6ccbb28c1531d0ef74d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c4add06605170edbad7989ff3cab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23812dfe683d3ba757fde8d12a37b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf6cf33c9c8f2dc2e368f373b3149672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ae592ef5b647f19907ce5fe2f4ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69769a78cce534183293c9d66c90bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e324c69e99920ac5b6d181d3f7d73cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee5fe0bbf049fafcb121214ff1552a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0bb5ea2415abea454d39b311abe6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27084422be23eb8783668865950fe7bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee494dfce6a6e2b8e38c31855084ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a53c34b145dc9bcb3e74f438d42da3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4ebe33ef0d5669873142c5217725681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf214aaa90996838bc0cf78421320682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f68d989e05edcd4982cea9a3afc95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216522f9f33adee1f2cfe2141ef1b364684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032cc338f2aa86e8025eb941584957f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d85cd17ba96525b5da0886c63951a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47055e00acfd9304b6f7000533907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8adefe445909edf20d7c1be06b7ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65158dc1619beaf88876aae41762b6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01493f561e6413ed7408509d088cbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b66f8a90e7c2be4502e16c33c382691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1450a3891cccd56958f029296b154d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89996d51bf12c8ab497d7efe9ef1659693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14fcf0acdecddcaf0b2c9b871802f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26cf1b660048d51ea56fd4b7c22b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e31f02d57d9b8afe355e7a2a435e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046baec883b01c66f612cfb7fec70d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933dd99e159c49d8723885b52b210b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299bf4c0c4eed6249c2f367a0b1a49d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f860d36f763a9aaa8931a237e529a2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720721092582f1b6ee8b64a41ad1a04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634456c764cd661bb2e0a555991337702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d85eb3dca1b722d3de650ca1435c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497a7b375d60be55ce15a964354c60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8e9eabb36b1ace48f7dbd9f8a17c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1f7a9067693805c178673ff6ca2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea71501cf4da183cfca6d8cbd4c27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220681b3e323b0536a23c35d7210a20b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25fae7b1942cd209efa24079673498709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86180ff6c4a5f92bf203e122ac0ad635710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc83c06396b3ddabd875751c1b6b31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0557c6515da5742d5dbe0e43972ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc099f9c084443ddc1d96c12ac12d32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788599ceebd1763b1f5a889c4905c3ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73418131b8b3f888d0860034c8a5f040715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6229a7038ea79a20e351be3d7edbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb28ab7dfc272b718eaf185b5a0d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d565bf7ca01e3daf7b703b1ad3e5f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8fcf99794b769f67797daf456f6c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e9307553bf26aa41ea20c57c1b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37edd23b4b705c1376182c0aba6041721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25fc238b6a5763157874630a19f4b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d2e337192af9a8e4aa622576b7c36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67a9ec9c28b179e261f53deeb37e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0e448a31109797e6031787f0f5368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4bd4357fd065d8dcc65c6b701031726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476757794f6e660c9203cf000f230e38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dbca5e8a66b846d9a01f363a304d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c51116d20cf76f7d60a80d9e6c567729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b196658ad3fc5a7951e9986e47433730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76133d3e040d4a60e2f8775c07451e42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59390031fd30c6da89ea5aca766e4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879258a71e64a2ef836a7df4a7004abb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80e15cc3f0496b474cb9046a33362734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da1475d9c6212743462859377d342735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358e492b52fe08ec71369465a2ab6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba56acb9a70eaa46a4fe6699e8af9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e34a2e299c5719b079ff45df966a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f64fb6473af4719602f4bb97950b4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf4d125a47e9661d5925e1b448b1c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2a8b878ef244ed1542cd54f54306741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592b02cdd558b6f7a5a791b31d4072742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5961fbf94bbdb4364b58f6962eec50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13261181bda8dc7b91ae3aaa5e37fe23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ada3edcdbad64347504772a2a7ac5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177044a3a3355ad93e077bd8861455746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ae2cff3ff9c0d968e50d9eec3697747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507638fd2a447d8dceb63d5313c15107748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191466de67859dcf411b68b2872467f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287e277b0c5ea5d829d0eae59b4a20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf128583d9f6fb07d3012d7b537888751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589b6a617856ffa4dc6fbb5466dc52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10ceb520a382bf15c0e54614c41f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da63980bcdb1dcd4c4b7c2fd8afc7e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e850f265a1bd9332f2e17030c68fec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202675fa566c09e5762e00ac1a109711756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa419e4b7f626e45e248f633150e57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca87515e89cb438f6321f62fdf3a09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8ec4f10c7ed36edf3f6ac4fea274759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ab8e3a11b177127f6059cb5bf2fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48471394144c464dfa7af7cf1ec288c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80061efc2e4f9ea6dc837940163b270762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee1575ddab03257c93422f986f4a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e64234c43927c766eb64b47718c54764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c589c43943abeec0d950013755aa0b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346c70cefca077ee65ef21485e6916766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48316e571c12e46967019df5819c2e92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4571a4ceb1e83f21fa1a4a9249185768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc70cc41679853d66c0ba25a92e80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e3a96b101bc4672de8545a6ae5b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804c5f57ccf9c1b5c1f14145f6251a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888dccab4336a9ad210d9186156075a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604815eca9ac886612428ae7fdeef422773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130dad63f51e0055302633eec6b857c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894ec3e42059aaca94700f3d218a12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e44ed7d069c8a06c28f98b0978e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed83d83de6c1cc6f9165a8cd5606a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09da5a4df08cf8259546bbe16692d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363aa7f479677386f8c483adda14ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50757f3cb10d212b23b7be69b4eaac1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c349557f6538e2c84bc71808094a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f2eec149c6e1d50e4ef6dc703c89782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb3f1f8277efeea166d85f77f9e89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173b26c7eb61e8b044de18acf050d94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda75224ccc5245370e63dc9b7aa9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4060066fdecb5fe757391cf8257b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564615303fa67767c839017d250a965d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0574e1d88f65ec07b5302330358c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d401f4af73bf32a1f273ac7a787c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dc4986d6120bb0a0fc96ff2290bf7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42d46b23387f7e368e1463d52f8562791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08188276b4d7d5166e27b49c6a19008792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835deefcf4033441f8470538141354793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409473a7c02ddb677cb55d886b1efe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060e3054b15e680562d8259105cece795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c85fbc906b010b23f34f63b1994c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166ec0d641019dd984462c6d69e52d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7173070c977653985cfd7fdc7954798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf0819d8b1d1d83f75af2bfdd5e63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875f1a0a71eceab736cab1dfafa583a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96ff009968d8a833546208337b761801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec4944fc19b621dcb323fb390cad5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d06eb8b3d3d876de547bfebd9fe8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4433c86cfad3388c27eb20d8dc7816804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd626f15e9215d9946778897cd9557805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733f42320d35a80a28899278e9c770806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb917983418a8375d176f769e2670807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061545678d0c4eca05b4ad5dd90bfd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af526c36fe8cb38af79bb94c5833c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe5da1f2adbb9c743e8cebad28b32e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500460ea337cac842992ea507e41319811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a3dc8d938520babd6d229e923b85812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5e2f9941453f3c9cc377fd27284e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a8c92853b0ba4a8c3c33a8ca95ff1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a1a1359cfd1a82f13d0d3e6a7a48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b9a4d748416058570b655b5fd609816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1666e9e3316e1ca2d9b42b2de63e2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d300817c2400a0194283f0d7afe6c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9fd154792311c63531a788746469819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69954c2c9b85580e6cb3aeab82a717a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c631e25b4df8ed0d314812f7005f7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657427c957b00e52fde6fb8a8b1a68d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc7795444cdfacc82dd782431e460d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570e688d119d1129a55025791c597d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14182a4f67e5f1994cb0eab27e722c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea4741f49381c1772ffd7e5a31906826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65cb309bcded2eb9504dd6f489e83827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f24c2ef457c11304b2d11bd792443828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a158eb28ccf3df5015ebc519f5ccc18829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa2aa7e9b36cd2ccf0870b72f6a2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc84446f5b107e5d132cf81a8f8dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd61adecb1957f3043e28ba1c60fe9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4e8bee638dd9096b161a2cd861d07833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b000c202027762b5fd0bdf8a8b274834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd593ec78f971a92ac37f7aecf2dfbb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b194dc68bd0bb7c5f54c498719efea836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde1290eb83c367bcd3aa4780befaf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62109f5e1a529d6367f393c1d9e6f8b7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9fbecc41d534b852235f7c01deeb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17ba7e0d58e6fd1c2cf0433301e7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683268864391d374eb8d63a98a702e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5df0482c86c084ae6833498c4d95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6702ba95f30614560a3598d67c9e55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361a0985c9c31aeabd587895cc978e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa32777886ae071717fcf5160e0bc05845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b29c2a4a34ebbc403e447e4a3632c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea464f362a30bdd799a108b4e5890d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6f15d4dc66072645a8c0db63165fc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0479e6095e0902bdc687351fd4e2264849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d02491a1568e346498a66617f201850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295f598f0885067d2b05b3f8856579851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b7acf8e2c3670e0209134021c8fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0ad95e76d532005457b4c6da5605853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaacd4a543da218e1349bbce5256ee7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ce108529e281703a2b39efd20def855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255fff807ea01d4ab051e66b45b7c2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696a1fe14f4a6359e4e609730fd3ff857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d61dacdf968cf93ac048741c378b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d17606703e81b283ce26fe1f4b977859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83503771a792355e8246d5f1a50886fe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc69870e2787676a611785b7a395c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd16224df620c63cc2c968dd5a4f4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce98264ecf2044f5dae16cc28cabb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87fd7a38ade8cee6299f915726000864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1039d47a8f0e87eb036627b1364ee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa94628793c9d67772655dfe52b2a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f5d4419d88932623c48b067a011d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859820f1d349a01d5b22000dbb9c912e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442af8ccb825056ba8c8bf563605eba869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ada4348b654cc257bd74cb3e2a377870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1549fbbc9f4860b2456b0313141f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d83272924e3591f326f3a28da789872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d041eec7a1855d1c4659bfe5cfb2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7ee7ffd82b51f2218f36f88ee08b1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbfd8c4eff810ebf507e43cc011470875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f01443ed2594a310c3b0022e2e73c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06325c746e8e081145ef23ac325a20877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712f9315b71de29da3f10653da58d4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3cf62dd2ce32bf1246499a1824377879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1f871ac3170e11ce072e4205a34e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cafefb5e1764f37e465d20b31ff86881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89145705620470ba4894411546566a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce0ba213951905ad886c44428e354883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4fdd7ee23dd0b006f507e265cc98884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301814bd2786623196962531f1a613ac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7a304051e1e45ebb1b749db4564f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9397452dcd1781010a3513232e0fa8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78ae3f248119226158cf088f722d6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa28b6b88e30ee2877653076f3cb3f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f0711339947652f44962f994fb3f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fc63244bfecdb92e043f8cff7747891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da12e92cd912a84e70b82b7c9470c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2fce89de2fbfdf25442ad67b1d9fc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33e69730020aad577d06b1f7bfa37b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105179dbf64651392125bccef36c666895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e030740cc3e955dc71d423955427896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ea99eae0c9c47e26594de3e68ef4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1346edec55098c961b0643a564af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ce7ee69b7647689e97a2713bc1ef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a249897dd60641e209b4f229f3ca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a02fcfe93070867b2eb8ff4709a2ad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91c93911274aea3c48875a5280b8a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a64a76f629a31261c037d9f553c9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb453c66e69634e809967c315a2f6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7b90dc09599b06196f2368b1f77a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69724259b3f3357fe9d45deb64fbaac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67729c7f93c30614240b8eaa3b562c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292331e0238fbf9f1a88e6f6fecc502908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc34337e2eb73312968ccfda4776f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704c8e8bed724839142b416f66fdc9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf3aa3eab995727055a15c2ff6436911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c61bb0cb54242f37f382fe6c4845912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04385fd83ba2001b36fa9e6204edbaed913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b2a2a3f40929a30b9de7341d0501914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0db98d27f07ab4082050f1d456eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cd8a6c90737bcfc8d0f700ef69a7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a923d6e2a7e545b2cf3e219b6db8f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6201ed7fe01976d556bb1df240c868918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b1b5fe6c21b2e130e9bee29019ef7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c49e75fc481c6282fd317b58d9fc5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bda15da3abf2a54f269440b9fae74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14980d6851f47ae5261a588b6eb8fbb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5884e299316be0adaec833d0e942e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5d89927d6dd5a3f096b05fe395a2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6425a1d668f5fce898509924224b6c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222e8112b6901a177ae51fea0f37e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff472a19c55c5b0e5056cf305ee26927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f668bd83da019408e3b5daf8b387928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8702d92553feb92b8fd5d8cebba83929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b0a5d6382bfebc827ab6458afb2a8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3c1d2526405d9815128ebf97b986931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aec68c5dd349d00f7429fe55e9c9e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0fc8408f66fe1d307ce197d64309933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89512176e022f7c614b72ad55a4d7e0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1150b5f04a99f4ff0e649e9a695305935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1162a7df3ce657e53967fe7403f75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca512312063e98f876710125a4740a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959811d550d8f35a2b313f520272841938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc55d5ff3218b2b6d0fee9ab4a505939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977cfbeaa31f89e5dfd05ce8d9998f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeefe149327d0270f58b04bee407c48941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c17011a1c7be2dc38cc2454fe838c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf47ca4d357098cd689733352670c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab6adba6a4b3163cbf0b95a3ab80b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ff440705400335071237902beca2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de32e987015936775fb41ec9e69ab946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3845b97474835bd920b8afc4aa1ad947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097e9178d3a0b987e831ccf29ff5a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f1775769b1232b821a58da485abf5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6dbdbf8dea1b0f6c7edab142a883c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b356eeae1ac92d8deae3c9cc26a0160951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f336901d865044920cfc4c651833112952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c99c3f6de504ef7d270051c8e1e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727053b43059ce1b02ee776ce0292f7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417b0f29ad30b74cd1d57bab5d315a0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de223def0e5d9388d3b9bdbf568be7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5e393142ae3063e020fe2985a8ed957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cc8f6e814e7e6af312feae7c0d48958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf04600f44a83e6e9129c24be9a2a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc3d06f9fc637cd99ed6092325e04f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b703c7902e078a11ad52bd3afe42b9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d4fdb86c7cf79a39eab76c17ffa4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0cf270968e905e36d78b05b3d2e0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc454c0d3fab6ce422b9852dde21b87c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596297e169792a780b4feffaf0fadf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69976d3bf8a70cf0ea48528416b7d681966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b32448a1bed0dbc4428df76457d62967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1bf2e63b986c11153b8f909e8d39968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0bc96f954c090d3b911821898aef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429c09406e06e3fb71116bbb1839ca970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e28d63147a607ca13fd9e5f7027a9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db69b28e9502ab6877114d8a50873972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c9093190b8c7b2cfbdf8e4885bcd8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9661eb329cf18485b9f6e81ed972974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16ad0cb2f9adb6bf4e87aaadb2819975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>