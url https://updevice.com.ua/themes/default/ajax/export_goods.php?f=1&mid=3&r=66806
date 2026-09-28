--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf02da7038ed6b9b227bef13034e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e3fc1283508cff2c3faef69dd4092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aac805f0c41949aa50e58722ac0793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414730cdf90cb02c2f097c7c1d552f304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173537c922b2ca3f628a15105eaedad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cfc0d2588cf9fb88ae643505b46c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024890ea7a589517e36bed786e13c737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142e6c62fb317fcef714c266b194c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce422344f5f363a256acb528a13187d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e2e527eb75078363a127fea39df0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad11ae57ba8bd8d212e97f6c88a2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df047c6a45d9a49ac69da90f5429eba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a16ba185317c290d615427a1f2fa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17cc73549ebe91ab786ec1753ad3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b54ec10138bc366cb2f36e641f782115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ac0ed0f95aeb35d9c21235c9b330916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051c6c64ec9552ee8168abf5e7483017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a47a077b6b9aa8f16e713b57da724d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e54a9d7303a60cdfb5f67b6aa83f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a9baa6042bf0e67825f2ebd4213520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1260af8bddf62ef201379cb3a1575f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b13a0f06495caa6110c77870edff522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f758d9a38d60fb2cc34bca8c6001b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415bfac8ccc3f9bb82aaedcdfcfd3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3722abe4924167122560875c5b6ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e5cffe2e0b62a2af5f21b8d97df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea5df9ba56e77953f1f3a25115928d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d048a4b599c83c4e5c7988a22801b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82743c30a87430905b3d1ee4eed22429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585663e2323b32cf6e1a6d5c2aeeaea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c770c2c24398e098f934894b839f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f287d5ce097017f8351e09e2c4cb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a223c7d39438476b0d01b102f827d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d69416f07f7711739e6e1e3ece40e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0f32f808fac4fd99cd88457b13a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef12da75f8f33eb2a982d0c2fc261136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bb7b4aa3cbbdca1b0d40f65ed198237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b4634f12962e190d8463a6f2a99f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dcc35b944bea0ce9e8b95a572dff339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874820f8ad3c12767686aac233fa5b6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913f14fb5afabaa7ea073a2be3c639441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179b5a80f2912d26b5b986ab24826042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77676764083129389ec6ded7f5743fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99458f9c268a09fe19338e5a20fda3a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3adf33018e5e24b3fa909e7a514f8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb33c9d9dc5560b87538941bfa5dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ac23e7712c193411ff92d4d5ce6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc999b3e3ac09cf155669e58c9947148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dada9b66fa0d3db3473c60810682949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173090e131602fdc2e88d95e2bbf791850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c0c271775eaec3ba652fded3a9df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece13411b60404cc496d34bc4da8b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b8dca45545307c6bf3e3eb932c88453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed35c1680c02f7b30710607abe69a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e44814b1ecf0f40b2b469cdc53b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a763c57878ae80f13eba303319c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30fcd79d72fe6cb81e28417eb9939657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf1f18f44fde081dbcc1acfef82c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e3619cf2ff044fa40ac06eb7bbbe559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343b9ce7f93ccad93c27150c2fd1fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c010d657a9723c5de457fe559fcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e6b69c6ddee5b43d4694c24ddd19262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6f19162297f426b7015db1827a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d136b343218aa9b6b2213436b1bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3639ee147df3660711bf33e18bad3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bc36e956955ef7554fc8f238f0da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1eabf01ac1b9ffb7864c9605eaec567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef2a45bdb216cba1e44727fcb9d7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36067888be2e78702d8c208f746583469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d9050d85922b09330b936ebc617270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028471509c8b62cfd400618c33357671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee432773464e69ed6a485b625ede072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633371331c3d36bc2478e25b0b625773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce14ebed32b223c3019b2629df37e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39e5251474c5d5e889fc0aa69fcb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907078fe83768f5cc1c1dd471d4069676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe2d42c69372c886fdeb47de59da377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d666be0caeffcf34d514c32f6eaf71c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11a9947cb9debd33e014e0cf1802f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc9b86d6251a5117a0124133e189480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16d721044377cb3a621985f11f24781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fc9434318a201fdbc8a857974dc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d800e1c50f7191b2049752b7d10b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1485a38bb5b290ce0e8e03dbac9eb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc14f7bf062dcb505aab2e8d64704b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3f6799d120a77626e0393aeb7b8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2c22efd36b2e802cd6c26c814c6ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f804175c734925c9db4bbd7397bcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a880c4dd6048c7cec90a4ef50955ba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84a8633fbf472dace32fec08f364190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1206b523291a0452afa8e1a5016291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b66bd6a4754a339b6e4691e8587da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bf24f8475bdf8994219d3ead0bbc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e9a6082fb0b7eff23389e6a09b3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea4c0f8dc5166ce587d962a357c4c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804161d0d6bce870aac190c9104b7dde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d5c0d5ae8c3e83e770a5b14a20c5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb904825c104f6a26de2fe8dfbba8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a1a9fe9effdf3b594cff9096e111499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c23b2a2e11cc9afea8c3ba97a541100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a452de1a019c068d53768031907825c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c4d49ac274259a66e9ee1f7360d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ef9597ba62f150d002a97973f68d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba68a1ca57f8df833b105f82d62eaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5be4b87e34839d2776c9d4422428b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77408cb5033520afbff03132662bc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2cf657a2102a14b436ddff497797107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece6a388c06f1f4742959ff0095ad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea13c128789e337970b0c12bc7e04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424a0af71911ce8ec7b603c7c7e474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b95f569aadbc52e29d15777e8730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1406beab20b3672ae6a9542cfa8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47429a3d19663972e5d850443b3602d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403aef7aff941cdb9853d2272c4263114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13a864ab4e93d28d485efda84ff66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d9f1463c554c55da4d29caaea5414116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976c5490823bd99d729f73e0813828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc59253e90f3f5739e58256fa1368118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08d352f2fce5b86e80603321ab77a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618bf1cdb54359c4692912dd5614f86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26883f3bf2f26acd08baee3cfe430941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486204f14f5ac83b2510f3215148cc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf0795b6000d00bdb707195955841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfefcfbe6a3e9f0c6065a933e83dcad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78acb115fbe39ce948d04c2a7df43cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6229f2e3d4e1ebdbcdff6824e1c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f3f187e891da1179c3ddce04980c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5748416b6336f37c8a0885b439eca8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fff2f327eb94b615ffec9f0f2e825129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f140d16cd4c5d8db428b50c579ad2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7d0146f78fd65a818ac9f1053362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a91fd6717b43f987fcae961d736a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e216b17a330261233f505ecdcb5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f5ab914d684f1bea3c4306d7d7054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8031e7ee568d4761d93095be96dcb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f382a4d56b30a9661308a20e6271136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb84b6ee824acc993a8484b864c68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46449b8d4adb8dd979fc7a103548fed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c9edddbabd14b026349902b95cb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f38aa5150b9922a36ea16d57ba8df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efcbbd9d223ada6f66bbbd5dc9a128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29f213d7d22d17f7ddc8bb9851065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b847366e95b86e5f55d9d8a89ba78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c4c4f7f4cda00388ac1cef1df705144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf8349784f4b7e7c41a37ca1d94f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021312cfdf0833578102e343c3430ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14611b5e2a78f71ccb0f4007d63b2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40eae0ca16d751470c5ce7d9361c1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d970e092616baed40e4e7290219a85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397108d04e91879bf9af9dc8e535895a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7852904601d4f7574958ae7c5224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeb8b3a5ae2d1e718943244c4946d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058093128fbf8b60b12862ce6e89155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bdd3ecc15ea1e3ea25c1175a051fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fab1606a3ad0b6c6d30af136b1ac8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea7fb84710e5e5343f67940090015156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831116e708d921fda1a75fc96d31623157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896f599a88d9f0a6e7e28572586658158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c98b4bd6662dd8f12aa26d24ec7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef5c0872ca44ae133192ffaafc227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c1e84485c4af04ce92ef6285ff34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2660e23af0d5eedae3c2e61da69a4ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02b904b481bb75b8b7e3d178809b8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2a653a6c0d8bd784db7d2efd94e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b518148ea6a6e3d6dcfc23a9d8121f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7780428417e26c7bf9ac514753299c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878e9c80cdc98fc07276749529efa39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242a24d1d756f939a7f7670c0820cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3de29d5e155625ce9842ed4c9779f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed87ef642b16f48d74149f040d3ebc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546293553f3261b66aac5ed49c80cd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387063d9eb41cc1f457cd3ead6bca8a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3545044b6e3843a072ec15ac1a4da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfea5cbfc538505bfd3d6bd12c95fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ae5cc1514673980e6716640bbcd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01000f0a3847cc2a0ddcfa9c1b757c34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b3fa6acebac23442620f53f419523177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34b79f35f571b53de0fd41305963a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177f3557092a9f23b39f7a2d961155179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce567f3b9ca666e0380dffc742663b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca085c60d5a0d67592e9572e54064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2d81eb48f993c6dcb91048714bc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf743048779ea70a0e7f96666e9f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c67be58265bf2991cf3f48d76b9c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef566731f9628d5d0942d609e5e13b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d003ef104c86edc3ead5e58d3cf95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1ef53fa4677ce77f1dfa2ae50185187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdac442e7f3c055dbe06cf534a958f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1050963c45cd9665a1bc1ee4b1fa17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e948c0134f26cc0c817fa6942fc86f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16d22e2dc2d43b107fd809615d558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fcf73d675cfd80092512c928846d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca9bf17c6daaed83a78e5920975f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31bd43aa12c03ff553352db9a5c26a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7de0d3675ce0ea1d28bd5134ba88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eedebebe1d69f8ce3f5583eaefcc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b6fceba2398c892cd0d62438a6d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4fce7cd294d533534365e95dd6c89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7421f2f6626907fc8d476b8c37347e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429125276a6dbcdb4c9831bacb0e275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8abc10995a6c0c286a8a0ef47a3dd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4a9d87f9b9675fae7e25d511a1921202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c18fb397d8febceefb3dcd05e740d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6515720262ff8d762c870c04edf2a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7e388f1708b9e50db038b995d41b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc856e66e85c69b4854ba0694d4040206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081985247ebfd73aca0f95f87ccdf43d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3d7f0111eaf5dc0bd78d2cafa75b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef364b35276d7b7f56ac5f1d7b586f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb6f764a5a3bcb84660a66181bba5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3f966a7996172b6c09c54bf9cffc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3964d2891f9ab3ad268c797c71da6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a27ac5f06b7c3015b49131403195213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f3c3ad79c3cc42f1d953c1699282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca518935257a59f6608831e5516fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef890995790dda80df248f945e86b8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759539022e6025252fa9ba132548670217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad411766ee2febebffe5ed4590b17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50a4b335f4a0181981e12a8e3c4b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b63cbad169264687269a1d532db66b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24334b756c86bec95b82bf13b75437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712657daba3f91a9d73a1dfa4b0f686222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b2fcb16e1e83fb0586180eb8b02ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea53373292978a184735ac34c597e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58fa9775ad9d0493fa91cb600ec791225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f24a995dcf53f46ec797930b6ee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278c5506c5841018bd458b9c18efc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53e9bee860ee4d2fe000f20be2a70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175ecdfc674cbd9850321f48e45626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc84900ab0606473c4a01efe131c6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68523e1633d2f3f86f3aa927509c898231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfdc926836c76ad4f5352e7cf7efbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a12dc5e88b4d4d4a2ce11830d6779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b5c2a9c61ebc2c0962bab67d2997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d87fbcc3b4105d962e06c3b1e8fe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cc26758c5bb413f4a7a0f7feda06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802932f00f6fef0c4bcff65618351b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a69c1e75297d7aecd53c342ce8e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d526d62807c5e6ca98f46c5d21919239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0886b140d5d4428d030da69d242cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334f8f61f811db6bd1ea4b8f8748f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb5f554384808d011491bb4320b4fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931e0f0e85d5ce3e466c4b59044602d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774383bf3cb7cc471bcd263fd96dc39f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6b30d9d8321f101cff1d37d2417e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f4dfef766ce2a2403e107edf9d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813d625904eb96860e91bbd637846d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb208ab5cc9720bac716f516fa42e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf1029dfbe0404846d5d7b70734b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3178d75d6b0b2133a2d9d2af8c7a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215828e60062527a22890a58a331b53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89d1f0947a4291348b63c7470bc37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c003d81226e0838d6a1cd12cc025fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443dbd4d661e17555d0cdad3c1adbfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88639c02598388995b370683e13e745f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c95d4aaa0af884220f9fd503799e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd227400b6fec170e2177e8418715257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1391703ca9566badde0b88168eea6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16873c4fca9f88b3a616414d83f3d22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be04b9bd4e3e7a15513c62bb37cf62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dd4d04562ce2d5bbf2243d8befdc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee67616be0a4055915a7accaa37b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867292b1dc427801256601550b42c799263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe96736adb3bef49994d373b917c0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcce286f91908ccb7716f071d72a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff582e6436248de7dbfdae6e3cb96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa6c28cb0da8922576791e6c836c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e667948f8e975b3bdebb6d4295c3cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce100ba9caaeef29b1b742543bc983269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51bc27bf03bca1089d5ef17f0a1cca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dda085dd05652564c68b52291f09a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f914ed0863ec7ce9bd8c301790725272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8dabc4dfbe81ddbc26a2e484f15b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d77ad514245e145455cea66727367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d703342be5c7a912afbcf4cd00c7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3ad8d17e3f748a8bb48a6eb98793276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea98d0f28ad3e812d4038c590d880277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171dc644ea735f17a2fb2b1224c6f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f04b741bd39698634d9984b52403279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095ce085bfba8b3c8891fb398385b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb8b8db16f946e37e71bb7b60a10a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac9717dbb14e7263f9d4b3a6a9295282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c68d11de6168ed9fc831dceca61d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c17195e98bd618eb9dec9a675164e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c85824aeef95b2e03aceb0f7bf84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a164adfb92359d35e933728bbdc295286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadc0ccab972fe0f1c48ecc1b1f544287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d7b9bd992d6bc499d465b9b36d1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9130334600e3565794fefe76a0875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a0d1fe19a2dc7a9e8428712f926f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d659d6ed123f7ab862afd9c136db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb070754114440f7ac16bb4792c6416292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c16f9481f21344c85e85bd4a1f24a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeec3cfdac52cfab449c850238ddb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b35f4db49480832119ac51ec1cb539295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2720cb2cdf21d30eb6cb1461206c8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75b16a781a2713d6dc07de96ff409297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a83d369edb350c57331047d515da9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d0974886935189c72dfb1939b7c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba7ec90c841612f3d950aecc093e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae268a33dd4031a558ebf77fc5e481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0630df607b8c75824e8c73674fd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fefd2f2cb1a0ae26316f5693ffc57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4a31abe74041067ec9944c071b02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462580112d83e6bbf80cfae12f0236a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279dda3050a7deae5cb5b0657cec8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725765b319285e437f713516686454f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f35b502da52b00cc9e4b76c0bcee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1abfaef8bb68ec820ef608e2d3a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c683d5a70217d9a157d555aa64b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f35c58f8c9b3c740d4873a0058336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29a4492446a3a6b9320e2f713a667312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6a345530bf61faa1b8e1d35839237313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b7c535dcdba03bc79cbe8ccbab557314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41880c74003caed6a00902e7881642f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1165d10015e48f1995fd9e27d531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef2d0ceac7c692f50e351bb6bd9ba7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b6d5f76cbde1e39ee1cccbb06de9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5bd962789769fc356eb74c10cee2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709b9f7c1cdbc6114b70cbd1e56fc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a287c0ccc0fd61eef44b9e7fc3c4820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78efa15d75421bcb56c0e2e163957322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa477251369fd71e1939f003dbefa7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d22e11e115aefc469f5900530658324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f93216dde963710f2711a62d7fce12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeba12ae4ac53cbfe63305f09a73ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b4dbbef97109780ed24c38dd1f3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3357814fb03de0fccf1721d1358b3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da1deee9f8898e2e426c7410d0238d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dc31fc93ebf987c6eb2973d0584b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb467fe1b726849805b171a7a2820cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3018da6edd4cd54f9876b05f65383332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cb41ef26f8f0bb8beedaf60436f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a1b2b993ccf75016f0df3c25ddaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fcfeb3703da0fa3ce64be626c2432335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b91e44f06490b5e426472bc5db35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f92ebf4d88633e1d042d0f06414d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96200b45f92cd3d9ba82d32211b5ff78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fbc6ba33c37290308c630921e215339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4fb7fca8d34050553e2701e030f06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955516c3627895a3e3629453aa888d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5938cd53abaf9f11f1e4a6c68ba3e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9076188fd332ec9ee136138cdf15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2865b7dd056c5a29b796f6748cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b117261df4c370a7153c34b24f079345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24608d72412da0fee30c2312b610739c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa99bc167f467311b932c13d4138c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af888ba968b268781c44e5a527addb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45c00d6e063337250197ce61f9750349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8777bb23d0519293fe190d43da77a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e64f3467ed69ef2cce16a1ae86ba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7153a41b430a06da937ca081a649352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486115fbb3ae797c13b122be2bd92eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de1b07c60dc2cc56c8dc0b21ecc28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf75fb526671e8aee23d6962f03cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca1742bd5ee019c8e3eb190b32c75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41711c5b8707ae08d3ae52e178015a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5579a8673225afa77ead97d953c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba218d7bd557d0776043687a3a84fa3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73554915252ff90600a9ddba0dff0da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769aeb35906d36ef45e75eaee1215c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012ee9a3d97117b36b23568a0ff572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf6df3a0ed428142327c6b54fd944363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e15921769fb57b757d475c26c842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bad6468b12a0e721d8188c8966e49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136ae16856f1cdedaeaa61b69e4141366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efb6e76322f35adf19a64e92fd74f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a5429c5aa154a6604e2d2ad09f684368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0006678f0248ae17d63bf02ed7a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a9553bc81c561739a39265e1b976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc042b825970c0df6ac1d6440ccbab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a02d8d1f33d2be0f52eebd26010a76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c427bcf6947b7bda338bbcd81e73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c38e202da0627a1b5b4a4447a65e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675dbdcba4373e02311701caaba0c6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a03fefd9b7c7c1e5d8de60172b15c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d251f0dfeb2e29b4b44970084cf733377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289985b42cf4dbb03806cfff6f4e062378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520a6c0654df3b9715cd54b55ae969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d6ad633b9d286d141b98dc158f80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d6abecea2a6f19f973c38767b4dc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d249f8b48b89562bf1e37ebcc7fe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15934bbbc0eb11ab0f1295029f488698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c2df3c1cad0fdc5dc504b5d8bbf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879a25a635ee8f4f8ace4b9497cc62f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d203a392efccf4c9f960f3b7071332386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5704a88849331a723c8780c5f8a66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d239b2bfc5809c21c74b8ffc3d8b2ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b6a1cbceadda105325d3e95fccb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6873f0925bcfee9fef9d116f25832390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f41e27ab1aa7d24e8400623b15be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab89230a4638964998ae6e3f7f80579392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61e94ff87479125f50cc3a5be8c152393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3b515c8e2b63647e79481874413f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3aa99af8dceb3708f7b0e3608586395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dead52703d3fb7e98493cddb5e39a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bc0678c354d7e02dd52a52d64d47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e62099bcf213838462d244778fc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38560c2fe03ec325ccba9ca5c92d82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c767f2821bf40a2de7186bfbdec0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4c03c88634e95166dd04711a23d5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33b473d96cda55242a9190d001183402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc276e228b3a37a49687f3e38a2ce03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce83df81b429e7ac74873b2ab888e90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731b95ea97f417f416b8e55229b13cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8049da7012e43c29c26a211f83861d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f6ea7606fd2148d8a222c17d15f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674844d3e13d816e9e5d843607e20b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394b7fb9382a64dcabdf345fdef89f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee16f5ac4008144224e15afd13d508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19092208332d5dc4cae24b76dbe3625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdda73819207d55045fe20ac6fac80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942585bcb9038deec4b8063483733306413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b1ed7997de48ea996f2ebfe85144f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3cc398939e35d7adeb5763ef2814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2554de8affb168e22432e238191ddc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21ec350210cb57326f9b1a50cc93ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca891caa5944d200448538c1244fec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05dd0fa13b91a0f035b3f0ec41a19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f26ceaa168d7a4ecc05db5d6c250e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb05701ddd5c1db50ac3f622f2b6264421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb51d81a4cc28759e7ad2525e14e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6639f3021d1daa29ad10ace55a671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c064e8e74eeca59632fc95b4bb01ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529d9cb12dee8a43b5ae9def889ae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa6185c8d16d958328b4cf9ab64d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6f158c3e1dab05f83afa71451481427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5067a36c5b23cb043133732d3b2ff1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86481f04dec5b425a7070e4e87b413c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd075d7d2443ae143ecc9090af4468430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a395d9a42ab4b09d8b42b390e8ed3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969361c12a112389958539754406bab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd59dedbc4742ef84b8399a6a7c0a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137666e4e14b0ac2a1418c2ed7a5595434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db934d54a40724373d22868e6379f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3526fdea33bbcdb1d03607cab78d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce9ce23c37e53ecb4f3993a64fff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cca6309e19c709c38c882cc21f6edd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317065058052fbf373304eeed5996d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5bade9ca2c09bc65c4009fa2004d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9c60ae74b4e01a27d04e4e5cf385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8546a86fcbc6a1446cfd7de97380f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc455c03088bc72a5ed4ffb569de255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312521a20b336330487bdcfc4c50c22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4fd51987a285f512165c5c0054376445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9543c9fa42c052b19dd63e59a48bfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d955895f4bd720c038f93b414b23009447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc132615184dc0b8921f1233dae8ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf764eb571ec849acffff0f27353a74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147beecab5e316b87e988432c35ff0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f843f501bf4a67c1bc48d0006a859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de6b14061468a4c614adf2b2df917452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738739f387dfd7356b7de8702f5b6dc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf7121874c1280d7c699a2558482cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e479045df89bcb485c0457e8c9d4e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb74853203e06080d9461b4bf1989456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf44e12b4cee9ccff88c40c40aa78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd83faeaa743e1f8211726fd3f656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81eecb50aeaa2dce92dbcba6cd56a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835565796f63751e24bcf27bf3d78fff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312190573c8cfafc13736b30753807c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e21dbf6056f710233f6a7efb35686462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822aa49873ee305a1663b793d46a7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a1a7800a1cdf0f52c5eac7c55c2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5aa28bb814eb51321cb61f061ca7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e2bfe91326600f8f7295d299d9cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a78e70ab40a84a6c702ca47c9ba36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d2b464e2176b2e2cd011b961484e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c132c2bd59867ca9c47eec3d2a0c1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbe89c3b3a4dcbb4d733aa364dde37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c53478e23677cb9cf89f5917e1a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d15c3b0245aa9fe2d5417bcaa69f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb142c457c4e47d314639f2af9f541473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687be830184e9c608fd693a3f17d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a7ffcc2ba1450df78d9928919438475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ced1fa728f47fbff4d68aacddb6a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670cd1fa8ad34a4df5b5b72e6d71d0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc11c49f06f11249e8d01a9c43f6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162a505f2fa1b96c5500d7093d2390479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a280b3792ea1c46dd6410e1b7e0cd0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43257a68393d7ff909702d0de70a61cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc65468062a2c01f1dde6ca62b7e8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00269c6f1545e59d6d16f6a99a0f19fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282dbd54920e9bfff2fa7fc834c6e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814e0f3f330a09442e5cf96392a0be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f054f30fa9a6360b8db46e46be5c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bc8c1213816179446aebcc7bf59ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478908b4e0e175697c96dd5a35aa653c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84426ec18e5c938254054f3a319952489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ebbb40364452bcf87e13cd075bdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507370b9ad8971022f8b18e37a2f3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb283a411c9860d5530c9b98accee40f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c33bf6c04656ba333168433ea9a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508917f67a71ec6235742ff22711080494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d7eca2d7647c136413e2b4218d65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812add2919268b86a96f7f101c4e4004496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cf54e706138a4a2dfa5a7f49083d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f54104da1e585e70ecb889ef35467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54ff83a97c57f8dfa20d022dcabee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fbefcd34c208b45871311d2601725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344466bc407fb05b78ac15f3b13295f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257deb8f85806ebc78b03a5771c2ee50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b65f0676e9f30d8ae89f7c435886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5f55606c4c204fd5715a36e5c401504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2177395dcb2f9e1e44e5f34c7b07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e98c27f2581cca72ee2ba1ed91645b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225df8cc19f1b645d890e9bcf1425f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9348f64fe1d1bee7281e57a4f56e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7c684049d64cddef6ad7e7448858509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592ccc22050b297cd260528380b779510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54040fa67378a97a100cfbc294ee2221511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d12d37d89a13f2f49073e76a391e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90637e1804d7e04af9ac223d52f779513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ece911b348548e8a6050017af9af6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5111a93ba2d8440eb9f0a6c0723fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2124ab7186990d36827a6e0ba06ef7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f0f0ea7f3e367e34170a586cac1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bcb4ae2768971575a72573e5e0838518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28ff609979dd775ba0f0f779e1abc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b612b0a57d388edc0d235124288e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa825739c9365045f675b8030006f47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298195e9da2b3054d0cc7a766042290522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511e98f03ce7f44db401105509cf7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae9446862817eae15253b0a8b8b80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5421f5b73b769287c9dba6980ccf53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b6e59b1d9c866db49128f04793a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648ba85f6f48ce6fdf62ec7adc66ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db62d128a4b133b76d216c5320cf70b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c77c8439c77e65d6f77507c4cc76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9d1fb6cc4788082d3e3baf44f02f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe63ec6bad47390f2c0d34ccd3660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a5c4985db1c2fa3856808d87e9e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c47eaa0537585756434154be0a1c11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738fe9c6ee89a185d21492915463dde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b41849bc97919746fc5f35cd4e092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bcf6224d66f0e07c20496cc190d8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03081be0c4d28edd420eb8d849983537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69370ab9bc289baa879bfabddc161d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefc0fa978f191c903807ca23b9b765539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264a75b2cafd9e6b6ff16c1e130fd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496483f51d516bd0f289d02ce7bc6e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe78fdca892da2b42aaacfed02917b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199377000fb778e094151430aec922d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae0cde1464747b3ad3bd64f253066544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e02ed1597ca9f46f75f282561d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716390fa5a0c0d67efbd65464d068c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c803173305556d9b6deb1f34e1d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578bb8010cdda68d2192a5949f4ca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a233895be9520da441eda64e75e20d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ece54b0928f55287d9edd7b37001550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7b0fba3843a6da5d9cfe58bfef49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed44f88988e43966872f62aa341849552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfa203d01404f552f15d95d069ad9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e5f9de8e665d9a98c2aee70b60db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5e2e068341a7ecab6524002ccbdcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9693f19b9392471904b96af977bbef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1431f9bfd86059b10105f536753a5f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c98659bfd43a78a578b63da49f84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad475a1626f41423e8fd94d7711f95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491a8a7ff676481f2531a0e6612e29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40adfc28f72ccd4489fb0a345e808c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f933eebf95fc9a70f02a9a7e5c34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454814682acd90d0c64431c4282d018563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f95dc0564a53a3fef1ad7930a1afed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b10d3c5c55263f7d9a53dd499353565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eecfe2d08e10f07808ce17293a771566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4680130ba05b795ffd261d87c5c11e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ac2537f0c28351f415ed0dc7bc342568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b87d5996884f4ffe91add599c150569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e26e52f547e6a7f4dc59769dd07b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7318cdb5cff7fae53919115c22a42a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb175ec1a936ab37a4593a02a6e7533572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0121d96d436903ef7cc51e28093eea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d5e92b9612972a66fc56adf416335574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c836112fb8b2df4b5e7d816f6afa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47bfec4dd887a3dd6d68fb8438abd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bae0d68546ecfb657a99e4808ddb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c5c1caf2533cdbfe7ee9517b706ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdba63c8c698ca3a799e9e98a3c12c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507e45302f290fe904df59cdfaed959580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272af8f3ae49e4aac787d2fe0ebf67a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876da322c0a09053f41590fb2e7656582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40e254fd6c2a2a58841cf66277652583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd28ed780c36002fd5210a5d8fd9d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec2f169bbd6f611bfe7c73aaa4693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca394efbc5781b7f2c6dba5667998cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fabd0dd15e5f2beab09377b02c92a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec6d23ab4bd78915705fb6d405f3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2faf628d09b5af91a230835959840589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181378bfc11704186a3c13e222f6c50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14efa28f8aeff2a40bd6cc44710318591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4aca5bc471e5af90a5dd5ebd2e715592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554b3fde0bf5eb726de44eeafc0282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54cddcb7458036172e8044bc7ee45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510001afe2e5e1a77009dec57f0a099595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8042778a5ac3f89a0698b2004809d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf4518946a6b7eadca0611d2d74f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2686caee0516ea1eb467ca65885ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41839a26bc6eb49144cb802d94279b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f833d6e52c0309fecd05d012c51e1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce326d532ecc3feaac58f44452687b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b772641dc123b6dfb0d2c0fca1fd044602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d83684ee5c42612d00872203edc60f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc6c2b79825e41c06ec8290764156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df3aa7359bab8b4dc20a12ea1df48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf11675eba877627fa01e2e9fd1dd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24dc587519f80aa4c781b65ecfdf5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ee908b47dc0aaa9ae3a824142fbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb63f9867372fefffcd0c8c3d25da44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c8f3a06b8a7a0564e38b77a329837610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f624026f535c64acf093a5dd42fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1b7885281adf7b06a0791374adf8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb9044b0cdb4267de6953238bc91e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fd844402a90d018c6e90b6638f1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5efb58be6971a8edb8b7b4b6bf9c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1909ac4ddd1f523844b14896eecc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441541801f621331b3effe314aa923617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2e98fb57baaf76c8111fe6679347618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d588e1c548bd0e5e1b96858e42147c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9cffb9fcebae6ceeb3d93e3b2be46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb27ace0d9ede618fef90a7410db75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b8a1372e3501e86c7d187b831f85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5628888d84050eb57cd5e776fbe1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876925259bbdce9983cd56d817c30be7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133204460838cc7613986903f4e6c19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912aeb39b6fe009ef82d1dda81290a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30aa5678ebcb006cb6f1ff0dd0e0e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b269caa6f5a8f0e28f1688381ea6af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852af878a9d28a1918eb5c61a10c1ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f6dedef4bf49f65df13c52b3ed5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a840ae481f0981ae1f79c6020ed4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac3a6e027ef6460aee6e99d591ab8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f22ebbf65db13bd9265e9d3b37a62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d29e210bf6b07b0abb788301e4a4b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f1570996dd9810bffa11c203596be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da785d43e575d7d4a58a17f36d3676636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0066e1407abbf11047236bc529b8d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf263549049b10ad0222abfdac063638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc29ca031b488a85667a535abb31c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb666b0b9ef5dca7d44545ecc99bd4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f0a3bc6f152c9022ee965166048e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f772a203206ecaf168306223cded00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8f7d04dcf812f18ed98744a3a855643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d643d07f7a69b6da0480792169005644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b457a4ce47ab611705bd032dc0e437645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e25ee8f9b17cd3beefc7e88334bf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd70688d9e9ab769c6f02b2314c2ed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f6bc5257c82a83968972a011882f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04302b73d33c3dc6423a4a71e828f83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb3fdea4f75743f55caa36dea1ff7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3139254315dc7ed48575773581cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44bdd7c633755087e6f35ee43ab63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803627d8d8a9758225948a628d9d3818653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710a71d5cfda664cf5ba855a09b03d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd2cc5f08e7d5be4e63479907d7783655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c78a78efa0c4abd7f0cdc1c72da14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fa97aae662db335301eaba76360ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7854662873216f42ac1a270a7f88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862d8045bdec4e20ddbc728a77ca79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea78e6d3cb700c59e92a7f11d43dc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a908e77d401ba80ce95853d96059a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4210b14d57ba033195337ac32ad1ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c782e6e3cd85ec2344375da59f748663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c686e3032107ccd8bbacc44b50bae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a3b9f7631f78f01fd617cc5a15347665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31785766bdd5cc3ebe72f66a424b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9e732a815e08586a5d3261a86928b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd24e52b9c148ec415b294684ecfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf1a594b6034ce7a898a472415332669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788640fe27efe6b28de10fcca04bcec3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b1b6272a8a55b86b75caf8ef8892671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b622d316cbf7030e34d75ff274f7978672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85ceccfc251825b22a5954c996075673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869e67e4eb314a2d5640acbe1258be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a5235c85721c9c56080adc7f83eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ef9f4dad0a92369e8b8778e75e125676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6b02e70972d7610fa03d798a81384677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bb1398dbb17c23db494844009b6f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8be859c58fba71fac88f4838086ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73daa808ccafe09fb5277eca7f142680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09a02256f66bde223e6191117a3ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda35ab20943487bfea5dae05fd952682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36026eb2018f8d489748107021bfcab6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cf66b2d5cc50534b57aab3d71813f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ef91b3e4d9e847b8ff11ebb5a9eda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245dbb448fc97bd75820d7c58bd47f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374657489825fe772b097e4341f262687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d290e6082c8b211544e3e38abab43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178175e0c31d74f7e0c031e3fe758ddd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968f447d9e9183be54e3f862b8a42a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee1b60c620722c8be3f38e87e58a98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d15dd6ec9964697397f0018391d6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f04b3ea7b63012625daeaf78c24fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4508c6af59a651ecedb79ddeae68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eeeeeb27ea0a333488fc32a49598d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54d5652660d91a4208ecdbb3a4cf79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a3754e19c247dc2663c0566ff264697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beab3e8a823662c282be09979a8d95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e63d3bd6fe16d9b50ea10d943b22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd342254108c6f5833794920623912700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d3a5733909742fe272f254a7c83d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c35e058b68b680ffd52e24056aab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d78da1ec0f49df7402d020756391703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f192393e1d3671214d6d970a25d397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad625a20c6e90beec22f84864cb8c5a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f66dc59735d69e0eac934f95af4b68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0182ffeb4ff05da8bec3b30dd47f7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591690deae136bfc860b0f69d97583b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99120b0c375cecd9733854aff2a3c33c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4abbce1a0ab377f4d0716e1a385af8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5df4fe1447ac039b3ade95051490a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4cc248c50665a70e0e26de2cbfac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27eb48d4a287ef7eb1f7b01ccb049713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e685a17c970fe04f9491eceef89a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1896a23237711ae4de100e195b85f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e064954eee539942f0729a332eaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200d361c4ed47897c3069ddb5baaff7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ebd0ea12e766af880cef41baa3a9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e975e0732df21aba21dd0dc07f97f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf1571827ae7d7d2254bdd7b78616720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e6abd7e87e645d961c097ac2e6e9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025f4149feadc7a1173f12d04e42a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609be52812539f442d9e775c6168b74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303799f565d804446157d2ea864422724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273088beb9584209c5be7ccceac387725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8d516387ca6302f2f620e19fe80a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d15b6fb9e4db783839ed331f84a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b88665f6b1eb291bf12c7f3696e9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b16ab553a7e5252b9429e44698d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59dbb6b3f55aa2f08520a0fd5f2d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b81b95a9ec659cb6351b5190b8ce46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c13b2300081ae34a2a25478329f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e99c1a665ee3f3fb124b7044b61dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ea19a018036756c8bdbb52360410734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8891f0bfbda9314aeb47ee3b7992230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370afd9817678613b75ba6e456cbe4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed070fe4b69db2f0755fbe275b98c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144492bcf328f789597fa8c3de8c5f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e159486bc4fd55b8bef1beb785a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225daf8efe2ee3c01a16d537c917dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82db7ee1c6e1534da6f0f94604c819741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4338f72e6d84efd5e0928f31ee4e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40b1fb9d95cb0553ba5f413700a45c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac363f30699c3ca26d0215990a1177744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab44ac2d01275bd805027a069616b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3152d3ec2e899f6704007a0b34839a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a65b4a83f0527af122b3e952065bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabfae446078d76756d281b9b774bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb580bdf6ebe0979643f6b65df1e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d0115f2a4dc219ffa04262c8e8191750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db48c3c0655f4f150b44f0a0b8588751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc34bdcabcebca26d3837c4bb3a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e67fe9c75cf06eab061efba101e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dffa6b3a944299d358b5b0614d8302754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0cffe10c475cfe513fe7b1c565c3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761352529c1cafa155a320c9b28e38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d1cfa13b9db8e34d920181e84e40b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28fcf8ec06903ba6cccab30e364320758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e751acea1189c4dc45070e3454cf22759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b86d04c1a025c190568dfedfff68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a2ce69ca579f43d4f69af9791659761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9daeb8a5fd05acb05693fb1b579c35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d5c5e71bb990656b2be071f5e4b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d328e6627b9910e3788b5e23f1050764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce230a9118b8a9d9a0b5d543d9e0a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136efa252e4e1e5375c261ae0064d1a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d84088d3e57562c0166641ea48675767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35b539b2c5fb1d5f258eb4716dd5a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13d8a97cbedc59b9614420c90f0e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c744e4f41535e0d060e3a193e725770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5336510ad1fdb6367fe94c94a365771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadcc7ca6ce650214b8073f6c5ef1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9aaf37020c9810b4500e98d6360a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d01c0e43d3d0529591328d51a549774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e324b9a630d60e6daf92c37615f3f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902194c5f6082f3d41e76a757fd761776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6dceb4c8f3626463af8a6fc37384777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba504d30b57df7980aa62fe0d5b30a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2eaac9ebe59e77cbf096baaad3cae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcaaa03c44e1668982d898b5cf0ca5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe40df004813304e5e68f82c88ef3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13bc4061f5fbba74ece72ddccdebad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00b51a49edd7636afdf85c6763f22783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c13a53bc4a8b8d69442f2a63db650784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7bf0a8d46adcc981ff1a98b015ad6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593262f71f5df624284652b8084f05786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bca5b74e600ae5436e09cec4d68b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdec78cffb03349da68bc1aa8d259a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079438d9c916b90fcf060561867315789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1fbf0583e9f485257d5676207e25c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ff5e3258cb4734221330a7ffca6ff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485ba3db56493aa7302aa5d78396bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bed2be4dab874600bac3dc37b6fb5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b119192b804704da5aa536413a77d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b63a7d4f69cf0bc970ab868239df795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eca5c2c403dd26eb6aae5b39206a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627e4b6cee8276251c02dfa1ad880f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324cfaeb5dac29cb93158b7cda8f953798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af343e5d8db3f25808f39f9f058fb46799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b34dec8355c40a39f03df5b58533f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f950d04eb9c8094f2cf0038d581d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859d6b754230820e642244967d0272a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2bc493fff50c3ab1523c6a1f88fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb241eb5cc715332f15eacefc0b4d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ac980c976720d30b52eddea3a9e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf95fb4b9f15801b4fe1fb35ef814806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c9e0306aed617b60893a96c8eaa05807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8a8fb748e7a4fe004c13e893518d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d904ebde35fc04640f8884cc83737a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe44843cb6a2e6576272ce7bd2cde810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93b5223ddf8a8365da31b4810a6832811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b59a33ecf96123f22878b824bac9e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d149ae63acec15b871baf862ca6f78813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce8d912e0b33a51fd9da51983a648814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8209efcc740cbea2fd8e9fb9672e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03714b833c846862a17111336ea0ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b60b87069565d9a306ad02df0648817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b83b8b20a987e254e61017ff4e439818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac31646bb8d4f7fb688922721f3240819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee9839133792206d0aab6d4bcc8ad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaea1a4e3dae15afe7f8805028de43821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d60904d2352a4eb2bf478e231e8c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb345d13d6501750dad87d81c30999823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9f6df4147f761b4ab7e3b464dfcc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4c6c6abd9008e8100db029c602bae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39deacc5a54a0d60a19ad2af473f5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb195636e69850bc37accbe8ba038827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c11f923792d889a52d381a40f19418828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7be54c0ae9caec8eb11ae12e137f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029049cad5e4be8dacfb2bccfe7b946c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ecf1fd6a4c292879947649754a4b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaba68819d0bd9485cab098d5aa98b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a89bd85e55a058e70b663f955c2d6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110591cf897badf533e4f79f8f02d199834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b0d5d6817c3e81dcecec9920c1b6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ef0e33de7ece4ae10127b8659f9c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14093d8e7decf0321c253536cab9074837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd3012f5c36483872f70125804aecb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cbe3612376b78d8a979319390c7e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53f68788df7009d11ad46be780cfb5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7240a2fc9cd1b31ca5a3e40cfc3830841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0871f7f12216e9b29da95053fca9c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de8947dfcd230968a89e1add42f63843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997cffa63d8eba327e4895cbea9aa5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cec0ca05f595cb0ec72195068a51c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece74308be957cbf9f84bdfb8d12180846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e556674d36577002c57a2e2bed4fd6f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11405b7e118d3d733b0ecb32b49c0e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ed0d7c0eebc8bd80491927acff4d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383eaefabc59638248248320fa65e4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db1850e9ae0a7a229d253230e80a0b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d2ab70f09cda5980486e31b8a5fee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422241f023f78d98e36070fd5d2e3aea853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db18650d97362726cb5ee3b3848077854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faed68b609bc18c3b68ae3004600f6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a078c367560dadd88884ce2415e46856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8ae280369e6aee6b3dddb6010170857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29abe3ae9abf1877d076fbec15455858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e562616b7d95c3647d3972b5492207859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128e401faed9207bfbfc18b67db8e5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f993faea33336c0633561ad35991861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0528b74a3af365cdff9a643d84d82862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb8811be93659ad0f62790fe38a22863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa478629f6b902ebddeeed790a94527864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ded3873736bc52b93d92e8d78eb0d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56ab05fbfbdda0f0e576b8fb47faa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de90233139cda57aa0a99f4e526618867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61973a1e31b99ee307e4c2335c5bf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56490b028fc878d04d4b7917de65b4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432519a37b44e4f8f8c2e5f407de0867870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb8f3268196a9405c3debcae807ba871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02efd9d95fd3eeaa8b1a8ca90a29c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855e29514fe3dc831caa9daa617265873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810470d69eacc144da7cf89b001df8a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75a39cad1569c02d9a9a442c6feae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b4f54b1f5969b6a379a98721c4f0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47ecd29cee47fdc6fd10a689ca72b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c767d7a802f220b74f76b5290bd0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0821fed2b88b085af00601db4543879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f32f91b80d0e5b3216f78f6a997da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2faef17cbece739dc52aece8e64268881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee4175f7d19791cd0047badc81930882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108684ee4505b0611cb3fa526f951c1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f8508e55a370c6eb1cf10305596b2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135fd07fa87f2a189c5c26f17f1458885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097136adedc17282944d9b27afcf75e4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f98e593fd8fc255d4e7692edd0806887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a7bf3a3458f17e12e2742c12b702888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe6246ded2d3e7b744bc67c5a9558889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e34c76dac4547aa91edaacac0b206890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d715ecc21dfb1c0a91da240dc48d58891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa0e827587c13586b9e39598b3e62c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3128e2f9cb407de0cf822f0e0617893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad805237660bf8e83bd0096ba7d27894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a04abd04e4ee28c25258e80e8a07895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b17449d48eda8e33d9cec71fd89cb3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea8a43d36c84a1b8ae81f1b2fd752897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b34e712d4be8cbc74374238129ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666862767f9e997ac094fac1acd459bc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e804f8b4ada6f346ef2c02147a8d7d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db82c099e1656fc12ce52672f726531901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8177efd0a30881e4e9f845fc9386ed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565270d4a7a1a418b13d21bcda3621903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522708c46b0c5402fe6cd3ffda7c575904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0b339d2254bd2bf2f49a16ab241a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a755976e59f618f6b3920ac7931e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5518c54bf6d882a1e874e6e72248907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045526604af13c3ca724fce1e41d57908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690c8a8b5986029b62225ed60eb6a7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a1acd91d020985711e36841809fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9dba7eeebb2307c1c0f0714a3428a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b22564e51a4230929123183ad237a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c6bd7b45399f9c7803ef9f53ab9e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46b652c1c62943f990563d9eb9796914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02532dfb6e68f4f4d042eaaa0cac6dd2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c04ff88784523bfa34b88038c212cb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a48ed5185bc5f0877f1c8d95d38669917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460316058134a735813e1593d5cfb9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e420ff03f3d56bf9b144b93a31f245919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b1050aad9c328a4c0a325574ac4e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237264cc363fc8dee7673d3a565e6dc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcacaff0b94269df7f07bf7f37745fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e854dc98d449ee8fff7340c522cfd8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4833d9941d626c7e5e260db2f289924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9340a9543fc00baff6cbd524e3699925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82d4167a881cecf6ca722069009bf2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f428c5e4bec84117015a8160b3ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f05c1b3727ea0558591e8b6dec5148928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04016ea27c17375189168dece08d9b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb75ae9a4c83e0440164f1a25ee17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599db2e92a98d8f7785935d5067cbe1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34fe0a97324d0769e68699bc7b35c1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b890dae4a55691df30c879e9c57f1d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54104daf166f4626d6c41353537ba5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f23c980d66560dc84987c5ea319a27935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558464fae31f4513d800ad523000d59936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689ed5cb94533ef4f8597538041681937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5c1c368556cbd936d298514c8d66938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9fcec2f430e91223e2226f61d06a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a51c4c7f52496a5789ce55618fa6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c0b84e4d1b4517fddb7b94f8e932941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec27e585fcbd3c59cf317901482710942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290f9324535df48a9dbace012477af0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9f812c4b09676017a94c9e80a856944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194a7aedd38e9d8d06d7c8d115c901945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0810e15cbea0856fd3b475589bba946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b884ea5afb5af0f5de054a25c823fa3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c84fd0810c5cc4965bdf6fd260e99948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95109206f8f7fe7dfe4319302153a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4182dfa976771cc1c6878cd010888950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64315613d2cbe342ca4749e47f7a178c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faaeec8fa76cde05707042f6ffe4b3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd7cfc38948c4ddc1dbea79ef8801953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea8cba636603b8690b0f93e3540e2d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0d69b004e6ec24d2072a4306306e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2dd72fe904a61e48a0519cc55f7d8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d5c32a4a09bdfbf1e3f3470ea2d9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c79201f8c180053c019f3710baaf7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6366485c9c867563f91b8f516074959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dd8c934d4c751ffbb6d5599a13e9e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d782a62288bbccdf7ea58cb8202ee4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d09dc4a47503778dce5948abeecd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e2d3cf1072068b7e1b3d80980dce963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49643c776923f57c70b0145820f68a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e982a8c44e809acd11b2b87f3417965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1f02a37f68f957c1641ba6affebcf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522f4f267533fa32628a8f860063489967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aab2f535c430f5e2f911dd2b996cc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225047d65a2b9ac9ed7733eded0178969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50c1c04b30aa51afea8343755638f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff4f72d9c9b38229090f3c55c93f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ff0d9af15fe0c5a303fe3fa46fa9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29672b2ff59b4e7510bd6a2866a3c109973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a214a1299f95e182cbd86b76dbf4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5db6985097fbe763f0dd9d985f1c7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee28a4cf6db2fd16dd10a0ca48d6d9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd369fda4eb11d89194036d80aa874f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51bff3d0eb9a33082402cca333a8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b26e552dd1d6e62a86f82da8ebdca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469470723d386d1a9c6b43d46394c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8eeae2b71091d94ce672fbcfe87514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964401dee487013576ae492e35c2cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbce1e4404bf573ef88a0afe20f4636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d87c4ecebfc601e6152432631308d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05414f96f5f704823ba9f4077984d1fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7809801b7193fada0cca54f1bea5ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e6f6f01821bb84254c5dd8e1b459f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aafceebaf910be73191a0aac1285a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c66987c153d393302d84bd396a4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f390f8f45db657740beacb8bfac5aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f8c07aa428fef5e96b63a85b8286e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38481ccb0836075752ce650eb6a20b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f27a4294cac009c7fcad8fd17c55c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809056193994835054f35ba43eb050c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafebd149338d01ff99c200662947a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3894b5a181e17ae35a0cdeeed9d663019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745cc2f87bee5e7e97a178db9896c5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a8956ea6e76c00f7f474e055346221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a1786c8e7a1194aee8e9bbf0ff3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db5aecb00308bd7a1db83ecf57a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7bd7b1995549df99f58ce891381724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796830db581b23bba1e64c22ec30a7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6132489bec46fe47c707f1daecc82226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085dec15e6bbbf0eb3364bbf06175227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfeef112a3acdc411153c4aad65a0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a21e67417ee2d8e8c63d5e2bbfe66329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4bce43bfa0a9645ddf061f4e1328430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c2562068bb44a3c0082260b442e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0abcfbf44878ce75e583c798e784832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca29690ec729028c9590ed807abc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21c27dc502ab2480a863c3e5f5d5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68be45d218d0edc095735b575f3f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387714b732488f9fac9ba169c575de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3877dea52b7b9ef16d1e78c5cfbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f184a283e117f429d3456858e20f88e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426fbbb92f79228cd0b7b838f4249d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b582b99b7dddca71c01e0bbf1a5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fc3f632078ba910ec42be6d2fcd6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b3ffdc98c374f5d2670d0b452d4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379d89d1396813366634be0274edd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f413459ca1419e6bc9810f3093ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720a377d02a1e8e41b27791003178a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d9caf0c56ab49e3e971d08f5a76746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234dfabd0427422a8b88259b8bce6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827659b7b4aa2e6cc6567686c1959ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d02824b7345b47af6bc78198a4f4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43474c2fb90aeec24771a208c6f5d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e482c0d604db27597303419dd09f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0dfbc5548b809dd284ff200e09d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630a237f947bb365d57aa741b9f0d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0df666fc40a06babf3f69206b629254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4119180b177d58ee11f3544de672c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aad44f8062949e11e9f1a50ff2605c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7945a3953a8067770b3c890f0a3d6ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aafc98f6f5b14499950243523f22458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee494b383bb15d4a7874a7af6efe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1396d6a217734df7598769822c0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1c1cd089e72288d60c014efdc206661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ffe457b76f1e9ba33bb27ddfc70562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968e389b14cffac474ef692fee873163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc229a867fd9546a9460dc7a32d0daee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e1dec2db243eb5eb8c716d640406f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37afa85fc087f1c0255a4b2e8e880c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed36a93dba2e4aac55c68a02fe245bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d75ef24c3f5d838d93b3ed8c1bb1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866415c7002e63bd0d0c77d058bd47969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436272a0924203abd379deb80f24984770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7640b9d67870589e13ea132c01cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa5c9a9371e0bc5e673275f49b52f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7d494ea5d4c9e078a0093a31f81a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360dfee985251b9c9d37bc0265ab0f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7c8ab2b9eb56e3ad9095784d0af275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af80e916ef514613149c731f310763476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b5270100e4c6a3f429cc5f91b48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d519b4476cabbc5d2a803f6f9eea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c52a98a066043bbdc2680fe6a9bf1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ca104486285f016c76edb6240b5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08f2e12d35a9c1dd079b94fcf530581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c677ac6422c225cc7f6ee149a5648282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d15b8944bd9ae0dbc9072a83207283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab062e00742f77cb1e5153b1ef6227084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e57ccc8635bf259e6d4ffe845cb7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2699d118299732de5719bce02f305686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253317c168d7273f603071ca25920487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05b12fec0f0f88d2b94376f9a276488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61592c59c0dbc3f8497a3aa1ae8cc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce020449706d7c1508d3d467406e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45275b8124e29f71c8757ca9de9d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862244e9af31af2a26dfe88542ed1c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920511a28ec8156aea8dbc1b7ff4624d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04d605cdbeb9e65bc1a30831fb9ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4dc01df7a29c7b42cf85cd4a60e7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db808367e0e9de818b71f6751b8af596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a841d6f23ae673fac13cab2d2aa697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93aa2eeb3170450d06fc277cda80cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06cf07c0f0650cad9395e9eb7aa15799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b077a89d9ab28f73b00ce4b910d194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf7370d3d6b2437d78b763c29c0fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc7e3344c9d7e00a5fa54b5f7d3b8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89da43c707821900d82c04999564c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7db314e4e5f793a48dcc6cdd77a3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f15a0c9fc0f29c617f1a9edf75c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56bca5bd2d9d5e1b5aea64d1f3e09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51b57b63e23abd6d33b8ca6199520107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f688a5934dc64514882f21d3e9f6b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce548734829de3a9e5c8fffea2784b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0188d15efd0ada07b3c33fbe4958a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608dfca911f227e1d7bba271a8697a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc65daab134b2d3070af5df8e097e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c75f7628f46a0a94f8fe68281e481113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca5513638af96794ee412638ec5219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e99503b4e3bd32fd576eaad34af163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d74fb80974b0caea3739d9eaa9c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34857d106bd79d91f40304bec5e393ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb91868cad50df32a39b4a9e8ff24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e14ccdc87d9ab31c3fd27ebf4b44c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc8178664d5da0f4feb6362bd579e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b0b9ae67c7b1d1ba9f6a54215b74c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68822166af0fdb3916862d4881c9aeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937bdda92ed85ad7ca95a91e52f77e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31296a24672e09cc0b225aeea936d1cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523af24db283dd648a8b9614af97dae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55098e0f99ba241ac7ac80401972bfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc710ca01719e29d4547d3338c0a0d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714da7d588d14a6cc7e7f1c0d1ae519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3abbad20055329cdf5cace37ff596a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d23242153d5f76e7de2b69af1576130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a74a6438bf4743f712a60640a77c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce82c8eab98dca8c342ab7cf7871776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9455b5fe266e4aab5cd3e9927806bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f37a326bfbb969b2572b2177ac171134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c77a71bf53f57631e59db68b40df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4f4e598311646d90bdd02c8bcdfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4dac138a0072e3c76dc0fb4c1e0c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb900fbd281d407f6a3fe94ea3a057138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927e38cf161443082bcf3ae26f16ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f501aa118eea2f7f7351a3dee52e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896f4c5aea8f5897bdf9438f40f495141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb120de7cea63053084d031e71be82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8467afc983c8d234577495077d0c63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83b9e60a43d59a67b542bdd44ab3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216a312d1462931439b5417c8fb269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c4a628a6ae6aa46d36f0019b572c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66782b5d3db774c88dacaf35d3ec8a9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396bcd28e56969c2c09be163bd1b59e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8202ce54dd8ab49ced870db85f7430149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253eec3cf47537bc47e3065f6e3aa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f789f49586f6fdd2c5b8cd9500cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f8e4a40c23374d741d2935676e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40f07133a9c32bc52ea9f7e7dd63b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35152d80611b534b0dfa3fc1c88470154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b88de7828846800b703e27c179d98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d5859657af28f5f6df32af539145156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db56036b9a5a6f90c6ca2b022c069157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178afd4f2791ff2f88c6aae95ecea1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e975e1aa8aebe3d5cae98d7bc8fccac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057940adb167c69954d468f70e83d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e89057be9ab305697d41e4cb330f4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56013ee8daf4aef0dcb9a242a3388b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d02952a021406e22ebed7423d48e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd9ce49dec1abe5d9b1afadc9869a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02904a5bbccaa51f7641c9ec7c77a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6e99a9d6b50b946cb00db53f9d5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033226ddfb8010144fb7608a91d6171e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8421dbe9ed77666dbdd0a8726614168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e557677dc0c81037aa5bb82954bc33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40527f8efaa63e75ee96fe1601dae997170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb0f6979a97ff839eff86d0ec22b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11aa37c4d3837a9476b6b73361ccd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df05b0e1b8876a056b888583d52e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87d38bff6f63853d4b8de635864dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770a6970966dcfedd222997da5ce7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ceb80cc2b8636344f8269d8fffd9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b85f648ab396adb97f01d0e7be8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ecfa97f309bfd24903f7a31a81e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f1bdc4681b6b9270442b19af7ec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3091bb9512dc034aa16ccd4960956180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9c2627af19e7e0f5deae23a2a115181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26dabf79ab798de71ac22f4052eba8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b663238874a024f5d19636ba4cd42c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49434d9289a15220574ec072d2b39f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004655ea8083654be63ec92486c5ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd95c4f75f2c20015c783ae1133ea58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1ecd4b3470a1c69b6e3fb9b8f12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839137e6479e6b438b2bf40c8af94e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b2c3399064ca9765e4aa2fcf4d1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5fa4884e66ff25f1809b4ecce883190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca735d84fdeeeb93b3f4b920b1b5a40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c319378ffa2b74c7865b133a4a81cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53cae10fe322065a8a989d7ae6572193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dedd11a6b894eecc3814ea4f60538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945508d50c0e327eede84c18afd5006e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b1c205cbeca8612c75261aded72c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6048ac2e77e9d91f227ddb9ced5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bfd759043813346cfd3aa3e8910e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13165ab73741ce793d706fb520648199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f073d5f53d7290dd8064ffb6193b93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547400062ef7d3cab07647f5c524229201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a821c3f6b3c941b5c246c9ac641df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762dde761ce3b07f863c582ec7ce22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049c1e9755530a2a6bad4634c844789204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e59ef3a5393b7d1e45d09db3eb7dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faf1d67b847cefb1db3fcf9ada9059206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083564de4f956b2deff2cb7dd5812d7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216d6e37957037608f63ce31c9364e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6dfb717008d0b75602f338835896209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297f698dff82efd51915ea0ca89567210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0052d10232edad056e04bdc21d6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f03668508b49cd281468bc779ff4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e0fdfc165aabfa415482fa34ceb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a425c09bf058bf0c3aea2a6388d361214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b5b3d3fa8c4ae54b231778057fd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27605d5549abd2e39189c346c24d4d4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c34d79b9794a2b5775adeb703680e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8828d768bf92daf4346908efb0da0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b4047cec0fd89b28ddc88fc62861219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954760a9bdbff94bb33b5c1501fd6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea1de40088129d798661cc3734e77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9f047a9f97d93e530f8616cdbec2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcaeee24c1c18c654246093a170a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2ef83a676ee598b66c872e524c7b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec876b2c4b783920211170d7abc0c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7210c24a5a1d5183746003c7c308226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b6285e481fcb97b6e676c93d760c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ace8888a0dead8922ef251c6d13633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e9d1b47d85d1fb3deff79c457768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0b8964df7f433e394b1e9bc82885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c78579a15fd75e7b025162e08f9176231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d8dae222ec527c9f72101f79be3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7921a9903176c3f0b3a4dac62cc4cbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd52e876ba21ad9f96e6fe5958d64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc23a0d8ce417c3e7627cd9d83736b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c431d4f960e59e0f3460688befbc621236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19879ae51035d99396af4a9127f296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfa234c1c11416569fae18e2ca829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e06fe5d38d0e1a4f25fe9c12c101cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22188e2e7ea6320edf0f73ee21039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9fdd3c0ba58d90c27ac5b6d71c3da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a463ddcb82a2b4451ce5aa63846f32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc280a180b57531a3a516d97cce271243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df0dead2b7f3c894e242b35124dc57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d3cae6418d2d3ea0bb941f3e5d23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ce908b59916588d4d777fe6e9221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857597db339c933fdc6c604226a4b35e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81c80b0c3f4395207d96b0a4ae87b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc004bebfcf2e78d9bee73df40c98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7915408141cb4d15477fa90134c195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97653f69cc96f0c221d2412bb5090b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48095e19dfa313a70e354f3760966e36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74c625e87778ebe93c745a5f0ffa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331953aa55463e0f9805a87d1564b579254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7f0565983f63cd02292bd03e0257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a015337a82addfb7645c895c399c4aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f81814aab2ba264821027fc1bed3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f5d7451fe612549ffc05e67476c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c535e7718d2936857493558dbe9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e8ec410aa1a98701e74f61281dd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956308c4b742cebfb7220bc67600d46e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b21e670354eea8bf161cb3ae3d95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19cb3d9914918fb0584d8566d550a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a869149938876349c9aede672177a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af45a53bffefb61b9b2f69fbe5b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdbed97e52fbe3667dd5f8feb897a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415126a749e99db44e9c9757852f8f3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599d97b4a9aa86cf20ff698c5ba6e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934cb3b835580a79fefc6a757b83007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328961860b0c53fb80c970e9ba526666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3afb43f6dbc2a5a665b997dbeab529271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b5b3f5855c129d782f2f7d1328e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff52b52625c96c526066c0d43fd620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d11e80f9aa555016be65e5986f098274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde5e055105c323c07fbd1ed55ab145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73881aaed988972d2ccc3f81960d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014e5de216d1eaffde211d505ce718277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0bb31977c348fa8f1fbfd04616259278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bb6a81dac161b9f86127628b0f79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9e71beca566d52bc5efd81b413ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92dbb7caa4cb91350c471e1f20b26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd7dc8c1c25bd7f3af3c84cf5ccdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d89385491462544555c739e18542c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21dfe36cfc17833e3c534491b63319284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2eb68a5e3bf43bacc5df29804d0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ed4c433573bf15a2f113dcfc4de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688138146861ae0bc4c3291121823a76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d78ba8609dc1b17633eafc10df904288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea28238210372df157c4fc20b855ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f3681307901d0cfa070f3f43a802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044259f1ee9e569807d29d926ecd4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fe0214efba4bbfa9e9d1723545cbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0df592fdf7c78234fc109a4264e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d56be6f87248f0acb13cb2bcc58f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba9c77d51fb76793ff095c8b53b9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2d7a93164024ac2304ad5ebd6fa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604525da6840ba28a3ffd955d45878b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cdf0e6b712e2204f82585806e7e51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057ba50149d6db6c45a555db8563684299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc150032e043cae4185912a6867bb28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1c21d1cbfe6488bd673ce41d88d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461acbaf50208f9c3b2efd741d0829302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ae3a207da75f790a762b9c17fe33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d7bbe52a89cee554811485544d1e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1199f54784440c0f6acfcc356404305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84dcd4e39d6430a1c41f7c45cd7f2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e9ff6539e77a4a73c1edf020a609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97150556297a03738d1ea1eb2e6912e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7899e81291e06246ad92a773c66cef0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c220933f40896583a88b16f9f263f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ffac016fea1307130bd7f83dd195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04d00712308d2174911bd5046ad24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580af93c8a71bff8678bbcf0d5cf72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2be72c01e56d83d6b1be3847838ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4330e25b74a3a0267cc4450e74db0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1867391615131c382050b97002ae516316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e323a8dc86af47e0386d244bd59b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8a47ad6821665a695a247b187fd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eadddf9e503558526e9d197c156179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486bac757f90a8b5f151e5742d9ee95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124877189ae679e2fda85bed7d3c620321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3910c82032eaafe0a0c885e53afb77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91bfec115ab49daa1b58f264c0660323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8086533acff392fd2eca4064181be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30281915bdd9a35fbaa72ecf3ade796325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa557364c1d0d2d05e02f63def0a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d0a024426739082f27719ade981a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68808b71746cbad88b8e03cf9e4f55e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa108f9425be48e42d2aed75a8cae393329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6dc5fdb655123ae282219b1132d12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09e09d7507c02009cb8543ba921cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34966f40bf51e24960809e7bfedc057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa14d728bf8ed1d7007b97b202c56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2409910fa7f0deb88e27c01d9db90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99dae03465a6510ab08bf78ee4baf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8980ce9fcaf915dc757df5d7d2f5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2722cd83088319d4e3299ddc5b5a8df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432abcfb6a5c7dc3cbfd8f4c0ce85b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d8273fd4567782a9df3d744a00d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e78b05e1ed0594b1aacb9f59b0acb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a006c79e300b90aa1b2a815945764341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c9840a59889026349793a8a66b5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d06153cc4727a0e6eadb89391512e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ddfac9b84471460fa5f7fcb9c65d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603aabfc6e89d1ef8cd835b25982dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5507a6e0550c8551ebf0b416ccea167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8bb0eba4cfba0a375968190b5938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776cf5e720fa5008b131df3e952bedd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb193160ea1e9146c606bcdaf415c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21aa353aa37bed0135922c75c52a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e5830707052ab383bbc2da03e037a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a251b43da020aebd0e04e308f022352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97fcd407215da90ce06be9c387ea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f3a44118fca57de3fae82412bad3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fca21b7589db0e397d4fdfcf30977355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfbe9fa1af0e7989efe9232983014356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21466d040a2d76ca105b4cce1209243357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac020531ab3426cfe1c67704eccff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d09d1575667765fc00f5d7ab54b7e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9183cbeb6d773136a3595c9519d6d2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907d82c2da09e767015528ba2aef7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11756ee41082d253135e7777df1047cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92aed623d8f4c9ae1b85a9e7b4871c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0cd024f32435a833be209adb102b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40aed87d924b25314a1e21536884f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6bd789fa33c3191e40be8f0fbefb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af132ee0c7ba50f953301011e8837a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4dc3be6f027f6fa3f3252a871e16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37c5020dbc14128d7e5a64c7f4cbb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa69d637a5f310604972fc40473b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b173fb69c6cc5a0737bd006ac536371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef3e217611cdd256f3929add8f390e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae735ca4f7aefcc69522340a1fc089b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274983a96c5127163d47d5b22f3f8ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcd07a7a1e2cb2761a1b8355122330375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48819a8a70410d6ea965e810318f38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e82395287471f81ec94e8260223db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f3f1726d2eb8c64e23aac96e164fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf1bc55b8ad9b03606ce3aac5e50e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35df19bdbf945c24fe0a60407fdd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7b31b0b67323d7119514cf25994b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7ace3e08d7eb03619023abe3baa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df81179ec6234dcaa5123758902b84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b534683ec3953e0173645bf1a9cfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247a0baa58a929f7f5ef8e22b6a4e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0625ea984fe7ee26884085781259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31c008becf7e06c0f0b6d0fabc24dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa49b9bc39c9750d1d0fb7dd42c59a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c3db30a1f79e547dd3bffee3018d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a7838aa61f458626779288370cb69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bcf2f8192d9da8592e18130cbb8a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38d3899c514935b4ec54837c927f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ab661da0f36b236a9a1f08a30547393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01935ab2bda5d061cc1f166cb93b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a28352a2fc448641c0b54f93f8be2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdfef1ff6c8eee9f4bab9b4e8bdcb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4354f1cdef062f131363f3b0044ccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f9593cf14e3320402e9cc36353015398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22977361ba97fc017e0667aae732a4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5579c1fc6ecdfc268ff1e51ce808d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed633dfdf43128ee988e9c12689910401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fcbcf50ed1fd5d4acd4e9647fc04d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b9841022b793366724ec5cbe5811403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75159fffd5134ab8cbc4b335f0e2cf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e38b010483aa21d1743052ad49f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc0005f785941dd08757857be2bac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113a63bce23ed509a3fdbf3ac53fa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d59e8dbd1dc640bdbd482818b55a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1c19a02f2009508673159b07011f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f873eb0bf3d3dd92d415220434d844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d206b94def992cc8e68a7153fa01b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8933d0071391d20e3e6121d98ba2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56873bd93dd2177c3ac5aaaac3c9695413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26c6004ec4ef759a656faecc26c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3282938fcba39ed2f54886dc90f19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9fc14f4f3bd5dfd6d85c76bcb72c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f8fdc59738570372c34ce37bc9e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c89854b59814e311822e7f987d144418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab122f1b1139588866965f6789004b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b096b4f275ec10665a2634d7e59e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353647e00f47360370b49744e52e1f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173639e988d6d34952c7ba2d6b1fe8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db31af769687716f6a4428e921f04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a0b436d491a26c99ec44fa43ac25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd3bdbf513fe7a0923149cc32e0f67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd25a87ea84b556ba8afa76d4ec87a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19804cef447101b76d217e98dd511922427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468334166fa60c0dc9fc608f9d11e637428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3353c7c40271f986df018a6c36891429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cdbe07d453c3cf45131210a88f112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534864de227ebc1a936a64de19a1af9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e83571e700bee9f85953d148c5a7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f41c60a223ad50aa4b775f7259f69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656a43d6de9d5c45a6e84a849d46e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90a59ec1a34ef3917dfcde1eb38a4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8348bbe37be8d152b80a78964df16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e0f59eb622a352040bde0168a2cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250bc379f84dedfa1e4548d4d5b0e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c6d24b4c860e2df1a7b6e99fc7db9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216b190d38da0e3b452bed059d597e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea61aab92e2d3775f4c1ae0e91d01f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1a7e9a944656857e82287d256adc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057202020fc2e227deec3ac5398ef8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b57fb2cecbf3413f0d1c1f5f5705444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90610200cf5c4a81f95e07dde52e1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6e632c2cdd61dc2b22f536a019fcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be517f8023828c00b587715d144de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40f279c35d6f39795876e99722b42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f6ae30c095bcb02fc0d6110d252cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cdfbeff842c86bbb61e84e7c90b3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336eb3786fc9caa174ff6b73dc03a6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdb484dc92901dcf0263d42c305385452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbd377983c28a2ca704f08dcb82fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cfb2cba577599d535d9d8bb92cdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf01fcd7e217b8140b9111511f9366455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e9c463c9a24d4a2baee764aee111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1274947914ee55e68ff71467ae5fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6158494c5f77dcd332e7986548790458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47380a2187e2ad9155e7eee5c88efeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f88c4a9f6af7371697c14312c475460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0b456253ab20838e21cb59011a14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7657352f24b62099690a27cea5906e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa88af9070cb03e8c9cde48fdf5706463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf1f326e4384d7257594c0b7e5fbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8afe0082c9b051a7b9da8cac85db1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b1add2d16a84843b9b834e7fd0838466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f9507d20747c386a871dd9f7fa141467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9229d8d9ab237562fb559f7739e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee885ad58a3b5eb2ff217b834acc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e7579af9303857514d65bec6521ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a26ce151fc0aa5959d7a1423a73b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397958946453369edb753a79fedcce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e18c8706bb40a374d2c0760c0049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac71b7982b21b68596266a332a6f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e40c54b55994a1f78eaefca8c1d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cfdc8d5daaa90e9947de59b54b91b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740441771849297a3c07badd5d2ad65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f3389f53e39f02eac803336f5cf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1efbc83f5cad68f4c8dfcde826f4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e0fb8e21d33db69e9c0ba3b82017480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61db106bf503786e0dd5bcb0ce2f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea9146f0fa5de66821eb678c6cb776482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b630097076079c61c2221a83a82cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b0d5dd175c4cf8cb74b250b1dd63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0776964eacfaf90d560f086e87e039e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbae9fc535575284502ed4f0e01ac7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3654be4e2c2f4fe0eef1ac6d43d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd19e0ae0d22b5cdd97c8fc71781a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0b6cab9fa48123bfbc0433ba2716489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a79de4f14a76442675a6c2a11d6e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6543c679894b3b5772afbe8b921d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed3e4d01bc631e297bad4d0f8dadc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc511a9c1573848e87ea9cfe91a62a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a6c3de1f9fe028028c3d3eb197d1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee013d57ae5cd0001be9decb174a9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3438ef62dc53e57ef8b337ae7d9584496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc251be7b1408ecbe40a85487a157b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca27de844c15143536b48197ef24a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d851cfa90606363619029f15bca6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301394385c32ae516b9888f715c4cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b139163f85bee609bc86f6b89330501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96747c022c4b09eb0ece71a2a953f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d66cc2c0cf6a3cb5f4e31c0fd85be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145eaebf54281165bd01d84c49a18ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850eba89ba0a42adecb5804033e24cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55099d9606b6e93a13e61ca72b42c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79fcadbb44768615d72bc9f49f3d26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561876f52e8864952dca0121b4c01fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1423eb6cd37c1f94d8d0c089683d6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574041b4a2c7556aa6063d8c3218f648510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320e79a8682d3f347ec71ba02c937f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdd4a2728ba1ea1d7652c29205fff3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78153e6a33109c852a8b18147b70effc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5b0befd5209f23068eff217d95ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2290e40666217661c01cd454aa2f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445538463a42377cb24aae847fbbbbdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e17ae0465ce0e80679ab72986f35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9c8cb796bc044bc48d7b509b2116518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84d4238cf433a6132f520a5ad49d37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122beb6de9cf5f4b58547296cdc48a13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ddbbcee9a6e22a86b230a81951a3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2019e26c800e829e3a24e0042c41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da73354a3e30d4b9ebbcd8a8941e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7f6953432e9ae090ae3d97691b69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57471760023abbb76a7254c999cc82e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af428e052933f2aebc3f83268a8d92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba0684bee6792f33479b6e87407c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284542ccb548a605c20a2d623de47cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0a7307fb251a070aceff6b700d46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc4eff1a4bf224f99c41b292772a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b3cbd1c84fee41de6ddd8e7b5a2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b9b64c4bf223b85ed7de8eb06ef0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2bdb58a2be978917ed76152cac91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3008fa9a83c737a78a323357e2717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b985075db5b981dc94f017bb338d379535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b4b52da8a2463d5057f8c880fa40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f84e39e223d5bd312e22976c8e2b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74432b9fdd88978977965920f3105b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1acc1537b00f838b4757b0b45445de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2615bea0208cc19641a6f4693710ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abb665dd813c465a31ae525d65e17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a1dff6e4ea83b7caeafa10d24650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54da1b3eba1a5c6e4ad09948cc89c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a967ec5494079b84a8ddf91b847632544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e79c39b25e591a1908ba19c6fc5ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec316409b8a87656bed3034539694935546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db810a6d320ad7f3d39fbe76d9d330547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01863913a6ae7297258271fba3968f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab12588ad93e1b6555f4f2a40dcbbbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7601db4f107713424ecc60a3d1cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e290adb254008d50700b10f8395b0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81540975ad5c246a7220a726b7401361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2439f522dc788929387e6f036745a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ceff894576831db9c125ce06ec70c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756318ec52f9c7183acd7722dba248555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5c2b2dc28db2aa9c74499440f564556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069044c12b64fd9ead8c16d002a6e4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdc6c08deb7c5714c95d67324c94b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301dfb9f972a56e28ad06bf7433a48d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c3d09de2332e64c0d7ab6ed08d699560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c143bbbee9e9cd27d05bb257636358561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b6ebcf11729794a941e205c75491562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2401cec885b1bdf6b27de19725c52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac61840eb71ec6524127a1656e9798564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72ef0ff6b07fd6feb896089a391731565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b3bb884908819c344bd67e41e868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc711d473ad6ddedc4857c489a0b8163567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c46eeeba995f4bb80db456b1255f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be3ec54c041b789536d74323ad11c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee54e34b1b075d9bcd937d870681b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84663d3c8ccbecd7cdb47f34225b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a6f8d9ba79b71b05eca0256e5134572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93299c54bd6ed7c36761cd975ef934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682820659904aa72ffd4b1d35c83b4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715244e37ec7f39179e2d310b5bb8894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be493e1d547831c4c90358fb66fa4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca6aa0d084064a026440d60c8f020577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c11ce884d2bba6841f5c412b15885578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1d61584880a3bd286349b35cebf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a332c10cd24a7c177ca90c0f0115d56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149fb5483fbd94835f3b51285fe8b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b121946e16a523d1b1eec61d20963582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ea81ee71bc98c511530aafb02f09a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924c3fe375ebad01800d48d00b2237584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5dc03befcb391a7e6c9b1dad0958585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e25181cdd2236789d14c41ca3feae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e2f60fc1a1f46693af790d1a07188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e883e40c03eb4cd4043420ceabffbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb1faf00f90e736210b06b8177339589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62c2891c39adc82bcbd5abde4795c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9dd5f5113f8a469bcbd7ba09f04b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb4fcc8c4e4978e878994ee98f429592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f0924309ca76cc4f38715b65da09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228e302a8f7dff901eeca58a3c48346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8022493361a25cbcc91c40ec3b865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd34df7ead272cf7f261cbedd2759d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9eecca742b49264e483f5e678b4d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d80f4ec54a5c6a52a503583699300598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d895520867aa10e960c9acb80181c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a3276cf061992a59fa772ea78872f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22034edb345b9038579ef96fd364d29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bae6da8e046f70f2874e4bd95a4160602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d90f63d83f28ee24cdd820b02c01b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98932d0155f9b90212ce8a416fdc0083604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fae45e179a51c5e1bfb522227b38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bac3100edf16a0d31032369aa8b25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce88702049e01ca9ce87b1d82515a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e39627dee4362664725cbe394aeec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee993adf6e37e7788097dcb837fb2941609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2969f20ead97d1262e17c188451a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c997b4cd1c797ea21e36800b82c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656c1b38c04a846f9b9c58cc5818bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ce480fc460a9ea54770ec6b792a3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f84056d85495f309fbb6450ec855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a23a56dc8da7328fa76b4621f96140615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fded19ba5eeb21b6464606350338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee14d57ace883b7b1621b881444e92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910b9c80adcfba81427104dc9d3912618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b655586445751223dd53e39e22c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba40a370573f50230dc9e45d08f4e68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fdfec0f2b3fd491d5a1f65919bde4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde258e4e56a5becd88fe4baa5a4f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36576a96ec47b253f178401557f28dbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b33f5f1b1d2759859e47e5a3d54f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985c5ddcfb559b6359c6efa79fdf94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ac6c38cf1c80687188ea76c9db2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cea778c5daa43d9a65f2b61710631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7c00012fccc25c27e19f15eb8d72c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb8838806a4ada28f48f04b40d22d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231bd1fff2a4c8e88334a8f62f284e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87c62c44a108f42bb9ce825b0fb17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142fb6f0334766d6e3645dbc0dfb47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001c0ed62a0a8fbf6a352eacd2c63d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27233c8bd1caf497f7aa153979ae0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d854fe2b57500dc84225731cd2c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df8d7221b72f06e014eedce38a0cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c94d7e30e3f36d89ca7e8916aeaf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd8eb031462ef0cad94ebd7c9993fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a65a2dc5fc5251ed14d9a9e35c5da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b7697811118ee40f8587649ce7ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f5c14d7ba248b71570a5a33848b37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd5eb7e1814cfef849705c46519b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a258ca649d376d5702516cf25c37551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36935e9537649d344dde043340b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54b883eb7254438525db13dd235725645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bcc0925ec12f4905d3006d1c1429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09988060ebe420e832af5be577c81066647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928efc1ec1db2f41e0861c96154c35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60cd2012a1416a7391bed7980b377649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9120d14bdd46b5c443b9876a6bf2d9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694863537af06e423c071cb9a13b22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb052f04aa30b9c462fd6a900b0da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8d9a3d058fd3813eaaff3dc7740e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d147b27a29988e7d95b1e9e8d349654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46b07d79fb3a7cc10224348387662655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c786923f4813991d862f2c3b3713656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697ca38d3fb67f76767fcd482131d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b55718ccb940eba6aae2dad6dd87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f27742a18dc71f36e8dfeeeba4ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96858ade19d56c71444240882d158c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a282106f4c49a84d19c7e69dff34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d86c0e3e3dec1f2d21b6f57433fff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587fdc3da91a540e10a0f8b2d962ec3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354cc8300e30b9b4c239a66eedb156664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f719e4d46ba8d2bb6f08752f7b5debe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bda98dc7cb61b44a7a1a261e9a8fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd62273b763d6ab432f3d662e612438667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd61e7f37b2f8ff8367888f9fedc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd4dd5fd78b62f42cbe4070262bd51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e66bb8dda4b55b5d618e8b0b9485670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992dd91cd55cffff21e635ef858f263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad6a919c6c15f8babc3e9170fd504672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870d7368633840d7966cdd3cf1530e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad6ecc144d733ba863bc36c8718c21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57427c91780af68ad03791a3ad88e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac40bd1925882bb253ed76b57eaaf78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229ea194f0e5f0c354d5c23f871232677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa007cc4b61e3864719c0034aefd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1c48597d1db382ecf738ea0d4ad4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a978032b6c45893dc6617e749926e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8b756ec387de4db0d99650cb2db7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff93076367dbba22bf959e6946e79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fec0b16177f5a79b3216c7741847d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf5b694f40643ee79492f53bbd1d10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf057e26305c85b1244efb7da2ee934685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1faf328cdff5fd1522c728a37402e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e18815ff2df540167c4012df0f94b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110736209b8990b0b1697b9f119c33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f788fa99dc43613377d4198637d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0170c5921e5cad55a50243698fbf28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8eb7710f90f7e956345330d43e51a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c493f64bd1bc3cf8782507a384a428692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d8aac62a27e7da142e9f3d622c34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bd3a6a07f6303ed9fd8b406b1e324694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd82a13e12aa00ce6d705bb39e2a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89fda8d635d3a6f199c7f4df8b4fdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5f89d5e6e9d45f725a357606bc8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3e3e2a22ae7c2b690f589447ee50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2036d173f5579d72a3ae713ffb564699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21aa9f1f52299c9f63db5eaf83349700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2706d6e75da38ed2d65334f8b2b339701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65da2036e09545b6a6c2bd39d4116702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ead82fec2d6b9de2c3ab0f571617d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c02a08285d99ffab89ebfe63e3ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676747ead46d16cc7e152483cc25045705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aa0450bdd2df9db2bcbd825c4d254706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d43d24961b58e94de1356fba80775707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841b90558395b7f93b9e3e9479c928708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14964e2b4ed1fdfed2375dc1f0bb4e0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ccd41e4f655f5d95453d6fc24769710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8471c985d8ef5366ccbe70f99c30b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491417e868dc1574f47f66154158cfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3364b37021008dcc02b3d43a13752713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e97660fed8e247f110aaa46e16541714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aefe5d916c3fc97be433ca0086dca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa9c86a16937229c48e4730e397f95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa7b9038d3ef4a01bce44188c978f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da82350c4240904e2fff21ba1629b4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496c0f58fcf610902b9d1458b26737719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f265e38d5334e14aeda93cbcaadf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01a433f6a366c40e3783cc5ab04c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5ee4b5f834cca34c681c6277be76a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2310a4939ddeb39c439ca8b0a1c4837723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06510f13f0a60bbffc89ef5428baa2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932baa2637d88b500285b91719ab9a74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c336e6e0d2823210a6ec30119bb85f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b62211371a8bc0913ce6bb71f0b35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111054655ed463c1fb8a4c6bf0cca8a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404400a826c998f15c7a3bb1b07d78a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99bbb57c7a61fc57978e1bce92763730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ccc930a44ad77b78e087d57c06ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0de3c5eac324109ac8968cd909d88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b9151d7ffb8b47f969481edf27cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c81d8b1cb0ff3012db0a23ea46b46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a2df527c2a4e9dd27215ffde1a3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7f86176a418bcb4508db7244e979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e514991420ad4c1c1dfc1563c1db995737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b990cb09238c4bcbc1dfbbea4c9793738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d177142aa178a44d8031d396a4ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c39a7dee915557459ed1851837db1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724ba18ef6468441fedc102be8e49db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7cd4ba51ee32b3b8d0ae07147e9ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e95b90ea878e2454d095aad746762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe3d2449ebe622f64de87f650d78db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd1e60dc963eab8e63af08262476e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92865dff327392f1ea593531a658e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895de43138c3713bc9091467520da4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ea3b50d8d80293d73de1704d14ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8f7b922dd9616da38fcfaa489b85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e2a34c51b6b76f816620f677d53a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600bffd320dbfece8f9277f430a831f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a1afa0ebd3d2b75fcb2a72396e9f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c9a629c33f36b6d59ec2bdcb33d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46bc9afeea5633bb4c4248f079c75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c142d2ec2e66259b5ab415fdb361ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a62de70ec8676281d61ec4acffc66e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237067656cc73579e96e152596e37239757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a23ac22d7f9a4c96dd9d0774c7155c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41169a723caa2ba926fcdeac5e5b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a042a74704d0701f7944545869672760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba87dfc81a681a2dc894d873e7557761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac8ab37528bcaa59ac4a79488952ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4aa20d8d5da1da6ce9a22369dddc0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62058a9f173ecfd07e006d3a65b05fc2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741d4c7a4f55e624634295c35df3bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e926f4d3d3ffe1afe4ea276c5e56ef6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28afde599b33e4f947e63d59ce035767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3473f3f8e178e38f92a6f58f923af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5ef104db2eaa46ade227a1aba484769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d3b6f5715adc129efbe238285b575770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44fc80fb59a7bc0a55616ccb5f94b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3807985477481dc3779e18088cf50c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cac6062851a90b31c842c08952869773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8085c0c5ef8e580d2d20bca11d85774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d5c091e90bf6cfe8ee9a8a73c9891775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ac9b1539b2dc8615d306266af44b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d96bc956af319313804c1fab057f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586af2f76564ccda0244b0426009b4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38f1f53fdda7e6652659283dc1725d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0347754297376891fc047af5b685780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594199e383fca39d2cc40c7faaaf5ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaac3ec65369cb210f05cc7faa92f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3feaba2cfc4b928f1a715ff0714278783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb23cbcb2bfadd38416e70895ded0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e42454c544cf18350b42e6c3b96dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7c9e5bb4ad95d0847a75d868fb62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f2fd70b307126068cf93d38a39d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9137dd42983a5e7d18dd5030d63d3d4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bf7f92a68e10bef8824f7acfa78c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d47c2c8cdeb352c059d84cb3d555f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ad178eff773e104ddf78e5055dbc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d22c734a4d838842af1e632553d8a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d9d6b4c2e628f9afab67f6d58c5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5b790f5c52c4d85ede898d4182d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f88be9531e2848772b4c2e7939c1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04adcfe38730bb710c346f780f7828796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8b482e8e8ca11811a4e0e0898967797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1954b0fc3d9a54a1b07df026715f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef971fd5f98a05af4523e88fa787fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5917abb15af0a45b829894d0f9db6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e0292f9da03209496913269eb094801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1714227ce1939be5d95035a5b14bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f5c2cd6f209db990202388be99b3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5481ddb57aef5382d7a01dfc5c2af6e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a6151f4e083fcbb8630fc457ca55805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2bf5c2418361e78401fd35cfa4beb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe4d337690dbff9594f6815c891b89807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5975c98ad7403fe9266eefd3c9b327808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3643bbded5447af44b9dd6e3f1b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152b49295e576ccbe316a1e0d163a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a1167f82a4ca7f1450f2ff564e1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2520fc256303071fb8f7a9c891845812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cad3a47971cc071fdc8c7d38d5dab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c123556fadf63eb504c0a20ee1e557814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc0e8edfed3328e04c8b2978e0b07815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d561423dbda6525837737f770e9fe8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad816b91f5f4b5ab06294ec00ea1ad2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fea9999760fb484387eb0cff1da1dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a34c1d7b4e8bb36c55c07121b6953819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2f9d1e12e988a67fc5f7d617323f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262475c54c7c9f8b67197933a80e094821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf33c3245243fe3fe56d4dcdbfd5d1f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4be347933b436b64592ac852adf13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722d89bf6fdfcd3a0958d7b2e1b210824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170d7824f6fac6282f1f2c9fb250c8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752f8159645dc5195e8ac22ee8237f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05d32c2c8f0daa06e944c4abe6ee9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce06f938e65168030591c39da4949f6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af964676ff6e0eb2d433d406a2cde94e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbed79c2394dd308053a3cb7887a9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a26b3c53b9fe281c5f5922857c4d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735300d9582d330802c7e9a5243d837832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1232d746d5fda54f94c5b189655ca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b663a98f3d24cc1a710de1813086e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54818af81ca5f0c81a28978f5cd91544835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d35a3acc743b251b261c88f5cf90a5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb0a3c450502073ba56f2f8c91d0bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d250cc4b3299cc77dd976a447e0648838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e323a2f4359041030a8113cd1bf8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aa45c18d83688daef61849be6007f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba7b3c13a6abf00c03b27149a2349841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8dc9bdaabec49b4111f6b0bd36e92842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06874dc29c348a819eb881ca85df2d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c278c60a0ea4280d2a2696612485db844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640d54db3cfaba9a3338b63be1b3fe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404da02cb92f352db005a281431b735846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999cc7460bfbd3bfc331537e9c603a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53674617f050ab0fb42b3e2dcc238d5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b5b1e331d4dad1f024f33d716de2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc903c0fe3ebf2cfd3ec70a67de434850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d1b354d20d7d7dd0fee539c5da08851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ed2264431b6bcf63e44de28a8fe2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f958317f51e4fbe8b34fd776e6f6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4454651c883fa897b5fdf5929c35e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca6c5a5fec739ba598ab3a9ddcd86855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb41576fb34170d99a879f11a59997856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbccfd6f8a86d058bfed0ffa3f86301857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd2a27b6eff4f71afde0fed693e18858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9135d2809673c01d96cb0be820132859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae86209ff2751637b86c006909415860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274150536ebefa16053ac3d9110d2c5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797a91a2c65009e940d29ba8b34eb11862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe6ef3938a5aac3da1451ca694ae1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6839f0845f7d15a47520dfb24f6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325410945b72dc4f129f99ad95040f3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309981ca161ecfec5015d95368221b9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d187d6ad2f2bbc9368aa5942c5185867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80352319f9a6495bdbadc66996534099868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6ac22c400053928fad39d8abf38ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65eb921dcc763dd3aeb548c1c29a30870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57aa21214c1206f40adc7677f10e76871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3f19adfc58814dbca34cf610fefa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8afcc90ef2c1835b5a3884493e16873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63018f0f64565f6e5b6d669288b828f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8426c714d7aceb1f71073119b9cb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808a45cc8cd4996da73d0f4d7352fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2f4faec9d54a8c0c5e970c6705ae877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a26d4139049c80e2cbf2161f38e13878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9316d1edcaabd68105d695f39aa1c1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28c4cc393a952455ce5d1f15d649f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379931b57401013874124902b48ce6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd07be021aed76abdb2e6f64b54fafc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c7f87759fd94a670966995165271883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c389073266bbc235618931f11766d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c79d430410a1e62a5096683588791885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a75f8342f501730bc9ddd3375e436886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675872defba046aa1ac104333a3e08c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911614938f05935fb33bc432134f5e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220834c5646ba9b4fcbff094b87030f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535425a155a0724c5f5ad893898580890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6937443aa4f4cf76c803327ae74fdb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d2a261da81e01af0b771d0c5f7a4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa56d92e15f0cdd7a7adf8e86f9924893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de1210a1541cd1f7c30cd2d33e9b91894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f76b9c3a0244357878a47be1daf6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474841770006d4de7332823530bff0f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1aeb1c15e349af07e09d547bc943897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f5c62af38981c2d88a078dd9b5bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5311b7af1e6a1d4133c3f68afda23899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34602033f8f229639e02e877f43139c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff4e751e5b56f60dbf9e89f0d5c77901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde554e20a3b61ea6d75352366ec6705902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba366a3f54c2f0dce0c64d4fcf8435903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7cc4efaf347d30b624e2f3037487904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764db38a0c33d94d859b78785c915e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25948f8c8caf0e05225dc4ed896d64f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d3a7f021fbfc5a4a6ac8112ba99d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772989dbfd17b3d7ab25f4d0f29373908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7096173dd4ecea8bf276b13efda9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb106295d4490956f0118fbb4c3117910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c6a47ad72cb7cdd12574d79c30c6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee12a33c03e3b17ce0307ec4dbf9f2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa58a29acbacee055e6f625d856786913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de1e4a2b6eb37be0ccfe74aeca56f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7564a4f2277c7b0bc3f2b96e67dce47915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae379143d54817420c9cedb7e84466916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de6ef684ae42bf3a0f9f460282fbe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b330d7ab92aae69cb7a640a4e468918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5978ca55cfc1511f85180937c59e39919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19af45787dfcb8c965dc2e191b2a871920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adf70ded02a3c9de463c23c52d3198921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244dfb580cb2465cb71fb254b4c4ed5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0173b6a6798fbae54a752b9a912b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddeb5ca05190f634b0f53e1f629eef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6732dc2a3b7ad4e94cde0c590f66d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55772874d30cefb0016c5739a4f7a76926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7102ffe6739f8ce83bc8ee21acab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519118d0fbe2fa7ee02ebc61634892b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a72fff9252ce30cd3ea493a51068d4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a20f898dd196f821729b769213290930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad5d40b0a7cc5ee5ac539e0319604931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf470ba521105e725a8fbaaf214098932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3314b5d98b533cc9d6f44b11b5069933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b5bf5e6344dee0ac42926987ea13934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c33fcfdd7b884a9adde624ab57c05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe481e95e7e7e9d56700796959b7cf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa31fd2f0cb6645211a742f1fef3be3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdb751dcb77220e46a089c346c48b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e835323c3c05bb1c2c44a10480ca9c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f66454a79ece636915413856857ee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc954b32d370c596292cf1422adb593941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580573596d813abe72fc4998ef941a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef6f5b30d37c86044a557566d9ab8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f720fe1578f1e897f25cdf85e632944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b7399455e899fa99f429b563874a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea77ac627266a18907e13667721e4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1074a3e8452431873e963c85ebef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf4dcc6293a1c84eaedc1e9b083fb2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c1a6ba7fe64eaeeb704d4786ea0e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4858c164806ac79be02c7cc159707f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55ebdd90ee21d943939359b79a3b01951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab728f407a680bf02eb6ba85d1956aa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d09830a4c7967ddfee0725771d8c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4637bff99de093f4261824fb7b5b2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b980a26d2fca09b13508ebe8b3678955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05f83488fda265f45c43f6036ae47d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf15473a31aa76b41b73044080ac9d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5ddf08c6ae1fd04fb03fbd9c33f02958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348709389ecd76a709dc29d8bbc5e68a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048392b8be64923112299303dfa18e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b445437299579b68a3065ce5c28f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcde68f1ce6299b55e077a399d6755962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068033c6ff6ab2ed9c30ba26f71251963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed5fe033e541f8def90a68fa2f640964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353229748fba31f9d5f9dae7a10f74d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec78fe4268e26d1e35fa1ff3c3c7f8e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9348f184eb4799658b04d37ef94e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca8b52e6380ee4b1d092619319361968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06447d6aff57e6e8a03e95da4a9c94d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa44064866329ba94b6302d35705b8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412f424936840e29a9ee4cd953881e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f86a79079cb4f8c1baac506b4664972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869d906b9aff44263307f341b2d8fc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7d8286488e74383823e18343e765974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d22d62058ccfc2ed478a3c39bf0fd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b28910cf75066d9934ab78b51ffa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef439617cf5bb87e87b9c13f9cd333977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>