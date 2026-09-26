--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b8d99ca000aedbf378e76da619aa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0853e959ae31771dc8d0a2f38d3222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d0216e379d976aa6787c12c8bb853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304b1592d12877d43032776b046a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b9de2f496aa580c221585ec3f8ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db3d22d3f070b064af3a529ba22be16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795285c1f843d46c0cdf788563e72e2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5d45d3fda4af217305aa9a2285248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1bf579b7fb618479b783b3b57fdba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c3aa3cedf6c0179a8d7e9537433e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a1c11299d0bd2d72a6b61e09e5ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834445cb0c6f4f694ead3543dcb3f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c924e1e1386a0d061fe87e97d4b3f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9626d498a1e86950088f08ed1dad5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fd1b029e841f3f29ef44022e6d15815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62e460f8939d0cf73435a1622705516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502bc737cb128039f34b51e120ddfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d6a7e7827f60964d6c59d0020ab018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f4e8e80127c4603e8d8fea2f65ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a0395c34a54405076c741ac6d85aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720fab97a9b3d9c9db1a90e922bc29321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44298883dbbe17240cef2724fa547c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03393389febc0759c24a704eb4e175fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7ba69704efcd75899bf3352f0e6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cc1a86bf044a0d76b86695f6d292525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c65591cd5244d0c2f19b43978c7f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f146d1e4f080b686163ca21c7981c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c98845d30207bc1ff75243ef19e0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0dd602f0dab96a7db98d0f0d82a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc8dc5fcdde4e46a4a71cf32b4fc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd26c555513a1c62ba7787d271bfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03bee5ebacffbf78f4b1d083214dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0546ff283055851b854e0e2cd7b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9edf9db2c06e8816e45700e9ccdb9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ecfeb28de296b2f3d16443ef72be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c23064d050507acdf311be72ae02936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c25e4b0f2f8292f10f80a9b5640e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b6ef1982b9e3a7f7e43d12a9066638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e3db67191517ce0ef7e2275d927339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f96fc3e2815158dd1ad5f545e951840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6e355986e49e4eb6674fd3729a0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d48c0245085b6150d45db150a070642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e4ec4446b8254923076ccaf9ab3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb505748ac31e55614d0ce492d0166e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840951ec3c7b08edd03c855473d5613145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1290b8f491fd6e454a63b53b7c844ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62523f8a6050dcc6d29c5ae1bb0e0ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c573ffc25807182f17d06c5d50af0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd53e6c1fafe34b08109f72f5946549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc220c242bb24d17c0d63e1e0ab014150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a650a15c6d5564b29ec5932e4c55c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca48eff9988cd39fb36dc8d3a47a3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2310c051bc7ce03039d11a100554753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fdd0888c4a69ee12be0d84395bca854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4c61d2fb25b711f2dc936bc254e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84b86561444b131b5d21055e1e34c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5c3074d4c989dc0920d2c1a777af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd4d279a5bde526420a2f1f362a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9c4621e922ebe07b215cc55bd22959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d83db10c0cc7a444771e3a8f431960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376b2866c0a7d546346f61f934fe6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de3157d8d4e826bc6d77fcd87f36262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec9ae9874fb84c47049f199aa76c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43c4359d345ba51e68fb4f1bba17664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d8796a0153d7474865eaebd82c01f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff11f2b9b95eb34fb25257d7a1e2b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da83f9e3f54a6a964e55b18592be9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad62a1047ffa23e3d726b99fc564a7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2854c54d6735d751ef9aee744feee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10976c3f40285346c48ab6cf9302efb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fbf91c7a992f242cadbff5fc4bd4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d016b51924cca59c9badb7d939f6e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efeddcdf9f4fa1912929f7f4ee341f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8afeb566ac97daf62562f206fe94d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b716aff7ecfd153b76f8550197a889875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469e124849145c3920c5fbbd0246ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34c3abd5c5d020d42955193e6d1e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911fcf9025a344fb2619481f9d9bdbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce7a19d142e22b5fe6c954fd155de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589500fc08aff5eafca0248f6da4b40880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5fa65e77ec459d1555d77029728181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef53a4b64a4c6fd8b2a549951740382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6298399722bc1415344a1635334383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb884ef24369e48b485e06131bc4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45b7aad6767110a9349fd0b8ab0e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ae770c9b32e2572bbe684876eaf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b90daa907a9e1c625de1d1d8e3e7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e0b2cbc9e68bc25a28970d8d480788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be7d02039d322f03a5632f5a8f5b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9024c8f88f9a06af83e020e3daca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd17ff295de715e1619eaeccae50991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a544097d9506b60f955fa7ea1cda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b246bafec6e4e60ba8f3b5e3dace9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fbb2f86406f72092de560bafb0e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566682e1065d1719d683aadf05db091695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a90c55bb07b2c3d28e0f10bf19e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6a241a3155ce4209e1b183f254c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af26db6f0960744de0380f74fd51d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bd6ac5f16fc10368c8bee498ade099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad535358cf2af8966932625cb6fccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898a0c4f0f009f188c05cae1d467df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7151c7d661f3aa4eae11046e05a3edd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0da4ea5c737c8d26054b58dc38a34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a29572dbdfd35714f36f7a0bb7e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878023439c9e9b82162ce99836934b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486794bacac6a02d094308daf3fdb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc0c35d08a71efba4eeb853b324f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb629a31538869a3595883618be40bcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e42db42be460f00ec5bf4cdcc7d63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580055faaae2e0bc0e7781d286293f8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9721ef752d693e9e9cc22135db6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b443932d4196f5f250548b50ec8e9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c67ed11b94472bda370f53e691f90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53f91338ef56c7842aeaaecdecb39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d2136d03ff642e175a8964b04b1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fdc135750d7c00342103307d5053116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb692c3f850cd57489351dd16ae6d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa29b88fd5345e8c22ebffd2402637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f696f27b35eb19f27fb6987ff5c2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d2d60b9e4913450c7d07386063ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac887a6f3697130cf5f101a6bef8b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633e6613678fc73bd1881fae997789122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a411841c865deef6935c423900d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a9da618471a23b0d461e700dacc33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3541e67e0e3035173c43df012e2de0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcef9b958929b5036cf741886e2d6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055054c1cd7a8ad8a2c068f25f04af21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8f8c09f642b9dcd83efc6939f4dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59fbdc713b9ca03ab31c7b1697a17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773634c94f0b989a90029f5009edd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c7338beaf55e4b69d6668dd258c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b1fcf028f94a7bf4f738193b978d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b4f756e0ef66d4179adaed400ba0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea90049ee9598ca9fe1e268220a793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4cefb45f001948149f2c3c4c2266a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea80d42a8c4387c3044cccec8a51bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a4129e52c438bffb0d3fff392c4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce63d2afcf6885fc3d92491b92de47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866402cdd4e4f2880c33111b5a7e26a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d75b7601f1222c4694b4b56b8baa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46faab9e18ccb713b202b80edf9431141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f01fc59bf498328a104bbbc9c3fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf060ad8cb50ed71b204b10fc59db9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4839755668bc58973a1ddac5e1e4c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7a43b51d519a686b2a56ac10c5c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394099af5bf3be442808f31082db45c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981f73d657923796ffc2a73bde7b24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12510f4cfd7af52200b8d5ef87860696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1803aaf546e1cb9fd5fd41584e1127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc29041ca1aefa15aa0c63fbc846a98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778292a59a80225f404bca682b3dff0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc9934d01e761fec0f516bb7724a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd953e3654a776ed77de603fc6be11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9589eaabb50c8538ff7e2a2d0d058d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a3ad2d96c4b179b85c74c2167ec86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3f43c1ef52c549d96ea1730e5c7df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311dfb3a59b1e7134fbe6d525b8f7d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf21c20b148c1fc8a9d8291f56d19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738cbad2e001149098a3debefd71e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652b1342f9adc54204b5e0f972e31f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae25d9e9c18d421a7a91681520497161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f410703e5628b2e45d2d2459cc1bbd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd813f8223cddb3f582dff2a17f870f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56d08e96bd537f89f40b985d838c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97472e821cc61d8c541c3b5f01885165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93e6ffe65578780c7bc64ff69da0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5829d3789c4659356d693d2ff63bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec98bbe7622121b666e3b4efaa8f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d1cdaaa73a82a7f936bb12939018169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4531231ce8508f0858709be8691bef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74289423a6d7b1191257bd09ed314a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb79064d4eb63e2948ffddd8bd3d36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03eaf1d7f546c21afe2f6a8572c550173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b415ccc2cc4942de323c020acd4fd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f19e4d57bc45ab652ad79d492552f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092dceb2eae0e0811e5266864a4023176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ce1d10280cad7e2f3a720c2785ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68fd37b3a6d27fe7f5b9c99a896d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaf8468ae7c52ac52ea2e411d7bc72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2aba6282d3f2261451f07624179f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d11685e6e4cd7479af11978199aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329f5bbb211e40f59c93aef9574ea1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bccdedcaf8ee5337495ad042abf3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4cea49c54db3b49efa2f3ff0d5964184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d8498317d02c1bb19ab232c2df78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06d9686f75ec97bed727f99c93f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de1573006b1a685aadfcea6f43f2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712482b531ac457b25e2c8692e8243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad1baaa79cc9361f715ad7181b877189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138821d5a4d9fb0bc07eb6efe499ca5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba356098feadf5b1962882137098da0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7149c3d9e1446c8a4dcf50fa222e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501d512185adf154f11d0f16f93da5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ccfb2588da6ea6cd7b53dad9611cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f669fa6e662392a86d7644b76edf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec7a4a9e05aa3d898ef09ac943a838196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859bd9310db0a14785bd3886d5db938197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e709635ef9d3a27cb1221fdc3643bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28f3c81a7633462efbffbacdee7c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbeac3f2dcb3627947af225a24db1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e69dcfb88c1d559764d22a27640a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f90deea87b16ccfff14848cb39030202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0719a379e980992ab0d52d414e22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f698280441caf1138b3e453d3dd44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1321882a209605ca6c5f280afcdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa4b65b4887b871ffe9c19740c91f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082089bd271ec83173dc742354d42e7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6434ae6428c8ef208bdabc25615ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a4a073ca109ea8a8fcb3692f923e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88186b914203f9d1929720078a029ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496f1e4df1ce08ed2bc0557d3474a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff71d98769746b7ae95b8fc45ecbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc2ca8443e768e8b516d9145de4f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4adb931afb409d41ed8130a084a4c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4063dfbfa0b01e931ab40305bdae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf099d7e1ba93501720f3762560cc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674d931ad10a81e34e6ebaf175c2092217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579f2974352f02ccbcdba472095ba3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77bded1b8459b6a1e0068a4859538f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70e75e34427e2e37e8088e82a5cde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6949acf278eb22b6b1966a114b852b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be891c7ac91817be1a084634cb7690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a5718953c9a04e36db6e66adef265223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f4d126e60fd9db21460460e7934ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9dead91138d939a1ead6e963e6413225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc3db708e669e81a1d982130176ee4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeee6f20425dd68b0b872e7efa5e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c4cc2ec360af18baffc7e873c0f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7c8d1ea1279624d479ddf7d44394229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d678d0d80b28eb2b46b82562501a8b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0e6a39f4fb115bab1dfccf00ec67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7fd07821ca18e3eb73cb0a8db20a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc636b72b673f4c784d909498026220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7794bdef1a1a43529cfaccf3233bff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b54b12016cae20166dd7e11785ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00a4320fd89b52f3257287625255a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c3771372fe2da1f43b3ed4c2f9a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448719d02a8d2a70ddba8d1383d5f05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93957c760f762f795c81d449ac9cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6c4c2186565234f28f78126e571a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c31f4534314089992cca4014e41f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea07989654ce45f6a46c2c61109d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cebf7093af392a6af142e3f05af2b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7afd86143510ae249960f68085e56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87497b85c98c3e5c2006dde64edbba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b8a012eb63614dab7651714371b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf93a40cc6a5afbb0012d76958cbbcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9337bda4e51591dbe9201e989d293248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f9fd3e4eb080b0d280819a521552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1caf7eea69495d3f8c1893f54dc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e2deaa1d8ad94b8a497273f181c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df8c6c8dad875e329b9ef5b8be26d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94518306d4fbd8be6d01e4384c6875c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91547f504d6b3c81c61e3ed6ece0e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfaa01fc69f0a84e946159a4331a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d39707ee2558d99f35a55543d850256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f574f5e4dbd7fdd0db58f3aba4eac24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c964a58018e6d0730e77b783d4c8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca73d2a115a1d87bfd0767f72128a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015d184d6a3e1bdcbe73b306b3026c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f6f5ecb7ebfb39b1b8cf9697fd00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b34557226f73f90c3ff198c91aa0b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139609168678d89cbf073456d0de3ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8ae91ebb170aa7e3bf118852f483264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438d3c38c55046ae908b20ac2709ef6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294f0462ac7a386fd00abb813481b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485bd2b02ddc2fb980126e8caef956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26409aa8e841c844174f4ca2510111f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7f93a7809b61124e4b98107e3e85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3d5f0c94efab6d3e5ea5022edde6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8569f2f486840170334ffb313e51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8e3454d4d9f0cff7c72a4157d0291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e8854dec8eecf095ea95e888998b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1952953b98c4ad6e1b6ce3a04b03eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d22353dcb6c002568ca2b0d1c7c90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e912c142b6863bbb9fe0b63cb1325276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4593dac4b088176b434ba97fb28c05c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5246d9525fdb0b6ed6497a776f5d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed8eff9fd2ffae0264af4c10cc060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1276b4575565d86bd59c7e8ee2ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6d110c83215bb419611653577c10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019c4cb420e0176bbc10c11b10b5b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801433255d788516d547abc45e28db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96fe8f64563a67e29e7a1c937d3bbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb831f88351edbf70b17502401cdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc519e4ab8be6e6959fa6aba38afc9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e33bb6fd268007655b93d8be8c1eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab91d4e0d19abdfea9554fc121d8536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440f950bf4505324a5bee4c5d664ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b98b5511223a5c7e0a3b0ede41583290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ce0e9a519c40241489cc3e7dddf3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00d7e9a94db6e27f465dbacbbb8b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5371ba87b14e215060d21f808bb81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef98f03aaef9d6d927b1a78794158294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e5baadb04aa08270a1c9be678555295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf134272a7ae435db0aab9fb2aeb5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c9674644709cb7285c359ff9825a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9994f0bfc749f49e76d6f504e5375298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb446d93755b89f150157706712d20b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81f10876220aa784d0c4f5b36d737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c855eed745b284c6ae2c0a4e4f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d34b1c79972ff43cc1a2f56f5f07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651be28a67b0d3dc6fdacf55ec0d09b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2951042b3f282e0eea1a66aa41336e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd97dd9abfe8e334724dae4510b28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c571cee0d2b5f8b2661f38199e4b78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e870bded6b63ecc6f9dfd8be3d3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d763d2bcdf610aab4ade3630ecc7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e390bf15f900549b48981c988fa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0b07231b0a9666dc6e4562a06f4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e61ad6c9d45850d6a75252e3a0852311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12cc7dde4d202a8c41aa68b74476ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5545a1e3042f4abec9ced8ca7718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8f6ea29cd7b252c8f25eb32a5cf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05058a0ced393e852314f6a77ffc5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33efac4fc4029784a8327e015f4d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa202ab3517ade6c956a88c5190e7c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc5d89471c4375a771ce968761717318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70bed90a52f2b922cffc98ed33463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d20f164ad641cddb3eae7f9bbdec4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46402cf2866b17477c9fede0cc5589f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7ea91f0acdaef2fc619727ada958322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e48029e3e91f2cfb11c9a8e9a46f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a960214d230798d35f3572154f7fa65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987f402b0fed587d8d630267fb16d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b778548746118fa9f99356bd060f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df36b089fc2bbc6c1a42e861b411cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5de1ddb843f4fcaf095d29b5bc38b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76b5d8bc7d155b1f799c6eb0c447f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bd1dfc38b9e64a379f54fbd04bc86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c580e93564f81c78980aa89d6f35df3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d6665fa2b8968261403eb31045528332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a5ed53c6ff04b939955d69efdb5fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f25a9cd63454cf841b0931e3e6c36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd0e17b24677b18326a2fc8cb3e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a86066e545241698ffca4431b4da8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98576900be9e8de9ee0f5a41a00210337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88051b57338f31acbf86633e3f03cf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6247250c0ed81039fce84198547b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38990359b424effc712518f7a214be0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4bd1ade3c35f1e31fd21f3f11847341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a58a410d3e2eb36d4a6282f2537d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc88c16edc6b9bdf7d9e1e0146756a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171354225d0923842cdd5442b4cee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f615122540666abb75a3259b8e80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd6b651be577242f2a0667321c59e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9eee4e9388f5a63cdf636e608a942347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176590b0ad009efea7317e5e964e6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc710208b96e00bc6dd9e3d1ddeede2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b67de58b588be13cd08be748c90c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8e690b4090fbc948ae76868fae3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef63592c1c9aab0045ea5cc82d4673352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c38f5eb0553a2daa30b8408958b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f0071263d259b3150a97ff6385389354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc831690d6a840e36d0c0292cead4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db805238ba887e5e46062043e9ea4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef68ac95d522e1f0da82b590bdc44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b87bde19e7fb25f15bb2d4d6cb71d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ab1c59dea3028c20421e034f4226359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a242ed191323c8282532ecae115b85d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8f00b71f867c065e5e0fb2f59582361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1171fe97e6b0ee482fbe7dbc6030f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a5e3b7ebbd6a79b730f0e58885ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292682517d32995d49464ed18f5ba8d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec16d67878fb7977c1ecf7a864023a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f502427818f211a7b341df1603a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1dcbfa483f7d0d52d193c7d543b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5946c49d7d7c2f83c8a14e7f7f289368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681cd77609c8de792534d0d7dc12172369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9392f763212bf362d98737b17792a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5194b2c55aacb600cc5c69531bd9f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188bd6d2f3cbae4f0b9b012bac8c417372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bb390d8a5c946de00f7fd674f5e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa477ee7126c93d7caa949cc003d3d85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67318a049ded8a569cbd02b402170375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9edd91fd9f48eef0ead5c68975ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640236ca2d3eabc9fe85f53242556c33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac53fe31cae685f0e100762da573b4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519693fb6605c5cb0973cadfc30e3a1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d171d5067cfc7f98b78d7646db2d9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dae316b1276edbbb2be58460fdec2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d6492897fd51dc4f7a0f27d217b16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a960708a27f5d81fd5404c90d99059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9b18d6369361d1aad04040511b11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75cfed4b18a217a30fa4d06181d59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af2d70a9246c259935abc7420a1e97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d3c618f34623b21c08be2dbf718b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613b89734f1dd2f93755e5d5432ab1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f13af03cb329b7aa3970ce15f76137389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3dcc068a2ac86f3ac73cd4ddac9cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66175ff79835aaf6b3e1d39d40785e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51508ac02b43ed7fd7f1934afb0a3e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c98ef9af64d7e4f47ad37bca1434a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28a0ddfe2d33affb58377a17b3de3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad9abcb8b60378888a17d4345ee122395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8146e8e9b5ff409799528547c7cad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca9a64fbc156eb856660008423985397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692688addadfb8e4491b3a49fbff1be5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f69c3cf2e12a7c89c8b1775dfeb226399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb812d88e4b5578f2dd26ab05760f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980402246e50abf6fc0d96a5c6da26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dee4beb6377b154bf3beefb600806402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe751b927a66845a31f8d67a6869d60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1081d25a4c16efdf34668c1005a57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34efb6d402d67d226256bbf749fb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5d49894ef79fec76a18cf8db8976406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5f909bb52002ecb64dda524540bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977daa200e5098ccbb6e2c6c6e42de1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4535ae7c865bf1445e2a75b2f1bef5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d36edfe818a8e1a3a905aa15571bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de4daa4469187f494eeb265211908411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b1a6eb12e9dd341acdc00d81afc4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f00322ab51aef56b8b09ea061df6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001105c356ad6718171df5a009340d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b580b859f08741cdac550c2780916415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c3396515f24cbd765bd7aa1133677416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2fecd19f4aa81be7ccbd3ffbf319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b222bc48b013e54fa6bc1f97cf8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c3845b9d7d0908c2a5a36a3a552e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b5dbc3d5e9fd8340b49604cb7cb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c33361a90316503d3a6e2e5c0bebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae5cb60b25df4e8672c0b9ee04d74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3497667cf798c6874b760b7cace3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14e22724a29099fb920f18890a6f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d27a4e26568f705a75816ea11ec3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f159f46751769aa47f52cb77b08b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960a4f6d4b8665ca18d6fac79f9609427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d14d5f55fc454b5dac9c2214f698b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab381a7b05d110b0af65176127ac9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fccba31fc43f61dfa99765c970fc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826784164d50a7d39cf9fd8e16f4ebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa477591b396a2d26bb402e369c8a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981490172081887c564a098be7dd11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc258eb9cedd981ec5e9e8170346f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf65a46950f5b60c3433690d3b17b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f18e17cc5a75ed4a3a2b4b048db5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebf625e2f0037e3fe71e2a61918f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56e8b77aed7b7bba0900d91438229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b470e5d5b13464e9e70229d4bc4535439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9fa0eefa0a18998693bfc1ad1262440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb5677313b87cb4dbcd89692b94bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dcb0ccc0b8ff55d7a2f6a38cee925442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c9db1f70efcdea548c2d98940d561443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78924082733c7397e200f511d4824444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5a9db22cc54ea92b6f6c3c9cb04d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed51c8e63cce9386fda83b4de580be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b22bc6412955a2512ddddb821d53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3316c5b2b1606065d1c03f57240dd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba9106384dc45638468238d543396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76942b3840726b90ba72e2aadab7ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1f466ff1188d613977aae8834ca3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018fa76490065a3b1ab97e9eb0345bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d63e1acb2a2d4b769814049decc22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43347d207a299297e846d704adf84a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832c1c52d668dbc4e1eac5688ace64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb5adca0b83b8e4516b430e4686f6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b96bc5207689c785d6874c673db9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbfb2b37a0020bb5964801d93c935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad27d5e2896afb4061194ad32efb5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8e73de2484fee68f945c7dfd83b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947ed06f579bbda090d00957363097461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2be90d56d4c6722e29b5dd5000f6b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dd8e47f32843c28642b5041d98803463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf28241c4f86aa2edad4014ba35c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61a227004f3be33c3fc8266f1b336465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c543aaf0d23a4aabfcb20aa8599e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d45cc5353231b6a62cde9b87a508467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315c458e8a91924371d7bce26697ba2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6520ea1a72d99106031d21e22baa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d4513c247ab0a7a422415b92c462a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb1a5c3bce540b3434b218f7fc2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6c7d7c3cce6a3c1288574bde665a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878aa68b4b3f1faeec49e84554868e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cc31e4acc21c638f3a5df6229f3a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a1fce2ab9221a6e9ab74d8343d1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319626585de48f4999581e37ebb727a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f364693d76c8e9815ecd21a94d155477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d223b170adfe3c440c0b0af73a4cd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb69bfdd4b5e8dccabb38758387f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fccf5f0462f2d349b3b9b09eeead480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb05e9c0eb4cd926fe3d55d73b5ff5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988476eef86e8ebdf3ebdea429a131e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f774e0a62d82baadf9222cfb7629483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37997c2f3f457e343a4b9e40b412e105484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b2d0e01cfb47ba808dcb85d54ce82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786863da38c8fc7738ee117ec2885718486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7273d3d0d533e31949cf8845d9d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f38ba0a59ebf4f2ab8e53ecd4750488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f3eda764bc62bc1fa9c16da5a007489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a4248b2f973bbb59ebacc2bfec38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e3c42762c72cba3bf52e55930969491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662458d6117e9de17fc947071e7b131492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22765afd1e3eb02aa06af57643e5e1c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7dcf4d73545925322a51f97268239494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e65437a8346bbb85f74659b8de007495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb30aaf1ba8c8dbf475363de1faaaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644122c5d21e6ef8e2c539095fd6c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4c731bcc26da118da1720c607e0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2047bc11e04f6e0793a01dcafc4313499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f427016b499d0f62b1135abb6816f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e0027b3f89d108b75755ec511c75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86049743c76f5153bc47441a3fa16c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a27958285e9b054351bedcf49de6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94afae82bba4cf753e2afa507054958504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989d051616bfcb01c84f2ba859137a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac69e8faaa03112a1cc2d3d92b8440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb20ab424f9460e108c0f6c5c536e92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a472d524ea9a4c16dd9223e0a396508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad901df1247eb0c23ee99720e20f3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581eef6636f000bb446e788d569374a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7ea6bda97a42282c0acfb376bfdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0a00e37f1c1456933cf89c12cbb73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb0ec2ba2791c0b8fbcdd44ca202c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8f0b2d5f6774a5f3539cdd220e0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6842e5da7e52c16f77984cea81e1151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa232b342983fc7bde898d1433fd5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d55d00eb76e328c677b40c4923bf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564711c86ab0e8e873de0c7c3cd11d5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73302e3a97eb139d390484af6bc4831f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bac1a76e80072af71901385e4e4f04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6d77197248bb5fc3bfeb3403a036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797017d545b5cdac842114ca210fd0e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e6670e033ced0ce2d3b7193f38111523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcbb80dba0cc5fc02df9f996757cf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27196c57ca0763df32266e9fb4e9e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeaee1d62c39ad8547082661c6c41c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2670a0acd5e97aaf38c3621f04b5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c81aca4ec4dba5814b10acee61102528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1988d9f8cd22f7f4a5a6064eab74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a6e0f12170e49dd5e8993fec62ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4e44c3a0ae1ca117a50d5270bf05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f562b351246d790aff506af5ecac029532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4608f84eb52823ce4d9aef270de05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c70595df9c5bfffac1f478fb68cf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067b1369b02c10ebd9bdce0dfb37a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22921cade4bf8366aba68fda12df9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93bd08bb629757bb892918971b295537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d247c4a07a4a21f7388aef43114f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c73f0e10e704836bd923b22686de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3de831f1e86beff36697ea58a6c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05382abd084bedba45cf1a5113c2f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f2e134cacfe0a18416ee5c1a2a96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a146e817c073884160e999e1a12f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad71a6772b9531c600b00cb3f4d1066544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1dec2016bfcdadac56c547499093d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070a798ab12921e9654c0356725674b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03e3996b4c410bb97bf14cbddbe46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c2ee24362f32aad3a6cd4a6ba161548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0bffa8264d510bccddd25a3e2621b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e771d22ad3775cb587d48d16d684e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8825541e1b3bb8a648bc16534fffa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b01b3c3a35fa2a951bb1e49e2f9c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ab9c73f8e3584a91cb301af5499ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff9cb66fea27759dc5f29826b8783554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b9af68bbf0e27224307eeba6d6801555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a095186afad72de28c55e64ed7be82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd65741d0a859519361eaa31ef22180557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460142554931fe142396faf881b99168558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499388fd131d9cc04d2f6aac5c12c53e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5191e26bb98e748e3139593e5e46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651bbf64304282e3a799bb33a63aad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c4c9ae75c978d1de1e6d8551f14d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14402f38bb66b94626e3367889483cb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bef1fb05e642863759b06d616545e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c973fb222e3e50d12eb17156ff8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4634fe8907dbc6de30976cbffc0844566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6adaad47590fb2cf5d8f9847f88ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908cd6d76dfeeade7bb43deb2d4032568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e34f8b0c40c6183838f23ff97f18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b683064b23f22984969d901febe0de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078355ad563574b9f52fcb6ccfa55b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335301762fe1f38840062ab3dabccd0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df34a2455e256d17034204f561429b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d66cb637748f1558f1eb7485561c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8f89f9cca1bea1af1c623686bed6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9a2b26593cb19155283fa4e152a26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfdf179e98f1617fad9808ed5fcf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36248f8c9a4557e476c3c0a333189d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecbb28e1100b4757d6db8879dafa9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986467a8fa9824564550602b24c8e1f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876d97ca295116c8a7b5960eda6f1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6b52591dfce9ba8947e2ec6cf5c77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781fd06059f668c9100d749fc313a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96717364cbcf1dc54aeabf59b4b953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e4d6b985d35588552e4a787414b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b0a76eec2fd6b1f173ab2da05685586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a10d7608c6271c6c72c533791a8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6cf5f3130652d649f8c347310737588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217388fe856cd04a45b1736738b500589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87938ae54f979e2114f2998a7cb666c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543081c8f584f92aa3b23a7def2c0e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082a5c89541982f6e7d54f956cf87c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19f202d110bec49443a155dad6787593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba25b162614437013783e6fe66b512594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac407430ae236ceae508af7907e8366595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf2e12a8b338583a15362dde2268a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24741e8d9c4e6a40c88cba06652a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47223fb1f18562261b798524ad83f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709521f5aa23449dfc5202e0b77228cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd685b89e64614005fe68a88687428600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a0e765ec0e755df9a464d4d4e892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bf6796c6a5133fb190ac7d0d7db9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041b9da6a327f8ee5bea36b8753f2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28c3265b73fff9ae3208a665f3ac3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65f7e305ed29ec9f9c8fda5cef2d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1dd85c2a240088934415378cabda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398f86cfcad761e68d1bd97e4a8e48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d81a40f528043c014f64880e7fea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e188c54379447f6542a3d000e0b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6f499430740b26d4279935edacd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b35b3ebd84aee90e971987b87e0d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d6c74bfe7f135417c23e065f0ec3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c28ab8941a2ea95a3a52bd9970c8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc603a5e923e0f1320a840c7ab30abc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f86f1d01339eeac9eed541912c61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d518b131d43dc337e26bd5079bf24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8821dc588e0425132816d61f40356617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4ebaf1ba19a96daf1a4ac50c101f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3925897cb5d62fb8ede9010a7d020619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e076e441a1049c2dfbc9c2591d18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc7ee55bb7e83b5cf147a2a25a3d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ac75a4ae968a147fe08d2590ba7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e58d608c956480155226f8177cec4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963064f796178f916add40d2515e9682624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992fed885375fc58559bf9b9c17945625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26782d86dfa7f1d6a3b1bd8f36fc2542626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937206622e2c458dacf0428e35453109627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c123ca27e62cf3068b30df1be63aed2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166f5e39f355ff6957f19a2d5958f5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d8abed00c406792097ac54d9a6a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb0d7140424273f4ecca6001a5273631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d80227e401504a3e299f7509f3365632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc09abf17728a129a3672a6e39e0ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9278116887f1781b4ff9b86c107414634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead666d661e969ced1606ecf1ff32a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902047c52d088f396accf8ac271debd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967b3818760a706a22bad82dd2fd72a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eee0d61ade210f41d33004b7dc4449638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91216cab1b6e1357244f49304bb45b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828257b05921f05d4ceee0dcdc3eff1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95d111b4e585c2f2a3bc33108332e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7518a167b8f97b35eae201a86fc566642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1a2a03ac2a2e149101af68c96cdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd7ecc4530fb61e2cedca35b9cbdb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0460508dbece00a20c6d22c771936c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec06646d69fa069fbadcb3df9cc731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117744dd3889fde4dcaaa66209f3ba24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e27e9151febbb8381a1fd6e08319648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d50171d627b1e3ccf6c054abd27fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f1007fe55cbf717e502077efdf63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a82855a64be47320ed263a44bda51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918130c19769037137ad2635dab6e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656dc7798141f353aed1d357415d7c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebeab32f43612ec346e1fc070e8505654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c4309b73acd6bc5ae7fe537ab238655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8cee9cd4eb5b6de1f412ec35aed0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009edade9fd6b1dd141113f0c950a82f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d038de92feb46d9b73f5000cedf0a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b73d2916ee938704d9c5e9546e78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54220f7fc926b537ad29d633942159660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a32e0787ec1ecfcde0e50cbffee393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99546ed156c906d9480e6e9030ae2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc581eaef1c8a6538cea34c52f160337663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da036a563a89af4538640cdf1430fd9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed6d0c8571e26e9089591ef1dfb5aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fe5401222a77e5b3214c99c46872666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91dc4c229c3c3ff7778411b64f34cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01680409b624e3bb4e9fe04727b6d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb57feb094876e73f4e1bf831ade23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316ea10db0dc8d63a5bb400795a8c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795321a6bf2d00373bfee5d5b2cf3d8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5889ad7aaf8ffb68a67390be721cbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f248349d54f1d0c42d4d8955f283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e3d5215b40ff7871abb0d02218ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e8830bb35578faee629fa337aa6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7e67a632f5a5e61e0908bb637b992676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c877c643279d5ec580bd098123943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d14f2fe3cd041a90c63bd4a51856a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425c7f6e9629bd2453da60e9ef49f22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d9628e1cac2c51fa3396ce1cd707680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b1b98d2e73e92ae8a9272b3ccbed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f87d62c33556e2526a8e34e2683cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a720cabdf2e495ffa9575bef48fcc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247adc4a4aa987d49495be72b1f098f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae530fa698667171afe911fc6b3e7b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f36c5bd4e0e061502c41570df1182686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cf68d4fe43c62bc84fe468edcada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379325390d628aa7abfe54a2b066f4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1643ee9084558395df2b342472d5e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840aa4758d15593b9383cb855bca2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc56fa32d2f9c6f8c5fcaa31f5dee2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec82544f8b5858967addc026b54120692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4513bccced6dc1b00d8710b044d55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b2ed524a1a150870316caab57f18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a9edf958a85d24dfb9a2566d2300695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b13cd2085e4dc23d8510877abc94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e087b658d9ce69497fdbea64988c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ce587faede35281c3e1f608ed036698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd173daa29fc3f4a4e8c8d290e7c8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c763b90239b0e255a735b3dee21c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b57f6208067b058d230c7ba27823701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3898a2ae1f9ff41f05a5f51ca1ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747176603afd8a5696015bcb1c275f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b735e8ef0085c9c96e4938d923859d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d960ad222aacceb7900dca1fccfdac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e33087570a67e2ee93d2d694b4b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa284b7fa0e46b24c62da3064deca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef57858a2125a121de4c5e7c21e8134708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed52c0746de209fc1debdf06276194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb7d3e9d5e7a75347e15e0947ffe4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ac364f4f3885026be4b93188c96c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f00b7a85b8383a95c960970d1f529712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7f1648b897aa768f99d5780b45fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5334e28dbb504433e892a04f9ed2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4176b683107ebe6deb3cf67c4efb76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ab330433ff04600ff2c26cf8ae38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08319cf48050920b6d3e0d474f44d0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b4735a04e93e5e90195df6456d04b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f97647eb16a44079f2799618e7b23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5064a6c84830975dcea5953426431720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af8ad525a734024dc85d48285aed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099cff9659f616f46f47a99c3bc332b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a311e77d366659b4451df552736e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cae569ab22957561a6ee9c0ac8c3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ed3c0058d2165d86be1d783a8107725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8889988fd976c3a8d53a79da902f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346eccd4d1d78f0b9f1a45072ce7a42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710fb91a835047e4073af40b5254bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a659d7799f4f2d0625a0ecb3c9b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05398089dcb18edf0b448c34ae572ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3899a204e23546f3b26b1c33bdcfc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9d4816162b930d1a32bb754b8653732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a52481142405cfdb063cab8a2f9ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e43a2603c32dd4a9de2801a7d84e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a5ff6bd8f6f8a2c632f350f81e63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619a31b7e8b10d78321d19b457aea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b44856d82b74610c02dd36575ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1935b553af994f8fd3b44c4d07a124738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cf18811189b2dd0e84068ba92bcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93949352bbc2599fbafe9a3a1b703b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13b42e9565f3f0668e34a15f051c7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e719f90e1a1ad37c754a82d445135742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c128ac37e62f6bad987b69f4bebbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050d47b11ff6195229e10710c0ff1ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109e34a7802a4092768cc4aeaea9a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0622a0554704b0bb50736f247c18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4954b7bbcfa8214f1939c29c653a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50410047fc844ede9e677a032ee4ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c2942291151f41ac4e9e9004b56fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb33133c67949a778ce8ca0b81c4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14ac1323bb4b267976f8d32383ed4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135190a43fc9e53dc5111c9af37995752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030926b9986c402043e128c6b504c07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ab299087c2a731c9293d4dbe20dbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328a1e2b27fc99221707a71074ccc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24e50e2d4a191383399b8687460eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fb3ccd8367cb2cdeecf44e54e22d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b07176c5a96084f20c593e9b2a102758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8928e03fd76da9a4bfd47cb43e8d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657666f56ea06e443be275423ec415760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce2aa69be3748f45d2ab26d1b726de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b4affb22675bbec805b810acc1ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9c62dd7a793702cd518737611e97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67f52602a00cc678708f94e898aca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1dbdf8dab541efc50744a6b501cd0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24118d980b6ab53cd3462e887ab76e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41917c5e613d50cca80998b529185da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542c047409c4b50a4fc1321fd0adc8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415a91d9dbf5c262742e1411e75955769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745d9d4507fcea7180952de4cedfbc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290492d45e5fd05194d18872fa11fc21771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60628329e83fbaee5cb897df62762772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027690c091a3c66ce3aad987f9587a4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02dd44248f8ff43771203f79d45485774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33c105c9930e756585b5ff1bec9b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e5e5a420c37d8c0c36a4606ae8ec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd69cb781e68ef3936abfd8d9fafc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636157fd24c317b18fbfda99bc55806778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c07bb9555ea372ac8e2c5d9579eade779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0810adf9372e3bb59201523583b01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d190bad51c7796f7c2d250d80092b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730767355ef53016ee13a80406cf2f8e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603455c1cb9b8d3341b74bf2554ab802783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b2d485202936202cb339b998c841784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e9f3661c91bb8c417b4037f87db2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32258eb29d04ecc471d3ce2ffe4c9d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a3c4e614e3f8134852ea7b7d9f5d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a27b285badc0137481b2b3a0b370788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97310896a4de5e1ebbacbecfa6c0383a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e94e4cceabef5df893766ac7ff60790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465ca0d3025648ecf6cc062fe75ff88791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a24eff1d3ccd0de845141d36a297792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f579baed6767e548ca5559dd48d80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8c3ad4b42f3cff571c18048048460794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba5ae10325dd86eb29cadc24575f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490587371ced0ebaab2373e809999166796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b95f1598227b8df960a1d595d421c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0fe80653632fe7b224f7d920c854798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2a10e1238d1b31bb163dfae14125799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c2f416a3efda7552a146c278d05a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94ca5b12e1c9ae74b5eb4b142d506801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9780e627c0ba8db05db5e05547a6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f72a1c789c68413183c55498594ee6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee036d84c74efb5e373d7a7765f97183804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3841c10cdca1118a733f7af40ae837805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48110628ad8ca0861887f908d80d70806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dae5a5c13ab33387beabcc1444aca7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae116f2eefaa0c33f0d7d9c185b923b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ef3c869b799eee6c23f07fda104c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c98e77642fe27fde28663cbc6fd6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751dfa6ee55f96ff2662f69187975b3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb3feb4bcc1f13c94debc033b1e9a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5dd96639c7da33533446168d24584813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027355879be53ff11ca357f434278d4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83664cc1f97d15f14f85ba83101e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a73183d3bc4ddb758a24c2805a976816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc093ae1a54ae3b174f8dcafb71acf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219922fac4fdc1977c1b5f2523f9c3eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a239e86183b8a1bc2c93bdbe1edb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782aaa87743404b58b38298e9f42ad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838c761481434d0657fd7bd07c7577821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c137edb9b447e50ae0d30e4ce0e539822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8baef56911713b36167d418db1e76a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623cb82828862d0af5d4178c35ac63e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e78539b255c0b850eba8285a4f849825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1facb8cb615edfde3e903237d7d5a30826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165db86ed96b8bccb8d4253dcfe485a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ecc8a8868fc34dea6b4a634457d8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343570539f031caf19d361fd85dd51c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4719d1dc152439f307f893e2f3e618830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e9f4f8b9dcc8a82f7bd72bffddf8a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cd92572216eaef0f6453496923f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebe5605060cb926221517889efc227833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811366bceb75a4b1b20d45ee44e9a68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c15653e35e47550cbd95a5e25ded1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2eda45a899bf67bacfcef455bbef836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca93957aff6430714ccac4eb528de3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be4ed352a70f627cc473ab2b10a90838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c06cdcd2f178276a4bf9cde19df36e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a093f94c051140a428dac5e81b1d6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a279b9a5a8fdfcaf4824f5aa62ef42841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4fff7ff3eefb842a6602fb199c5f3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0317bde66257f756894e11d7ae3b78843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb98ec77af941cf902d2458ec94d6d1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a345b4a112c6b00a34ffad82d854845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490ad26a5f1fa6d736dd9d62881b43846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b60bfa554ca771ef634c24921472847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba17d0a7c589bb47104693c386ea0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b95e3a4bf8d775369f02ec53a81f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909af1859984abcb1835025b4d2bc69850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c919873605743585ba0d65596dc45b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777a488e29aded565095a4f7e2ab0d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c76f84370b94c3083353064610bf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120822bd94e5efb8bcab54a2a6e217b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277236a98298e6ae70d1674f6fc277b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d782fe3637d258e5cdc1930f547c642856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a25f649b307eefe2c11fb224a0a1e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebfcd2000ab8f6bb66ae8e3069755858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e130ae5dde0cf0908340f5bf1ff757859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33851cadac83563202294de7a667bd68860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca965cc730fa1dc67648fcd321e542861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd2545c2b041735849f8fb44389eab862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23182b881f8686542d9011fcb47a94863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940a38177f794a33098fb377e17548864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68218fe0bcebc5a0a4746d446eaf3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1de6176806e5d18b182ffd6e463b0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5cd6591fa379a3687d078bb6ae3b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3feb88bf1667246273068d9f8a959868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eda6d3cabb27432005699351aa592869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e57bcfce1c19551783966b217c4e5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d293e16576fb216d69ed4afb58ba36871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ac90e88e33b25520b0aaeb423dba872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1e0239f4f84abd70ec20d8ac776fb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433459faf1ab060d9c77ac3d4c6dc8e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3f8d3423d09de583efb77565b005875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b26ebd8238abd9f24c8f0e84b71aa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d34716f29f5283ebee81e952dd92877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca36571476f563be01fdb6a768c26878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f7373d8a6705bdcb57b064abed09879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db273004dc592c9c0032b656dbc09880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e68e50b16fb726c7596150bfa1c658881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba00f38428f278d1c9b1190f226ee8f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e295d6e69587941b304f0cc14170883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55f4792f93ad36e3c9bec47bf18af9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bfa2d8fa80576543ba5e18a616418885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d68ea593a2eaccd3fe0b88661c79886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce597aa1fc500adcfb6c169b730d1be887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d54fc3b0b76950a67f5677e095f9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acb599380c77cb98019b4f17f976f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9f7a234bf95f3dd237a15e4fd34c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a1d7eefe6f6fd056e53d3096b56a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84db00bf0d7736151d82ff08032d4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa548ad549935c5346136b781d6b610893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3c8825ded8a4cc1404bb6cbc6b27894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf72fb4cbab91be8488a0d8c18f5d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867adb8a86036c156f6b52b12d98c3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a8bbd9d24268f4550305b37170fdc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a89718eb7efd4a1a2c192f40a589f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318bf95eb403e461af9c0f8353f8259899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a9d55b81a9e467f3de5dd9a0a4591900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06580ccf1f47371ee5c6a0d1780be3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89dfe9c6f3836f6dd62fa6e6cd2def902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530da8ac7f16bdb1089695337e1de8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306d66cbf23cb685c84813b0e19cf9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41119aadaa8dfff9f9968922ee8a287f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4813ee95b7c39148049a082ce3376906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e60882b89603f535a40f791ca2b4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1050bffc133cd739759f10399f101c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213df6f445431198da833568d9fc71c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c70e4660b473d217285a816d1e0e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17caf9426f0190f7a62003f5bbc152b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54049490021749dc58bcc999b978920912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc79cf9967a8de9bc85cc913de8a9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971e7877f1a95c69d5ce3d3b1392bbb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65494138fc12e94c695d8f6bc3517b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693f26bf8d3568182ce19106e2855d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665926d1d51e2fbf70ad648798221e60917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf8ba25b14108574eebaf7e284d50918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755102bbd3d6d0ed6fa77a6668fd2086919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c86941f0ea247fbee14d70c6f49994920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e3cb2428d8dc9cddf2377cf1d32c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b47727019429198a6c1a603208e0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47898f5ac378c8af4a00f5be17d4e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75de11b4562a2319fdd59714284919924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354323fe8e76bf5ffc864edb0180c94b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cf7d75a426bf225c45c6871e7f961926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b2b23cf8f8ff20ab5bb2e5f5615b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f2f59d0b625affde6d5b8c8ee71b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab8ce3b37098aadda0f15e0eb9fc88929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de285c6dff8cabdacd8f3928cca41a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a263a12a9b91aa657e93033e37976af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd1e7534f7187c327f1c259d41370932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27565ccb0d834c1f9f45badc9acb9e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4270aa746428988277a429101e936a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a5e9cfc7a29e2d7e38572f633784935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f67510da5421963f92a3355a7b0d81936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5957267023694814cbf8f08a1180c6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80761481b5d88767ec37b96831ecb0d0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762fdac73790d1062979322487e849939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6f7dcde68914e3b7ec13158eb517940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bd94c834df4668e2cf198a868389941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc9a5d9978f7f329289e93e1c8960942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818f0b55d987945cb970dca49240e1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940e2f7a4b9ec8c64a8c8b76c9cdb5d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca2045fd3715f9c0626e503dae4fb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34cbaa565bdcf408ceee2ab236d0ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb77381ae4116e88688af9fc713d903947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2825722ee6a9e9fa5452503d78f755948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f573964d235e2273a21f66d9f2c9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa757fde628c1c5a52fdf38f089af950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e89de7431b58cde450d7b41b812c51951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638209e4cb90e18fa545f85f5c25cdc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7777e5f2d14294968edeb460f311953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f646c365f36489383b86e569a72e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062abc14a4728dc55afc11901b29fc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c18de66ad63f32f10445194a97786956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa68804ff88f2742f2a4abff4e024957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f67da1a73ec352a6a2f4c24196ffe2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25794621495bd8851438322dad62b0d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163516b5b27405dbc08987996153f831960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7a6c99398e8456f8859339d7e953961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05cbc2c80944e4ec19e027d01edb8a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3984eb5ff23ad9478315a064ebf0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de99a628bb0e06ac9e4e8e20091a6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef14e8bcc687ed45b11496dbedfd1f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ad7437aa3b786ccc16125783d47e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7dff1982fcb68767a74846c4dfc12967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e617cd6077bd6f57324ce9054b3a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2af8989220620c1d56d94772bf852969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a343e28b5ec678df7ed5ac4bdbc2f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7f9c7dd9813cf8e40d6947f55aac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd6965ae2964b3085b9aaba8bf4aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f1c228d75f44ed39e3059932e729973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ff798c94d5b089414b588d4be87b3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292dc0736a1a19fa499ef2e991fb870975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37b71e7a13b06a847f56ffc7f2ef0b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c14fa3b55e519203631f06daf476977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318433a3a4fb8bcd1bd2e8e52e125c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bff164790086240d31fdef216077992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ea34caf23019216d6f55f636558a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1b5125945ce65c1f31f9d9254c6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082978dee245874eb38ec7f5acc45f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfb90c7cac1a94a3065d109f80df4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca2960d42328eb425cdd48033f6d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aae839ba3570f0573a87efb5b75c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542282a5859fd1db2972140e96f4b89d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f06e99aa61d2afa62c2e57c5a37c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfff907535a5ecf07fe81fb6fecec811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e1af3b8bb6d4f5da8cddf743ece412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc262ab41a5fd54cd10ed0702d84d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45986c051ab5107cbf6a05e489f0fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6da7275ff559f182bca1fc9b1029315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d669efb04a137422e525f435e2b36916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd476b8554b3c290d755b00d6d2c76517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55d80903615153b216f240967cb1e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e522ac55a20836c26c32b1a04ee76919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a20ebf9056bae163c54a7a14c8e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502698df50b5263be6ac5202e06abc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114d852659cd5203726e9343774c8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebfde29c07375eac24a3262dd8719423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956b766bdfb41856b34bfa0ab3940ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203302f887b64cbe7d0d07a7e002b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219842629f0f47a24554bcc63ff31726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7115f73c92faa42846200329c7eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09294ecce27ffced6374aac3951e4b6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3184f303ffcbb743fcf96c38e546129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48f96a656d9d77f47f00b5051094b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2c407f3e28acb590485c49e5f61731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cbe0790a8672cb25232b3d8386aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c824a22e8a4d6c32bc6e8af98c50be133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d66229fb20995e36043573c1b1c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc418227267cf3122c61119eaf4609635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab19a2a3a300b498769076c00aec636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174082e769743d043ba2b48c3305a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c747be15eee3b8d9c6ba5570c019ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d883ad0b79e8f084c051c9735c7ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829379d947bd5fcb6b449e8caedb061c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1fe21e828fa3aff8dfa9e527cda9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbcdf1d8e8b247c9bb38d4d7eeb80742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52292bfb345bcd45104c8a20cd8e86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f5f4d84de96e7b09dfbe56bf6821944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee708dd7888d1643dede2de4045b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf980f886233fef47f03a2ac322e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a70ff9e5f0831127f958857bfe9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb44d812084ed7274f5a334139f36048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326a1534be999a53eb85ea731fb2a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc72d138760163b4b8f7858285138750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d437d8a9b0c6782caeb13b3c81e88c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda967e6e7d6ee826703439a8f29baa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88f7b266630ca90fa973b550ba0ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c697777f15d5bd4cc0558b02ee1a0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d542a77b591dd9e5dfc5c5c73b22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e773fd08937a4cdeadcb2a64ef0db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2322e7d09adecd4c6cf89f4fb66ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c85d70cd87558a99fa5559cc521658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94dca666bac12dc0051671c64d93a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024744eace3ceffd68e3f3d08cf8b79d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f0869dcefdbee4a2b1bc3f74269461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3b9b330fb885717d73e7b9f1715862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256413d04f3cb89551a0736cb2f9f48f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cefa2d34dc33a2011216a3183ff13764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff0ee15539c2f000e4d8fd411e46565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc63897f4e5b9b7850fccee97706366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973455550dd49ebbccde3e1e1f40aa8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b63b91b2305f5e273b3f737f64dd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07407c8c74afb5288ccc468082c186c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd18be713b78cf4a0f47658c42b222470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab3d136a1fed6f104612be8cc97c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3969ba8b725b049c789c5495888a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9650e9ef817ec51dca0626d7c34b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc733e030602de4803a3d9c2a5573d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddc39a9c490c7fb205c23d9e27751a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76a71e3eefbde268b9e9191dfd74f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb7fccc4845b2c2901af6a974b38977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403800454aca24cf0b2ab61cffc1a1f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453d1000995d1a1b34257ead595c0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22f2f7e781a44a86f7b77cbdc432c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d6d9600512c4a1bbd8edc992b41c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9c52331c6b32149ea2e63ee9f4fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8db4b99e5ba7147ba9dbaafbcad4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ac5b3fd650d10b23e40910ae0a6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeeb34182c6840853c846e4811410c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e62783ee543f864fcddd1df381612c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a4570f061e1ab7f49dc814e3ebcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f26e39f74dcef4d57db2925799d7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f1e8b05e91a6787ab4f6eae09c06d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9935585c0f560fd2d47461b652ec6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bddf3fcba94fa5e887312cb95475191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b878ef4c654fbb315ee031c926e1d5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05d26f64811cd15ad3007799a689493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cb59e053062062ca1b7fc6a3f1e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0fe4e8358d1c655aa850e3eff13995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521601df5a3a0afe9aeec0fa2b9a5d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2da904eec0dea2cda8733d76a5a1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de048d3ffad007a8c824e7074e9b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38fee7a6068d27e82820f81192c61999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d234c19320cbe53ea4f3b0884f19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca408d3563af004b3af2e89b1bbb8195101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88c984356a013751ec8c739c08a21b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff15bd01a206780c2001c5737ac3d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c59753f66b0be8ff259a3e65e961e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065bd64edf5c7c92eeaf3ac4b3d4ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1814a25c5af6453917c21ef71ab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be785a740c7f13caafcf2c1e3761d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169966aec510aab7985d966fd98f06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a0f30bdf79ed3bb76e0a360e8a33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7465acd532d49c2e90ced726f553a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e402fe0610f36c075515cecdca2aeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b9a4f220efafaf7c8fc3da830abd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e270c37ec418bd40264a87d5c1ac3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a30f4aa94f8e4cf7ff2ef86cd55d9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a416216a76416e41372d7533a7e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886ab1f2de8b02443798f0cb485e7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0cf87e4acf2c3c5af11b6a55b468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ca56a38a3fc9eaa0d6b55aebd20d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de9f00a93713f2058893f091f384a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e66c15c8fc12d52d8b16858d1b8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eecec6022b193732c2ebcdddcac65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e8398debfe6ee96220318605245c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e343f479806fc1c8d2ce517accec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31af5990e7a52dbcc16763712ba12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51580446f3d986df5ca99f723dcdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442e8fbe255ccebf7f43cf674537e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3c8037a76067cd4fe5d60de5449e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08976c4e207adcde55896faf9f05c2bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e88ca160a2244fa6e683247885a4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9cfcdfe0de224982e17cebc763e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53de876393cafd44d7d63b8d81a392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba62bbcac722bbf82dcd3cc9c46adb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962957679019f8e4bdd4a6b343521628133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c12250cdfe61d3c56e18923d12287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf01af8cf61adfdbfd2a1e373ac292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7402ce4bef903d8f8228ec25d69a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b619574373946936e02260f9495b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb41489a7e4ec3e185c8364052fc6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641fc978dd94a8c5156ca6aa961a2ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a3d8de511203fde73297e3e06d2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7efa41cda31d949943731bca48c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368ed3e4439dd8bb0b5e925a7578d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b9cc07f1b7b311941cf7bf0974d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc26982eebddcec57a9eb22d6953cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19182b0267809482390044cf781b90c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cfd59b210547cc7981c3a13529e26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbab68326e0393137ea8fcb91d5c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c7334756dbb78962e270961015f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9c7512a5b3110eb3a64651d69b898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e712b2ccf77e72f60912321a6ddce54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c6eb089576e7f3262abee6315de1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af4a8fb0514e5c253bd277528a453152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9994a78e0dc306b0dffd92ae4854ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef472b336c71cb0b6822f6760577cda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f81f3853315ff0eaa309aff143a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f0583235269933b8772e3c332cfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492d9295da493da422d44c6118fc857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d1cf1f04d284b2e903385fc62c194158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6aa57b19c174b4acfc15fe13cea47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d411629707aa13648d3fbaf73a2977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ed641266820c71dd5459634b1888161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a727605cedd1d46c5bf1fd91e57161162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba088aff09b1ad097625e4d1acbc959f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2a33860b80eb699661f7c9674863164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12725d39f6a550176c12515936a1ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825983501d5b836dc949f78561c44306166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad27f3f7d61ecb6f817b2e7ef0bc89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5facdae24c0085bfea82dee9624d30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f99ed041514367dbeb99e2a21d44d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b402dbeb16fff023cbfd6637fe8bc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac64642bb363d647c1fa52fdbc1fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d76ff718c5ebf2df7267614dd6b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e40ea2b1554de2aa7f8a33748d59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c5bacd6c4d6db9591b8c2cc3a85b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e0b64a497bbd76c908f6c30fa654d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748276e308e3dad71f26e3dccaaf99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a0a5d5a19681cb0f9d3af0acf35c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03166f71cba71b89d70c28e9ef27c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff5a50266bab4cb8293bed276c414d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae99ed774c79852baa2c507dac0f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172e79175ccf5250680e48bbe7ea337181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a34b104a4ba60b6568f6856eaa331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6451ed2d1ab62a7d44976f2b7b3d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872646b1fc6bd5532678567c5009365184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacfc4e6c5936a9fb3a8d742401f1be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00940cf2856e012b399e999876aea0bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac155a7bf7b4c3db5a5be394024d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407d7df6d3af41507ed748379a7f14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896641e275b1191252903eade4457d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9c6e95d266902f27470a1ee48190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669faf46e33e593e8e56ab67cae82b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f81bd73065e153e08c7bc46b4db5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b17a20cfc70fa859305381d83ee37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3923639217b071e988da19314b2e031194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89c3a245d85133f7895178a8c2fd5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51090dff52f9327a0008926740007d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ee07420251d4e86392fc450bbf17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479199f6a83d583e9eba6f08c483404198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33d36d60582291f79a7ce06696f27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb638db0bb48b432835bc2d2f6aca9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9881eaa1cc6d492cf1f9df7f03ab5cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c4caddc224fc2de5629a0cd439fff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683e20460f3a26a5389a890c2b5c9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bda840fff95f47469e23aa829117e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a0e1db7419f15fb79dccdc50f71f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbeaacbbfd5f41983c1983913cffb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd1b0f8c2a18da6560836dbd90e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a45cbede54cbc337e4cb9a8b4d9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f3beb6fad89aa0c33a276529851ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844862e0b3e11af3cc28bfeccda56d1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f589ef88dd80cda3fa987f992b21c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4404f0c4fbc155d900aac57d246113212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f88f5601fbc91fd62a49e1707006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d03b294b7b1689ff1af536c463fb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88fcb05748c8ac9a68671f1b8b3c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8bfda19059f98e62c6e25b9b0dbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e55fdaafd209310caf30397df147b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e6a0d14156c91f7e8fad586538cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ec6e9b1b51dbe516d8e8ad8b5780219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f907b36abeef5b4cfd84dfb1483f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e992686c5a236d5ca40747f53919ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d173afb891fb85f052574252acfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777480bd5f6a131336b0cbaf5bc1b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dea13dc9151f2a6e6425ee74150b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a83dacb288d8a4c167b1821bb6930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de08370138c835606f9dde07f88547226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499afdfc3fc430bfe8b473aff0ca30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ca551baec0707f3c42d6d93b8a1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db65413d94db86a95993062781f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e69a3ad6a0d5e7ea0507cd3620bfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055491c93d0e2394af88fef112056d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734561660fcba15b88b27ef52b9cb89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4903b1b499f962506d7623e77f5d89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968bb0337412cfc3bc2f89a1df976db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96998f6fce83602599ab7c2d6724fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb678ff3fbbd6fcad144cbabfad35f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e9b9b658138f74b2bf4b57894c936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c425c6a870cad59bd7ff70832a3f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3496d62ca12188417483d15eb379f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5b1ec06b26c5c7a212040041d00f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702445b26574e093392a0410d79bab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1f03a2210c2b79b8205c8100d815f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07477868b8feb3ffd22d93952d7f7ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76abc83697f9a8e5539591b1d4f4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f7347fda88caf1fac64d5fcd4a1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd6be44e70fb4870525fab69e69c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f225de0762b80796d04f3e5bd26f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d50f2c287e2ee5b1f970a5e558845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386e27c287104b67ed05b0517ab00b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57b6c2d86af2f884ef94e3db487f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac90b8e2cafa516e01cd1d9f278b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545230862257dac3c794aa21c11cf69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4209972e8a9e5d056fb815b3ed3fb1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200109b8d6f463e0465acbf9d476fd8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f083776847379c3ab04557ba2256255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298e65465dfe433e62e289cd6fba91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eaa06891eb9f28e42d0295f59f4b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64013e88c4687020c2d369c160557bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c18d6a0a8b65c61977ec3d7c4eb3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dafa87c89ade362be4afd836b99929260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d656bb0b91a39e3624b57b1c9ad0ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd47c1adcf5db2ae54c5c623063e5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86eee9a2b3a5c7dc5fa48db2741a1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31b9cf5ca6e0bc0d524c04ccfc49b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea969d1d8b95d803f7ef04ce63125a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb916902640597a1a1b87e3492bb504c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e960c01110590f1e63c63c1fabf538267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd245454da367ffcbc0e0d4a001286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd188ceb782cf581fac7b8e9d1c5e4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82ef39d15975cb3206f361dfc2a26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8474f0faacbe223bccf5a11d87fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b7e1080d3d999180d98550e1d500c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84e8a662fb4aadf0b6703afbc309f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252802eec9811d3ef90e7c7a888e2caf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5095ea4acd565a7b5194c3ec2f50c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2474d3c7e48003cc9580fed822dd244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd7ba59ef21c8a5990a4ed49b903a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780ff15fa52f43876347f02529b9052278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b8f682bffe611fa979685ab770e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3dad288c4cbf112f86e6894e73ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46afc08231faecd179e0e82dd0bbac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19da1891789f98273c9185beed185282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd8b5457828f307fbe8f527134c4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cfb53622b2440ceae711d7f7a7d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697180b0c3d9e1c7bc33637b8d9a99e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a9c5f73b6c8f2790093f5bb86f0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2dbcc019aaea61d7bc9804c0d493b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab54c96e94a45c188c506fd5419b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8918566ea9009f2bd5e4167e8c4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2999cb55f47e96fa09f2a4a3978336290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208454121cd8529f414a1d3a062ef1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1a15c52eb2eb621f2b384a8e684c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a516a21f2e027ccacb6cd98096d235293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a5f057fb2075344b666e59f52d774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926ee5cd14a2b4c2aee8281ebfe091b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708404ef52aa9f5cd3949cc04df39acc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d21c05529f620993fc2caa7001f42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd23875c3bff06dc1c9eb2064c1ecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc10bb11c734b86e73ea216d4179d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe37e8cdcb6fea2b295b5f0622bdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a1452e71a4198fca3ae0fb6ccc55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a7870a89cde8710560d303b65c371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f84655efd7989c04d3db07eb6d5b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203150c104aa888f84125b20903462f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f896efd3baa06caf462967402f7efd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823302d987c69d1ae4123219ca33ac03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e06eb4567d918c651c7c6291e3a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3ba750d2f83f5aa9fb4f69150dc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33712985a9bc3a01c450bacfec630496309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64303a7a2c1fe1ea47b17b427b864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f5142349162b8673ae771f9c903c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aabc1bc158f2eef85b4f3795be7f52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825178933260b394e8fb122c2cf7f03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd06fb9120096a63103858132348bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc28d476ea0238f1a5b162b4e95816315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2595a848f465a21a559a7722b1592316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0793990240edb5e741bc604a0bc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1310f65a46ba960350f2884b8b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc210a8763a08e7b7d6da47a8f65bfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76818ae6b41ec147474ad38fbdba41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e74a604e87d6c01e6e8e437ad7b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e7d980bd4909f9271dec1e4bbb11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd8995e8e1c5bc05f65c90eee6fb88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971578c7fcf2cc762a0cf69f895432324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4dbb9d03d9d4ac28ee8f1f2c4381e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2f3ef104a58d074ae6c25322b43b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddb7983b744cdfa486fe3610c72c5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a33c109cd05aacbe757795a9a5142328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34385a07dbe6c174d78d1e0f8942a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80f04e9d80789e59a6cc2664b754b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa29b1613533f93bc1e6768e7e45e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066fd35170d793f9bacf11a639b11b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d8332bbf8aa7cdb052ef5594fa0b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5cd668b95883b7fce68306674e8f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7b184b44d9115a12cf20e319dc27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddbb51b1f7930dd6f19513502bba01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e16c29b08140f710c1a0b7b8e59a1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248dafa8a92f3d25886d018f40679d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77f3ddfa04968eec37b4b4560db9b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b447a70de4f91f32da4aca4eafaf2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f866e5570ba75bcafd8f405b5c364341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61a0a81307a59a2689c8d4dc2ed789342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201b7cc64b05ffd4cd9a2097c82669343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e827fdce0162a8813ff50c5b94d7ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1dcb79219d513344bb624fbc5d6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df606943b051aa84cbb107710deb238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602990647dabcba43c910191a054889347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366469a8dc37330d43a4c74d0321207348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37fe116349d83dd805c454ded3a089349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e35cc967558bf2f79cd8c7030231350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0035b9b18b8678e12aef9042f9998351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dae5038892d984b4f490b4ac63911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e71beb9056220178756e1c45de18d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672c760adca4123b3e395c31fcc0a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b0f14b0056f67c9d2f4a72da6ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199c9923ce524df92400e0609a4d8b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b39053ba141f975ab0520a0b4d850357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61082a19d86495475f4a68a2fc429f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b1abf4886265f7d044ae1b6b8533a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c080550988bd95f04a8a510cfbd50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700545f439e5865a65b77e642f34da9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c2dca6439d64a17f72e4edeeef64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eccce3e108c8b1dea9170a0c26a33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e52f0016ba4f9372c4a625aa40a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c7bf650e4094849127b18536a1cf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f1e21e19203b7516c9ee7ef3df029366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c75608a42e55eb2ee080238f6f4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9d947b1b5153670e381eb53b3f1fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfbe0595227cd2a85a87e68e47e2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce6cacca98034c1ea3e59e36a875c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9df09db2f0de772dea878416bf635371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4578e0a13ab5243c63d1232dfd5210372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f2cc15067b928a1ccb72ed611aa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5e4c6711a5ee496f83282f72a2fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb4be4061dceb2c4866c58d5f1d894375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0107287ee37344d11a36dd0fa0114376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4bd3c27357d4e771fafd29dfd1da9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774c011c2fc6a4ec6bec13ff12b7b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34394cf5300b625c8bbd70abbf1d5212379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdca9f5eed29c2023c3840c560fec2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cf88eb9eac80ae8f566b55b9bb1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac36e0f4f12a96163b2c28ab2874e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0888fcd7f975e131fd52a97170cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1ad04f6b0924ecb2eae83139f88b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e96c15883724f61627e35ad86a24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d93fb3dbf0a65f554668e0dc4955f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209abddb92c9b6134f09c62baa151db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eab3b66de01e8053c947517e332ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302486feb52eff55be63d35d31406f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228ed4f89e13fd723b1808c325ebc12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47114229f61efd280db0d8d498fcb522391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22869164863f364b1d04681e264141392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28e1b318d0972784bbfeef80e619e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaac4ce5e9f9fc794f0b866dabb366394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554d49711b15536dc7670072b5ee99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d03883ca40b1587b40176dafaaea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854965d2015c1c34a862fe4b4cd0cef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f756458b6badd084adccce4df6d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709a743b879fac406f348938f501d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925700f9630a65849d07563a83e67167400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529c4950f087671424cb32c57acd5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4fb5d87e9df20d733dc2cebd39234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf45f41e48754b715ad1e2065b863f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf75bb6c349134743e52281fac6c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688178e7416387631d232068465549c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d48b6fd098bd30f48ba7c29e166563406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf648251642e407606f814e9462ecb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2685e85662c66be222a5d3aacb52f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0ad6ca60bca351c75602c66906a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6fd49c9c60cc1dc26bb380e95145a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd9cbaad1217865dabd5c2552ba23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d76f08f70e61aced53ed52853e7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7178961b02c9f4485ed82cfb33dc6fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2839a519a0c479bbf753b4955db939c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb013a077ebc3aa1d4ada0d7ea091c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd1a6d0b61dab9ac54483890ce119416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901e0e935a36b1b73aba91c5ebade2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235422d3f68264ce77ccc48c02653042418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64dd7e7cf038b6aff2a3d46948e13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43924ee06c9119fb913c4a9b758ae6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3754e4f667fcacb4d01210dc1c7774a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f6c9165741d40544487559c30f5eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048eef9ef4ff2890bb2bef88440fda5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8351250c973951980a9f8990157c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108395f3eaef820d2f3acad52f40471425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b85308068a4bc6dc0dcdf6b24064f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f60f7bd643acc91f5bb8265a066bd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d770e421fa19aae5792b3d6f4967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463088b3c093463df20228d6c15ba5df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42eb79590f46bf087b1d154eca10ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195986aef84bad0de0903db720be7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002df8c809c43fc22423a4578a18377432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf25020a67f6cd8d701716d040080433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791503064c956df9276a8c040073a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53044368129de643584aa7a93181a17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e6cce789183e74cc63cded3f9c37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90b98e83480cc2633251097e4bc3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e8793e63abe18da049a17c52675a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aadd396a9abb4713e7655edfced8b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd04b55dcfe45b8f591757424260eb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13a3d48b39a2f846c7d7b6b5ea626441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ead2aec54b641be7ecfea785ce6b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc373d652d6325362740ad5d0300724d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a1a3a63020f993baac60c4da0a65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab32e121a9e9f371f786296089cc473445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb90881d4b504f6fb71e2a27b65a53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5e7db255b85bd1c3ace9755d08c70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f3629d527cc9714eb56dd664b542448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b87ea136fbf358f9a906035c76a97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca4edb12847de4d566e50f4e3ccae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c659b10047e3506cc2b69379b59d93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b2f8d0dc943cdb6339355b5f1e26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c44beb0fff3efc478a60ed290f807453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0217b0b9602f81607aaca2e78e153f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005ef1e3a834449eab74b717ff6f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6e616e03d79f4edb4c0377811a72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67727c085091bee55e63d9c1172cf745457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb109af8323637e08cdf2442bb17982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479b234590b8bd81738d861bcbee0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a718cc4877f0cb1ac8a940dbd419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc862b74799818fbf1676aa9b7108461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa8253f7943dd54bf7de96886ee2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc016d8adde3720e306e6e3c1ac3f4da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e481108690c633ca33f6c4e39b1fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34e1bd7988e02c4797b8222595fc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e4c1f6bc691a04cac2ed9ae6d52d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491acf780ff87c9726e65839772d39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888226201e753cdce9e467dab089573468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa79a6d19898f55bec1853e8234ec8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996156312e45ddfd182dbb06c3d3c69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498583abb40322075475f06826a9191471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd1874a25b19ae0c076d07662f04e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a696667002acf54864212bdd3117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9916ccc41f211bfaaaf82575c934b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce61670740619aaeacda3d72be96c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346388b11f380095d9a04ac9df072b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079602ddc0e24af72045cc9c0f0363477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f11052cba55e5cf753b8c3f310e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa00d02c1014e9171182fc5682ed00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8d36d0a4c028ae1dd1d4eed9e83b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646c30e0fff4fc218441558849b3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4e2df251fd5d8c7720a2d9b0cdc6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205059b69b17b01220ab8967e15c82ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15293b4d0c6996cf014927be33749d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc086fe138e316cdba0ae7d66d4ce3b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d1b1590f5a592b04044882b3ab7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93131891c7cd9cf8397635e2c5c4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa88ed1bd30fe2b9d1d164024aa21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165ec88fec0e60e9dbf44fa3caf615489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa28905c694866d98b0b6777bade6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7170a4e4bc3ad3609239eaec4d01d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b4866a2c67ce9eddcd6be1290022b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2798e575b584578d9c68543813f85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb325f9ffae837bfc73c695160bb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc91f57c52e69639de41a042d077c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb645f07eab053112b107cc0fca2a47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a98ee96e006f14dab2ec769ca158497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c3626e9d054f6c70ccd725a8dd15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dea6fb051d56f50ac5ea832e33c11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a274fd029a1d93822ef4c95b55504a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9486d6728d9eef8ff9288406be9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa26f1eda724f9e0f2f5d6e2fe0970502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0e4aa1f92a6902763689d49b5568503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572cd81ffee206a2da6da3718cfe70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cbb7de7d8042013f37763e55872bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9426c54705f451df12124cd25917b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b47f7da7cf8eeeb2e5aeb72a12461507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b51b3b4ce056b897367ee0ae1cf08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34282c328811fa2958d37501950cbeaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c4a5132cb77063830219fd7683bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa89d3e9f08eed8f7c08c064a93c5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52aaef04a6288368e77b91d94c31d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8143ba66f2aaf56627b2973ea6094f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866697feb71fff0df2a2ae641e177bd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355acff16e88e78ac1ccb3ffbb0a3c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a540c490a069e8317c5fd645f34a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd76a0b2eb96054ff231460b1d0aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f902e2f04e71adee63679f346d72f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c04a0316c9a6bec9a5d9fd4cc6b8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579ab0f1a8fe67017af6e8d4c1ef55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6419871a0f1f2808fd75102b957072521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a1283e78d5bb1b5e8853ad217925522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e9fba42277f7f48e14d26afbc4da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce74c44d6f01204f11537f4f1938920524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871c92f0bef9843a5f6fd6f75cdf02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa80cbfa25101ff0674000594395e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480756ffca9ecd9e6dee31fedc0f5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681248d98a98927b8946a560d675b96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4d08ecc2e9af017c442fede12d02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c603b372af9fa44a89a30a3bab1654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d14ff803762c49459ee4986c3038531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a8330fd31c04bd1d9e3e8b02d52d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79680acbf3a81069a8604b88e1ff74c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8b8fa97c815b3e3545514cceb6f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4c48822b930b8e38fe6c1ecde5d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb339c17a3c5d2429ab37a6e7d9bda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2ed4b3323c2a00cbc0082972f571537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42f6a6236d1e5ab1ff936320ab78f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01328ad8b790d8030cfe141053dcf597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91817e05f88e71657741e427bc789639540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c10adad04de5671119e1ba10cb25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3c49b3507dc0bfea692bd9993990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527a3989a0d2d58749dc13edeb9905543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea02f0549d28355e03f60094773aac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc4f630e32b6404f5276b07e7b7a79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d6d2bab519e5e3dec9c26e0ae5c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca7a9abaa64bf77a95f72ada62a9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c13acfcde5066b0ba192d0e063bb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e3c32c6271b2898e05a79a87050d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1d87acff8bde2670b5f35f3bcd6fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba92cfadeb042d69960213aca5b25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bcdab6eae1f7b02d0fab18717acfb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb638084cbd48c077cb567d4bdc15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17fbead5a1789a223ed6f623b449ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a994111c51456a16aff51afe6c2dbfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44e7f508546d89055944f4065c974556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12efb1c389fc62a4be431d6dd9572557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b0962b3eb08abc1f20c77ff1750b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f922c04368d93bc110d5ac505e7b26b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c8d8341901e8a12bd18a790d3825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1854a486e2cbc21d0246a99564dd05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f9a113b60f33ee1c683df656cd33d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c869afcf15f60bf13e062ebcffb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252d46e1b9a28dba949d66201cb349564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0838a9419e6e352ea8a66063420b23e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544f6bc0b78c0a5904e619ba244d09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912518d2ca3d7fb5a8ba54da5247b93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c7db9b6a98f77c79f102aa287eb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643a612fc640669256f4b11e1eca02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceac4f97d6e1fd290de87097c5138c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe7a87c0ff828dce6691d99ac6d20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af29a4cacf0111ffc969f2eddca24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83c2308d4269248675da7f4dda965573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b3a77a03a12d5d00c1352a81f659574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac386d6193f9e9c7914a5f371b1039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ad89b3db3f4826b700526516bd1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14399bf3aba59e926008459beb8ad163577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1d0369d0d85a674f3d05c67c0678578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496379498d500775b85e215f6d1492579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176da863267e01f15d3f12266cf680580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba619fd861591f0976f5cb43d7436581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e4dc7c8cd333dde87ebb0b8418db6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb4acb975f564f950a63185650beb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674776fc09eab5ba0b2ba0f142b0c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838dd1941d95ebd6470d49ba605c756585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133434f24f138301b385aa4912b2c5be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe881a29ca50ceb28d14a563fe56d21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e046bfc0b224b9bc1eec24748b61e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8aeeff1a62b2f6b17568852956d87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceef9804cebbf96e4206c96e59554d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac614f2e785373d38866494a4c02f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3a13fdf5f8beb671a71b9fdf7d9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae4a8eb26953f511b51d99a0d790b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249266af16fd0dd2bee83368d0f8e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a699095e49c9510f1bdf952c9f8635a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ffaf4291c8e3394d7fe5b24b4dec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48397bf4c4e6329811b20ca2ec35e61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc645f3f4b2ae86f9fe02ef5850dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4995e7f154fbefeed34bc4e81096b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167761d8f57b2a4d6cfbaf09bd6ad39a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198e0d2cb752c7e5ebdb6862cca7d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadfd2b35192ef2e0412123d97dcaf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b15c552cf85a9e54ea132e160461d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79a0ea4c7be70419f5d34d87f178f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c26e191ba04ceb345af97b5758da6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00882f7bba9795299f7f7482938fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b30162f42b6fdb7cb63cbaf20a77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34ac95a7da3239ae8f6ac4b7844fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e6746f7a0b1906ebeae8654ff8eee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91a61efe77dabeaa95fc6434abc85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1834cd7b83c4cc001cd3ae8b226f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12e15ac3f0beeed40a97f1106c44f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1fb785a8ab129d8dfefbc963110d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65872eb5990c5440933fb3bac2beec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89c464d0ce1db74b544430f5e1651615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38468979eac83f536a663b93b75a3127616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2650d9b48e0399b0a2f1701227314617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45655448b4832624c49c39505bead650618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa40ed13248ab22e615cfd598ddfd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ebef90f3e0a4124553f81783286e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1714b33e1ae6e0f3ff8063dac106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c52657bf72b3da00edb8e8f9625a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d34b5c02e19a358821e019d6ed79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4673df64bbb1f47af465048d86fc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09329d31c86bc14b12235fe2341376625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b701775ca91168bcaeb0ca0a0d55e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b6393280c8e5afef8031159ef1a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e5a5d1bcb3b7e798e9d5dc1252df5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877fd0f319d9bf7884752f0eec6769d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4bad16c0659a6ef171ad356579729630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395d48fc7bee9d83687d5732336a6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee586af798670c79b0eb88f97737d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf423fc1b2d24af9e9ced6da8b72c3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe181e77ce6248fcc891712c2740040634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9ed5126e317f9b9d0d88c4940037635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059392730956c2eb418a406c4d9186636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbcd82c89a7526ab1259b2a5b80d3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c9acaa2e1dfbeca64a50dd8626cc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d78b5bc174a5b3a3048ea591e30321639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc5416866740c5ca43c03507453ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68cf597035f970bdee37bffad70eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc1e65e212385dddb86f9c67f18bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f31c570d28366e08837a4a802016643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64c71edf399e8329dd3b0a1d233eee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe09ebf7bd3bbd0bfb39ea50c6b55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5272ed220b4470de92f651a823e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50a8e942c4256cc247fab3885f7ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a636cb00344bd2c13b3cc4fc4515a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d5377d10847f131208af34a6a961649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca24cfdeaf9d9f7501c06e81923c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9ac4bb8ca4929baa238aee51ba7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d60ed599f34b5c8719d93753d4dfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006d0154c24236c264ff63a7a44868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7ab36fd2162d9bd2c5524fd9a1b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43a1eae367bf07a81f04ddf95c27c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfbd9c3c60327cf85d18d20230e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb5f1bd364f0a5d573d3186661d35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3904aa8c26a8c534b9ae18410d4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d88a4aa9c1cb36185b513b786d7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8820bd1148ba407f9f9745d2c2c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b6433cee9c85e624f63d33813d62a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1df31c9411d775ee5f27435b8d8d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653f16558adfa20ffd6fd1c1f7ae0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7ab506bb4b22d55a2b52b59a0e75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3ec1c3066424ed304c3833b53472665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afacef3bff2a212f45c786a2d0365666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525128d467212a8634e07b37ce0d4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f0718763d9a60d26c3bbad4da439f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752f281c06d256f3eb6541a3201123669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349306d9cdfda4c50980c3d3a8165f5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2d28ed594de5fe48a300b7c6c3ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6703626978ef520f394999bbe9fa60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f30b7fc3cbcbb9c9c167e50664364e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449e9f6213720596eaa87e61f18475674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206fd474f20d715f2d0eaf825d76c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d445e112e67d0bf59519d57c701e91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b72fb1ffa16de1045eb43ad690805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707cc47564232b225e556196a7dcd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5c5760dc131d27970a4401afb410679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4887947e6000d30d42fe8868d16429680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39165c71285a4fe70f2e5e943cfa2754681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6233e6052c4b6b6f6a40e1e427a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311ee00ecadb465c4337d6c1a353d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e02b9b46d93414d2cd0a52b39bb81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb88626269e9d58c6064dce053dd07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcc578d115d2e0222d26a0cf63f717686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c113c8be2970a27bebfb42370d1767687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b9fb17402a0b07c3406d4e6bb578688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30670ca649383656686e5c3283bc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7dd2e227ac103c543ab4c066ddf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0fe96f40485252b4b7363a523756691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a11b2cdd19775500d4c707ef62726c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d374665fdbad4aceca1b999f9fe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168baa66d79a5897dc06b79cc66286694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f97a72592bba1abc54cbe67465e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc49fa3eec7a648d070042a76cc92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e0ba0df899e30eca95593707364e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853532d99eaf718db9ac8dc98d4ba604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58bebd567ca3b31703cb0fbce334f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10fd70aedadeaddb7db38a97fccbb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cba17e41fdb2a2a9f638481ed51f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef727e2a7bd76466a0c75051439d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609e53ebe60d6d78c10599ea804477703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93077ff1656f2ebbf7adea99d9222e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f018befa2422a1d59ac79b9cc71b48e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e559918512f7c8cd750c6cc36af3ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632d7440add4b6c7192d55891f8ca6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f4a2392fe15aa508562653c63cf4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f1d04b07d1e99b6edd34d6ba81a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb554343eb431e23ea86c92a089374710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f239241e70f75947430259956a14b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d775457a31628a4e6a0ce6b07ec5e41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9e8557e196c0e2e292dff6d865eed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf71ba3a3e85ae28903886cd75747714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e37dac326d97a8564126d0b8902ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbe0cb7079b434052c6d2df441dcc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044480cedce3adeb4e7f42a14b83cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33decca8affc7d6ca91a07cc16daa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2ac59c9c2fc6d27ca7c485e00c17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134545af334dac1f4acd907325fb021720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d2afbc0813d4f9ac7ac28e5596e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0335c54c66eea8fcf3974e2a53af23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658cf8ce65ed6b8ed58dfb5ffc9b28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93978d38364afe0648e3376de0886724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2e174ddefa98aed85135f2612661725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c21fe0d2e75e3bc7719e3fb679638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a91a083993f3928d7f6c97debba0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a5196ae6229f96e942a255822b2c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b538aaecb3fedf271d10f993d66d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77ec91fd5d76b4ed061f2fd4329070730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ed7a6eacb592aedc49b85d16dcdb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823514f80266cf372d4524912bba1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0b850d109dd598d2ed90d6446a46a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9cd45942a6bc3a5bcd30cf85682f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a0c276b489dd3e7a5ba74762ef85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231c7afc5cc31489e521c72317afad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fdbd035c46a5face103d7210b248d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aadf4a108d710fbf164316972a81f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a00a81e87a67b713d3ba62bd2cb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdba38fde105d25cd838402c2b8269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391941e234f3cb11371094504697d5c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e5fa9cd2decb1b439ac8b36fd563742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c462f9ec332b9304a71087d0ab53c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903326a20653afa24bd15f424d5d4d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cc816aa247188a36c7627d5b5f7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623462a775ba38c646d2ada908eb023746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905469cc7a727288a3aa1c11e6822eab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3df99e46575be0cd68d6c9ffa2e0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab53930a4364c56d5e59733fbb697f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e4541cec1202120ceee6b4fb8368750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef840ec43c8d393ee52ed2959fef5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1234682e35e7ce53f59ead63f944c43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6901d2605c29f8cd7abe76dbb36619753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ce47b51f222b6dc9bff2a17f5df9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46d72f9d2da4da4505421303ba032755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a00dc9a4e4d75b10c99a9ed8abc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba127840fbe900f6c0004df10e314436757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e374bedaf7bd363502eaff54824649758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb6fdf706991224b006f3b73178c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea43e97d0b6a2cdc47bf75b007a7bee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343fe1fda455576610ad478a758456761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05fd3ea3a37c91ab36e559ff485a8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477a753abbdcf6ea115f451e57603e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5678bc5d4dca61052169a338b23736764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3163130bc7ce571fab00f68e62432eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67459fe611cfc16fc0303fd8a12842a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe21c2f37616db794be123c6e236c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3221605ce7671467acf702cc8c149768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd427c65d32c42fb5cc8f9c5e0026f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79217983836d35feb6c67ab2fc03b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee6680992aa5a6d5b43e7c3d1beed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5942f483d1ef3f78f32a69eb08d5f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbf926e3fe9edcc6dd50762bc84ed4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f30b1deb0a137620b6570a0eb5ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a93bed4f52e17a8a5a4755fbaa051775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8221b8eaf716fe02242bbd97613ddc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fef88da0bc9e9e0886b2405e7d008777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749844ea09ab1de25a4d48ec7c74c093778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f2a6c24f9ae543ee04c171b73b5e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ea61a0e757aaab86b1f26d20e300780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d301c3370236b0ab1fa8aa0844cd64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb37d35522e35102bf4b6474d1c7bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2dd40c5aeb293efd4d8b577e2ddd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60fb73d4ba9367b06cd9db8027e6f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493918fc21ace81ea142c192431fdfcc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8149356f44e8d8c738ef07b6551f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684cf690f8d20ba5567df13a87d7f37787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02d8e64e06f9ab420d75d54297ecd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b8591f89d1307f4207a86ca6552f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf4ba462f68d09aa463183198509f9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549e0eab0980372d9226a7fffef0d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc27c9119e2f8a1541bb0ca7dedc3a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c397e735adaf52c2b260085df052f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8145d8e281728d60a063c51aac87f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3422f87f865bfdf280c4a31546106f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043214ae0cc40345134347f6ebfbb642796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20a02f05e142b1ada6f0452ef1a8d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be722fc2f08147380e4dd94e1b88ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12972f91729f4d3c44d533f3d045d07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a47f513149e1458f9cf619cd3983d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205de00d68fb85d764744d1a003152801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a4b73acd646b033de34884a7dbbf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b572cdb9c6eaf8781decf42f407cba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46acf5bcbded47a6e18a66e608b257804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a24e372875503a7ca9386cb0d065805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743c0da941e69f7ce34f6740e32548b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa90caa8e02f6ec092659d3b7d883f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e3ec0a70b9fbcf510987917f2c306808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22724f0abd656bdbeb0c7ab8c1994809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b511ff477625c6653b71e6d4f6d1548810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82ef5fc0a4d70afeee987bf10e267811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41623a8fabec3b8b7cbb08e0c476d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c33e4b097e1b88c20a52192f8dbd2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef646b308f5604ded80941f3b1e31b27814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20dc2cc8a9c936cf577d5b54a6eeb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674e0b4a810bcfabcde9fbf7e56b88816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9b4faf3c10ddcfd616c78e3435d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3ec9d18569c381e11a0f4bc655e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39fecd74e3f3a97774192aa77d6010819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2704d4ffd50696797b422050f645e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40fd46083bccd73194d3427e77fbd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018291b4e5934cd0301251fab1c7f14822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846399c878cdb08b7172536fa4bc142823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3baf54350a109c969ac818c28dce1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c16be0f108b5cda5b88814536050c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a7afc651a7a172b1f3303e8275dd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e27d09831657357a65d09be14c72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1758fa382c5b596991c5a5a28f01a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418700eae1efca473c7920b666b058829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925af98b9b517b7916f2515aaa8bf8f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c5e5779c66ee73f0a67c8370ebb4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1453aac539b3fbd1d46b66fe3c97832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337b3f468d7e25a3845d3741eb14c1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc189b75f2bdf3a700e484634fd351834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b5f0d940724b3d96af097d48bc3e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3ed22a7ac05be1d5a44124555134836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a3e95fa86c22316adc94fff380cb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df599480a804781526f137369e991838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897bd9f56b10a54311dfd73406ea836839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e877441db73c595ae16d484cd86c29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d0a0c03ec2d23f815a30ccc6467a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6be975fd0470af02314e4dcec9bf6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef8740ca4eed1647df054580d1a46843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5210d8dda1bbe61efc048c56d02b8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95509c4ecd26787c2409ddf2f3b016845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2724eda10196e38e381d736699cc7bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7cd74f9e17dbd4418156e1db8ebb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d297f51f0d7b47e8772738f3ad0df88848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf28edadf03f1d8556f6e805207a4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ace045f3797b5b167cd42a355e96a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212934bbdf9760a81b9fba3957f97413851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3424e8e11193d55c7047f9202d15f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4c06ea9737205e4abdb96d218bd7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c0c8f3c558a1153996b6489624650854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a61b593ec74e5549283fd4df98f130855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886785304f2b3941965fa354d9b9c39856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800c7c48a458a6a7bfb8c4600fa503857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c3990257f92eb2e1ba79345593c1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d354387bd4e8d8ae695f816832cc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62972e4a085cafb4dc62c34d06905f4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d23292e20e63ade64d2b4b4297f47861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e1961943c3f6ebc4ae6bc813c119862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96cc8ec3c20a5c5be7d2e4cb54043c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c28b51ddf1420ec882913cd9d060864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef05bebaa00888720eacc0c04972f7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb37ab5ed4cf52137130898b7abff7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0911c74361f4fa548d64ad2a142d50867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c537ee12d9fadffb569ea4063c24c4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50ef5a3e688af687eae7799e7ea7d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5464deec29bff4bea3fa8ddc07e5a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879667d10bd16a9d6c82651094615ec3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845a79e508fb0a321a33d508a452882872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66f8c2abcd2f85b4dd375648d297c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8ca3ef75d47003c784fbe70eda79874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289843ea9d9f6b334d0ea3a4029ed8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f671d8c2920e9d8b49cb7786a2a4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13053bdbe9e8f1016e77375ec1b1b35877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205da33020cafab6a2d93364f799c5f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305023f54a943caaaeb5453fec710ce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec88e17bcd7b0f5c83c9365baacad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907ff29214144f3d3dd878210f21a0c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec47067dfb261e0a9dd3163664726882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff929c94c183477bc6330282a495c7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ae4001dc558581d7fdc95bdcbda4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33388f81ea8661cebb347709e2f1e6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b1563be8c1f7f295829edd980fd7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a382dcb68fdd9a50fae7c642aa576887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2909ad1a6d0e0dfe70d9ed0b4085081888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa0a0666de5b16f1ea10877e3c9d96889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4c6203a08678cdfd04ca6a66ba94890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b43ffb693d5aa60402194675ea8f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b968571b227bf90007432b75a0ad892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecff9e77d939aff5bf696ef572111f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a23d78626066775ec0435f33331925894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de73cf5babbf04ff3181c6d30ead9a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba93e5ab5b5ff0be4f771fbd70af748896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6432af052c12df50c910014bba22897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae82baa6feb59c5d99503a1928613898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc90baf93272cb6ac1988dfa7ae9a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a19bd0ee8cd2e8ca237028886516f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bc40d6e5cfd95ebf58022893679e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c8ab2b9c1f6035a0dec84ac861aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d24fb347e9e1b909e8fce328d0e6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520185279ab9dd16a1c0db83b768a65904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d60a15b81fe072364699075abd256905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837cf2d85237665a8e3123ea6930166906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e6886eaec6008462a319b4ecced4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e50c5678d9ae3c8c9dcc5a25fd11908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433c336ce203f34f3ba43dca60feae9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb188ee32f46c7867704f16241afc5f2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b2f9c3905c13be4e76c86ac626e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e3f1d54f7f84207aba870db6739f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb688ecf2cbb9b87fc6c7ba61e877d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6b143639907be53127ac8006a19dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26381eb2e2ac2df7317e9a433a68fdc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae361d82a9cdd145fd09888b78557b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026884b4e1efe1831f60d9dddcf7338917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a003d978cbf0c4d10fc015fd6df333e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c383f8d78f1283cb306b4b2bb8ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6a34cadcbc7224c0be5a2d066517920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fcfc6f96518b6a52f53f51ac49079921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f246b2d9d729831e9b10f2c1c1e76922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75c42bd98cbc19cd5d8e4a5b323068923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eff68857899f10d28ca1a54b06fe4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219a1d7b5ce7152b5b4f64a1a150ea925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3c03c409c768befa7bdb4ebadc11926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190129b89963b69b17824f3ce92ccd24927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6d729e01dc0cd9c5f029d62d633b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46966ccca6e3a73c72d9ea63bdb88c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad765a4793f0358d55ab90e4622ec6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2d510fe648aba57a2d54839f6917931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2f83526f75460e69503ea60b9d88932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e5e8c85b1f089e2c5e863c116cdf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad3a8063e5b3a8938c7e9b6b9d0dc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f21f54098be13084a28174a268df6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd85e0cf76dedc91d8fa51695dd14cd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c5d4b19336d1e0f1907a40df9243937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00465aca9511b1aaadd7f96ba4fb103938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab6ade4ef28b33f5a518ea3301f7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405a79441bcef6ae40c7fb076ef324940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43eebfadd163abc3d077b73aea71eb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394859224c7e72ccfd45a4b5c18b9e0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd6fb4eb97f2fd03fa7b78cd29f3a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1398c9c494fea5e04a3ab159fc5f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3461d522bff3f49ef4f8fe5d49b70945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc1d059e28baca312eff2e91e1ff4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece66e9219e7c5dc7359019ecf60f2d0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c045f14fb8d19f5ab41fbe9989d662948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb9ab1603a2888d02f3049c03f072949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f725b3d943c9432fc00ed0fbe28d02a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c10b74a28891f51a8cc089f9e1d30951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997966f6f0829df189d65b6a18c4a35a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53427c05a220c8608127cef7e989d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa113e9686b64309d2a76feed7de76954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff7fc1b8fda25700288ebde7ee87a8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ebcfec393e2dffddb225a0958c55956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab547e818a9c98ced29d7aba847bf6c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244db49507013648ab801984ceee6d1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914c33b61beeff693ecc7018ace090959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd266cecd26439e2e7e8ad73eaf44ed8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b10fcd883ae7a53ed11f7a3903d60c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d045d2b7d34a1b3506e5d54d7ef8c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9165b6d01514947f14498e9c1f05ec963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bed05347996f823dc5a1b8164666c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c6480b8bc0ab2ef3c2054aca83371965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167854f13458cb850f4057566521841966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231160a6f203cbc5051218f6bee1fd0a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042e9e840daf93396a0266c73c3227c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b11d9084163bb7337bb1b1f887910969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1cc21d68608e94ba8fc86a86d54b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78310440c996a24599fa257fb913802971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384bb82ee3e528679aa46336283d42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d6c0a96d573be72ad96e59c1ad59973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb281be8bbe27a925b4e1be2b53d0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a605965cb3360db6d3547bf5e009975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eb6c125a0ec2c07bc6e57e9160504976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac45140f7d056849fa705fe173f5ea977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>