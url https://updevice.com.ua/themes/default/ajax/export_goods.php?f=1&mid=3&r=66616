--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca5d2ff742b8ea53b20f10270d67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f4a871223e84cd9a84970148e2a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c449924a6e8df4c90d32d1fa74fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb1d7d5d37de0976c0acb2c190a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5939d3f278159d232cd1846ef16c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1ef082d4c03edebff191df981fb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd85bcac6e6bd9529adeba65b00887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472ba796a5974a7aceb0175bb1f60228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a290ecb87be1bb7959d6bda52779849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582144aed00c4246197f4642883b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd04e8e84b3216cbf89c14d9e0e7b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5592d6fe0755b97531d5ea7033042412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466546acfa357422229c453d44c68f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb9d3f044daa4379b86c1e40ebdadd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d15422031fde1347d777476138c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fed7dcf8746dea3a80f8f392a51f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe29d2069a65df8254aa5068c6d80717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38634d5b9509a3de58dac31d152cda7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508e261c54a5f5b4a0228c8badce78519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9021dada9043bb88ae57e0bf83b2b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140b6073be1b57e2b8d87e3b5c187821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a26ab9b48e507e3af3b7352274b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d49a64fc45a77389176cf525e8a0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c6e334bdb062336063b160cf163b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2a4cb494fa80d4ef7a8024d6da5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c66a2d4ec820559ac1a85fa46432026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4b5642412389d0777a40a139467f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95691a6f2d900c17390438d549667d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d739abdcc528753b0cffb15b890d2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be54041d6746a8576434625ceabccf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e65e447a320959d16868ab785ca8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7bd80dd88aa0460a30133cab77fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10daadb74e14dba14c492ea44ffca4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c62ed9f010e834d5ac46b43f01a1da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23480ecf170cee0a4acaefa87343b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353e578fe1fb66a804013cb3398ef9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d501ca965db8594bec2f3592b33b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31c690d1ffebbd3dc8c63164a955a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784ac44508d3deed8b46762776eaa239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7d4eeca11f2a49ae03104dde009d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb5adb3a656d61ae7fa0acbb495ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5ef707c249e28c948b44d212382142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139abc3dcce2932cd1984ba7b4d5fb5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6518342dc5bd0206a9ee9f834d62cfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812cee057ad2a886630c0509ca8116145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a664f9394a530eedbbac22b1676946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac50daee7c5bc09587674676700bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ea420789d082c2e5b5aef933df2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c266acbca1e7e59c80c21e0d0ccc1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb27db392c28362b725e459c7d86cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd23788c32300b1f199236b5da1f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9417d811880ec4e3196045b78c65f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec1b6d04f2901b795451ec0a2889953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc42c1264434396a8f1f4925dc48ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86d9ff0ec9704ce5abbadcd6be67455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a307f0d80acff81a24f64b25540e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a288efe76d000b61dcf48cc550a128657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f558900d15951e0a69a9de33582a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb085bade3dd33df563db5bdea053c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccfd9e541fb7b5a434e7c23bf3fc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0006dde0bd56875743f464fc372e3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245964eabbcde5c52adeda890ec39e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84cbf30a4c720600cc0581b6d99d9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77026c211b0635b3293b2509fb90632164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ccd4a0fbfc31a53411aa594c2ded165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692d7bd342bcf5cc008ffc87a4282366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef5fdaeef83dfb7cad2f1d68ec1d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fdba83d76112e5deed5f3f12ac68c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de459b7a28813de117ac995c238736c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4993b746b682bcd39a7ffca99618a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784f5878c42b8a6dbb3ecf61918d5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6bbb466548c013ef32a11a0b4a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b791c401418bfa47809cfe310e763c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d74cae984fa5d2353f41801a4862b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855b0ff36a49c7647718eccb2e443475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571baebfa70a6d060a4939ae7c09d14276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613f1365968307c023fcc7b4cd353d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852703d8188d82b2eda375c4ebf55b1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d34e25e95fef490c5d02277b9e429279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbaefe7555be56b6bebab0154e12ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777191c455fb8fe8d40e19c84bc7d59481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7449b711b2549d321953d565106e2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7bb8df2ef8766fa435ae2fae749c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3e9aa115d17855078bd5ca9c57eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc61c399233f03074fefabcb053d2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f25695dc03cead9e822758356780486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630d5c030f147ed34dfd5cd95887d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f150db3f74af870f72f2f90f6f0397a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41a6ee494c46be74008104e4bccf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f57e55b730e633f32cf89d98d2cc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c02a3b0f494d6bc68d1faa54224791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b2cb63b36aff58d91f24f8ddaa4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7794bef518fe3cc63e0f4cb70a7ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3712b2d49c7889711491069c2546f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6c6fc7aff8cce67ec5af041f4f6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039cd7b10ad921e8bcea7fe04a255396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f18f6eea3d94e27974dadc01d72e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828be02838bab9ae24ffa6bf53051aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e074a7aa0ad3d74910221bd2f3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db6cc84fcdbbd250b3f375fa3618a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d685263a439c44413f0af22204097101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db47677e3c5f8b7dae6b1bf68c0901102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f8360bd8d2b5c1bae016cd3266b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6beaddbc9de434b3f650eb976470f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3a7ee8e23f7f06d519e3ea9f88c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef923506b0c6f7cf4043b6af06c372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96531f74b3181fa1036427d2c783979107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e6a3a46af41ebf4e97fc86cf44ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2c012f1910773fc7f4cdda2b9c64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe67850e0bfdbf02eaf4730eb59243110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b62b5005fbb14d691a07e3277189ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682b2c5709ec44c8fe0fa6737ff1069112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9a9fdf26c81b05e565b21af85249113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ccd1ca8f254e35102ea0159a5f15c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096daa9e24037d2a8ddca66082cd5e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181413d05e2e8321aca223f460bbdc75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1f2346cbe73900afb5fe7415e2fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0901d734f6c8f37c89e8b6c2ea23f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42257d8370a7a78fb02f135da3eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca855fd14bce84db1dfe3fa89fb63bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4f799f7e9fafd8e9dbe06b8a1ecf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c09d7158d877af63ac8b5dc9732b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b8084c6d0b0f32ee94d71a0fc5fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b4bde4bcb5420d75badcb83fdea54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928c4bc5bbd93ef686e8d7650a92f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0769d5052c11b0ae59f61810fcbd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2147fb742956d1388256ec9ac57f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480983dbe598d6fd79b9c5cad9e5061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9347f9b5fe5f876b1ceaf5dfac1bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80efe81c11de98762187000e0ff7d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac332f06fb1e8b80eeef6ffc5f78714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b052617bd3b5fbc5248ff55a3cb33f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000e3580e09b781ca49108bfc2daa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439057b3659f926d0d7884ba6cf563c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f298bb0f3fbc939b41adac7a181a8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548343787c1d54a5ebf7bd8d88e3b62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b499fa806c6cf0a46f91775a2b599137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18dbd914f31e89b31dabfc2fa1e93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbf6af3dddd7443897ecb393fb3f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf568fe32d79d9be3e41de5c7a91b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1de64cdc018cd2e317ed761c74ec0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36502767af20903b8f217ba235b682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165b0d1febc635dd319ab6211d2b0b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173997f4852c57ccb704691af02f475a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce69bc2a39a5bdce6e9aceba705d9e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1646d1795e9b4c45011aec9041421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323914bc08e144614aaaaa62edd2f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7019b86cb708f726400811c60014148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f79aea6a067ed77e050fbacb77ca1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd391628a62da0665b04a0d10fb9c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44cc83225c5dda58390df2df96c7f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e92d638ee439b1d7e43189df84a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c50fb29a104c8de06cc635638a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf6ded261b288c16c32bc1f0f3cb63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030d25e3d149c50eefd7152a988682155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285e016f4c8bff919a95d195e07aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc489a2db594dc43c3df99cf9048e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe669c173b02aa9bb31726b6fc2283c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5e00833b1c79a3fc60344d177616b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf954febdfacba7a090e8a76081aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61aa4a5c7c88abed4c2a059816414e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd470d297bbd2b41248faefced2ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90351b64bbd5065c83bcec61f009f19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4139625004faf2ebfbb3ec282ae60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88380fbb8e827f139297e284d978a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541e5186d6cd2e13f60235329e03e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbef8813206d7073b439b5ecf0632c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1cb752ac930a71a23f0e8b0ed8eef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e4a9a53927acea3cd1e8b2b32584169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d0729f2213b8690ff34ce4627b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe9cb523bed261cf0b89b561e4ae24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef7953302b359e0d2f0fbefcaf51f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4c1972497fa07418c611a200e16a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc2b1558703b40c11fcb2a7ab2089c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec930a301353ee17fc546c015341572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3bc2f5e40c52fce801b010d5bcaeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0fc9aa60bf8ea64e98b35febbe59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e93b23fb55e16953b9d28e7c403c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487da0a2d1382c98aa3a5ae6985ad33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd34dbc21ef37df4fa0a70bcc72644180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f067bdfd31bf9110506cb31f2e4634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf03d40a8860619b494c7dfe6d474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3c55aec367e898155b0bd1562b65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197b446b92c903dd7c1e0e688eb37e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd9a85599e74811aa6578638c0cbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b597fa36602e514a8c9d796c64f23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9fcdacbe4125b0d25d24e91bebbd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5dc93f1dabd3ddf8e364a7e7bed47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031f43f08af7c4784c084397816467e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d4e3697ea815a0cb816801c8a9db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794976d4c0f1c90ec8a4d5b57d1b10d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4534e0869c0cbe86c4ec3a892c6056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ca6d31fa3d12695c8e26fe64eae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656124d905bab30978377fa59a0655e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd55d608b331bc96fa6985136f4b91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a77d0e0c429d7eb56860c8674b541c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413172dd25f99c0dbde8901494dc601197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442201c49e7a840c59e506cade0c5cc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c6ca6e24f5af560d45604f59ff2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51a2da5b0abe7b617b1fa25cfe0e0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f24ac60d0f68240989f015281bc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2244e4a571b9681a8b6125ada324202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c35e5c2ed73e25ebd9fa46667de7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0c53fe11f62453d396630c1ae1f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8b96c412044c750cf31004a20ed7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0087a1c0e1c2b046bd040e5fd74ee4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5256e1ec01b73012ab59d4917c4bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006bcbacb9b028fb3b7fee77945c6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e4857e093090811e16873b2c9e09f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326315b2c7ed3f960d61a0d9488983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f88cf3488a219a7948c179e91121211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe644487751aae511ca1ca3afff6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed898b76d125404c80caa9512132394213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddacac418743cf99cd11689f08876a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10e6e88658832eb8c9e1548721b3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20dda3e9bbca179149c405eea52585216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899326c063a2767aadfde5e6a3bd887217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24750a105aa16b82873166176edd64b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb6ad0f22fb5337fba3252e5202520219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d038f3a6aaf4649932fff38fbe2f3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f1360d9c272019b42caf81b81b916221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3036f53de1393f44b479d607e9ad5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680997da04c0788d08740b55ff759b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb146b64eabf688ec032376aa447451224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f21ff706fd5946bac914e500aa60e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135502858bf34825d3b8ca19e239925d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30503fe14d5983b418f4faaed01a3fb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e995c99d138a2117dacbcce7901f49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a70a91796930405b9e68925c4b7ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b8f2b3acda936b697d9b98c7bde1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d33d4d29ccdfb980e0e82f4f15a3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ba1156b3ef16c87b9b79faac4238232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25b592201e2eabbe16d2cee90b5dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80cc999d031df0338f11b2e891268234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c7c4c75f3e19f8e944e4065a571d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80841c8e2a92f2b7951e774445f0973236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf21d8c49b0699eb06a26aeca7b84a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba508c67d40e3534a4675b1fd96c42fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06ad1daf807fd88e38e0c4295dd33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670bf87a16d656e889760b7d8c2a00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be141522afa3bbbd8f72eeddcbad32b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca91c85008f077544c2d62d63b01cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d66f7d9bde356b00fcc32cecab4b03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f40e93c6c6fd08df35c5937f1f0ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e31220e6fa7f0f9849602bdc914d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c53bd749806a897c8c43fae1359b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e44f56b843e9dce486b2a92d7c1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b099aaa824d87549172ed1e1867c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a9c82dc8a5744089eb8350a17d3a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2cc02fdfa591fc35287d3f4d1589250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b07dabdd103e024136f87772c5d641251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683aeabd4769449bd82c6e6dcc79f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea14a14399faa26d1d7c86be58abe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41755f4117b2a498d7cdb553404ae82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f042a39a2fb4d2791b13c1ecabc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e13499e620911080d17450cbcea1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daff13d6335955ec3be6576e7b1673257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c22de30e3948aa6aefbf789a6c923e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377f7585daa2d24e09820bf28f0272259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b21fa12e4dd7f9b3d56b29e723e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc38a26033149a9db8f6eca314d75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467f2993f6f99d7b7de6649e5917b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecfe8f39459e955a67b42996927245263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90cf761af71a3c18d37424d236b039264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a68e379cd1c701b327a8358d5c7af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ec79d17cc51c681e54a288da9009266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d13fa2d6c0d1a61079c47452d5bf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b029e8194ffb90b7f064681e3292268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36f59172bdcaf889ff02d60b8ac42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5f785382c1da8eb3c9189c209112270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53170cf6bdfb4deb2fe84ee332235e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4940f811b32c636a2467294fe9eb34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d429b51af252b1efbf94272b7853c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c917c9038c4dc728ee07c8555707c2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3dfa09b25087f523aaae7776ea68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f0a420c8422e6cc8d61036cc979ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d508221fa2da01a8314893a7a05ab5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77acfe0cc1bc3492d2330517edc161278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78664f650a6b960ea3a38c0e5e00c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b957b4760e9abbcbf96f2eb4aebe34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb55d88e9ae40e52181fbae453502c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe2e9ffb8a3ad1fd329afbcba06d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e883b3add4ca57b654b8af5b88a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d925a3ed2c5d1bb568712fc0b768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6292b31b3ace690c28c280c94e7a8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56809344bb2eacba9de3d53f8bd12d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0bdb915cf1cfee22fb11750b383c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424728b6beb407e933decba4f81b8f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a6fdc17ab62aff47fb59b1626554289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218cfba3f7def0007ac7d197c53dc95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f74c3e886a8d55a2260b7303599e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e1e9af594aca60644e11137f778a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519928a79003a16d2ffcc5fec2f8f1a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16e4a90afd9d5b91cecde0da22123294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5962b5342b1aa33cafc4f119f67ce6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353498b3cfe320b40f658b63f19608b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dfd472641f3dce0ebc76277eb9a0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3c0d2a5f7b88b57024794b316d9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec51969e832b4cddf953640ffe485299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8fe54cfdf06716c5db053d20fd0c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc073efb64b38ffdd74d5de54a70b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4410859166fed39a92a36bdc48c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e304a40ec421d53079c4282f7c2041303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3bbd82d21dfcd39882479130e3b51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c632ff0019d9182a68a7f6cdbd6aed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d176596d111654d14efed3067289a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73072fdc62d8e207aeabdc1e150b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef86ce53f5a36f0b954e12e68fe2ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5a52d4caa37d43f358b4e8cb0db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c36b3df66463acdc61fb940c6f5d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918ed567ac86b80aeab59ff72db832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0067bb0846ec45e9bd9e48d8f0399312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289a56405c0d529b5e65471e442726313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1fe0c5172e934aca34feac704f942314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb4b9277df71aa760f55db5d1f225c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a872439a5ccc8240da028da871ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398383dfc73f49c32a0ed09c829d93b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c639a8c63d7de124a91f316107e4f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19637bb3e276cfbe8c22a0b14b648319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37836718b12fdd1254390a788c3a4f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d1858d4765856d3be500138bcd7f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e2f9f9aad835ba7ca1b59d5365f1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b17d07af5f67ce7bbd6195cdd95d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78633ae3549055ef43f78635c0e49c76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04f9b99291e7df216ee5193659116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e369516dc68b094d415dc27be22665326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390063dc913b066398209ad5e977a9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4294556e37f48f089b65d4b9846d18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d2162751fe5f9d19c679125869fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af878a1b2d61b64fc5ac726ec0faf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d11f8e630d8b863ba746456630eb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997da146975248cd829cdd14febd2712332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c994c1a2c19c3b5085e0a66315ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8cf2134e7f27cbb633fefa2b2426f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbafcd641bdd1fa7ac222e24b36de6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e977b0222f63d1763fe2d3001189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b8ae020ff0f623aab8035f7ca2bba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035b56f8a9fe1450b15b5e9132e2ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de7b478156b73329c69450b987be84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2aa70f3cbc6eb7c7650e7ea922eb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29495884cd57f57e01fb3a8dc21f98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29622b343afca44e34af40a8e332747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2fd35d756c8d8ee344212c0d8d824343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c45dba7eee83a4d4a46be87adaf7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e337d57daca13fcd83dfc2c5c6e2e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf59f5be3380a5a70d03fd99592564346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f640c53c41d5391f4bd82a90276360347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f759f2aa2c2d041ab496f84484a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349971ffa60273f587a4d2c98347f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62554b52870d1a853411f1dfa8ae42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27910ab9f274d326b65117d6584dd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ff94d5fe3921a4fb5890176e4ecc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e611ee3573d401c0a10ae42d0087a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc9e6704ff2b24e7c19e164c3d282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e23b71eadf3f30b16dbdb12ab3957355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7cd10cdd36c47118b6a859eb5fece356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da108c33ed786aae979178e68af412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853b0026fc98aef73cf41e2ea5fc03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6a425978be861e532891d9bc1da4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c5ee693b8e540f8ecc1b9410ec3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de672e34a31c8d66772f4c768896d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e46cdfc4c9337403177b84e8731b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a00ec5e35f745836cff7ca3873f94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b29ea53103f2a340052ed3439c8d30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107329dbe09b4b405de7b7c6ff487d03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987186512d9dddfa7634ead4ad4eaf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe1bb559afc3bcb412ab6c734f31bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db967c88d9425773041a587af65be0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bc17dd35387e42c888c252c1cb2ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c895594ac0ce35dda90f6974436b792370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a545204d5291b3530e52136764b93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512ba605b9e949881dedac70c807e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd39b3049ebcba113b49279572f687373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e2119617c7a4b32ed2c6aabdf8b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772efd805f5e99d4b38825a456dba00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3872c9eba4dd19ec7e46bcfd8ae9a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeed49269c584882301dd3d559db5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f0c829a825c95ba58071522d36a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c2ea7d92c0ea37c958b1fa5f8aca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39983ad472ed87f90e700635fd9745ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d363b8250c2aac0faf29a90c5cea19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86275a91bfad41c6a19089c04b626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2580cf51b77164d5d885e5837f625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88fdb6d923e7d005d780fc3652b71b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221efc916a9e22c5fdda90a71f41564385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756121a8b24e51b09f9412ce94068b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b51940707d1d2c9271a6156513be2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546ffc5bc919ef1e2b4e5dddad4504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953baf904e6fe025d81d1913d7ece031389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3690db3a1b265534472a93ede00560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3d885ad2845715ccae08a8dd21a0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef69ee2af9b3d6171e0b7e7a2a5300392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6962990e855515142b302f38fc115393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3a51dbca8d89903bdde40cadef4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351f563eed9b52706db6cc6a5370e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223abfeb396f86ba71c288dfafdf222396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad2fdfb7947284316e1d54a1a2956397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149708d50cbc053930600e0d58ad86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727133d83b195cb3d16e3977f724a318399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285dfca0fe341f410d2e60ea494b9d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c8cd6722191dc454ccd37881577a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3665d07aca10a9c892201c45aeb7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399721d1d96891a92d1ee481c8126c89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ce5f76c72c99ef2d87a882620133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc106f23dd03a4711730724718af95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ac27c40eb2317a0e5222aa4ca7af1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ca466150166a6b39d863c437213d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd75639516047240f657733714423b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9e2b9c90373a359c82324dd60be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f0412234730a13bb9e33be0e1e088410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab1de33d012790a6289dec0846f0f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689beb02532ff1bd4bd54a6877a3ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e71054382408f512058d95237680413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8cbca33d9e92900bdb98ace7e0ed4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95ba3c7231710bcf66e1d31a58aeba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eabf5d3a12bff3691bcd691833395416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eec4ea2bde8e507b351932733b80f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429afa1bf87634aadee8d56e9e7f8a51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e94fec2d95d5fab2fb4b8b75d0ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b4111415b25ba47639f05e56040e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c323884cb8d0f1a1ae2d85b3a119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74131094afb83d116a32147a62a87b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f13552f92cdeda9903b6579bbf7fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51c17da4f5dfc5a4288fe4427243f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9b24295c636d38a5405aa1ba339d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7fe05ea9cc95868a45f9322528c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ad07a2fb5ac0c1da416103f6ecd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f5a719e8330a1312ceeb2b7a980e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a297ee511ae8b9fcdb374b8e83baec0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ef471a2c1bca8057f2c2b9a523ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa737c2872f7bfaf44a6346ecaa8b12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c8399d47e35e15c3ab65d9e7add8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640800571b62efd3a5c5e7011ef5e408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857a690070e8ce3678fee5379ce8e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e9fe720a2bd8d4352eb2f7c18d03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c6d0eb30ceab1864879deac24b3fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a47efa364a24228e9de594922dd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3774a5c2f2d870fa4bc258b85bcb8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c87b2f03fcd8096dcb23ddb9a248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415fc0295548882cd0c4c652a693126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd9f20e8127d2d033a537df05c9eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7f0ad9465069e64e7ad56f1b0aeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e1a8fa5ba4553b6aceeee48074ca7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30b1bb6bcd6701fb221f079fc1e33a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6c02b01b30f052c00ff468a9edca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1b056dfdcb528c3e1574e423d3c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff0a8c019e17d030b980035691e404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73431153452df78d26ab84fd770b008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b45997a654abbf681045e8dc4799f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d121a2428b9d103adc29cd6f53470b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432fe74da438dfc1290b1105449f424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71cf6ccab53a74e35d997fd7a3a98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31b30e2b582a0dd1239b4f0325465453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829e4f3ee90fa8b24b6701118b0bd90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50ac820d2307827e10f2d0f93911e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4545ac765d47bd1a0e4c68b2d8b1ee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d446f5c088c13e3353b9f8c5d2276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252813b2300cfa181fa3b8e0ccc6b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91d2a0cfe43c20802332375e1c789459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc570b3bc04865636eae5d6b23c89d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fae1d56397b8b6dbe8cc1361cd1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f9b9dc629cf21c6213c0e2b4dcdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f111062e1bee163d85436a5640b8dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be5fdd42dfa077cef302d37db84a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eaa39a7c450aa2d449d16a428241f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb91266d7fe3eac9f4563bed61837e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96f70277555bdbace18354b1f62bd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedceb50a8428f1f5944a8fcf4113eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde01831824f9371196d7b6ee7a15de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e78c58571420af4855bfd72a7c4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bd4b6563dd9dda9af750fa40c585d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82d473234388fc020daeebe556e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3242da730d1a953462d33aad2d5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76708112319702bd53c20eaf96bab1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9687424200e56e1f3c4340e4d96ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4523ea5d7d53bbb2a534ef3389e99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43243e6444bcd6ef8ac2fb4ea917b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc36db013388efe621331aa023a37db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62d423d7b754a567f9439f52a8a44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b620f0d89c21b109b633c2b8ab3d24a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe002ca67a9a60f5edc45b492d886c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400be0db5a7de00fd8aeda4116eae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4cf86e7207c59667c9465012442e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea020c859b6420f664942ed47d84d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea64dfbaee0f64fab1190f8e657574485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271f1938cec27d963703381483681f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdcffadcf01ec6c5a76238f978e994487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc2c11be2e113cfd36855ba3db63d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f66963c50def9796380b48f52146489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ef1337d21de308875ea011fac624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7477a63b29e1ec0323355b117756491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de63be8b073e9d50544ab40df7642492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94a194aae6cb59ebdf2bc756b8ca0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d17e0afbbe3381b740192323f36625494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110eabc37e6d269ae64a808be1b73b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c109af84b4e58e6bf27bf1ba9270cb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf69b0643ee23da2582d8cb9fd58d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d8c764db2272cfa2abeaaea9e7083498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ca57b611d26bcfbd33a062642a82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033abea4f57d345097dd07aeeeb66fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca70eddedb911ad58a45c901a94449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20817d79c7b833d82c49c803c33fd186502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18303150e5c983949341c113df32d11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76b77a2a6814c831ee5ae5874f6ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce640b1ee3031db3886dedadea9d885505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b280f13f1b20dcb23f7861007e4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f60fe170f5c1b51f88972dde0716507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29352331a36b14562a627b506b0a5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591f3d69548254b8c8b4790925cd77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4cbe43322746831e10199aa3ace8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a374028199bab192e6bec35d220b4c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8100721a777207f882550fc4cfaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a75ea71b372c5bb80a0e6a3ebcba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ebe59593b905cd110d0f89ebec319514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabddd72953adfd140071387dcff8a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2589e2db6046eb97e326e69a204bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca2a60c0133c70c456e640b685879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1b0de03a25fd723d0177af3af3fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51278a2c853a34162c651117fc62a3e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406390df7a2537de9efef7735f6d1d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161922cf0850d3e20477dc216ed998521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b2b054c9d749caca2759b5f7d75c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629906f8ace795f035aea078568d89c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c47d7c530c4a3daa1e7a8c8c76d95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21a28c0a15c565227ae21f9fbcc54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa100d0337b2f9db465866944ae12c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb74daa8aac5c70962a39768c1fe3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba83db2a8d5d87c65e5b926f69ed1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfb64d65c7cf1c7ad4645368da3177529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7cc37abaf991ba41432ad396b72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3230d633187e07cdaab2cef1c92f1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb887a7871d01ce45f33bbe5e4692d6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090a53c8d4836c5ae99a85ecaf3252533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6868c04177cc49e33219b6b4fd76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96128f91711ace8b4b5118e56fce1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2f58954879fb85289229e4939929536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3259707ef23703bb11fac090decd345537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9db56a3c3503267441c79b1efdb91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e6bed2b1a5939f321c8791872f40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4348321d07caa01f20a48cca04213540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33626a8e3ec7cdec94ed8fc85d477e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922aa38920c5026a88a9200430ce29a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb9b793c429a3f5eb1c0f0426c703543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d355afdadadf979a3319f50e5cd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6e54017567679dab99bd9d3bde28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b1ba7f4bfe149935ec5d3a0f3a4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559be6ed19865da95fdfb13fd5ddc1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ae4006d4495c7af25f0c151531cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca61baa31a128e11d1ecacbfd69806549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbf2f3626ad19e67290d4c1a63c469550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ffc84862f0bdcdc77eabeab10e722551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86971a5962917a966e2036fd858d92c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db7201aac08cb7f8a886131df5046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f4d8f2b8ada55ad9316eb884b921554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b546a07bb181eae159011bb35598b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1564f8ac3eb6ab31f44b8da027ba258556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c45f216740b6ba64fa1b45515eba8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f15985efbc1a8740c002ecd0c1687558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29edc3c2b3d3edbea25ab2dd00552559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737450867d8807bf425f2a7ed106e11d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a640f4e2bec80d726042b6a138cf1e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e877dbe4fce96925f6b50fe7cdae2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b24df2c9b9773de32cc34cf872ab3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fee04d59da482493397b86435c54c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de483b6ae218e6ee47ddfc6b2f5b7d28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5bc568d9f303e3b2821d8600e046566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170563992810965f0172c59eb0e430c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de3f6ffbe9eb5ad231a5b50d44d74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6100feca089475a4b4215cdff5268569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cb6417f19bd56a75ea5f2aa21344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984891ecf64a8d92355ad88fae7066f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc78f4c0c7bd0b1a471773a195b1df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266669e06568a23176a54dc9da294031573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9782296484667eca880bcf4f6bdf07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77793292d07e3d740328427ddc702b66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad413ff577d804a676f14a6a612cd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2b72cb97cf327295ed73bd075337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8806dc478ff48d65054b4631ae07ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611994b43ee8eba8ce7917f28e23e80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac090f3dab25b1d86fb6d8fcd3050a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e750d4922d3631c5f45cf08e3589202581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56119a48de0b1828aeb2cfe50828fbfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373fcfa8694974a7cd2ba081858eff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48af11ed3da43c68d62661a77aa4c20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507661ec708c9df360e458f0a60cd331585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38064666974a66919b21b8400e1f978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a4de9049c1ce0603fd1f2689cc9aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483185d4890226936fde88d545c47a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659744f73d2843ca93aba9857d4fea6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8600f0e584851e15dd8e5b494755c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e661d6ccdb106c10ce2a7ea2ed7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1367e109dac8e3ddffa2a32492f9b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b55e707fca0ff9e3e1c44dbaaf20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3f01c63057926d02732729e0c48d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba27ed8942b78d1317cb995307bfc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bbd05f2e281b98dab6b491358681596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e96736053f4c6eebbc478edf6b3c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f3a8bb37f98bcad00b80d7258550598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e4ce7de037ee9b19411e0db53cba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c2f21bdcb04072e48fdff586b28f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3243696c16f17d82de0a313441d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084dd3159407c1fccc63440b1a4ca5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78c3cb289253d0060fa3983bd3751603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6481005c6ce22591d8d097f6887a55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e8948d31f10ada8b4f786308cad69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410288be1955eb46c169fa4a04b7da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735c6961a86e75beaf877dfe880c41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af60713114c52d423ed7099ec9ca7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479022f50b86d80028a0a04f63624470609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779240c914d249c604cc2e32ffa2337c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb9b67c8dd69686f89a56020424c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3d57c2777e42d14ea54ffabfcc6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5b64511b9b07f3458a9277ff18b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc05335e06d287ea38c7f5f30f61cb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e25cd008a3eae9a6588a053da4ea07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e9adc1b6b26e25dcaf803a8a0996616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75bb1b181e0b6d62e1fb776b7c212617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313575958f3e8f11541a6557919b807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ebed83ea3e1facce50ce115ec697619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd319b415465d85c1073509cc8e4d4d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf8e3cacea544c64f4a0f188355c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a26ca63826a9bff018a8c24b5628622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858f550865c640fcabbaa85c355725623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499666ed337b8e35e158ae4dc51708f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e60ee3b098939dabe3fb97e7d1036625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066090515e6c8dca2cb4e0f2c76422626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b880fe971222d1b1fb01453d02a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0b5a19e296d2cf526dc1819c43b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65359845901ea8dae934fe7fff798e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830136352408a0be1c56f71d581c2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbbd295ed1f27ccad978e4815e202631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f827f26a00191470922c3d3a1bd34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2efd4cc0359961e7a36a2c1abeb679633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf5954466ef3d52f77d4afa40bc32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cdd8b0549fbd462300f1a63d0d221635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c49f11f5516b327beb17a52879b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9ae74d94d3166b22e503241049294637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04d26748b3607eb568f877429e822638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff04704d50cc5bd37af4d7d4612e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a6204de630b29777129a89a4f8179640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2925a5845c3836644e8517dbadab5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb143d694eb5f10bd906f8e2c195d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699df92294e6c774eea8f71d836af13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f981d1d4ebeb46def4b26b90c6279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605e23f0d9755e2195a815a7da3852645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a59b0721e146f6c522a257a4d447e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f4a7d54cf2c22aead9cf7e588dfd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef23e5a3ff9851565b13ad7425add6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9786c772dc7603732b21a17852758e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb3db00451516dbcb4664a69382d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7265abffa1f088c1187eebd2dc9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce94d6b9ed1d4988aaee900be44f190652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66cc315b014e5be4724cee801b1db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0673f7d7be7f89dc346c78a743c1bba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d7cf574fce00925fb771ce6d2be5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960b188e6a84164f222a2d3f6d76e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50ff24ef01a005aa98e7ce7be9221657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39f820bc318e13768eab1bf022bff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c2db03df5673b655f04ed3a86e17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc56d37116e93fd812b4204e43455660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e82e67c2129ddde6c1f1c62d8b979661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2192bf5e35ef99f8b33925283b58b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e694937e34c7b7a3737eedd5ac56e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f178b52c1f167895cee348abb27c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772917921d1596294bec8f78091f52d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c2c07f981e20e3b3e18fef5a1de6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685364807c1bccf092c2711a7e99efb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c9bbe59e9a66fe1cb3973c65e37d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372360bcebbb0b9b3fc92c13acf5b684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5970b5da57d9bd933e78db2f75c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b621174264e5cbee9bb61c2456af4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc32f58340169867bc26f4b01c701d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07777b7611330db5967709e97f53e215673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4e91d39b0fda6df7355e13473810674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38567104497d15dd7562338d62648675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f0f33b9deb776b074ba8f4a72959a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44654c6ca65198af87c74d4cb892d9b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e36debd93afa240536014a10beda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148244d2e700e78e6cf65a22b76223679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24caea7646defe7d1d61a900b9a55fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fed95a33eb2a29ab672832b0ef536681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13bc0eb50bb70ad1d27ef88e3c824682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fab7e0ece11897c47aada05cf4490683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461580123e44de7c7414e285b9e936684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492425ffaba7a4e410cccb82ccd6a441685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e72959c1bff7304951c530cd894ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a4d5ef737ce0aa55cc9679da77aa4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977f1fc171782f7b77e89541d5852c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d830776dec012c12aebeabfa861d96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b76282db5e7d527d39dfe2ac72a12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23120be5c263c8568f2fcfbeaa7dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c538b40d5851a0eef258277f0255e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644661e2aca4cd402d9ba9efe4c8444c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b364276e58d63483458854f88523531694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b408e546ce6090ee45ae956be12505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d1bc370ea0ffb50626384c569af8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1e4bf9d1677763e89f349e363213697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb376c76b9ad60dd88d3dd858bf2dd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018b7784fbcff3d9038f501d2a49f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634bd7af159d83e4897a5275d154f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a37f6554044d6ef8b8b4568398e3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1aaa1d73c0b5f62e0ad5ee8bfb1da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ce8c7879f3d9224102e297062690703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560694f3d0ccf33de28a270efcfb51a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d918dc04c58f722dd43007e20db6f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feddc5ba96b4391acf564254f52439706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed2e202921ed530e7fe88c2140941b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee875cc306df855756a9748e018cc130708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de94adef70a09cb054be4c20a4c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3adbabeb202efe83cff25c4b14cae1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded532b87250b1eda177601fb8755e38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a2067864ccbb83df121dd7281342712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee57f87fafaa07bad607af98d5286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c6b3ba41d53e6a5c1a0e17255438714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f439fb580507a2816e1745fdd9ded2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7784a20f0975824fa53b14c2102e4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a29f12f3f0fd0e258e4c050563d29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119517a611c78dc96ec90d9570ad02e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c43d2de68baa40940e0f5dbf2fc4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ee32b5005318801042c291c4d903720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f8de664699a0a0bb49b14509029c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eced90597176c99e4bc06dbb16e9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b371675bfd0dd8324e9151a7bae26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193dbbb093f5ba6fed1533ae3236897724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfbe2231852207e49a8a4bc4d2e5f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2889769639b210d69fd410103602726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d924e47eea0456bbbb6015031ca206727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346db46ac787fa3029d5282787b6f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20bd9f3f7ed2202e64c62be4873b46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f276cb71511998d520b77dcad8aa6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efea7a72f6b9d3ac2c053a6a9d99c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12e7caac07799ced3cb354bf14c453732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0cfa41b7b8c5c3bf500c7058a2aea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99223f7390b4130abcefa1be567bbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6983e3b203649db1b8829d48b1597b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99092867f6417126e618261c1f71f831736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582619f461bd9b6ad94eb7b18a35ef1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256429e49292f76730e218811dbd761738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d89c2cb71536d421016a0415af33b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db655af73086cc909882cbcce881768740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b8a008f220ff7d9da3a795106e403741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409685b627e6f28f459af2bf4e1bb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768f1f5a1add4f7eb54489206a3876743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e47df9a310ceb49a0be094c2c50d5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e149479fb53154948bc3150df39a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8dcd24901b56e88cf609eceb511f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d74fb1fc601ae475a209b4129fdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11cfdca87367ac7964f3ae5ea0a3b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f2b3daf17704d117a5223bffdd8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad6afa3b631be9b76ee8914d196a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d09abdf093328a499e25f83565b55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456dc4f61e4e8122527fdc4a5bd89e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782bbc060370076818d37649850db2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64537a6bd1d06542d796ca283aa72078754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221781ad96b28fba420fd5a8b922bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a96099c698e4b181fafd001b9e31c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9ded1853b4fa423068142bf5e2398757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d38cee55a9794ea2f7dc763d5cf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db89b0da2dd317aa6823a0e193d79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c61b31467b8d92e22608a7c9c4963760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eaaef1cb3b0be14d4ebe447184d57761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874815ac15fdc4bcea496f74285096a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700328c65b7f380d3b69cbda7874eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316747e556a48389b0e9f7250884806764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711376af59230e90617cf5c62a49b0c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88c3ed16f2f28255813e0d3f3c63c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629879f738b3699183fecfb0e85ef3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94067c944698ab8e2f478cfd98bd4fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a4efab19632acb0d50b426f5e667769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00b2c4b913db8f7950913011b34c65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd8898262d2319ffc5565c24b67fd8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a404ea760ceb53da2cf9f16f4d040772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b560ce5135f4ba79b0d5e5a880fd36773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19550c44435680fac0109700c7f76774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e624395a2dddfecce7d719fdaabf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b3d7b81f2b06bb66e2e0a0861abb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b2fa138e345398b5f7c91cb01702777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c2c9432972c0194978bed9650ad2d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65beb0c6491f3956f8e540d7d40501779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b763e8a9a1972f3d30955c212e15b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18413a577ffeb511055a2c6d5b27415781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e8b21475bc72e7783bb6b2e10140782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439db4e6e2db88c7521842fe502939783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26cb3363061f1fe4b22d7d4e972ec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81896150c77f78b368f8c0fb824bc4d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4f4578af04c415680fa389befb8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09947f49c54443273423198191b98a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833619dcbdaab285e34e796828066685788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd52abe8dfb002dabc06a317a63d3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dea71b4f90613b515a6068ed69edb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd848ab1f33b212725d44c7d723dc3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1ee980db9a79d6d9e6e40b295fa9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1daae35b2563dd7a1168560ae275f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f5e93978345d1cf299939384367fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f211d2b8d9250209645309975c5651b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96521ec02c1ef50d1735d61abffa59796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdfdc60fed2798e3a5ca0146573319797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b84087a879cf8df17cda3e1a1448c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9859cd1dab25c906dfc51c7e70d92a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfed7e2c064d754a22a7065de5ca6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eaa31453b2f9e3224f309c0e70f96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd0a929fc0758e9fc17a20a4ad685802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da64318537735d1ba7d2d255d4292f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388539f444fb4d400ab6bb7c952402a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73f9018d85a14f4b8cd1f97452b12805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384a1ea22544b935add635f1666cbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964447536eb7d177aa6ce59541b336a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98bfb73e556d64d410887f0b98def808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe7f4c18a72df4173e848d81b96715809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2bc4b7b15b21481e116493c1cb4a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75ff079f0dc5c6bfae233f489c259811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3353a1ab3151aaf8a393d8116abdc7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c305e1e957da26e00bc9759d0e0fe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f651d4011fb20b94550a551953bcd8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a7a208d0621f75f966fe4b4502c6a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02afc1b0d0b54d20de283f0c06100816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50084d84d06a3d087f7787c6dc7972817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa3191c289c6e5020cb99a8b378bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2bb6ca7f348358ab1e17446eb803819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7a45c9dc0e5284d383e3fa09d62b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a98dfff8198d187646253b51bf63f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde65d28f43841d315d1fa476ada4fe8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a472b7ae340ee42184ea6ba9ca2d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81028e0d0101da8f70c86c35e32f6e19824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d956895bda3e13be4b07c7c8eea56825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadde4e1789ce9cd7930e9beac4e2d1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8969b868086017db073ba08ec0b8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a5dfe82920cd41a0e76e7939f626828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92235b5fb9586296eb5cb8db2aae69829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b975ebcce77cffe34069018eb50bf1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf837880a33359338c03e2a7e10a9c8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bff6135eaef7a288b15fcc67690a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d60a484d84d3071cb91c08809c0d29833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7e7f305806b258242caba49e1c20834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ece187434b3f5d9f0a9ab0a184ab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2f098e29bcc713905cb2d4a9e357836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc7ed47666dded715eb4a9f248da7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681026ee479b924c668747086ce2cdf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d684bfae09a28ed0ab907abcf87cb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad122b2729b858d09bb6381339bcc91840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e0e43964869fed6bef6e099686c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f11a99477312f3faaf10b0e3722c11842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a0b3e7c594a2d42361652e7dbdb8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc12bb49eab969d21603a5f3e7d95844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5213c025af588583a9283503c9e7185845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a430c3798cd37dfba69b2c2192bf4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52bca6c069a6301b2f9b7dfc17cf7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b582d86e9ee7eb6590f3be75899d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f806315455e90226e065fa8b8ca693849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196ba3aba2c0bf7c0220954d8bfb8a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec9956c7b4cbe9dc8fe604531da409851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd6fa29f1b2f7fa86eb186a7d390c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d07f316a12c339cd97660cb74416853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c1e1ff908e6582e5a908ad1f2619854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc83c164d7361401a614c58ba28a94855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc841046edb4343874397911fd1763c8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf097a51a274d4ff9058699d8410bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972540e5260b858c19f351ab848e3f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4360c8455388dce749b55048d9ee7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb95c3aca648497a3a4e0a726c542860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0048c08ba014ea2ccf2eb21be482861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b31fb8d9da7ed2f286b56a940ca6d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64632a0b2155738287f3227599dda863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b4bbb40b0c8833f6dc3cc7caa6e49864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190212e3d380fcb51571e2ca076007e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec2f6c26ec8f7bf1c0904b895f94c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17f3eca484f91bc69fe988f65f6f5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e862d2c820afcf94e07ebd948951868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a6aa6a1944c241c0e6f0eb2c8c56869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de94f310b6fdfbcf4eb7829812cafa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb04cd8a63381acd23dee0d100fc95871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339b35e5f2eb1c97da6ab0eec84ab7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cb85bb4694775b51cf91a3a15cd8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87f7ce75d9d9a1d57653e3cdd8485a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8be972f9915bf99964a6d00e01ab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d75d7fd55b2b0d2c07a410b1df5be876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f290413cd8f05f3d5670431dd656f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad4a0db4a2f781b112fccb8d83d96878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2778d1e20128225e9ebb2474d6d789879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96d3b3f3f03e21ca505a04eb8c05c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e86ea6d17340a3ef342fd4351a5be881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9345883bb9be9eafccdb96cf8fa2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f54200f465c77625e75501169b44883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5fd5627e12dfcd9db170fec52eef1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf85075abe86515dcbbbe0fd69a88f7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc87829f3100fb64ee718fdeb51ffe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a873a0da59162a86d95463b37b80887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f802577110ada82f4d6edda6c7eee9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5864c4599da4658aa2ae9baf6e78e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4162121300dd9dc8b95102c40d80a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef1c87a91ea8f290ffe6c3adb14cf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5ffa7f653efa7990765023fc0968892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7872ea1a009254875dc394cbab6f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9a53c95944b56791c20d0123c51b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22dffc159777a0086e5825171548e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8073ca9c3dfbc6666f3ae884bca2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f81322bf9fe67d941ab1ad09b938897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d8cdd6af5267dbc86ebb996aba67898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465c3eb64f4f68ea08ef9bdcef451f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a1fee1ea0b8eccffc8e3e9d43604900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311305708f1226327c05e07ade6c70c8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8acd777f2d925f609448ef0a39706b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135b729c25a413f8b80c548329b79a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075d075fd76b6631c0acd7cf33c91e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1297b1d37d76124c7b305871df048905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38c262292d6b4945b0dfbc769125a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829a3b74c4f0be3a85526d967bc4c8a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95612d916d8053a2f53a750e444fee00908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b211faa934dd3fe5e72fd91c33fe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5991648b250e0fe48f0f0ecfe0bc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a947f927dc361d0733e1cd613a5c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614317cb3e0da432c8ab44c5a9f52f8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf42baa33b4da32fae2767f28ecd8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52766f91a34e29eebe12458574e0faed914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bc9087123c660dede87116e3f1dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049075873471478022745b806257e5c5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1100b0d983e8667723e17054c1b8b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73b03b0c52fff5dc3269139e10014918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3709e7ca7e3372ca8167325e29fa1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2d939e8c472e69b7a049e9f7270d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c16171af1ed82f9e898cad4a61028921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc28a52173efb0e4c7300363a3ed3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b0b24c7b6b497601c22e824c2919923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e0a3d9cb6d4c59c4d7d65371aa3e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce1cb1dfaa083c65a0e8b26162a52c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b630cceefee3c844f62f946e3c5971b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8901d70a6b6dca99b94320a6d4001927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d20de21c29c570da3fb272eb5315928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f660fbf1eb7246267f8bf3b8cd3a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ab9e3c32ad3307e6a7d9d527742e9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88361125fe7d3c2a2c5fe0b9582982b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a1d26f06313d52228e3587e8ea71932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a5c594aa316eaa0d7228cfc9f195933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5be33764fdd0a3dc2fbb0699aa8b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888bc8ac3ecd748fba9191ca6811f23935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a268edef306b3c6b4443cda528378936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edd113e7464d8d1a51caeb6d35f44937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415262f431b13cc2cb474e4ce167f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5984930243941c8dbb437635d596939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549788ae05447acce27d838db432a4d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e16daf287d9b9ace248608024437941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18bd354c1ca5dc7cc35e316f754c23942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b425357bf7235f5b92a40efc47b0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e257d84309e23d5d57063a699efeb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e7ff1655e70e871bae9e70ab2331945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c91aab7af0d35bf046fa8569b05b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf875670a97bca723c1954b9d893d6c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842925fa409a78806f165c330b278a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a650be01c5150de8a9d20b26ba4a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4f9292e518715356d1a616eb70241950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c5232909e58f7fde60f6342592e2b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4e54fb5b4115b8d1c0072413e8689952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96577b15619a178c2d2f6c3dc80e15953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c49b849430dcb65f456212ee12d2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb186c11ce7abaf7e24cf57016dc9a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608969455f40773abddb7a50350f814f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1735feef47a2dc6ac1cae848befc3e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618c77b51f7aaeeff429e64bd27fd6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30226152223ea796ffe9e0e021c8b0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4be7d5b9dc888308fe99572d0943960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea710d43254abf46a8f43d625f813710961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02eee2418eb1cdc42c5cb4bfa6376962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296ea979fad23e71995a0007b2a3d9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafee1a86288dbfdf1840fbbcd74b0ab964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de81cef3b4d3c12b809e58c6b05ad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c900fd681b787a0eafcf3e24aa7b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb04526a06f2eb0493e6a8c7db26ff967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e6851be0d523b42eb38ac6d7e809968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a6b886338e3a916fda8fc3a72c5a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170875914f2feeb18477960f2d12a1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c2d4f602d14accd1080763302fe9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce120f2dead841a060721b58ba5373972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b32c2d2a4771b813bba7ba0e260c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595555f0ce5b08669ee164e8eaf1af974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b1f911c3bce0d5700919069728113975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891e3b259f81f9a6ae78e34d40fd60976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f62ef4bef862d04d86d87bf5982f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f322deb30922872045fd7261139d1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98ed9aaac02b5b7703a04cc3e1ddd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86979f1054fb654d7dac924131d0dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b1f79272c2c7db4933df1b077d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a56429d3a43eb259abc9844baa9ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93758e07d79c36e0000549f69742d8746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692772e84f73c0779efc0ebe9f2af3267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee45872d0c04fbab62ad1c22c45b6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b621144d5015ee2d54341e4bb78052c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd54785343cd233f2578d1f3a26b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b6f3d5a7c524885bfd5ece4f94b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c621c32446a1500e14dd6ea877cdb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0287da83fa513b8950fc7cf091e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca0dbb8e8e535f96aec21e828e90ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb562ea1413974bba89cdb8453646c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57561105fd353a8759c3c37c4bbed36216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b14aae71bfa6de70f022f03860d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4b14c63a622a1f2c21d6cf83097b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf69f6fe03038bf87a10509e714e9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f43d0b333880e178dcc9585e678b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc72190ea6066ca15768599d2c398421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e7367330bfb2a39b053b9df610c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feda7eedbd59b500d834ae527a0ba1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea76078f5dd9efaba62c7f37214da424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01ae83754ca2efc40fb1166a8be9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90dae911aeff8eeb3b4b4f6d322e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb996745afcf1990f36d9b08818470827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac73a946c3dd41ff097b40c8ff65028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8424f188f7386221c7633ad94b353c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5e157b2bf898b64ed1bc89c7930b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca66441eafd4d4ed2c4f199864c4e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5ea53f29038d9985370fe1c621c1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda355c9c2a539d219f5514e64985a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da0107b80b3f9cc97784f53b35e4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7d7651657c816e668c429d44e37435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbddff59e4cafc0acfcfbce17fe08236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7730f232529744041fe818ee23fc8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac054e3f1a14685af79d782826a5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190679c6789b531aa0a3e9569baf1b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ede373c6e6815b358fc8634abf6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9f4dc8c42503962f376e83f2ba0ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f3b926ca074480346cd045fe03ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbefe13c3bb245e594d02c41101e5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98789fb4fb165fc691408e2d08b786244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387606a6005472daa57a4d4af9b0fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b92749ddcc2bcd0986fa395ace499846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861dcc7100a1a7a89c81850bb26eb7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ff483d9989d7b8c0e93e65b71d97448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2af792fe9d1e7f59b9f3b40382eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00e536f3c43a50240be3b66aae04d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e842d4051ad6d308aa3541cb58757551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d02c916b537d749f4c03a4b7e9f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad3c71ec852e53370299d9a83852a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a0ccb9f82e8db254fa8fbee3451954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea61da621f257313d240a89793d7d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b2aaa3c5168f9a530762ee5e031256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459602b3cc3b5f952b6892798d22c27457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa06e54b5231d517750b665160c8db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91133d39ab023b3673be6a2dc4ce7a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5f30d4a09c52aa3020e629cd059160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087b99a98a13189c874280a27529f2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de54054542d20638844483991f8ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960af5d45213dc439e553aabc40d98063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4a1cd4ebf457de6c3a6ea14f5c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588ff5176bd867f73489a45e62e31165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b56752f1b680ca45b6105fae64a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f6c2ad9cbdbddf6e19cb7e6ffa9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae9b96f8b9061f52520a617ee5e83468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c78bf6fa7310cd421831eb615e5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172fd3e59cb548f27d5619e611cd1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb79c3972358e1d93620bb57b35aa0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc80836e4ab36f328cb04f5191d08872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785140be152e1d561a83ec8dcd40ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1172b35a29c1290635774dd14c59774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6851288834b5a96c57ba4b90c50dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3a8c634db8fcf42842a98a16814076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cf0229a5704e864cba2a7805850877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d7756c4d33683c8e1e832afce2cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90843dae26891f997fb213f8a54a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ddb32a9bcbf8c0f2c38efe0c87dae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db66fd1b724d012f1f9b1eaeedb483981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42d3a9494145fad2935f060a724c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658529120fd24dd2032b6f0edb08c2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74f9d4861161e031b58cc6da20a1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c2569fef6a1b703991c1800d0ae285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883772dbe963e6df60477dd32abeb7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a41dd411a7bd27cbe66c9704365187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac95e288c34199d48627fb6ef58f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80131cac03e88cea48930fbee8ce3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb9d8bb9dad0155b21aee92ae312f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131307117830cad057dde9199e1e049491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69930e465032f2d3186a0b736d90e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14e7b7f67d97dfa7adfc8324d612193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25bf95de672e9c293974bf0802118394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895da7c5a495eaa8b57bef7c4f25e3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb727947d52dc13f0df385daed2f2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d0a5ee8a31dfda873726740cfba3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f18907dcd1564ef710f1bf57df2f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096688bb8a3b3f39a6c1265484cc37e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a65c07f7c48effaba63ded79e72ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589f427047865bf0b86f10413b48f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ebcf491589fd9fb54e2b2c127d31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d03bad654b87794f95396dab4d11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368996e0766dc5a8599eafcac10ae12e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90134e3dd9e6987de2016b8bff2584105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbf3ac8ced99fe8586ea0588add21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b87afcfbb0d68ccd8f41974ba9f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8980baa7cd02760740206e51d5e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ce08bf1b019902c93acc0c6c7531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f501207764236a05cfab71df9e29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476b7fefddd3e62be7b32594fb0fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2c274acf01652cef1afe3595e15a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829644373528c8e7f79a722248bfc91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52ebe90d3d80c28370b37e37196b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55e0fd5f39f8d4227d640e79310a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de6f804e0c4e038b746aae75dc636f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b523f4530d212e40a37f60ae16918f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bdcd114877a7260f517c8b97a8142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c0b958951f9ad2c13f526cfd49c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885b14624f83140ea1e6daabe6941a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea98145cf57cba70320b865913fef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ba15138bc6651f1cd9e022ff1bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577558a49f79f996f60cb91084780ef9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b46636e3ef778355284a61ebb19e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018573ff9bab5650253eea560d1952125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d7dfc04c3a8e8b378fc985a49e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7f899a957d566d66bdff76c45565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da6df1cce8dfa580df0f5c0409580d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5edd72d797fd8a2e89db9358f94e1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c02e23f2ae9f2ebb7c81309befd08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b064fbecbdf93d950a5e4d40e8106131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b5776a7d665b8b4af8c8fc2c96db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d75738a7da6ebf33206f3f508e5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf685a3521afad45e3835a780843ae6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce3aa1223ab197ef327c7638c792e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dce5a2677cd1ef03ee2b9dd186cdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c7d3d2e9952bd38f7427124432d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe70a8856d524132406578e0b748a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c3f34b16f5a662d9ba1b709f0e84e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b863dbe406ecaea162aeb400469d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68173328ff10ce780b4b6219bc31359b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb50b0dc87e1ffb8621c71d72c13d38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfe3842080d83310050ac74be9f58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23fc1cee243329b2f787cb6f54253144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f32b98ddc75917d50c481e3b57de2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b8d32e5f2fc01e3c63a06ff3a79cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ee4005e5338520dabdb00d6c7543147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373998ebe8ba1f3b0733a3acda602a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c483f6be4562997bf6e2007e8f0b7f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3e34deca2a81070c00e6a7448e7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a760a65ebf5f55bff6a7d8a245b220151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c810637a57cb9fe0b6b01aaf545240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0fb273b610c8276b072c439834285153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441a95b1029bec17145fce2f312a11c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440b1f8448ea330fcb6111343ad80c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17277cefa89c08cd949a33a9480746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b80d013ba645f9e4fe145b20b54a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bba8a512238435a92bbdf44e5b097158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e55800ac2ec247e47fa51f3f96a26e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10bbdc835a8e6d0ff2bde399144c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885004799accc425e0ab788e5ff22575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8fc5efb54bf623763d9c4208a2474162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c529802c58ad513b143e339a0306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d50d17a428b7285b6a98c8d23fe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19476299942fca52268914d1e2756165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1d010dcd6f4e5ff31c0111838ec1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dccd6f64d45410ba7d08359103a590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b73b3b5704ad244f9e8aa3f54d221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d7f42a2a5f3cf1ded2d3430eedcf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0c5413fb296c294820172f282c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863bdf8794826a276b96545e6c9062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3aa8643b1752d3002085486ac71f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051351d722209184deeda1cfea691e88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21c777988cfb6fa8535f9fdc9af09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c89908d6f91bb9105018644aab07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efcb8745c3b3ca13d3ea57ad5ee01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c64c22e57bc528a7ecd84c68f21fd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcbab1a4f6c2b55704326c46f3c3f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12f048e990910517cd60c823d2e4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eba89350601571c34aaac7ca42d4a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6bd581581d793c7da1760f1ff4757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ecd54664eccdb1aa05feff7766ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87291c1f59a144670fd259136d3fa4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce584fb5c6fad9eaa2b30356fe23078184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6b786e1ffec9df584d2313ecbe10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19dbf38b074ce6dd6de9b943c8027f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0d925acae9b834f2307d45e00dfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ae3f478bf3fa4e50f9ea3fa4ff46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf730fcd03ba6867a605b7a47750894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352887d5d5a3cdd5049fb3dbfa9cbc55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf866cb6ffcdb12a4eb43da8c188a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f80348ab04bbc67e95db87ab79803192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10cfab8cce6d7fbb0fda58e1609ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9847f8d99269357158b3370a62ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce721db3d888b5208d9ab75d08c7aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cbf24a06b978be8d0dd870e84736196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e09bee77db0f72b9c904f184a2fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc192f481c864d9f6a57c1a83defed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1bca9de0b82f495c2a697aebc6ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a867202e5647c233b1c3deec141aea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d28b0852b6db9a35c3234dc3e3258b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e3198365f077476c153d2a95363e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9a97481eab0538e3724b594a9eef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51cfa0bee9ccadf553ce3e052994f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae9b0f832759268d74a47dee04135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce6149bef497ea22fb171216a2ac8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e0ea1ef7c2ccd0f399200106871a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7467b279558890cb69edec0ea3e56d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7093cee5a48e06091c88e0c60b956209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd2f9880fbc91257eccf064d4d022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d89f8d1c210b16ce2442382dc15c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732f7a71b702c3ddec3a2d7fd28c8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544fe6af968a167eb995eddc6860f85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c9f78a39d7714bfd1684114b17d68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ce21c525afdfcee29e8804c21474b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e0c94b9ea2fb31716a34ab4c073e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8702d95fe878e7eb15d110595daa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131520b6705ff8365170a3fdefa0a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdac82fedda1bb5b753cf27fd514d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c679fe1ebaef705060e2b5a39744c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058592ac33e04e5522fa2b7d7ed3bf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3a781af10e4aa60e69d238e963ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409025cf7e35525cfaf48f5fb08e32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216462a3754069ed51e0d818860ee78b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfa4b260b3eee6465cda5525fe82a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617ec7b88c0c937511f290fd6d246b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85073a393161bb97b82e45ddf3139227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab25b4cf98843192adbe949a93acc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d1965028eb66babb589b53e2d4dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce4e95f2df44e8faff2d212a4ddf55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aeceb4eacca0a4bf96a3d4d694e52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c61871153ccc5f2fac17c421b929232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b099c6c0253c940f22e87689a2a6da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c05a94e7090e368db042faae2c85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc513924d144ed3a24d2c3725813636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d7937ecb751e850be09b2e2f59432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ae3075d1e8e9b2e354274e1d6d3c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd03963b068a69f1d04ab8641c0c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389feb10ccd169e8c1dcff2c9184a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559eaf06c5b571fc3c8d7ccb5286f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed55cf5aa1839aaaf7cce4e87ac2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7604a2a714d1545de634c95061a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29268f1ea4a274a6f44bcf9a902ede42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b58679eb4d98311803b418c2f853b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa01feb245c3f0f491054ae374a9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e496f3f4d457a1e170ee485aaa489b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03171ac9ff84071f8e188f1ecee60678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200e633d8d1a9586cf7a3b415ca3575248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e880d9247cea64367cb300a0367c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc53d4d714ce7709c2138e039a282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7992683b7d8a107157678ab1cca874d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665baf6b4177c2b83fccf5f53d2c5be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb8753c60c7cd081101707a07406c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71d21e3ec1bdea57d63d9b543866e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90151b4028a997a7b4f1bfb8b667235d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c953ed83567abe8bd6644f405135fc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd8628b30f8e6808434dfb324d51f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec1f947b8dda5cb7d6812288a0885258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328532236def874df6c1f0de39d64b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae9c98ea052103f20aa8e7e2391507260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c35ab7c833ee94fa5ac92e73747f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be761cbd0778b04258ea15f45d6e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bc265def6606ad2a97c946cbc4a2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc01ebe4abe67bc968f28dfe11e05c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c29e61d0d3356d462a595c86c4ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed925c285ba244a0ed386a215cee05b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec50ab9f7ca9ace4f60981c5c9372b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0352136e396a75f085de8b4f97786d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5f7a63f1a5c0762416e101d7b1b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861a3f8d9ce3e51939892ec958ca33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbec51ce9bed2ea64a6d12eae1f333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652d1c07c994e7ca7a91db76a8ff885272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8e94e24cc940513e8f6614f8bd3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd63462da640c1c4f2ff57a2ec29a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5b33d0074f671e593de1ef448647275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da97640f5bafd567e2870b508f6c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6f6a79b4977a05bd27c61054f543277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0483cd61e7fdc9cd68f60a837327b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560001db88a75d31842a20d6d43597279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf562764187743160a3c029017100e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5ee4942f0cf3e9d236f8496d52ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e5a6c9bc510ec5b39e5875412911282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c300c1a971e38fd51b3a1f9226b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276843896890a7f0863f3cb3dd617bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee34f4db6b28994169fbd7b98c94b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d39d5b457640548b30f92198c10f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b56411e2d30cbac04499c4e0a0448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172260c66a9b8d86d5f9edf269cd9d81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358237e6b1632c9b0319d7cdc1fb78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296461fc1f2b043f7bc7e93c41087959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3ef3e98c3937971861e5c6253b3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe81c90bed7ce3949573d2bb1957e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a000e122d9309b21430c159a46ca68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338ebd544be4fcecfea00d39b738ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292e3e96160bc9696b968b285dad46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4e811c234dfeae10ad010febd9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515f942ab2af50e25e8701ec9ad4ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f7e33e8eabbcfc3ab90208b68fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be0ace423969fc12ddd15d83265a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac872630a20a844df3f714d5ecd11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd6802e41ee0c21910f02b618e3c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f352cf1881a923913d186ab818eb90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9eb9bd00b897fb68e9aeeaf6bc07d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037094830cd50e109d2616c2105d057b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4f9978956ab13bac20b2ec02e79f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f3a0a8f401ae6acc8973ca1a43bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534de465d424a49b511bc9b83d8e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5ebc356fe58895104bed904d2d4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccfedc2818af4cf2fbe9a396eefc7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d12afccf466b14dc631dc5f226e20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f04c04393abad5fe08563d0e9301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a7aa1e6d0ddab0b1667bc263b9029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f39a405299a3cd3df025d676106e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a764f55211b24d60886c5aba74caf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0100ad0945d28a2de65be7bdca4303315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92b23c965b82ec7a11f44ac712292316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b043a59ab23768869a86fdfbe41737317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea415a06f0c2502f4f43fb9fb5cec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659eb5223e03b0a36621e22e05e2a66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e655273a40351cec74491d318a4e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063893074420acfa184f3cc1e739e71b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827600df9f5794e8765efea93b56d163322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3923be86ba930c63e85dbbfc064fbc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70507857c5b1f8fd182dd58c98e341f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825999b0f2f2a70b91fa093398f18c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456870769515616246d3c443192130f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b83da5e295817ea2cefcac53f4546327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd48b2eeca38bfc5ca0a17ed5284c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc044aceb0578b92de40ddf91dc89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344efb776c88f5cf2a31f34d5a46d5f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e336cadecc09483fc65bf24d0dfc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f154bc42a32f000d596a5276c4078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c393d9f1453a12e028bbb337af094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d808119661c41045eaacf0e5bf42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd8c039ec90aa6a09e1660b691451335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f957445d75c538b4ceda2caa1c63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e208c9b991753fb13579780ef1916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ae851602662d8bc77d6eae1b47fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411782e8e451f6380057b7c6e9abd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc09766aea51fb2c83fd0f816def93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c17a3a32ed48bc1a89a66404a80e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f9b7419c0065a57cabebea68b3e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3391b5aa02efd991e4f6992711acaa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf3e68a7641b6cadf75a679b05fbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309560ca35758f4852d40391c90ade345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435e0dfc38a81a4ea014ed5cecaac5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84cfcd6585804de46094c5d2ef885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0acef838e9d9518078a5151ae70cc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1291bfadcddcfcd69525a93447e33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d1b1194a0c3f925ac927758eda888350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf4387ad9ef9fd258063fe23a3e44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ba1f0e97246f25b6ba6321e92f86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2bc2e44b4b520afac8d64ff0cf4e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2cae0062ba876b25462f3faa020dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a62e3e78f58d6ebe7bd62fc94ad98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f36bbcf585ad5dd5f6dab634e706d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151bed694822257cc228b69e476cb58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4515237be703565a0faee53b8b2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6665d962fed34f1d97cc0bdf0d457359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f33469556b5170dff28534ab65c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34734e41d523f76d41c633c4508d8b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c786b5625c59a6086051f02a4fdefd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0b2eef051fca9dd947b3a28076619363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f6fb9cd5a8b7532db330bc94b04c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af5634e3153f50162fc3bd42b61d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71dbab19d2734ef90f47b419956def366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50426df957494ea6abe65f7981b49ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bf8526633f224ecd0e4ce8714736368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e839a01f3b5f41260da01037ddd6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f6fefe99b916e44115e7cd85a808370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cbb75a3eab453d45de7ea457e1bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac782bb36998abd8d0a3ba05c44f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fa2ea879e3a783118777f691890d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3613b1ced66c72dbf5e1aea89e922374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a7c62296aa96b604da1d6afdac5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092ab5bf84ba08bf789e79a29a2502d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b631fc9751f0e72622376147b79755377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3850b21efb424fb5286806c5a9ab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364edfc68eb5fe3050bbe9693a0bc13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58ea8d8c72a6c00358c9d063ec6d38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394c4245cfe0f27828c5d26c89d718381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c23d223554f074ef6e204c17755e30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff7c7d37db3eb7b582c1e53561464383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e9e613d4cf470c3f3e5311a1f7ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7e05dc9cddf7868aa46de0284cfe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e5bbfb1a7ab5a47e9d97ffea01aee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dff2dc99f61485253bd9027369da0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a5efedaa1616a9815d5eb6648cdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f5a87c8f7715523a089a624591b99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce802b8e85687e071462cd49106ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c940002736864488f39ae98e8d876f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483938f92625201b277a1483864b7eae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20623874584e506ad436818f94d4d88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e445adf39d99d9fe04e6a353fa52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356203437d7752bd32e932f254fce921395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe64b600696f4791e4bd02f58088fef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724440f34a96fc08968da7f97646c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ef8143029d02379ad618fe9e524b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef479476a3bc3bae9ae913d3eee9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8273c856a38a729433d0faec49eaf21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e9fab8558b4d66eb75d84254d9898401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b6fb81df0147e37056f75a32bed4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccf808952e46cdf687d2481fe6426403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5853ed01421eb3352f0af48e94dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e3a0e6ca75b300c6dfa2d7da355b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2fd7fe0c271c68ceb6bc93229035406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ae5ea8fb1837205886ba059ba87f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f290140a1d5058cd81134b6f283f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4c4c21d3394ef5ddf003864dd1cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b730a094c8c658abb4eec09fca3976410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955cd8c0416cfd3e682996efb7ed287411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19918bfb16a46479c653f1aa9dde91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19cdfc7145107bc104ae71979fd95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517108a761fc5e86d7b8e07ded15adb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d22b3c222bb6da0f8eafde4fba44ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae72c03f838e41a90711687b0b3a0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01c26ac49ac24084a329ed52d9ab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b29a037df837dd36fb7e5898f3d19d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1e7d72b0197bc4710b5c8589cac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0314096672f8a0a76cf8c4137d2a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35fdf8c61dc4e0b14753871268573421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63466a676ef534a6692473c799552d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb34b96c4494fee00ff90f2f8c0b0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b5cfe8677745351c21e1cf71f86d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7f8c99fc3dec4324873e84b61f04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb0447532070d6ae2c2a757e2439e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a729d697683596aebd516d583a18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1405dbfcd8a37a623f43fe29a9204a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363570019b11741db76e835efb168683429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c41ed22f9ad6bf8f4ce500d8f9801430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212a360df00382b6c3f2f541270ef7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0693aa86789d36c3543d98a526b0884432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392875f01bdd0abfab16edef2ec42f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ce07871bf2cf8c8ddff49a8e62a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4faba6c4994989a74d3bd86d6bc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e4a37a2a44197bb1c5dc3d8af5fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a89795b47c6cdc00ca5833a7cb49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b83cb161a617429158dd8a5c9109d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16a38bde48f6c1b5bc6062b1c2af5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79e120eb0dd2234b8f5716d31071f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239ff48dcb999030209f46c85141f71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0f023a0b1c1ddab2ae05d0a3f1e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f45d80a7321fa7c72a6b366e3d71da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bdd1fb77c299b9546cea37711e7f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504ffd8f4bcaa9dd4586b770619b8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75bce95807aa47f01727320e46b7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72017acc866457d505481b9502b164447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda88aaed5abcf985cf370913b8aeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d7d6f0f502fa37e317b07499c0fc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65f9e2085bc40c5c904962155f44d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3121fa6a236cb3955befe1da0520451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7da3f4b022622b8df0194c4f6264452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3aea9cfe6dbc8bec5096fc084ad8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43658020b8a98a0669e146d929e38424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf5ccbcd36e6474c90b7830bb865d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c1b2196c32529fb252a2c46dea44f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa2357601c41f9e5ef941cab208d61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a7a7257ca7feb0ae413fe2332e2a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74603b294b78e2bd7f26e15d8e3872459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567775f661dd26548d39080ff9e9e32f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a75970c5e225b435c7b42e4c03efc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa49666ef5ecc8e06d4eaea1224f3a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4b222de289173f93aedb5d1c9c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e5261fdd26fda7b3e83fd88dde718464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04117762b21b527eec1ef908c0c0282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc0d3cfcb0fceeab3fe49fd6398471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451ebde4b115df1df18268a93bebb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997880f69ace8a49f0f756c087c5473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338482d8189869d554800eda1e5878469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96328c10024a232a065e2c9f7b9dabad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85acc073cff8916c66dc38ef8f28a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598112c3b06d32a8c32e0de0a6e17d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a8172693be1c0d7cb537b3b785d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd73580e95e8a1dc0fa3694bc5677474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc0880c57a2c305da23153dc911c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f663aae79b07c75e30055a844eabcc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb9c1d3c0562136112a49a34b7098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93cf071216c96510583680f935fe34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbbbcd0bbabf2428dc92e7610e995479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52af7559c7a30f2d89496f6a07b7eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c89ef788b3127826c85258bd4327481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc343c2c1ba940c7f13e464bf9c5d4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f9d21f012c7ba7ee4a2a85a8f8796483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8e2fc5099d66971f314e414dc5ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6cfda33853f97a90b9e869354ec61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987d61ee9a4620226c74d2bdbe23dbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f49592b01b8fabfb188fdcb6b97e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863130b670fdeaab83ab9f55b4777a80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499460125616b5cebe6a69b0acd78e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cceef81b1a2d803d82ae862c8eb6aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d35ee72dd6b9b636bc8ce9cb9d14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0bb5535126cc4fecdb98a8abb83d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3872b79693ad013bcf7fe9e76568f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132df123db67e5ae81e7e2e82376f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d573b5f28ca9cf3ec66828d16ca9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6811a416502c0a311ae4599b70a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c083e189c45eedf4f731680b0a68ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01e29cc0dfe246ea23b224259e7d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec2af9a25ab34171428c40a301fed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641671e859a3df043e8ec230de055e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0a9f78487263e13e33abd04a05d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082861403e521a4b74f4188ffe5d394f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeebfd4f52e183ea79e867353670465503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b61c35eddfcc69420987f84523decf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a472b6423c54a7631cfe623bf61226505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511d8877c4e29c51b0c5ada13d475a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34985c28c46a7be5c10703109852653507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aecc7aa555e4448417a40b2dab44d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cae9f41dce583f7488608ad4a7f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0541db58ef0f0157cd9b5b36800b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292acba961d146ca6507f2776a78d74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00849d49c88312b28a53b673123b050512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb60734605c965fa683d70ae7e77b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032bcdfefb171f2042da94d63454777514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dbc24c3ef1c0761deef745da718a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8f3a1d5e7faaba9bf6a90539854e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf41aeb2da762b8a3c1d9ee0db4983517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfac88af2d10665552291f9feda25a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59be2977e0a3c2e1bb6ce624c7e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec40d4d67a82e0ab6349360eb18e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259cf3356e3bf9b3fcdcdde82b988e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d552645e3929931d50a6ce0ce82e4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8ec2bcf67d8447858ffec0777e78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e9cf54bc4b1af0de1ff1c10563480524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd3557d0395f47ccfab1e43a80ef3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43f61204c1ffe665b13b8878762bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435a5775b94a66914887cd4f81a91cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607700fe421bfb4ecbc0c0691c1a5d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850e963bcc230090286b351d4edbf89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9461d1c73e326ca8de9a262e005ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ff2131b63241b721287e22d27dd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba168eee892520895a638e9a935277532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ee3fa7a69f2df85decadd638ec96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661402e7d2c2dd2d438a911a0a5d344e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37916fff1e804e35079c6aab324c8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8bb779bc1a0fc78e7060013461e7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e40dca0cbf660c550cf7547faec0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de028d8ba4f8f161c20604cd6f484c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da98f77d8e69533eebbb1518834b59a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605f8d1d24b7b99dfd63469a27b9dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a870f8475f194ee36b9e489eae258541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1823c1aefbedd7ad34ea15d7bb16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe453927561b4cf3ac62bb9c39f2a6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165dff28d78ecec0bb3bceecbb502db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22be6ec31de79dd087864b856f037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa655e14b80e0a9e40ee891facb33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc318dc76306a66c53bc27ffd15ffb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b59a5a5f008a1f0c0476eeb9ccf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43595e16294450fbff2ff882ddaf9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803da26fb5a3be6363d65f2165f8e53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0eb429dca533450fe3063fa2642d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd069567f0874c5c4c4910fae274ad2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a081bb5dd52a728e5f9c97601071d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19f3a8b7b8695983604780515f887554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eebc4f0490f590e6c947644a3c43d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb095ecc53c97b9f0f2286264a52b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf20b8874810bfc07be96fb9f4b03af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698fa87b0fa8ba90f5a47bca3fba41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61078e3da3c27c9f75902c1242b95c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60879239b864df2d72585ee16d35d217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf261cbfbcf622f18fa59b24d0a5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e511a60f4089e5076357ea79ac2d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35045ede9363755dfbb224a44e1e62cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bcd8df8fdd9787b7ae069feae90a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c80ec19e3be4ee6435659ba2c38e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f5fa8e782b0ccd2549dab9138171566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc314c748cca0e5b6b04b44bfc3dc7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13049c8891b16e8345b378b83c96c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461aa0c8aff68c8ef1d1f513842bdba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303018f9b3f164a08c43064833bf3fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8b6407da265e39d909bee98dfbe5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07fe9bf6956f15fcb08f6839916289572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1d474662db8f37fedebc03171d08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e7eee8be6a7c4cfc20afff2e4b6d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b912889b84091d058b69f5ba0a569e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188901c46e6c7ac7e7deca1b689642576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55bcae435217a06c39ee40a6ce40d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8796bf03d2760a4cb8108e8af28719578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e62934d529eab63d17104ea3cc253579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8249db1da84592094f679e2c2579ae2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea6bbdf780e197d2d30d854063527581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5ed88a4ab53db2a1bfca3ff87f6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e394dfded1cdf1942acbe98385720583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58199b9f169c27166eb5893c35886584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d17d8c18ea8904d32f7306fa0189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401dca7ddcdc618b50e64bcc80c7aaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113829d09f1ab3e58d8cfff36a8e75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f43174e733776387be24055ecad0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b53f5fed8046d783c6f209727da74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fcb886c494b67c4e87e731a92fce3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0299ed40dae507e871e3dc2b0a88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f52801e0f9539a0ea9cff3f5849f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3193928faee64cd9d440e1b5a844593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612df28e8118387c3760a5b80dbb5fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3f60e6bd82b9904af91a23363c43f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dab62b0e5c04e7e6619344be83802596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0836951f1dbb4747133e7f265a6f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444ad43b40ddcc04c6c47661e33b85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b85e7b302dc03cdc48654f6e47a3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ce770969e15bad918b0b8e773602600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8430108fc5fe273cc194e8d2eab23e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a9a11250348ebfd2b36ce41c0d026602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568a1f55a32ad3adf96cf02b87ac58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705e7a5d106d060eeac73d823c1c3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef97c8376bc5969122372c1ce825e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8698a61be796fe24d1c13a311512606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af5799a5fe5f3a16e211a700feba1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e4b64af941ce2d8eb2084b2e94df3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf862b50224efb6c7a463e7476f053c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b7a0373dabf4666ac5dc8b92a1420610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf612dd69bd50568f44082378bfafe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6065397d94a4e16afe79f35f53801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bcc40729db4164f86504d9c32f091613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9211ccdaeda1f6c3f577c277cb1fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857ab26116349454a74728625ddaaa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf89f0377cc27076f142683d3adcbc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85ea66988be8de960cdfafdca1208617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2887f149efc55a8f2beb07d90a21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edf763c96dd8c0c2482a1018b8a47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30620ea144d7624d1c8b08727b46570620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbaecddca631fb475a535d0df1a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc5590cc9f366efe0a6c6f03103acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cdc300d052582e7713aed5c50e29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878e1a0f193e2cfa66b32c0bdb49cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be149773adcb0258fe24738dfa26c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b82be0b59911f13e8914b8c5a76ac2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c64d9189d31391a99b62fb72f2cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778adf2ed32282d7d93ccd0925f410628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d958b27d4736ad35fc6bc58d26702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a026d37dc7e2fe8a8b43f0d2a54f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b96516c275a95ba6c954542047553631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c727e6648177a2f7d09d9316b995c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd00f0f31e41e77f1d67561b8c19179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf7873b63f33eba530542fecbb028634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134401002723ff60aed479325fb33cf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f07bd2b6627bc96b398623247f8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58341b7d4eb0eb7abc6e5a2c326f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4f63d1789d5b73ef43195db0b517638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7db4b74ef8534f9c302f16fedbea5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe195e3b2d516748815f23e13d80234640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef68aca3cb31032540979226702d57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a89e45afa457e933e26588f78e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475cc3ce66a986fd6f5ca895e33c1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22f8ad63c57a04dc44634b4247ba4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0a339a3b67b5023c5b3f053965dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf387edcd646071ed3386a31fa4375646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2db1c8713ff157c9b80e03c7837e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e923ab5c5de25a9cadd69c0d9310b74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a02d79987032103a5dc5b0b9fd63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282781a7ac72f3788897801bfe74d908650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a201e545bc0d8bce4476781cd4d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b74afc7e22e5d3bf01fc6b9d89f37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ae91aee66b628be06871e2e0d835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1b5270d4056756e1740cb3d441bc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241bd9ba5e879e6b7bde1b19ee85947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8690737528498641eeda1d899dc9d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7326b97426ce4d0b7acbeb0d862b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc31121df1a31dd477bd95f77e5ead658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c459a420d8ae6a811001c300b6843e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a601bf88b0c0d7343146c464ca32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d0efb544dc23e255548f3a59bcc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf75591092688462a764b51e07a675662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d1be10d1c127541928ca1a339955663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8588f142646d3cfdf8a06f317aa04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fbbe2092cf27e67448cfd170461d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a00bd035796f9a669b8c1eb7ff175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30812fcabca6410454255e17c0b467667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb2ab8cc9481b1b5635bcf387b595668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644361231077372b73e4196edfe3314f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e9ec20751e5949e0f8026ead8547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed3d6da5f1d9dbebb224946afc25c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735888438af41a1325f4df9128b59dde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0900360a9832c6ca357e919b90995b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfd0feb9ee3ddbf993002dfe6b529674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac94e3730fa5796ccd9c61f1b91866675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750557cbc9981beae5b4c115f50cf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa69fb72363c9e174232b858b19acd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b0a06b7566e4380b6409b45dc5b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f1e7ae3f5edf6c4fc95441cebd91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79421ed96503eef1e9a58faf992f968680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82182ae4de542f866a201492a0474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160d9efd21bd27e344f29f9f5cfe03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aed3458bd00b1f696bd50720d75ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113beef1916afa44a45a3db0046e65e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a85c0f0e9a67340d2b5966e412324685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd1f302ca3b6e0bd75cedab223faa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905f68264d17b73fdc4cb5437c2004687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a79cc09e299c908f25a2e971924c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ce019b2da442a51836e511aac98d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70aa1607d98d4a641d6712abdeac3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb27d7089a5a71ff394e0507a1e9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd3747cac28be2a2dbf17ae8102a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562905b2fee5ef6f4773da4c4e3c46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb83984b831a13d3886670a68ec8f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81966bd06f52a28f4c81405d368b121695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85319ef43773155ae153518990c51fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cc32a449940d69ceac7621a50c281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703407e44b5f71f63fa3cf7d9a8919d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97519892db34ecf7348bfeb88625a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423437c9ac51bac63e512077abe285e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fbf9b905e4f9cc42fce022cdb9e16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6c30678864885cbec7742448fef9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea509ed234d14c1334bd1bb845e30a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e9f463d2b7058438b91c9bdcea22d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b42c4d15471e4a0c347b6f7aabd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7936851333b34e7fdbdf7d55884da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680ad9243f02f17a58a73e181e4a46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b3904e4e67b1d25016d3eaaefd6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54721c0ee7ca813e5b92277fb93b1f29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60665f99eb01fc7f586ebbac8a25ba6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf61ad1b2219fc0f9575c8bfe2024711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569ac2dc7a338fe71d8af3fbbc13ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9083fbc494fac8d8a3239809d063713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a1321252c7eee11a963b6be0e925714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a49570aad78b6feef21a3a1f9b37d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d015f9ba9694165d29c6a99956bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b6ae5210c961ae1bb1cfa5e19c4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd4e0896281dbe172a814d13a124e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204680653af32ff16aef010093fbd200719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b7963d565d5d4cac7a27d6535ac9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eeecd19df1e767b42a6e86a8d7079721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d008074522f162a408774879bd07260722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d62be1b699c69beb59fe7dacfda33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ca84d2670c3707400c08d7e7706e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369f8e1b17c85d78c7575217a9fdba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e67925eda1cd9f319c9dac8387b36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae52f1800554bc399daf975a375888727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244438a5d15d337141f46238411f244728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b39e4e1ddb270f6eb2fd902fcaff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd550593c08f256597520912298907e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433523b90ff4a526652abcf3aa8d1b3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a58c238d1e5aa6b161973024f318732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50ed42def43a87fc5681d20879989733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e35e7749d83bc24f3695fae2efa19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923a00c2ce428f3a7b0bc1df2f1d6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cce2e5debdef7fb408f22d78b4e6b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55a86abe6bf612ff3ecac7934c348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903281a0add6754763625a228a6b6658738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6829e9e248ac4976eb81f759d52e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ff26be18a1a8293509c83953f581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7677b7ef437ce403b986d8814205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c415ef4517e942a50a2e79c52661e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8e817244be499fc039d4ed8668dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1ed6f53873ab0e5054ef99262bf96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f290d9f4fb657928c735f8cb907f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb602080094ac039fd0c6609544d9fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda82c9829d353a8195db835614b97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af86309ec109607ecf8b61d926b6a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed550c71cfa4f3702c443b225380aa6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a57a1d0f31569d2bfa706ab18ab7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f3e03d94b9d7b33612d627d174ec9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7fa687486a633512fa8d55512ee6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256324b3e3b7b97f5f8839096458a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b30f6e4164ca60d7e4dfe9ecd226754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e4f74ccf6915bf12b80a692a8b9a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edd616b8f67c7284fab3ca4cc0b757756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c20165111a533e4f262e9a9cb1c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de40cf1d34f726ae319caa05c16140758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1cd3d48e449bb373f46b43414b6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8642c12cddd3959bfbeb5105540dc3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff98212475559d030170b1763c8212761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bdb400d0f235a73ed252e03aa6902762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2273cf06b05ee9efea2465eca619366763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084dd7313aa4a5bbb1cdb3c7ccc86c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f7ee7935bab519b5650528d2521c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad1379ca5bad176cdf3daba4925e94766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279018274080011b34fd1c82a8022077767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652eaa2101bfa21c9c4585cf6dfc9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6144a4e5431d4a81d0955c905dbecc4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373fbc3368db8e5c6fa57a55f97262770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788cd607829a73ce43cd6cffe80745e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09e210024e95f74d9a64dd7dd1828772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f2c16a2e71e711de8b1bb4aa9d77773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953efeb569e20b9ea2c500d2489dbc0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ba7d7f8da13413a7275b689a65c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816eadb2936658ec80c68e46c2c9c37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f9ff9f0a8873c1f13a46dee7157a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ef768c815e4e456be010da645eef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254d323ea4de1bc4be37d871b1d1c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9930f3f21cc7e7007c3385a7d878d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163193c61517cd5f9ec325e78761d93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375b11f8e1a68cf624ee563f641250782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775237b86479e49c693f03430c556bd8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ec1197caad187b9309e9ecb884f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d68fbf0908463298910fc6dcab3e4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58892e7e63d7d0e95c00c77b83b4434786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d453e9d1fe40fc3b5d689fdf1de9ab1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a490e98b913238ae9c3e30f287cf6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159cc3b407c7808d16cb97744e98b12789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e8f5317e64f2f3b5b299972da391790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaebf5ded8eb59bed109a36003075a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e821ad995db0d32f7d1f743c6fc463792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdc2edf9f61a9ec781bc2d98105934793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8efa719eb6accf27f8fef8a74a3444794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a837fcc7756e62bed4248d47223b75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f103950da40a411d73fdef0976b977796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d3b8d4b11cce2fe1ecdaa3c556a26797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598d233267eed56f2605ba5b414a05798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec226731a13261aa60b0f4f538bb454799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c43d31cb11b385f2ec44dd3b7e4909800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd85f7d06a52773a40ddce01e2e263801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f75f6224db6334d51527d3227f07e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78fa305630f119c85c0b5c2bff3fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6150586b0fa461a89810c6199173804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3fcd347f87d201505e478cc337011805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958055321a710849c3abf0fc6b5074806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e9680bdc3732db3e37b103ca88e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ce31e0a5ea03a6878dcf49bca4bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e95d29196099334a05e7d80f5ef33809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef3be7c2a9e54f7caa6abd3e3dc1e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392c0b8aafa624d0567cf130eefa51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981bccb7acd87848540fe7160508827812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f50fa38cbb2390c0cc53b3a318b0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5bd5582b439059b6789bfbf75bbc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f81848a94d16cab31c0bcebb1f32ea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736a87c5c65584691cfa463d73eb24816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e702f5c06bb9dc1014946755ed9e3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e5749ca67fe1e617c9d1a65ca435818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27aaf3e4a0134a3848aee505a5636819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4305a3a382549094fd46c4bfca16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697af56cf577a2ef79a281e662b2bc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213fdf934d5ebb75cbbe1f8d14fa69d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e389e321cced3eada72572889fac823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f359199f56c5c97ef2d1648ea9b4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402694310c7c8bdb666c074e0bcf564825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb84c63640ed774ae54c80fbefc6b7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268ca28a352ed14bcf06cead2beda4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f29f1fef7785d2a6d964f0fd41dd10828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777912a309d387ee6bc2dd28693fa8e2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c35fb56df6c035e472cb165f6c071830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e260f6e65f1e754f469e59dc5540831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a213e7644dca89846528098ce6b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032282adaba905ab87ad19c12dd6faeb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e649d8426749b6fea186644a477b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b7d15c6dbd72e74941f632a415529835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a76d586cb9b8541ae742636ef4b83836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c4bbb343d23cd5a295aaea2aee7a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0420d5140b2485b155d2bbdc23e3a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79f3a0457a78ac750158a676a713c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9a2a60243ce143bf662b5acfd579840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314a122eceea6fb60ab97ca3f8b2f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb7b55fddf9719cb96ad5b06aed0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c27f70847c32aac405d17cc4daf8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269763af1666c4b328144362ca0a97a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94304f243f0683987e4375c705e7b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797325438fc739aeba4c73572cb220a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5884c492b174b6fd5e492e27c649f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d1d03c03442b542c90004567a4ea848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc983a32a972ad0bf253c74890bc40e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ce3711cc81771e0938336a18606e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702cf1d90d5adb5b49447f80ec75b8f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872058acab1ee56d2e781296ce8ae93852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e3bef6ffe93e0d574f515c538eb69853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8cc3e003a5733d4fcf14351ca49b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db257db6083163d71b308f624f3d7d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88359281f1159c839500b9d318adbc2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddf44f19bfd59715f426d9e40b8c0e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a063c0dbe81810bba9d8610245693a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e22a58c3feb163d05a90bb728b9fc9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ad0838378915cb05d48254702668860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ec1371690e71c37675aea7e7bebf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd00eb617401b7f09a180688cb1dc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1ac809b9875d8549fa783ad3358f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9995cad11074f0c456fd5bdfe0d55b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435271a056d19f3c6cec864110d21f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a634df61b99be8bbbbec425afeea9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f7adfa315afc992b65c68182a0c4b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f1dde1945aea476056d89baa4b766868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706bb39889a1388e0806b63165364f5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326821d8ae4576dd49128c78f189a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f86c737e2229b53c87490079393b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e1a351c7da7fae562de8947fd7b9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72cb14dd32b7ecb7b5899ad957145873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfff764688bb345b94f5f1c10f1f1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690afecbee43e0706de54ac3205b34875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a473f0bb97309c4d9a960accd5d18876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d11a0bcf0862dfde84f6532d5ef0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a35e74323121ad799549eef3995f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d21e2e217c58ae95ff6d28f81a5549879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ba91e8b1c69914bf3c104d2440f8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff708bab636361431fcbfdb7a50647bf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232412f83e21011bc3e4360a510600fe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebda553a562a6162691c1e0cee2f9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b25afa95a5066200eb0ba4f3f4cba884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d625b2b14c77237e81bb3c174e3ff5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fa506e8124aa1f062a92e61b5130886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2c1063ed0993ac1d297a27aa8768887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fae8b1e347fb80b96abc64e0fe158888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e3ccfa2230950fe2e53b3297e583889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d404d90dbb495561fb1e3c46b3da7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55935dcdddcd4d34d88b32c95465c0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181df513adb0b8072a681392a9a1e93892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8ee0adbd791ccedcce79397bbe6de893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c178819b3283bc12257dc0cd503c9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d97190a745333a56731979b5b0c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee3272674c8c041409851d1417e797896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba497a223c7de06d5df1b8f83e246e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde63fda0f825f724af5d1f99a5826898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a430770553a907e57ab4b79fed70d9f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a778735661496d8e3c3a22ee56dc34900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f9a9fa14fa1b4eb21ce52ac60d9be901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102097e7f3d14a29d4e41c0598d7d66902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809006cbe390e6ff9187ceb35494f1d4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ff3d67aeb8c8b943ea0a8b4e9a1a6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8685cf488a0ced228212835edaf77905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ed5161cd2e2c9629248ceea634e3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc99d0f880c5d39ae446ba57bb313907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba896333aa49e602804fd5f5231690908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ffbc1b8dec04b6c8a085a61c8711909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1721e56b91068acf12dc7b196a99910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a103fa11ebacf5493315926f41544911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e12c4b5e6d19368c638bb8791338a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f94fe1a0410e08e2f69cb274da20913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d761d228547cad194b7d124f322931914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995526406f9847b9ab4bd1d73586a4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f77f377a16c4513c2faaea91ba09916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428bbf555e20f0beccb440b5ad9e6d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815939d4d5fd4a5d94d8bdfd5efa80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100aa2140fa39fd86f52fdf8b211406919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868194197fb425dddccebdd484466495920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08d399479ae41b5a7820fe9fe8bc5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2839b0c3bfc2da575a3c75eef62934922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a1cd6796208340f99e1def5979963923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f193f2c10cb1bcd64863ffd7abae68924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1731e79c4f22079ce56d72d6b520925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d0bc1d077a9753a0b51daaba7deb4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fe00ca872b59ae931e0bfcbd88d49927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534b122e29e5124e4a70f1616794ab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e4ce420c9c331a0d2a944db97290929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900e90e6063991d1cf2affbb0114ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90badf1c1411254e87c57f1f851a243d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c516fd6f7ea83b501a1a50ebc1984932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c1262bc7185daeb22e78f3b6c18b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05a459e7c6e3d7c6eb44a07240072934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da6b60876e4f660bf9db34f31a0ce935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b2cbdbea51a3bbd1727140c74429936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08be056fa7c43a7dda8119d4d02d8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faaaff75e1fd738969414d371728f8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd69a8c14b8c7ad9afb4f09dbf5cfa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce73da5e6ddefef021c564e101c484940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f342faca3eb09f6f22ea1cc6f9564941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07f15f402670bf923c9fa004dee99942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e02c4fb9a9cd6fd22a20aab756bc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7970a0433292753a5f9935a6a57c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d697f367599dfef0550395ae2f51945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef5c2bc4d8a12003ad821115d0f324946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e662c4a87351e87f4deaf1a920339f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ede4e66cce9722d148de6480c8d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e3314352ece2633346c432b9a04a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe6ee4c2dbabd88ef1d82fe2fe65d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bc8cb7b9c0094341aeacbfa900c1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5a5117b304b7098083696b671b6d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ccae100b47fe932b3f31b9787667953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504b7735be72d9806974711d0497abf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c712f93a25d43dada4852cfc9da5b7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d198609be187df956bee5c687f6c97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e866b8c909bd3c341a44c696ed415957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318423415593a2a0dd4d120e6e729e6e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977afee3914fc84686eb4f807d70cd8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766874d9f93f08b6234b00840258b36960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389703d5c0308819d8e815e4e8d1956961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715e6723813ffcbf43fd6ec4a27ae79962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af71a7ece573c30e35f2696705f5f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a56f961eb83004e8d894488ebb24964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157451abe07a69420384ed3a2342b24b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40854ff184ad2ce42075546a37e9c8f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a620a7480343bfb57d7aeacdde044f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f607c2c3c1d9094a0abf254420ed25e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00e0286ac5ccfe6b868617e4228a43969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea9babac40a52712de0914dcad757970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae12e2b306e6b63f8d5384e2f7916971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dafee7d15f1d686d25e52bb4563cbf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003ded833b1b9d3fe77a752b804aeb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b70761dafcd3307a8282a8b99e1d0b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03a592f90b9ead55dac9f5c8f96837975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86408542cd4af90f30889458c90394976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c4fe41f61018cd510a0a978b5806977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>